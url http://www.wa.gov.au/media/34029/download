--- v0 (2025-12-17)
+++ v1 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="791014C1" w14:textId="68373470" w:rsidR="00146739" w:rsidRPr="002E5756" w:rsidRDefault="00A1627D" w:rsidP="002E5756">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COPP </w:t>
       </w:r>
       <w:r w:rsidR="00D21236">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="0097694F">
         <w:t>1.8</w:t>
       </w:r>
       <w:r w:rsidR="008467D6">
         <w:t xml:space="preserve"> Duress Alarms</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78F92945" w14:textId="697928C3" w:rsidR="000D69A3" w:rsidRPr="00EA7EAC" w:rsidRDefault="00D60FED" w:rsidP="00EA7EAC">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>Prison</w:t>
       </w:r>
@@ -85,2276 +85,2386 @@
         <w:gridCol w:w="9010"/>
       </w:tblGrid>
       <w:tr w:rsidR="00126611" w14:paraId="01896716" w14:textId="77777777" w:rsidTr="00062E2B">
         <w:trPr>
           <w:trHeight w:val="2523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FCFCFA"/>
           </w:tcPr>
           <w:p w14:paraId="09B13155" w14:textId="77777777" w:rsidR="00126611" w:rsidRDefault="00126611" w:rsidP="00126611">
             <w:pPr>
               <w:pStyle w:val="Heading"/>
             </w:pPr>
             <w:r>
               <w:t>Principle</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5101067A" w14:textId="28B7AEDF" w:rsidR="00D60FED" w:rsidRDefault="00D60FED" w:rsidP="00FF2FD5">
+          <w:p w14:paraId="5101067A" w14:textId="43FF5D72" w:rsidR="00D60FED" w:rsidRDefault="00D60FED" w:rsidP="00FF2FD5">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B2D63">
               <w:t xml:space="preserve">As referenced in the </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidRPr="008C3C4C">
+              <w:r w:rsidRPr="00986B90">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Guiding Principles for Corrections in Australia, 2018</w:t>
+                <w:t>Guiding Principles for Corrections in Australia, 20</w:t>
+              </w:r>
+              <w:r w:rsidR="00986B90" w:rsidRPr="00986B90">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>25</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="008C3C4C">
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7358FD3B" w14:textId="77777777" w:rsidR="008467D6" w:rsidRDefault="008467D6" w:rsidP="008467D6">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="37F7C25C" w14:textId="77777777" w:rsidR="008467D6" w:rsidRDefault="008467D6" w:rsidP="008467D6">
+          <w:p w14:paraId="37F7C25C" w14:textId="72B396D4" w:rsidR="008467D6" w:rsidRDefault="00986B90" w:rsidP="008467D6">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
             </w:pPr>
             <w:r>
-              <w:t>3.2.1. Comprehensive strategies, systems and procedures to detect, deter and prevent incidents that impact on the safety or security of correctional services, staff, the community or prisoners/offenders are developed and implemented.</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="008467D6">
+              <w:t>.2.1. Comprehensive strategies, systems and procedures to detect, deter and prevent incidents that impact on the safety or security of correctional services, staff, the community or prisoners/offenders are developed and implemented.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36E81C10" w14:textId="77777777" w:rsidR="00663830" w:rsidRDefault="00663830" w:rsidP="002E5756">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0F445F3B" w14:textId="77777777" w:rsidR="00663830" w:rsidRDefault="00663830" w:rsidP="00663830"/>
     <w:p w14:paraId="1E997D47" w14:textId="77777777" w:rsidR="00354D39" w:rsidRPr="00663830" w:rsidRDefault="00354D39" w:rsidP="00663830"/>
     <w:p w14:paraId="7F6CBCFE" w14:textId="12B2AB4A" w:rsidR="00663830" w:rsidRDefault="00354D39" w:rsidP="00803710">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="00663830" w:rsidSect="002E5756">
           <w:headerReference w:type="even" r:id="rId13"/>
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099B4DB8" w14:textId="77777777" w:rsidR="00FA1D8B" w:rsidRPr="00AF7DDC" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
+    <w:p w14:paraId="099B4DB8" w14:textId="77777777" w:rsidR="00FA1D8B" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF7DDC">
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="691E9B19" w14:textId="2CA7C0D5" w:rsidR="001D16E8" w:rsidRDefault="00AF77DD">
+    <w:p w14:paraId="6CC75611" w14:textId="77777777" w:rsidR="00360D99" w:rsidRPr="00AF7DDC" w:rsidRDefault="00360D99" w:rsidP="00AF7DDC">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="195692DE" w14:textId="47774B57" w:rsidR="00360D99" w:rsidRPr="00360D99" w:rsidRDefault="00AF77DD">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A5533">
+      <w:r w:rsidRPr="00360D99">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="006A5533">
+      <w:r w:rsidRPr="00360D99">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="006A5533">
+      <w:r w:rsidRPr="00360D99">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc104459813" w:history="1">
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+      <w:hyperlink w:anchor="_Toc231814486" w:history="1">
+        <w:r w:rsidR="00360D99" w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidR="00360D99" w:rsidRPr="00360D99">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+        <w:r w:rsidR="00360D99" w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-          <w:rPr>
+        <w:r w:rsidR="00360D99" w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-          <w:rPr>
+        <w:r w:rsidR="00360D99" w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidR="00360D99" w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231814486 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00360D99" w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00360D99" w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BC741B">
-          <w:rPr>
+        <w:r w:rsidR="00360D99" w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-          <w:rPr>
+        <w:r w:rsidR="00360D99" w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5630ED9D" w14:textId="6F134D0C" w:rsidR="001D16E8" w:rsidRDefault="006501EA">
+    <w:p w14:paraId="294D014D" w14:textId="6D4C1796" w:rsidR="00360D99" w:rsidRPr="00360D99" w:rsidRDefault="00360D99">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc104459814" w:history="1">
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+      <w:hyperlink w:anchor="_Toc231814487" w:history="1">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231814487 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BC741B">
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E189094" w14:textId="027B01B8" w:rsidR="001D16E8" w:rsidRDefault="006501EA">
+    <w:p w14:paraId="0A37B8B9" w14:textId="6008749E" w:rsidR="00360D99" w:rsidRPr="00360D99" w:rsidRDefault="00360D99">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc104459815" w:history="1">
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+      <w:hyperlink w:anchor="_Toc231814488" w:history="1">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Inventory, Power and Maintenance</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231814488 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BC741B">
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F6F50DC" w14:textId="3463877C" w:rsidR="001D16E8" w:rsidRDefault="006501EA">
+    <w:p w14:paraId="16B64B34" w14:textId="183280B7" w:rsidR="00360D99" w:rsidRPr="00360D99" w:rsidRDefault="00360D99">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc104459816" w:history="1">
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+      <w:hyperlink w:anchor="_Toc231814489" w:history="1">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.1</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Duress alarm inventory</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-[...12 lines deleted...]
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231814489 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BC741B">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C7DF29E" w14:textId="5A3E5029" w:rsidR="001D16E8" w:rsidRDefault="006501EA">
+    <w:p w14:paraId="6A6FD3FE" w14:textId="39877D82" w:rsidR="00360D99" w:rsidRPr="00360D99" w:rsidRDefault="00360D99">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc104459817" w:history="1">
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+      <w:hyperlink w:anchor="_Toc231814490" w:history="1">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.2</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Duress alarm power supply and maintenance</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-[...12 lines deleted...]
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231814490 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BC741B">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36D18A6A" w14:textId="7E8C24A4" w:rsidR="001D16E8" w:rsidRDefault="006501EA">
+    <w:p w14:paraId="5F24A9C3" w14:textId="36029BC6" w:rsidR="00360D99" w:rsidRPr="00360D99" w:rsidRDefault="00360D99">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc104459818" w:history="1">
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+      <w:hyperlink w:anchor="_Toc231814491" w:history="1">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Plans and Response Exercises</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231814491 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BC741B">
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1FB7D775" w14:textId="35DAEE60" w:rsidR="001D16E8" w:rsidRDefault="006501EA">
+    <w:p w14:paraId="1C918CA9" w14:textId="4209446C" w:rsidR="00360D99" w:rsidRPr="00360D99" w:rsidRDefault="00360D99">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc104459819" w:history="1">
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+      <w:hyperlink w:anchor="_Toc231814492" w:history="1">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.1</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Duress alarm response plan</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-[...12 lines deleted...]
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231814492 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BC741B">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6AD159E6" w14:textId="6D1F2133" w:rsidR="001D16E8" w:rsidRDefault="006501EA">
+    <w:p w14:paraId="16CDFBAD" w14:textId="2E360D0E" w:rsidR="00360D99" w:rsidRPr="00360D99" w:rsidRDefault="00360D99">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc104459820" w:history="1">
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+      <w:hyperlink w:anchor="_Toc231814493" w:history="1">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.2</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Response exercises</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-[...12 lines deleted...]
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231814493 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BC741B">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C72C7CF" w14:textId="375CE2AF" w:rsidR="001D16E8" w:rsidRDefault="006501EA">
+    <w:p w14:paraId="773CCBE0" w14:textId="05B3ECE7" w:rsidR="00360D99" w:rsidRPr="00360D99" w:rsidRDefault="00360D99">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc104459821" w:history="1">
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+      <w:hyperlink w:anchor="_Toc231814494" w:history="1">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Mobile Duress Alarms</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231814494 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BC741B">
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A6848C2" w14:textId="05F609B4" w:rsidR="001D16E8" w:rsidRDefault="006501EA">
+    <w:p w14:paraId="72663AC5" w14:textId="6293C73A" w:rsidR="00360D99" w:rsidRPr="00360D99" w:rsidRDefault="00360D99">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc104459822" w:history="1">
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+      <w:hyperlink w:anchor="_Toc231814495" w:history="1">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.1</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Carrying an MDA</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-[...12 lines deleted...]
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231814495 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BC741B">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6DBC1E5A" w14:textId="2F856F25" w:rsidR="001D16E8" w:rsidRDefault="006501EA">
+    <w:p w14:paraId="56E99512" w14:textId="2028BE06" w:rsidR="00360D99" w:rsidRPr="00360D99" w:rsidRDefault="00360D99">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc104459823" w:history="1">
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+      <w:hyperlink w:anchor="_Toc231814496" w:history="1">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.2</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Staff and visitor MDA functionality test</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-[...12 lines deleted...]
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231814496 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BC741B">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64E567C4" w14:textId="79837932" w:rsidR="001D16E8" w:rsidRDefault="006501EA">
+    <w:p w14:paraId="5A08B6F8" w14:textId="0A044239" w:rsidR="00360D99" w:rsidRPr="00360D99" w:rsidRDefault="00360D99">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc104459824" w:history="1">
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+      <w:hyperlink w:anchor="_Toc231814497" w:history="1">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.3</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Return of MDAs</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-[...12 lines deleted...]
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231814497 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BC741B">
-[...6 lines deleted...]
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4FCABAD2" w14:textId="4AC3757D" w:rsidR="001D16E8" w:rsidRDefault="006501EA">
+    <w:p w14:paraId="1B60235C" w14:textId="5B785912" w:rsidR="00360D99" w:rsidRPr="00360D99" w:rsidRDefault="00360D99">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc104459825" w:history="1">
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+      <w:hyperlink w:anchor="_Toc231814498" w:history="1">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.4</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Missing MDAs</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-[...12 lines deleted...]
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231814498 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BC741B">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F6DE45B" w14:textId="568DADCA" w:rsidR="001D16E8" w:rsidRDefault="006501EA">
+    <w:p w14:paraId="52393D0A" w14:textId="50BC17E9" w:rsidR="00360D99" w:rsidRPr="00360D99" w:rsidRDefault="00360D99">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc104459826" w:history="1">
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+      <w:hyperlink w:anchor="_Toc231814499" w:history="1">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>MDA Functionality Tests</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231814499 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BC741B">
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25DE3746" w14:textId="63FE4EC1" w:rsidR="001D16E8" w:rsidRDefault="006501EA">
+    <w:p w14:paraId="78E78072" w14:textId="7C296A7E" w:rsidR="00360D99" w:rsidRPr="00360D99" w:rsidRDefault="00360D99">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc104459827" w:history="1">
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+      <w:hyperlink w:anchor="_Toc231814500" w:history="1">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.1</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Daily functionality testing</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-[...12 lines deleted...]
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231814500 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BC741B">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58FB4574" w14:textId="328EE756" w:rsidR="001D16E8" w:rsidRDefault="006501EA">
+    <w:p w14:paraId="6437911E" w14:textId="54D6D7E1" w:rsidR="00360D99" w:rsidRPr="00360D99" w:rsidRDefault="00360D99">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc104459828" w:history="1">
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+      <w:hyperlink w:anchor="_Toc231814501" w:history="1">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.2</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Weekly system functionality tests and MDA reporting accuracy</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-[...12 lines deleted...]
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231814501 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BC741B">
-[...6 lines deleted...]
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3AA468DB" w14:textId="063AE000" w:rsidR="001D16E8" w:rsidRDefault="006501EA">
+    <w:p w14:paraId="42C727E8" w14:textId="09170342" w:rsidR="00360D99" w:rsidRPr="00360D99" w:rsidRDefault="00360D99">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc104459829" w:history="1">
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+      <w:hyperlink w:anchor="_Toc231814502" w:history="1">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Standing Orders</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231814502 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BC741B">
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50575ABF" w14:textId="51D69CD3" w:rsidR="001D16E8" w:rsidRDefault="006501EA">
+    <w:p w14:paraId="6D52BA5B" w14:textId="2972D069" w:rsidR="00360D99" w:rsidRPr="00360D99" w:rsidRDefault="00360D99">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc104459830" w:history="1">
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+      <w:hyperlink w:anchor="_Toc231814503" w:history="1">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Annexures</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231814503 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BC741B">
-[...7 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42412C46" w14:textId="121BD48C" w:rsidR="001D16E8" w:rsidRDefault="006501EA">
+    <w:p w14:paraId="19C4356A" w14:textId="2E574987" w:rsidR="00360D99" w:rsidRPr="00360D99" w:rsidRDefault="00360D99">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc104459831" w:history="1">
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+      <w:hyperlink w:anchor="_Toc231814504" w:history="1">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8.1</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related COPPs</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-[...12 lines deleted...]
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231814504 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BC741B">
-[...6 lines deleted...]
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="594C5FEE" w14:textId="1B823105" w:rsidR="001D16E8" w:rsidRDefault="006501EA">
+    <w:p w14:paraId="1741DCD5" w14:textId="25A7522B" w:rsidR="00360D99" w:rsidRPr="00360D99" w:rsidRDefault="00360D99">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc104459832" w:history="1">
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+      <w:hyperlink w:anchor="_Toc231814505" w:history="1">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8.2</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Definitions and acronyms</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-[...12 lines deleted...]
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231814505 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BC741B">
-[...6 lines deleted...]
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="620919E1" w14:textId="14457CEC" w:rsidR="001D16E8" w:rsidRDefault="006501EA">
+    <w:p w14:paraId="54C18921" w14:textId="1268D5D9" w:rsidR="00360D99" w:rsidRPr="00360D99" w:rsidRDefault="00360D99">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc104459833" w:history="1">
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+      <w:hyperlink w:anchor="_Toc231814506" w:history="1">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8.3</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related legislation</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-[...12 lines deleted...]
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231814506 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BC741B">
-[...6 lines deleted...]
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1232C693" w14:textId="74D25B71" w:rsidR="001D16E8" w:rsidRDefault="006501EA">
+    <w:p w14:paraId="1D15D537" w14:textId="592920F0" w:rsidR="00360D99" w:rsidRPr="00360D99" w:rsidRDefault="00360D99">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc104459834" w:history="1">
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+      <w:hyperlink w:anchor="_Toc231814509" w:history="1">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Assurance</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231814509 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BC741B">
-[...7 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40F8B637" w14:textId="6629F394" w:rsidR="001D16E8" w:rsidRDefault="006501EA">
+    <w:p w14:paraId="69A16F00" w14:textId="7BD90742" w:rsidR="00360D99" w:rsidRPr="00360D99" w:rsidRDefault="00360D99">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc104459835" w:history="1">
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+      <w:hyperlink w:anchor="_Toc231814510" w:history="1">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Document Information</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231814510 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BC741B">
-[...7 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:b w:val="0"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20733A64" w14:textId="5B39829E" w:rsidR="001D16E8" w:rsidRDefault="006501EA">
+    <w:p w14:paraId="712C52E6" w14:textId="0986012F" w:rsidR="00360D99" w:rsidRPr="00360D99" w:rsidRDefault="00360D99">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc104459836" w:history="1">
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+      <w:hyperlink w:anchor="_Toc231814511" w:history="1">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>10.1</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8" w:rsidRPr="00831D3D">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Document version history</w:t>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001D16E8">
-[...12 lines deleted...]
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231814511 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BC741B">
-[...6 lines deleted...]
-        <w:r w:rsidR="001D16E8">
+        <w:r w:rsidRPr="00360D99">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00360D99">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B468CA3" w14:textId="7F93E312" w:rsidR="00634C54" w:rsidRDefault="00AF77DD" w:rsidP="0019784F">
+    <w:p w14:paraId="5B468CA3" w14:textId="4C754414" w:rsidR="00634C54" w:rsidRPr="00403FD7" w:rsidRDefault="00AF77DD" w:rsidP="0019784F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3225"/>
         </w:tabs>
       </w:pPr>
-      <w:r w:rsidRPr="006A5533">
+      <w:r w:rsidRPr="00360D99">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00634C54">
+      <w:r w:rsidR="00634C54" w:rsidRPr="00403FD7">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C8E34F6" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRPr="006444FB" w:rsidRDefault="00C8272F" w:rsidP="00C8272F">
+    <w:p w14:paraId="3C8E34F6" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRPr="006444FB" w:rsidRDefault="00C8272F" w:rsidP="00534499">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc104455037"/>
-      <w:bookmarkStart w:id="1" w:name="_Toc104459813"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc231814486"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="24A7DFD2" w14:textId="59807FC9" w:rsidR="00354D39" w:rsidRPr="00FF2FD5" w:rsidRDefault="0066592A" w:rsidP="00354D39">
+    <w:p w14:paraId="24A7DFD2" w14:textId="59807FC9" w:rsidR="00354D39" w:rsidRPr="00FF2FD5" w:rsidRDefault="0066592A" w:rsidP="00534499">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all prisons administered by or on behalf of the Department of Justice (the Department).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47AD279B" w14:textId="75982E6F" w:rsidR="00EC5AF1" w:rsidRDefault="00EC5AF1" w:rsidP="00354D39">
+    <w:p w14:paraId="47AD279B" w14:textId="75982E6F" w:rsidR="00EC5AF1" w:rsidRDefault="00EC5AF1" w:rsidP="00534499">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc104455038"/>
-      <w:bookmarkStart w:id="3" w:name="_Toc104459814"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc231814487"/>
       <w:r>
         <w:t>Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="147ACA69" w14:textId="47D24A3C" w:rsidR="005926F5" w:rsidRDefault="00B66E6E" w:rsidP="005926F5">
+    <w:p w14:paraId="147ACA69" w14:textId="47D24A3C" w:rsidR="005926F5" w:rsidRDefault="00B66E6E" w:rsidP="00534499">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
       <w:r>
         <w:t>The Duress Alarm System (DAS)</w:t>
       </w:r>
       <w:r w:rsidR="00354D39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00354D39" w:rsidRPr="003E0A30">
         <w:t>includ</w:t>
       </w:r>
       <w:r>
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidR="00354D39" w:rsidRPr="003E0A30">
         <w:t xml:space="preserve"> mobile and fixed alarms</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00354D39" w:rsidRPr="003E0A30">
         <w:t xml:space="preserve">assists </w:t>
       </w:r>
       <w:r w:rsidR="00B16189" w:rsidRPr="003E0A30">
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidR="00B16189">
@@ -2431,75 +2541,77 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="347783AC" w14:textId="105AE99B" w:rsidR="00CA04E3" w:rsidRDefault="00354D39" w:rsidP="003E0A30">
       <w:r>
         <w:t xml:space="preserve">All physical and electronic systems installed as part of </w:t>
       </w:r>
       <w:r w:rsidR="006D4F48">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">DAS are </w:t>
       </w:r>
       <w:r w:rsidR="00DF58B4" w:rsidRPr="008B6CFB">
         <w:t>to be</w:t>
       </w:r>
       <w:r w:rsidR="00DF58B4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>maintained to design standards.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35251CE0" w14:textId="3CBEB85A" w:rsidR="00CA04E3" w:rsidRPr="00BC741B" w:rsidRDefault="00B66E6E" w:rsidP="00BC741B">
+    <w:p w14:paraId="35251CE0" w14:textId="3CBEB85A" w:rsidR="00CA04E3" w:rsidRPr="00BC741B" w:rsidRDefault="00B66E6E" w:rsidP="00534499">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc104459815"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc231814488"/>
       <w:r w:rsidRPr="00BC741B">
         <w:t>Inventory, Power and Maintenance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="490A8E23" w14:textId="23F76F88" w:rsidR="00847BA9" w:rsidRDefault="00CC474A" w:rsidP="001C1E46">
+    <w:p w14:paraId="490A8E23" w14:textId="23F76F88" w:rsidR="00847BA9" w:rsidRDefault="00CC474A" w:rsidP="00534499">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc104455040"/>
-      <w:bookmarkStart w:id="6" w:name="_Toc104459816"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc231814489"/>
       <w:r>
         <w:t>Duress alarm inventory</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="612095E6" w14:textId="2693541A" w:rsidR="00CC474A" w:rsidRPr="00BC741B" w:rsidRDefault="00847BA9" w:rsidP="00BC741B">
+    <w:p w14:paraId="612095E6" w14:textId="2693541A" w:rsidR="00CC474A" w:rsidRPr="00BC741B" w:rsidRDefault="00847BA9" w:rsidP="00534499">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC741B">
         <w:t>The Superintendent shall ensure an inventory of all duress alarms</w:t>
       </w:r>
       <w:r w:rsidR="00CC474A" w:rsidRPr="00BC741B">
         <w:t xml:space="preserve"> is </w:t>
       </w:r>
       <w:r w:rsidR="00AE3978" w:rsidRPr="00BC741B">
         <w:t xml:space="preserve">documented and </w:t>
       </w:r>
       <w:r w:rsidR="00CC474A" w:rsidRPr="00BC741B">
         <w:t>maintained.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B61BFCC" w14:textId="7CBD99F6" w:rsidR="000C2E04" w:rsidRDefault="000C2E04" w:rsidP="000C2E04">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>The inventory shall be stored in a secure location.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C795728" w14:textId="5267FEB2" w:rsidR="0095321F" w:rsidRDefault="00AE3978" w:rsidP="0095321F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
@@ -2521,72 +2633,73 @@
       </w:r>
       <w:r w:rsidR="00741360">
         <w:t>against the inventory</w:t>
       </w:r>
       <w:r w:rsidR="00B74829">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4303F7FB" w14:textId="04D1C4DF" w:rsidR="0095321F" w:rsidRPr="0095321F" w:rsidRDefault="0095321F" w:rsidP="0095321F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>The procedure for checking the frequency of all duress alarms against the inventory shall be documented</w:t>
       </w:r>
       <w:r w:rsidR="001D4FFC">
         <w:t xml:space="preserve"> in either the inventory or the prison</w:t>
       </w:r>
       <w:r w:rsidR="00867C93">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="001D4FFC">
         <w:t>s Standing Order.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8DF856" w14:textId="474F6722" w:rsidR="004222C4" w:rsidRPr="00871351" w:rsidRDefault="00B9789F" w:rsidP="001C1E46">
+    <w:p w14:paraId="0E8DF856" w14:textId="474F6722" w:rsidR="004222C4" w:rsidRPr="00871351" w:rsidRDefault="00B9789F" w:rsidP="00534499">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc535326009"/>
       <w:bookmarkStart w:id="8" w:name="_Toc535493512"/>
       <w:bookmarkStart w:id="9" w:name="_Toc104455043"/>
-      <w:bookmarkStart w:id="10" w:name="_Toc104459817"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc231814490"/>
       <w:r>
         <w:t>Duress alarm p</w:t>
       </w:r>
       <w:r w:rsidR="004222C4">
         <w:t>ower supply and maintenance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="777CB888" w14:textId="77777777" w:rsidR="004222C4" w:rsidRPr="00BC741B" w:rsidRDefault="004222C4" w:rsidP="00BC741B">
+    <w:p w14:paraId="777CB888" w14:textId="77777777" w:rsidR="004222C4" w:rsidRPr="00BC741B" w:rsidRDefault="004222C4" w:rsidP="00534499">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC741B">
         <w:t>The Superintendent shall ensure:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06C02994" w14:textId="2FEC7153" w:rsidR="004222C4" w:rsidRDefault="004222C4" w:rsidP="004222C4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">the uninterrupted power supply and emergency power are available to maintain essential </w:t>
       </w:r>
       <w:r w:rsidR="00241001">
         <w:t xml:space="preserve">duress alarm </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">services in the event of </w:t>
       </w:r>
@@ -2599,112 +2712,135 @@
     </w:p>
     <w:p w14:paraId="1507C319" w14:textId="15D6A846" w:rsidR="004222C4" w:rsidRDefault="004222C4" w:rsidP="004222C4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">all physical and electronic systems installed as part of </w:t>
       </w:r>
       <w:r w:rsidR="005D242A">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00241001">
         <w:t xml:space="preserve">duress alarm </w:t>
       </w:r>
       <w:r>
         <w:t>service are maintained to design standards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B31B1C1" w14:textId="71EDDB3C" w:rsidR="004222C4" w:rsidRDefault="004222C4" w:rsidP="004222C4">
+    <w:p w14:paraId="6B31B1C1" w14:textId="35B717D2" w:rsidR="004222C4" w:rsidRDefault="004222C4" w:rsidP="004222C4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>any proposed facility upgrade or change to a building’s configuration that may impact on duress alarm</w:t>
       </w:r>
       <w:r w:rsidR="00241001">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>coverage is reported to Procurement, Infrastructure and Contracted Services</w:t>
+        <w:t xml:space="preserve">coverage is reported to Procurement, </w:t>
+      </w:r>
+      <w:r w:rsidR="004458F0">
+        <w:t xml:space="preserve">is not working </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Infrastructure and Contracted Services</w:t>
       </w:r>
       <w:r w:rsidR="005D242A">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> prior to any work starting.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E71249" w14:textId="77777777" w:rsidR="003E0A30" w:rsidRPr="00BC741B" w:rsidRDefault="003E0A30" w:rsidP="00BC741B">
+    <w:p w14:paraId="18CF1CCA" w14:textId="0BCECD71" w:rsidR="00DA5D64" w:rsidRPr="00483D68" w:rsidRDefault="00DA5D64" w:rsidP="00DA5D64">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00483D68">
+        <w:t xml:space="preserve">In the event of a system functionality breakdown prisons will implement safety measures as set out in their relevant Standing Orders. During a system breakdown the prisons radio network shall be utilised as an alternative method of broadcasting duress alarms.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E71249" w14:textId="77777777" w:rsidR="003E0A30" w:rsidRPr="00BC741B" w:rsidRDefault="003E0A30" w:rsidP="00534499">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc104455049"/>
-      <w:bookmarkStart w:id="12" w:name="_Toc104459818"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc231814491"/>
       <w:r w:rsidRPr="00BC741B">
         <w:t>Plans and Response Exercises</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="33B56777" w14:textId="77777777" w:rsidR="003E0A30" w:rsidRDefault="003E0A30" w:rsidP="003E0A30">
+    <w:p w14:paraId="33B56777" w14:textId="77777777" w:rsidR="003E0A30" w:rsidRDefault="003E0A30" w:rsidP="00534499">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc104455050"/>
-      <w:bookmarkStart w:id="14" w:name="_Toc104459819"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc231814492"/>
       <w:bookmarkStart w:id="15" w:name="_Toc535326011"/>
       <w:bookmarkStart w:id="16" w:name="_Toc535493514"/>
       <w:r>
         <w:t>Duress alarm response plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="514F1E1D" w14:textId="5DF9540F" w:rsidR="003E0A30" w:rsidRPr="00BC741B" w:rsidRDefault="003E0A30" w:rsidP="00BC741B">
+    <w:p w14:paraId="514F1E1D" w14:textId="5DF9540F" w:rsidR="003E0A30" w:rsidRPr="00BC741B" w:rsidRDefault="003E0A30" w:rsidP="00534499">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC741B">
         <w:t>The Superintendent shall ensure that a duress response plan is developed, reviewed, amended and re-tested annually to ensure effective responses to duress alarm activations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63432F3A" w14:textId="7EB86457" w:rsidR="003E0A30" w:rsidRPr="00BC741B" w:rsidRDefault="003E0A30" w:rsidP="00BC741B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC741B">
         <w:t>The duress alarm response plan shall include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2377A51B" w14:textId="02A17603" w:rsidR="003E0A30" w:rsidRPr="006878E4" w:rsidRDefault="003E0A30" w:rsidP="003E0A30">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
       </w:pPr>
       <w:r>
         <w:t>a p</w:t>
       </w:r>
       <w:r w:rsidRPr="006878E4">
         <w:t>rocedure for duress alarm use/activation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4005B8E7" w14:textId="3D376439" w:rsidR="003E0A30" w:rsidRPr="006878E4" w:rsidRDefault="003E0A30" w:rsidP="003E0A30">
@@ -2724,738 +2860,787 @@
     <w:p w14:paraId="36934352" w14:textId="24D3E72D" w:rsidR="003E0A30" w:rsidRDefault="003E0A30" w:rsidP="003E0A30">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
       </w:pPr>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="006878E4">
         <w:t>oordinated response to an alarm</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> activation</w:t>
       </w:r>
       <w:r w:rsidRPr="006878E4">
         <w:t xml:space="preserve"> (responding officers)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A8A6C9E" w14:textId="1082D6C6" w:rsidR="003E0A30" w:rsidRPr="00825F21" w:rsidRDefault="003E0A30" w:rsidP="003E0A30">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
       </w:pPr>
       <w:r>
         <w:t>regular duress alarm response exercises.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B75BC58" w14:textId="77777777" w:rsidR="003E0A30" w:rsidRPr="00884F92" w:rsidRDefault="003E0A30" w:rsidP="003E0A30">
+    <w:p w14:paraId="3B75BC58" w14:textId="77777777" w:rsidR="003E0A30" w:rsidRPr="00884F92" w:rsidRDefault="003E0A30" w:rsidP="00534499">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc104455051"/>
-      <w:bookmarkStart w:id="18" w:name="_Toc104459820"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc231814493"/>
       <w:r w:rsidRPr="00884F92">
         <w:t>Response exercises</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="00884F92">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D007313" w14:textId="416E8911" w:rsidR="003E0A30" w:rsidRPr="00BC741B" w:rsidRDefault="003E0A30" w:rsidP="00BC741B">
+    <w:p w14:paraId="4D007313" w14:textId="416E8911" w:rsidR="003E0A30" w:rsidRPr="00BC741B" w:rsidRDefault="003E0A30" w:rsidP="00534499">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC741B">
         <w:t xml:space="preserve">A duress alarm response exercise shall be conducted at least every 3 months for all staff. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F45ED4" w14:textId="3B16096A" w:rsidR="00B9789F" w:rsidRDefault="00B9789F" w:rsidP="00B9789F">
+    <w:p w14:paraId="39F45ED4" w14:textId="3B16096A" w:rsidR="00B9789F" w:rsidRDefault="00B9789F" w:rsidP="00534499">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc104459821"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc231814494"/>
       <w:r>
         <w:t>Mobile Duress Alarms</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="5EF586A0" w14:textId="77777777" w:rsidR="00B9789F" w:rsidRPr="00CB542F" w:rsidRDefault="00B9789F" w:rsidP="00CB542F">
+    <w:p w14:paraId="5EF586A0" w14:textId="77777777" w:rsidR="00B9789F" w:rsidRPr="00CB542F" w:rsidRDefault="00B9789F" w:rsidP="00534499">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc104455042"/>
-      <w:bookmarkStart w:id="21" w:name="_Toc104459822"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc231814495"/>
       <w:r w:rsidRPr="00CB542F">
         <w:t>Carrying an MDA</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="0C3A8B8F" w14:textId="77777777" w:rsidR="00B9789F" w:rsidRPr="00CB542F" w:rsidRDefault="00B9789F" w:rsidP="00CB542F">
+    <w:p w14:paraId="0C3A8B8F" w14:textId="77777777" w:rsidR="00B9789F" w:rsidRPr="00CB542F" w:rsidRDefault="00B9789F" w:rsidP="00534499">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB542F">
         <w:t xml:space="preserve">The Superintendent shall ensure MDAs are carried in pouches approved by the Department. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D08A1D9" w14:textId="77777777" w:rsidR="00B9789F" w:rsidRPr="00CB542F" w:rsidRDefault="00B9789F" w:rsidP="00CB542F">
+    <w:p w14:paraId="1070A569" w14:textId="05A82D7D" w:rsidR="00DA5D64" w:rsidRPr="00DA5D64" w:rsidRDefault="00B9789F" w:rsidP="00DA5D64">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB542F">
         <w:t xml:space="preserve">Staff and visitors are to secure MDAs to a belt or lanyard as approved by the Superintendent. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF17AF9" w14:textId="77777777" w:rsidR="009D278F" w:rsidRDefault="009D278F" w:rsidP="009D278F">
+    <w:p w14:paraId="4DF17AF9" w14:textId="77777777" w:rsidR="009D278F" w:rsidRDefault="009D278F" w:rsidP="00534499">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc104455041"/>
-      <w:bookmarkStart w:id="23" w:name="_Toc104459823"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc231814496"/>
       <w:r>
         <w:t>Staff and visitor MDA functionality test</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4407764D" w14:textId="0EC9DE4F" w:rsidR="009D278F" w:rsidRPr="00B9789F" w:rsidRDefault="009D278F" w:rsidP="009D278F">
+    <w:p w14:paraId="0E889489" w14:textId="77777777" w:rsidR="00F04663" w:rsidRPr="00483D68" w:rsidRDefault="00DA5D64" w:rsidP="00534499">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483D68">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All staff shall ensure they check the functionality and operation of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F04663" w:rsidRPr="00483D68">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00483D68">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MDA upon receival/issue prior to the commencement of duty or entering the facility. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47ADD709" w14:textId="73D139E3" w:rsidR="00483D68" w:rsidRDefault="00483D68" w:rsidP="00483D68">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Hlk231815403"/>
+      <w:r>
+        <w:t xml:space="preserve">Where an MDA is found not to be functioning or faulty the SO Gatehouse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00483D68">
+        <w:t>shall notify the Security Manager immediately for replacement or repair.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58DE5E07" w14:textId="77777777" w:rsidR="00802885" w:rsidRPr="00962831" w:rsidRDefault="00802885" w:rsidP="00802885">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00962831">
+        <w:t xml:space="preserve">The Security Manager shall complete and submit a maintenance and repair request, sourced via the Program Manager (Communication and Security Network).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C51F53E" w14:textId="77777777" w:rsidR="00802885" w:rsidRPr="00802885" w:rsidRDefault="00802885" w:rsidP="00802885"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p w14:paraId="29873173" w14:textId="441DC191" w:rsidR="00DA5D64" w:rsidRPr="00DA5D64" w:rsidRDefault="009D278F" w:rsidP="00DA5D64">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00B9789F">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Staff and visitors issued with </w:t>
       </w:r>
       <w:r w:rsidR="00CC2AEB" w:rsidRPr="00B9789F">
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9789F">
         <w:t xml:space="preserve"> MDA are to test the MDA to ensure it is functioning prior to commencing duty or entering the prison.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A42239A" w14:textId="37D14836" w:rsidR="00B66E6E" w:rsidRPr="00B66E6E" w:rsidRDefault="009D278F" w:rsidP="00B66E6E">
+    <w:p w14:paraId="2DA1B87B" w14:textId="772A157D" w:rsidR="004458F0" w:rsidRPr="004458F0" w:rsidRDefault="009D278F" w:rsidP="004458F0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00B9789F">
         <w:t>The Superintendent at each prison shall ensure MDA users and response groups are kept up to date with MDA procedures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C884E89" w14:textId="77777777" w:rsidR="000E2620" w:rsidRDefault="000E2620" w:rsidP="001C1E46">
+    <w:p w14:paraId="1C884E89" w14:textId="77777777" w:rsidR="000E2620" w:rsidRDefault="000E2620" w:rsidP="00534499">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc535326008"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="27" w:name="_Toc104459824"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc535326008"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc535493511"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc104455044"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc231814497"/>
       <w:r>
         <w:t>Return of MDAs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
-    </w:p>
-    <w:p w14:paraId="46CDF023" w14:textId="0BBAD96D" w:rsidR="00B74829" w:rsidRPr="00BC741B" w:rsidRDefault="000E2620" w:rsidP="00BC741B">
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="1A33D084" w14:textId="23FE7C63" w:rsidR="00B66E6E" w:rsidRPr="00B66E6E" w:rsidRDefault="000E2620" w:rsidP="00B66E6E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC741B">
         <w:t xml:space="preserve">Gatehouse </w:t>
       </w:r>
       <w:r w:rsidR="00183D96" w:rsidRPr="00BC741B">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC741B">
         <w:t>fficers shall ensure</w:t>
       </w:r>
       <w:r w:rsidR="00A549A1" w:rsidRPr="00BC741B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC741B">
         <w:t>MDAs</w:t>
       </w:r>
       <w:r w:rsidR="00A549A1" w:rsidRPr="00BC741B">
         <w:t xml:space="preserve"> are returned</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC741B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A549A1" w:rsidRPr="00BC741B">
         <w:t xml:space="preserve">to the point of issue before </w:t>
       </w:r>
       <w:r w:rsidR="00021AC0" w:rsidRPr="00BC741B">
         <w:t>staff and</w:t>
       </w:r>
       <w:r w:rsidR="000A0C3E" w:rsidRPr="00BC741B">
         <w:t xml:space="preserve"> visitors </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC741B">
         <w:t>exit</w:t>
       </w:r>
       <w:r w:rsidR="00A549A1" w:rsidRPr="00BC741B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC741B">
         <w:t>the prison.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A33D084" w14:textId="77777777" w:rsidR="00B66E6E" w:rsidRPr="00B66E6E" w:rsidRDefault="00B66E6E" w:rsidP="00B66E6E"/>
     <w:p w14:paraId="1B14C18E" w14:textId="17A5E3A4" w:rsidR="00B66E6E" w:rsidRPr="00B66E6E" w:rsidRDefault="000E2620" w:rsidP="00B66E6E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="0066592A">
         <w:t>Senior Officer</w:t>
       </w:r>
       <w:r w:rsidR="000A0C3E">
         <w:t xml:space="preserve"> (SO)</w:t>
       </w:r>
       <w:r w:rsidR="0066592A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Gatehouse shall ensure all MDAs are accounted for at </w:t>
       </w:r>
       <w:r w:rsidR="00986798" w:rsidRPr="008B6CFB">
         <w:t xml:space="preserve">handover </w:t>
       </w:r>
       <w:r w:rsidRPr="008B6CFB">
         <w:t>of shift.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EE4D6F8" w14:textId="5E364C0A" w:rsidR="006D3833" w:rsidRDefault="006D3833" w:rsidP="001C1E46">
+    <w:p w14:paraId="4EE4D6F8" w14:textId="5E364C0A" w:rsidR="006D3833" w:rsidRDefault="006D3833" w:rsidP="00534499">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc104455045"/>
-      <w:bookmarkStart w:id="29" w:name="_Toc104459825"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc104455045"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc231814498"/>
       <w:r>
         <w:t>Missing MDAs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
-    </w:p>
-    <w:p w14:paraId="7509FA8B" w14:textId="33C9BBCB" w:rsidR="00743EA3" w:rsidRPr="00BC741B" w:rsidRDefault="006D3833" w:rsidP="00BC741B">
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="7509FA8B" w14:textId="33C9BBCB" w:rsidR="00743EA3" w:rsidRPr="00BC741B" w:rsidRDefault="006D3833" w:rsidP="00534499">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC741B">
         <w:t>In the event of a missing MDA, staff shall immediately notify the Officer in Charge (OIC)</w:t>
       </w:r>
       <w:r w:rsidR="003836B9" w:rsidRPr="00BC741B">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC741B">
         <w:t xml:space="preserve">Security Manager. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E401E3A" w14:textId="56221B9D" w:rsidR="00743EA3" w:rsidRPr="00743EA3" w:rsidRDefault="00F527C0" w:rsidP="00743EA3">
+    <w:p w14:paraId="6E401E3A" w14:textId="475BA996" w:rsidR="00743EA3" w:rsidRPr="00743EA3" w:rsidRDefault="00F527C0" w:rsidP="00743EA3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="004B3A77">
         <w:t xml:space="preserve">Staff shall submit an incident report for a missing </w:t>
       </w:r>
       <w:r>
         <w:t>MDA</w:t>
       </w:r>
       <w:r w:rsidRPr="004B3A77">
         <w:t xml:space="preserve"> before cessation of duty in accordance with </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="00F06B99">
+        <w:r w:rsidRPr="00E14C77">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:iCs/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP 13.1 – Incident </w:t>
         </w:r>
-        <w:r w:rsidR="005818B0">
+        <w:r w:rsidR="005818B0" w:rsidRPr="00E14C77">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:iCs/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Notifications, Reporting and Communications</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005818B0" w:rsidRPr="00FF2FD5">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005110C2" w:rsidRPr="00FF2FD5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="023919D4" w14:textId="1ADEF356" w:rsidR="003E0A30" w:rsidRPr="003E0A30" w:rsidRDefault="00FD10BE" w:rsidP="003E0A30">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where </w:t>
       </w:r>
       <w:r w:rsidR="007B1384">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t>missing MDA is found</w:t>
       </w:r>
       <w:r w:rsidR="008515AB">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the incident report shall be updated and the OI</w:t>
       </w:r>
       <w:r w:rsidR="003836B9">
         <w:t>C or</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Security Manager</w:t>
       </w:r>
       <w:r w:rsidR="003836B9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">informed. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="144D617C" w14:textId="71818D81" w:rsidR="00C877C0" w:rsidRPr="00BC741B" w:rsidRDefault="00B9789F" w:rsidP="00BC741B">
+    <w:p w14:paraId="144D617C" w14:textId="71818D81" w:rsidR="00C877C0" w:rsidRPr="00BC741B" w:rsidRDefault="00B9789F" w:rsidP="00534499">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="33" w:name="_Toc535493513"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc104455046"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc231814499"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc535326010"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc535493513"/>
       <w:r w:rsidRPr="00BC741B">
         <w:t xml:space="preserve">MDA </w:t>
       </w:r>
       <w:r w:rsidR="00C877C0" w:rsidRPr="00BC741B">
         <w:t>Functionality Tests</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
-    </w:p>
-    <w:p w14:paraId="1E4E9C71" w14:textId="7BCC5A02" w:rsidR="000E2620" w:rsidRPr="00BC741B" w:rsidRDefault="000A6917" w:rsidP="00BC741B">
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="1E4E9C71" w14:textId="7BCC5A02" w:rsidR="000E2620" w:rsidRPr="00BC741B" w:rsidRDefault="000A6917" w:rsidP="002B36AE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc104455047"/>
-      <w:bookmarkStart w:id="35" w:name="_Toc104459827"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc104455047"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc231814500"/>
       <w:r w:rsidRPr="00BC741B">
         <w:t>Daily</w:t>
       </w:r>
       <w:r w:rsidR="00C877C0" w:rsidRPr="00BC741B">
         <w:t xml:space="preserve"> functionality</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC741B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C877C0" w:rsidRPr="00BC741B">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="000E2620" w:rsidRPr="00BC741B">
         <w:t>esting</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
-    </w:p>
-    <w:p w14:paraId="4491B38A" w14:textId="3472B819" w:rsidR="00E2264F" w:rsidRPr="00857C38" w:rsidRDefault="00520EA4" w:rsidP="00520EA4">
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="4491B38A" w14:textId="3472B819" w:rsidR="00E2264F" w:rsidRPr="00857C38" w:rsidRDefault="00520EA4" w:rsidP="002B36AE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00857C38">
         <w:t xml:space="preserve">The Senior Officer (SO) Gatehouse shall conduct a daily functionality test of a minimum of </w:t>
       </w:r>
       <w:r w:rsidR="0091524F" w:rsidRPr="00857C38">
         <w:t xml:space="preserve">10 </w:t>
       </w:r>
       <w:r w:rsidRPr="00857C38">
         <w:t>MDAs</w:t>
       </w:r>
       <w:r w:rsidR="009A0A68">
         <w:t xml:space="preserve"> to ensure they are in working order</w:t>
       </w:r>
       <w:r w:rsidRPr="00857C38">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09083348" w14:textId="1F63E6F5" w:rsidR="00520EA4" w:rsidRPr="00335625" w:rsidRDefault="00520EA4" w:rsidP="00520EA4">
+    <w:p w14:paraId="09083348" w14:textId="73B94C8C" w:rsidR="00520EA4" w:rsidRPr="00335625" w:rsidRDefault="00520EA4" w:rsidP="00520EA4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00857C38">
         <w:t xml:space="preserve">The results of the </w:t>
       </w:r>
       <w:r w:rsidR="000C2E04">
         <w:t xml:space="preserve">daily </w:t>
       </w:r>
       <w:r w:rsidR="008D55C9" w:rsidRPr="00857C38">
         <w:t xml:space="preserve">functionality </w:t>
       </w:r>
       <w:r w:rsidRPr="00857C38">
         <w:t xml:space="preserve">test shall be </w:t>
       </w:r>
       <w:r w:rsidR="005E063F" w:rsidRPr="00857C38">
         <w:t>recorded</w:t>
       </w:r>
       <w:r w:rsidR="005E063F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E2264F">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="009126F5">
         <w:t xml:space="preserve">n </w:t>
       </w:r>
       <w:r w:rsidR="00E2264F">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="00E14C77">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Key and Mobile Duress Alarm </w:t>
+        </w:r>
+        <w:r w:rsidR="00302F82" w:rsidRPr="00E14C77">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00302F82">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t xml:space="preserve">Form </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B97AC2">
         <w:t>and in the Gatehouse Occurrence Book</w:t>
       </w:r>
       <w:r w:rsidRPr="00335625">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="619D64A4" w14:textId="1612C498" w:rsidR="000E20D7" w:rsidRDefault="00CD7C0A" w:rsidP="00520EA4">
+    <w:p w14:paraId="606CCD2D" w14:textId="7AF06349" w:rsidR="00802885" w:rsidRPr="00802885" w:rsidRDefault="00802885" w:rsidP="00802885">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Where an MDA is found not to be functioning or faulty the SO Gatehouse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00483D68">
+        <w:t>shall notify the Security Manager immediately for replacement or repair.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158909FF" w14:textId="0F2D85A5" w:rsidR="00190662" w:rsidRPr="00802885" w:rsidRDefault="00190662" w:rsidP="00190662">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802885">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Security Manager shall complete and submit a maintenance and repair request, sourced via the Program Manager (Communication </w:t>
+      </w:r>
+      <w:r w:rsidR="00575176" w:rsidRPr="00802885">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802885">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Security Network).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="245239BA" w14:textId="577D7708" w:rsidR="00CD7C0A" w:rsidRDefault="004609FF" w:rsidP="000E20D7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
       <w:r>
-        <w:t>a</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> MDA is found not to be functioning the SO Gatehouse shall</w:t>
+        <w:t>An</w:t>
       </w:r>
       <w:r w:rsidR="000E20D7">
-        <w:t>:</w:t>
-[...49 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> MDA not functioning shall </w:t>
       </w:r>
       <w:r w:rsidR="00CD7C0A">
         <w:t xml:space="preserve">not be </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000E20D7">
         <w:t>issued</w:t>
       </w:r>
       <w:r w:rsidR="00CD7C0A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AA40AA1" w14:textId="057CEB0E" w:rsidR="00520EA4" w:rsidRDefault="00083354" w:rsidP="00520EA4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00D62F98" w:rsidRPr="00882D24">
         <w:t>SO Gatehouse</w:t>
       </w:r>
       <w:r w:rsidR="0083527C">
         <w:t>/OIC</w:t>
       </w:r>
       <w:r w:rsidR="00D62F98" w:rsidRPr="00882D24">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D62F98" w:rsidRPr="00B97AC2">
         <w:t>shall countersign</w:t>
       </w:r>
       <w:r w:rsidR="00D62F98">
         <w:t xml:space="preserve"> the:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2238822E" w14:textId="05DFD0D1" w:rsidR="00520EA4" w:rsidRDefault="00D62F98" w:rsidP="00A46C5C">
+    <w:p w14:paraId="2238822E" w14:textId="01020266" w:rsidR="00520EA4" w:rsidRDefault="00D62F98" w:rsidP="00A46C5C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00B97AC2">
         <w:t>ompleted</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="001A7027">
+        <w:r w:rsidRPr="00E14C77">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Key</w:t>
         </w:r>
-        <w:r w:rsidR="00933C63" w:rsidRPr="001A7027">
+        <w:r w:rsidR="00933C63" w:rsidRPr="00E14C77">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> and Mobile Duress Alarm </w:t>
         </w:r>
-        <w:r w:rsidR="007B1384" w:rsidRPr="001A7027">
+        <w:r w:rsidR="007B1384" w:rsidRPr="00E14C77">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Form</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6CE6E152" w14:textId="3F3E2757" w:rsidR="00520EA4" w:rsidRDefault="00D62F98" w:rsidP="00A46C5C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F36D4B">
         <w:t>Gatehouse Occurrence Book</w:t>
       </w:r>
       <w:r w:rsidR="00D60795">
         <w:t xml:space="preserve"> entries</w:t>
       </w:r>
       <w:r w:rsidRPr="00F36D4B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29C846B7" w14:textId="51A4DD03" w:rsidR="007B1384" w:rsidRDefault="00A46C5C" w:rsidP="007B1384">
+    <w:p w14:paraId="29C846B7" w14:textId="2EE2D62C" w:rsidR="007B1384" w:rsidRDefault="00A46C5C" w:rsidP="007B1384">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="009126F5">
+        <w:lastRenderedPageBreak/>
         <w:t>The completed</w:t>
       </w:r>
+      <w:r w:rsidRPr="00E14C77">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="007578B9">
+        <w:r w:rsidRPr="00E14C77">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:u w:val="none"/>
-[...5 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Key and Mobile Duress Alarm </w:t>
         </w:r>
-        <w:r w:rsidR="007B1384">
+        <w:r w:rsidR="007B1384" w:rsidRPr="00E14C77">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009126F5">
         <w:t xml:space="preserve"> shall be </w:t>
       </w:r>
       <w:r w:rsidRPr="00B97AC2">
         <w:t>submitted to the Security Manager each day.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31A4D3E1" w14:textId="77777777" w:rsidR="00696C62" w:rsidRDefault="00971F39" w:rsidP="001A7027">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Forms shall be saved in the respective Corporate Administrative Folder</w:t>
       </w:r>
       <w:r w:rsidR="007B1384">
         <w:t>s.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="752CB6C2" w14:textId="70D21D95" w:rsidR="00C649AC" w:rsidRPr="00C649AC" w:rsidRDefault="00696C62" w:rsidP="00C649AC">
+    <w:p w14:paraId="070CEE77" w14:textId="6CB8048C" w:rsidR="004458F0" w:rsidRPr="004458F0" w:rsidRDefault="00696C62" w:rsidP="004458F0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Corporate Administrative </w:t>
       </w:r>
       <w:r w:rsidR="00735804">
         <w:t xml:space="preserve">Folders may be requested from </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="00735804" w:rsidRPr="00735804">
-[...2 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidR="00735804" w:rsidRPr="00E14C77">
           <w:t>Operational Information Management</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00735804">
         <w:t xml:space="preserve"> by </w:t>
       </w:r>
       <w:r w:rsidR="008515AB">
         <w:t xml:space="preserve">completing </w:t>
       </w:r>
       <w:r w:rsidR="00735804">
         <w:t>a Records Request Form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041DC873" w14:textId="67719687" w:rsidR="00520EA4" w:rsidRPr="00520EA4" w:rsidRDefault="00520EA4" w:rsidP="00C649AC">
+    <w:p w14:paraId="041DC873" w14:textId="67719687" w:rsidR="00520EA4" w:rsidRPr="00520EA4" w:rsidRDefault="00520EA4" w:rsidP="002B36AE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc104455048"/>
-      <w:bookmarkStart w:id="37" w:name="_Toc104459828"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc104455048"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc231814501"/>
       <w:r w:rsidRPr="00520EA4">
         <w:t>Weekly</w:t>
       </w:r>
       <w:r w:rsidR="001D6262">
         <w:t xml:space="preserve"> system functionality </w:t>
       </w:r>
       <w:r w:rsidR="001A7027">
         <w:t xml:space="preserve">tests </w:t>
       </w:r>
       <w:r w:rsidR="001D6262">
         <w:t>and MDA reporting</w:t>
       </w:r>
       <w:r w:rsidR="000A6917">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A7027">
         <w:t>accuracy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
-    </w:p>
-    <w:p w14:paraId="7D191683" w14:textId="57C537B7" w:rsidR="00635AEB" w:rsidRPr="00BC741B" w:rsidRDefault="00635AEB" w:rsidP="00BC741B">
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="43F75F71" w14:textId="2ECEE98F" w:rsidR="00C649AC" w:rsidRPr="00C649AC" w:rsidRDefault="00635AEB" w:rsidP="00C649AC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC741B">
         <w:t>Weekly tests shall be conducted to determine system functionality and MDA reporting accuracy</w:t>
       </w:r>
       <w:r w:rsidR="00E71CA5" w:rsidRPr="00BC741B">
         <w:t xml:space="preserve"> against the DAS</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC741B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43F75F71" w14:textId="77777777" w:rsidR="00C649AC" w:rsidRPr="00C649AC" w:rsidRDefault="00C649AC" w:rsidP="00C649AC"/>
     <w:p w14:paraId="0A30B77C" w14:textId="31482BC7" w:rsidR="00635AEB" w:rsidRDefault="0094791E" w:rsidP="00C649AC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>The Security Manager shall</w:t>
       </w:r>
       <w:r w:rsidR="00F338A5">
         <w:t xml:space="preserve"> conduct </w:t>
       </w:r>
       <w:r w:rsidR="00E10862">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00E10862" w:rsidRPr="00884F92">
         <w:t>weekly</w:t>
       </w:r>
       <w:r w:rsidR="000E2620" w:rsidRPr="00884F92">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00635AEB" w:rsidRPr="00884F92">
         <w:t xml:space="preserve">test </w:t>
       </w:r>
       <w:r w:rsidR="000E2620" w:rsidRPr="00AB337D">
         <w:t xml:space="preserve">of a minimum of </w:t>
       </w:r>
       <w:r w:rsidR="00AB337D" w:rsidRPr="00AB337D">
         <w:t>5%</w:t>
       </w:r>
       <w:r w:rsidR="005D242A">
         <w:t xml:space="preserve"> of</w:t>
@@ -3551,80 +3736,82 @@
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>name of the person conducting the test</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6775CC1D" w14:textId="5423645B" w:rsidR="000E2620" w:rsidRDefault="00682A20" w:rsidP="00A46C5C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>result of the test and</w:t>
       </w:r>
       <w:r w:rsidR="000E2620">
         <w:t>/or details of any faults</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D246635" w14:textId="4C92E54C" w:rsidR="000E2620" w:rsidRDefault="000E2620" w:rsidP="00A46C5C">
+    <w:p w14:paraId="48F45C7D" w14:textId="3DA1E309" w:rsidR="004F3196" w:rsidRDefault="000E2620" w:rsidP="004F3196">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>any follow up action.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D12DE8D" w14:textId="79CCF30D" w:rsidR="006A4011" w:rsidRPr="00BC741B" w:rsidRDefault="006A4011" w:rsidP="00BC741B">
+    <w:p w14:paraId="2D12DE8D" w14:textId="79CCF30D" w:rsidR="006A4011" w:rsidRPr="00BC741B" w:rsidRDefault="006A4011" w:rsidP="002B36AE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="39" w:name="_Toc104459829"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc104455052"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc231814502"/>
       <w:r w:rsidRPr="00BC741B">
         <w:t>Standing Orders</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
-    </w:p>
-    <w:p w14:paraId="2F1C41AE" w14:textId="603B1524" w:rsidR="00A47AE9" w:rsidRPr="00BC741B" w:rsidRDefault="001D16E8" w:rsidP="00BC741B">
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="2F1C41AE" w14:textId="603B1524" w:rsidR="00A47AE9" w:rsidRPr="00BC741B" w:rsidRDefault="001D16E8" w:rsidP="002B36AE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC741B">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00C338A3" w:rsidRPr="00BC741B">
         <w:t>Superintendent</w:t>
       </w:r>
       <w:r w:rsidR="000E2620" w:rsidRPr="00BC741B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001D71F4" w:rsidRPr="00BC741B">
         <w:t xml:space="preserve">may </w:t>
       </w:r>
       <w:r w:rsidR="0094791E" w:rsidRPr="00BC741B">
         <w:t xml:space="preserve">make and issue </w:t>
       </w:r>
       <w:r w:rsidR="00C338A3" w:rsidRPr="00BC741B">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="0094791E" w:rsidRPr="00BC741B">
         <w:t>written</w:t>
       </w:r>
       <w:r w:rsidR="000E2620" w:rsidRPr="00BC741B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3754,161 +3941,195 @@
       <w:r w:rsidR="000E2620">
         <w:t>andatory recording for duress alarm activation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CF60A5" w14:textId="491276DD" w:rsidR="000E2620" w:rsidRDefault="000E2620" w:rsidP="00406A49">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">a process for </w:t>
       </w:r>
       <w:r w:rsidR="0054137A" w:rsidRPr="008B6CFB">
         <w:t>reporting and recording</w:t>
       </w:r>
       <w:r w:rsidRPr="008B6CFB">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42BB591B" w14:textId="4C823AF1" w:rsidR="000E2620" w:rsidRPr="00FF2FD5" w:rsidRDefault="00556FC0" w:rsidP="00FF2FD5">
+    <w:p w14:paraId="42BB591B" w14:textId="4C823AF1" w:rsidR="000E2620" w:rsidRPr="00FF2FD5" w:rsidRDefault="00556FC0" w:rsidP="004F3196">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
+        <w:ind w:firstLine="414"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF2FD5">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="000E2620" w:rsidRPr="00FF2FD5">
         <w:t>ystem functionality breakdown</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FEB8F1A" w14:textId="679A5856" w:rsidR="00884F92" w:rsidRDefault="00556FC0" w:rsidP="00884F92">
+    <w:p w14:paraId="459E47F9" w14:textId="77777777" w:rsidR="00C315A2" w:rsidRDefault="00556FC0" w:rsidP="004F3196">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
+        <w:ind w:firstLine="414"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF2FD5">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="000E2620" w:rsidRPr="00FF2FD5">
         <w:t xml:space="preserve">nserviceable </w:t>
       </w:r>
       <w:r w:rsidR="00D91BC4" w:rsidRPr="00FF2FD5">
         <w:t>MDA</w:t>
       </w:r>
       <w:r w:rsidR="0030563E">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="003721E9">
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="502FB452" w14:textId="77777777" w:rsidR="004F3196" w:rsidRDefault="004F3196" w:rsidP="004F3196">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19337DFB" w14:textId="211E8B3C" w:rsidR="000A655B" w:rsidRPr="00802885" w:rsidRDefault="000A655B" w:rsidP="000A655B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802885">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Standing Orders shall include a process for the safety measures in the event of a system functionality breakdown noting that during a system breakdown the prisons radio network shall be utilised as an alternative method of broadcasting duress alarms.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5B8D8A" w14:textId="77777777" w:rsidR="004F3196" w:rsidRDefault="004F3196" w:rsidP="004F3196"/>
+    <w:p w14:paraId="32608005" w14:textId="77777777" w:rsidR="004F3196" w:rsidRPr="004F3196" w:rsidRDefault="004F3196" w:rsidP="004F3196"/>
+    <w:p w14:paraId="1DD0FFFA" w14:textId="77777777" w:rsidR="000A655B" w:rsidRDefault="000A655B" w:rsidP="000A655B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="397" w:firstLine="737"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07835CF5" w14:textId="77777777" w:rsidR="004458F0" w:rsidRDefault="004458F0" w:rsidP="004458F0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="3043C8A8" w14:textId="77777777" w:rsidR="003D708E" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3375904D" w14:textId="77777777" w:rsidR="000755EE" w:rsidRDefault="003D708E" w:rsidP="008114B3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc104455053"/>
-      <w:bookmarkStart w:id="41" w:name="_Toc104459830"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc104455053"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc231814503"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Annexures</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="1C3D3783" w14:textId="65F08AB2" w:rsidR="003B1997" w:rsidRDefault="00C46A28" w:rsidP="003B1997">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc104459831"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="45" w:name="_Toc178286"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc231814504"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc535493518"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc104455054"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc178286"/>
       <w:r>
         <w:t>Related COPPs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidR="003B1997">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="7387621F" w14:textId="33F95CC0" w:rsidR="003B1997" w:rsidRPr="00403FD7" w:rsidRDefault="005818B0" w:rsidP="00403FD7">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="005818B0" w:rsidRPr="00F06B99">
+        <w:r w:rsidRPr="00E14C77">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:t>Notifications, Reporting and Communications</w:t>
+          </w:rPr>
+          <w:t>COPP 13.1 – Incident Notifications, Reporting and Communications</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F06B99">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F06B99" w:rsidRPr="00403FD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BCC2EAF" w14:textId="37EA69DA" w:rsidR="003B1997" w:rsidRDefault="003B1997" w:rsidP="003B1997">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc535493519"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="48" w:name="_Toc104459832"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc535493519"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc104455055"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc231814505"/>
       <w:r>
         <w:t>Definitions and acronyms</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9346" w:type="dxa"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2830"/>
         <w:gridCol w:w="6516"/>
       </w:tblGrid>
       <w:tr w:rsidR="003B1997" w:rsidRPr="000E6F0A" w14:paraId="3154AD66" w14:textId="77777777" w:rsidTr="00BC741B">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4082,62 +4303,74 @@
             </w:r>
             <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C3E8FA9" w14:textId="5666BE15" w:rsidR="00C604BD" w:rsidRPr="00344FBE" w:rsidRDefault="00C604BD" w:rsidP="00A6181A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>The DAS is designed to alert central control and/or duty room staff to the location of any staff member or visitor (other than social visitors to prisoners) who consider themselves in imminent danger and require urgent assistance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C604BD" w14:paraId="0E4930BD" w14:textId="77777777" w:rsidTr="00BC741B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05DC8FB7" w14:textId="77777777" w:rsidR="00C604BD" w:rsidRPr="00CF3A51" w:rsidRDefault="00C604BD" w:rsidP="00A6181A">
+          <w:p w14:paraId="05DC8FB7" w14:textId="4EF5110C" w:rsidR="00C604BD" w:rsidRPr="00CF3A51" w:rsidRDefault="00C604BD" w:rsidP="00A6181A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF3A51">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guiding Principles for Corrections in Australia, 2018 </w:t>
+              <w:t>Guiding Principles for Corrections in Australia, 2</w:t>
+            </w:r>
+            <w:r w:rsidR="002B36AE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>025</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF3A51">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79821414" w14:textId="4537AD5A" w:rsidR="00C604BD" w:rsidRPr="006A5533" w:rsidRDefault="00DA3EEB" w:rsidP="00A6181A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA3EEB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>The guidelines and the accompanying principles constitute outcomes or goals to be achieved, rather than a set of absolute standards or laws to be enforced. They represent a statement of intent that each Australian State and Territory can use to develop their own range of relevant legislative policy and performance standards to reflect best practice and community demands.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C604BD" w14:paraId="4BF96424" w14:textId="77777777" w:rsidTr="00BC741B">
         <w:tc>
@@ -4485,1118 +4718,687 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C604BD">
               <w:lastRenderedPageBreak/>
               <w:t>Staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5786B600" w14:textId="217976BE" w:rsidR="00C604BD" w:rsidRPr="0041436F" w:rsidRDefault="00C604BD" w:rsidP="00A6181A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00F256D5">
               <w:t>Any person in the paid or unpaid employment of the Department of Justice, Corrective Services, including contractors, subcontractors and volunteers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0FD3B650" w14:textId="77777777" w:rsidR="003B1997" w:rsidRPr="003D708E" w:rsidRDefault="003B1997" w:rsidP="003B1997">
+    <w:p w14:paraId="0FD3B650" w14:textId="77777777" w:rsidR="003B1997" w:rsidRPr="003D708E" w:rsidRDefault="003B1997" w:rsidP="002B36AE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc535493520"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="51" w:name="_Toc104459833"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc535493520"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc104455056"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc231814506"/>
       <w:r>
         <w:t>Related legislation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25EE273C" w14:textId="66C5E06E" w:rsidR="006276EE" w:rsidRPr="00FF2FD5" w:rsidRDefault="006276EE" w:rsidP="00FF2FD5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w14:paraId="25EE273C" w14:textId="66C5E06E" w:rsidR="006276EE" w:rsidRPr="00630004" w:rsidRDefault="006276EE" w:rsidP="00630004">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
         <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF2FD5">
+      <w:bookmarkStart w:id="53" w:name="_Toc231814507"/>
+      <w:r w:rsidRPr="00630004">
         <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="006276EE">
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="1471D828" w14:textId="01045B3A" w:rsidR="006A5533" w:rsidRPr="00630004" w:rsidRDefault="006276EE" w:rsidP="00630004">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Toc231814508"/>
+      <w:r w:rsidRPr="00630004">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Prisons Regulations 1982</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7F2E5753" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="009D516D" w:rsidRDefault="002E5756" w:rsidP="00FF2FD5">
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="7F2E5753" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="009D516D" w:rsidRDefault="002E5756" w:rsidP="002B36AE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="53" w:name="_Toc104459834"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="_Toc104455057"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc231814509"/>
       <w:r w:rsidRPr="009D516D">
         <w:t>Assurance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4639EDF6" w14:textId="3ED4A12F" w:rsidR="001A05F3" w:rsidRPr="00606FAA" w:rsidRDefault="001A05F3" w:rsidP="001A05F3">
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+    </w:p>
+    <w:p w14:paraId="4639EDF6" w14:textId="3ED4A12F" w:rsidR="001A05F3" w:rsidRPr="00606FAA" w:rsidRDefault="001A05F3" w:rsidP="002B36AE">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
       <w:r w:rsidRPr="00606FAA">
         <w:t>It is expected that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="376ACA84" w14:textId="77777777" w:rsidR="001A05F3" w:rsidRPr="00606FAA" w:rsidRDefault="001A05F3" w:rsidP="00A07CEC">
-[...2 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="376ACA84" w14:textId="182ECCE6" w:rsidR="001A05F3" w:rsidRPr="00606FAA" w:rsidRDefault="001A05F3" w:rsidP="00630004">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00606FAA">
         <w:t xml:space="preserve">Prisons will undertake local compliance in accordance with the </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidRPr="00FF2FD5">
+        <w:r w:rsidRPr="00B730F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Compliance Manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00606FAA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E7E839" w14:textId="77777777" w:rsidR="001A05F3" w:rsidRPr="00606FAA" w:rsidRDefault="001A05F3" w:rsidP="00A07CEC">
-[...2 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="16E7E839" w14:textId="77777777" w:rsidR="001A05F3" w:rsidRPr="00606FAA" w:rsidRDefault="001A05F3" w:rsidP="00630004">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00606FAA">
         <w:t xml:space="preserve">The relevant Deputy Commissioner will undertake management oversight as required. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C48402" w14:textId="659BCA17" w:rsidR="001A05F3" w:rsidRPr="00606FAA" w:rsidRDefault="001A05F3" w:rsidP="00A07CEC">
-[...2 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="59C48402" w14:textId="4B0464BB" w:rsidR="001A05F3" w:rsidRPr="00606FAA" w:rsidRDefault="001A05F3" w:rsidP="00630004">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Operational </w:t>
       </w:r>
       <w:r w:rsidRPr="00606FAA">
         <w:t xml:space="preserve">Compliance Branch will undertake checks in accordance with the </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidR="005D242A">
-[...11 lines deleted...]
-          <w:t>Compliance Framework</w:t>
+        <w:r w:rsidR="005D242A" w:rsidRPr="00B730F5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Operational Compliance Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00606FAA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63092E7F" w14:textId="77777777" w:rsidR="001A05F3" w:rsidRPr="00606FAA" w:rsidRDefault="001A05F3" w:rsidP="00A07CEC">
-[...2 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="63092E7F" w14:textId="77777777" w:rsidR="001A05F3" w:rsidRPr="00606FAA" w:rsidRDefault="001A05F3" w:rsidP="00630004">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00606FAA">
         <w:t xml:space="preserve">Independent oversight will be undertaken as required. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B52F2BE" w14:textId="77777777" w:rsidR="008B2D63" w:rsidRPr="00FF2FD5" w:rsidRDefault="008B2D63" w:rsidP="00FF2FD5">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B7C8202" w14:textId="5E5699B1" w:rsidR="00C92D85" w:rsidRDefault="00C92D85" w:rsidP="00C92D85">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc104455058"/>
-      <w:bookmarkStart w:id="55" w:name="_Toc104459835"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc104455058"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc231814510"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Document Information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
-      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="741226E3" w14:textId="2806FAB6" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="00933C63">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc104455059"/>
-      <w:bookmarkStart w:id="57" w:name="_Toc104459836"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc104455059"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc231814511"/>
       <w:r>
         <w:t>Document version history</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
-      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1051"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1138"/>
+        <w:gridCol w:w="1766"/>
+        <w:gridCol w:w="3051"/>
+        <w:gridCol w:w="1708"/>
+        <w:gridCol w:w="1688"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008772D1" w:rsidRPr="007D3C6F" w14:paraId="710360E4" w14:textId="46F3F04F" w:rsidTr="00BC741B">
+      <w:tr w:rsidR="008772D1" w:rsidRPr="007D3C6F" w14:paraId="710360E4" w14:textId="46F3F04F" w:rsidTr="00330BAE">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="678"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="776AC1E1" w14:textId="77777777" w:rsidR="008772D1" w:rsidRPr="007D3C6F" w:rsidRDefault="008772D1" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2153" w:type="dxa"/>
+            <w:tcW w:w="1779" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="559CD8D6" w14:textId="77777777" w:rsidR="008772D1" w:rsidRPr="007D3C6F" w:rsidRDefault="008772D1" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2726" w:type="dxa"/>
+            <w:tcW w:w="3100" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D376C92" w14:textId="77777777" w:rsidR="008772D1" w:rsidRPr="007D3C6F" w:rsidRDefault="008772D1" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="524D0D48" w14:textId="77777777" w:rsidR="008772D1" w:rsidRPr="007D3C6F" w:rsidRDefault="008772D1" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>Date completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1756EE41" w14:textId="34782993" w:rsidR="008772D1" w:rsidRPr="007D3C6F" w:rsidRDefault="008772D1" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r>
               <w:t>Effective date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008772D1" w:rsidRPr="007D3C6F" w14:paraId="257488B2" w14:textId="7CFEE822" w:rsidTr="00BC741B">
-[...427 lines deleted...]
-      <w:tr w:rsidR="008772D1" w:rsidRPr="007D3C6F" w14:paraId="52920CBF" w14:textId="5FB7607E" w:rsidTr="00BC741B">
+      <w:tr w:rsidR="008772D1" w:rsidRPr="007D3C6F" w14:paraId="52920CBF" w14:textId="5FB7607E" w:rsidTr="00330BAE">
         <w:trPr>
           <w:trHeight w:val="941"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FE6BAE4" w14:textId="0AAB3911" w:rsidR="008772D1" w:rsidRDefault="008772D1" w:rsidP="00ED12AD">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2153" w:type="dxa"/>
+            <w:tcW w:w="1779" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="319CA0C9" w14:textId="0DF2D64A" w:rsidR="008772D1" w:rsidRPr="005E6450" w:rsidRDefault="008772D1" w:rsidP="00ED12AD">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="005E6450">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2726" w:type="dxa"/>
+            <w:tcW w:w="3100" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60D11556" w14:textId="47FFDE5E" w:rsidR="008772D1" w:rsidRDefault="008772D1" w:rsidP="001D6685">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="005E6450">
               <w:t>Approved by the A/Director Operational Policy Compliance and Contracts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="502C67AC" w14:textId="40A5D184" w:rsidR="008772D1" w:rsidRDefault="008772D1" w:rsidP="00ED12AD">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>27 July 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18FD9E76" w14:textId="6DCDD751" w:rsidR="008772D1" w:rsidRDefault="000C736C" w:rsidP="00ED12AD">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>1 September 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008772D1" w:rsidRPr="007D3C6F" w14:paraId="00327BD1" w14:textId="54B4E2CB" w:rsidTr="00BC741B">
-[...66 lines deleted...]
-      <w:tr w:rsidR="008772D1" w:rsidRPr="007D3C6F" w14:paraId="3ACA9CBB" w14:textId="106ED560" w:rsidTr="00BC741B">
+      <w:tr w:rsidR="008772D1" w:rsidRPr="007D3C6F" w14:paraId="3ACA9CBB" w14:textId="106ED560" w:rsidTr="00330BAE">
         <w:trPr>
           <w:trHeight w:val="941"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A399BEB" w14:textId="6021DEB3" w:rsidR="008772D1" w:rsidRDefault="008772D1" w:rsidP="00ED12AD">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2153" w:type="dxa"/>
+            <w:tcW w:w="1779" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F1F6E98" w14:textId="21D0BE51" w:rsidR="008772D1" w:rsidRPr="005E6450" w:rsidRDefault="008772D1" w:rsidP="00ED12AD">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="005E6450">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2726" w:type="dxa"/>
+            <w:tcW w:w="3100" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23E2BBED" w14:textId="5087609D" w:rsidR="008772D1" w:rsidRPr="005E6450" w:rsidRDefault="008772D1" w:rsidP="001D6685">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="005E6450">
               <w:t>Approved by the A/Director Operational Policy Compliance and Contracts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C502C91" w14:textId="68B10B45" w:rsidR="008772D1" w:rsidRDefault="008772D1" w:rsidP="00ED12AD">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>4 August 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06FC7CE6" w14:textId="23F6D554" w:rsidR="008772D1" w:rsidRDefault="000C736C" w:rsidP="00ED12AD">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1 September </w:t>
             </w:r>
             <w:r w:rsidR="008772D1">
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB2CEE" w:rsidRPr="007D3C6F" w14:paraId="14F2BD09" w14:textId="77777777" w:rsidTr="00BC741B">
-[...72 lines deleted...]
-      <w:tr w:rsidR="00DB2CEE" w:rsidRPr="007D3C6F" w14:paraId="60B1AEA2" w14:textId="77777777" w:rsidTr="00BC741B">
+      <w:tr w:rsidR="00DB2CEE" w:rsidRPr="007D3C6F" w14:paraId="60B1AEA2" w14:textId="77777777" w:rsidTr="00330BAE">
         <w:trPr>
           <w:trHeight w:val="592"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DEE7725" w14:textId="58A4A853" w:rsidR="00DB2CEE" w:rsidRDefault="00DB2CEE" w:rsidP="00ED12AD">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2153" w:type="dxa"/>
+            <w:tcW w:w="1779" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="705DB016" w14:textId="2C266D99" w:rsidR="00DB2CEE" w:rsidRPr="005E6450" w:rsidRDefault="00DB2CEE" w:rsidP="00ED12AD">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="005E6450">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2726" w:type="dxa"/>
+            <w:tcW w:w="3100" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="553940B0" w14:textId="1DCDAC1E" w:rsidR="00DB2CEE" w:rsidRPr="005E6450" w:rsidRDefault="00DB2CEE" w:rsidP="001D6685">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00F675D5">
               <w:t>Approved by</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> the Commissioner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10739428" w14:textId="655A7932" w:rsidR="00DB2CEE" w:rsidRDefault="00DC2A41" w:rsidP="00ED12AD">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>09 June 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D076B71" w14:textId="3874A69F" w:rsidR="00DB2CEE" w:rsidRDefault="00DC2A41" w:rsidP="00ED12AD">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>10 June 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00330BAE" w:rsidRPr="007D3C6F" w14:paraId="64627029" w14:textId="77777777" w:rsidTr="00330BAE">
+        <w:trPr>
+          <w:trHeight w:val="592"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70F1D4E1" w14:textId="77777777" w:rsidR="00330BAE" w:rsidRDefault="00330BAE" w:rsidP="00ED12AD">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4.0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1834A900" w14:textId="77777777" w:rsidR="007B3BC7" w:rsidRDefault="007B3BC7" w:rsidP="00ED12AD">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33563D89" w14:textId="70AA9B90" w:rsidR="007B3BC7" w:rsidRPr="007B3BC7" w:rsidRDefault="007B3BC7" w:rsidP="00ED12AD">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B3BC7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>S26/59162</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1779" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E837CD3" w14:textId="1CA9F4CC" w:rsidR="00330BAE" w:rsidRPr="005E6450" w:rsidRDefault="00330BAE" w:rsidP="00ED12AD">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Operational Policy </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="190B9ACB" w14:textId="77777777" w:rsidR="00330BAE" w:rsidRDefault="00330BAE" w:rsidP="001D6685">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Approved by the Deputy Commissioner Operational Support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65586C23" w14:textId="110F52E8" w:rsidR="007B3BC7" w:rsidRPr="00F675D5" w:rsidRDefault="00AF31C2" w:rsidP="001D6685">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>D26/584428</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C39717B" w14:textId="7C398978" w:rsidR="00330BAE" w:rsidRDefault="00330BAE" w:rsidP="00ED12AD">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>08 June 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12C32B57" w14:textId="60143007" w:rsidR="00330BAE" w:rsidRDefault="00C70D65" w:rsidP="00ED12AD">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>01 July 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="6371CA72" w14:textId="77777777" w:rsidR="00245869" w:rsidRPr="00D05B49" w:rsidRDefault="00245869" w:rsidP="00FF2FD5"/>
     <w:sectPr w:rsidR="00245869" w:rsidRPr="00D05B49" w:rsidSect="009814BD">
       <w:headerReference w:type="even" r:id="rId26"/>
       <w:headerReference w:type="default" r:id="rId27"/>
       <w:footerReference w:type="default" r:id="rId28"/>
       <w:headerReference w:type="first" r:id="rId29"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6825C5A4" w14:textId="77777777" w:rsidR="00241001" w:rsidRDefault="00241001" w:rsidP="00D06E62">
+    <w:p w14:paraId="2E314B5F" w14:textId="77777777" w:rsidR="00AF78F2" w:rsidRDefault="00AF78F2" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A0494A6" w14:textId="77777777" w:rsidR="00241001" w:rsidRDefault="00241001" w:rsidP="00D06E62">
+    <w:p w14:paraId="15934307" w14:textId="77777777" w:rsidR="00AF78F2" w:rsidRDefault="00AF78F2" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -5616,108 +5418,110 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="63995043" w14:textId="6B0F555C" w:rsidR="00241001" w:rsidRDefault="00241001" w:rsidP="00663830">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63995043" w14:textId="35238A11" w:rsidR="00241001" w:rsidRDefault="00241001" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>Custodial Ops intr</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>anet page</w:t>
     </w:r>
-    <w:r>
-      <w:tab/>
+    <w:r w:rsidR="001565FA">
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00627992">
-      <w:t>Page</w:t>
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -5731,224 +5535,224 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5618CEE5" w14:textId="77777777" w:rsidR="00241001" w:rsidRDefault="00241001" w:rsidP="00D06E62">
+    <w:p w14:paraId="31D37FA8" w14:textId="77777777" w:rsidR="00AF78F2" w:rsidRDefault="00AF78F2" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="184A7443" w14:textId="77777777" w:rsidR="00241001" w:rsidRDefault="00241001" w:rsidP="00D06E62">
+    <w:p w14:paraId="1E83C66A" w14:textId="77777777" w:rsidR="00AF78F2" w:rsidRDefault="00AF78F2" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="381557BD" w14:textId="185BE3C7" w:rsidR="00241001" w:rsidRDefault="00241001">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> s.37(1) </w:t>
       </w:r>
       <w:r w:rsidRPr="0082153A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="01911735" w14:textId="203B1FB8" w:rsidR="00241001" w:rsidRDefault="006501EA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="01911735" w14:textId="203B1FB8" w:rsidR="00241001" w:rsidRDefault="00AA04C0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="1B69597E">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="_x0000_s2056" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:619.95pt;height:26.95pt;rotation:315;z-index:-251640832;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#c0504d [3205]" stroked="f">
+        <v:shape id="_x0000_s1032" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:619.95pt;height:26.95pt;rotation:315;z-index:-251640832;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#c0504d [3205]" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="Draft not for further dissemination until approved"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="0A732B75" w14:textId="0C1975E1" w:rsidR="00241001" w:rsidRDefault="006501EA" w:rsidP="00813A2A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0A732B75" w14:textId="0C1975E1" w:rsidR="00241001" w:rsidRDefault="00AA04C0" w:rsidP="00813A2A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="34CB17BE">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="_x0000_s2057" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:619.95pt;height:26.95pt;rotation:315;z-index:-251638784;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#c0504d [3205]" stroked="f">
+        <v:shape id="_x0000_s1033" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:619.95pt;height:26.95pt;rotation:315;z-index:-251638784;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#c0504d [3205]" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="Draft not for further dissemination until approved"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r w:rsidR="00241001">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00241001">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00241001">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00241001">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 11.8 Duress Alarms</w:t>
     </w:r>
     <w:r w:rsidR="00241001">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00241001">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> v1.2</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="43D36D12" w14:textId="5AE1B720" w:rsidR="00241001" w:rsidRDefault="00241001">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="008114B3">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D4B5B80" wp14:editId="2F022AF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>181610</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>220980</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -6021,51 +5825,51 @@
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5D4B5B80" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:17.4pt;width:129.75pt;height:23.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHOwtLBwIAAPIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfqPyDu9dqW7dgrr6M0aapK&#10;aVop6QdglvWiAkMH7F336zuwjmOlt6oc0MDMPN6bGdbXvTXsoDBocBWfjMacKSeh1m5X8R/P9x+W&#10;nIUoXC0MOFXxowr8evP+3brzpZpCC6ZWyAjEhbLzFW9j9GVRBNkqK8IIvHLkbACtiHTEXVGj6Ajd&#10;mmI6Hi+KDrD2CFKFQLd3g5NvMn7TKBm/NU1QkZmKE7eYd8z7Nu3FZi3KHQrfanmiIf6BhRXa0aNn&#10;qDsRBduj/gvKaokQoIkjCbaAptFSZQ2kZjJ+o+apFV5lLVSc4M9lCv8PVj4eviPTNfWOMycstehZ&#10;9ZF9hJ5NUnU6H0oKevIUFnu6TpFJafAPIH8G5uC2FW6nbhCha5WoiV3OLC5SB5yQQLbdV6jpGbGP&#10;kIH6Bm0CpGIwQqcuHc+dSVRkenIxu1pO55xJ8k1Xi/lsnsgVonzJ9hjiZwWWJaPiSJ3P6OLwEOIQ&#10;+hKSHnNwr43J3TeOdRVfzQn+jcfqSMNptK34cpzWMC5J5CdX5+QotBls4mIcUUqqk9BBcuy3PQWm&#10;yy3UR9KPMAwhfRoyWsDfnHU0gBUPv/YCFWfmi6MariazWZrYfJjNr6Z0wEvP9tIjnCSoikfOBvM2&#10;5ikfFN1QrRudy/DK5MSVBisX8vQJ0uRennPU61fd/AEAAP//AwBQSwMEFAAGAAgAAAAhACB1lV3c&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyondBWJmRTIRBXEAUq9ebG&#10;bhIRr6PYbcLfs5zgOJrRzJtyM/tenN0Yu0AI2UKBcFQH21GD8PH+fKNBxGTImj6QQ/h2ETbV5UVp&#10;ChsmenPnbWoEl1AsDEKb0lBIGevWeRMXYXDE3jGM3iSWYyPtaCYu973MlVpLbzrihdYM7rF19df2&#10;5BE+X4773VK9Nk9+NUxhVpL8nUS8vpof7kEkN6e/MPziMzpUzHQIJ7JR9Ai5XnMS4XbJD9jPtc5A&#10;HBB0tgJZlfL/geoHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARzsLSwcCAADyAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIHWVXdwAAAAIAQAA&#10;DwAAAAAAAAAAAAAAAABhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:17.4pt;width:129.75pt;height:23.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5V1Wo9gEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN27EFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchwjuQXVgeBqydmd2eH6ujeaHaQPCm3FJ6MxZ9IKrJXdVfzXz/sP&#10;S85CBFuDRisrfpSBX2/ev1t3rpRTbFHX0jMCsaHsXMXbGF1ZFEG00kAYoZOWkg16A5FCvytqDx2h&#10;G11Mx+NF0aGvnUchQ6C/d0OSbzJ+00gRvzdNkJHpilNvMa8+r9u0Fps1lDsPrlXi1Aa8oQsDylLR&#10;M9QdRGB7r15BGSU8BmziSKApsGmUkJkDsZmMX7B5bMHJzIXECe4sU/h/sOLb4dH98Cz2H7GnAWYS&#10;wT2g+B2YxdsW7E7eeI9dK6GmwpMkWdG5UJ6uJqlDGRLItvuKNQ0Z9hEzUN94k1QhnozQaQDHs+iy&#10;j0ykkovZ1XI650xQbrpazGfzXALKp9vOh/hZomFpU3FPQ83ocHgIMXUD5dORVMzivdI6D1Zb1lV8&#10;NSf4FxmjIvlOK1Px5Th9gxMSyU+2zpcjKD3sqYC2J9aJ6EA59tueDib2W6yPxN/j4C96D7Rp0f/l&#10;rCNvVTz82YOXnOkvljRcTWazZMYczOZXUwr8ZWZ7mQErCKrikbNhexuzgQdGN6R1o7IMz52ceiXP&#10;ZHVO/k6mvIzzqedXuPkHAAD//wMAUEsDBBQABgAIAAAAIQAgdZVd3AAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ3QViZkUyEQVxAFKvXmxm4SEa+j2G3C37Oc4Dia0cyb&#10;cjP7XpzdGLtACNlCgXBUB9tRg/Dx/nyjQcRkyJo+kEP4dhE21eVFaQobJnpz521qBJdQLAxCm9JQ&#10;SBnr1nkTF2FwxN4xjN4klmMj7WgmLve9zJVaS2864oXWDO6xdfXX9uQRPl+O+91SvTZPfjVMYVaS&#10;/J1EvL6aH+5BJDenvzD84jM6VMx0CCeyUfQIuV5zEuF2yQ/Yz7XOQBwQdLYCWZXy/4HqBwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADlXVaj2AQAAzQMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACB1lV3cAAAACAEAAA8AAAAAAAAAAAAAAAAAUAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="-1483379727"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
                       <w:p w14:paraId="79F1BA3F" w14:textId="77777777" w:rsidR="00241001" w:rsidRPr="00464E72" w:rsidRDefault="00241001" w:rsidP="008D51C1">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
@@ -6156,51 +5960,51 @@
                             <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="01375466" id="Text Box 21" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:200.3pt;margin-top:-1.35pt;width:312.75pt;height:42.75pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6Rba6gAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hbWhgVKepATJMQ&#10;oMHEs+vYNJrt8+xrk+6v5+wkpWJ7YdpLcr777nw/vvP5RWsN26oQa3AlHx+NOFNOQlW755L/eLz+&#10;9JmziMJVwoBTJd+pyC8WHz+cN36uJrAGU6nAKIiL88aXfI3o50UR5VpZEY/AK0dGDcEKpGN4Lqog&#10;GopuTTEZjU6KBkLlA0gVI2mvOiNf5PhaK4l3WkeFzJSccsP8Dfm7St9icS7mz0H4dS37NMQ/ZGFF&#10;7ejSfagrgYJtQv1HKFvLABE0HkmwBWhdS5VroGrGozfVPKyFV7kWak70+zbF/xdW3m7vA6urkk/G&#10;nDlhaUaPqkX2BVpGKupP4+OcYA+egNiSnuY86CMpU9mtDjb9qSBGdur0bt/dFE2S8vjsdHw2mXEm&#10;yTabTpJM4YtXbx8iflVgWRJKHmh6ualiexOxgw6QdJmD69qYPEHjWFPyk+PZKDvsLRTcuIRVmQt9&#10;mFRRl3mWcGdUwhj3XWnqRS4gKTIL1aUJbCuIP0JK5TDXnuMSOqE0JfEexx7/mtV7nLs6hpvB4d7Z&#10;1g5Crv5N2tXPIWXd4annB3UnEdtVm0mwH+wKqh3NO0C3MdHL65qGciMi3otAK0IjprXHO/poA9R8&#10;6CXO1hB+/02f8MRcsnLW0MqVPP7aiKA4M98ccfpsPJ2mHc2H6ex0QodwaFkdWtzGXgJNhWhL2WUx&#10;4dEMog5gn+h1WKZbySScpLtLjoN4id1DQK+LVMtlBtFWeoE37sHLFDoNKVHusX0Swfe8RGL0LQzL&#10;KeZv6Nlhk6eD5QZB15m7qc9dV/v+00Zn9vevT3oyDs8Z9fpGLl4AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCH/PDF3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDEDvSPxDZCRuW7oKRlXqTlOl&#10;CQnBYWMXbm6TtRWJU5psK3w92YkdLT89PxeryRpx0qPvHSMs5gkIzY1TPbcI+4/NLAPhA7Ei41gj&#10;/GgPq/L2pqBcuTNv9WkXWhEl7HNC6EIYcil902lLfu4GzXF3cKOlEMexlWqkc5RbI9MkWUpLPccL&#10;HQ266nTztTtahNdq807bOrXZr6le3g7r4Xv/+Yh4fzetn0EEPYV/GC75MR3K2FS7IysvDMJDtEcU&#10;YZY+gbgASbpcgKgRsjQDWRby+oXyDwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPpFtrqA&#10;AgAAawUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIf8&#10;8MXfAAAACgEAAA8AAAAAAAAAAAAAAAAA2gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape w14:anchorId="01375466" id="Text Box 21" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:200.3pt;margin-top:-1.35pt;width:312.75pt;height:42.75pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWgwKsagIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm7UdO6mtrCM3katK&#10;VhLVqXLGLMSrsgyFsXfdX5+BXT/k9pKqFxiYb4b55sHNbVMZtlU+lGBz3r/ocaashKK0rzn/8Tz/&#10;9JmzgMIWwoBVOd+pwG+nHz/c1G6iBrAGUyjPyIkNk9rlfI3oJlkW5FpVIlyAU5aUGnwlkI7+NSu8&#10;qMl7ZbJBr3eV1eAL50GqEOj2vlXyafKvtZL4qHVQyEzOKTZMq0/rKq7Z9EZMXr1w61J2YYh/iKIS&#10;paVHD67uBQq28eUfrqpSegig8UJClYHWpVSJA7Hp987YLNfCqcSFkhPcIU3h/7mVD9ule/IMmy/Q&#10;UAFjQmoXJoEuI59G+yruFCkjPaVwd0ibapBJurwcX/fHgxFnknSj4SDK5CY7Wjsf8KuCikUh557K&#10;krIltouALXQPiY9ZmJfGpNIYy+qcX12OesngoCHnxkasSkXu3BwjTxLujIoYY78rzcoiEYgXqb3U&#10;nfFsK6gxhJTKYuKe/BI6ojQF8R7DDn+M6j3GLY/9y2DxYFyVFnxifxZ28XMfsm7xlPMT3lHEZtUQ&#10;8ZPCrqDYUb09tKMQnJyXVJSFCPgkPPU+lZjmGR9p0QYo+dBJnK3B//7bfcRTS5KWs5pmKefh10Z4&#10;xZn5ZqlZx/3hMA5fOgxH1wM6+FPN6lRjN9UdUFX69HM4mcSIR7MXtYfqhcZ+Fl8llbCS3s457sU7&#10;bCecvg2pZrMEonFzAhd26WR0HYsUW+65eRHedX2J1NEPsJ86MTlrzxYbLS3MNgi6TL0b89xmtcs/&#10;jWrq/u5biX/B6Tmhjp/f9A0AAP//AwBQSwMEFAAGAAgAAAAhAIf88MXfAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAMQO9I/ENkJG5bugpGVepOU6UJCcFhYxdubpO1FYlTmmwrfD3ZiR0t&#10;Pz0/F6vJGnHSo+8dIyzmCQjNjVM9twj7j80sA+EDsSLjWCP8aA+r8vamoFy5M2/1aRdaESXsc0Lo&#10;QhhyKX3TaUt+7gbNcXdwo6UQx7GVaqRzlFsj0yRZSks9xwsdDbrqdPO1O1qE12rzTts6tdmvqV7e&#10;Duvhe//5iHh/N62fQQQ9hX8YLvkxHcrYVLsjKy8MwkO0RxRhlj6BuABJulyAqBGyNANZFvL6hfIP&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVoMCrGoCAABEBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAh/zwxd8AAAAKAQAADwAAAAAAAAAAAAAA&#10;AADEBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="3F76D96B" w14:textId="77777777" w:rsidR="00241001" w:rsidRDefault="00241001" w:rsidP="00B937D8">
                     <w:pPr>
                       <w:pStyle w:val="Publicationtitle"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1442BD6E" wp14:editId="5F69D3DD">
           <wp:simplePos x="0" y="0"/>
@@ -6240,198 +6044,204 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7580630" cy="10719435"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="326957F4" w14:textId="5DCBB3E5" w:rsidR="00241001" w:rsidRDefault="006501EA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="326957F4" w14:textId="5DCBB3E5" w:rsidR="00241001" w:rsidRDefault="00AA04C0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="7C7F2FC7">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="_x0000_s2059" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:619.95pt;height:26.95pt;rotation:315;z-index:-251634688;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#c0504d [3205]" stroked="f">
+        <v:shape id="_x0000_s1035" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:619.95pt;height:26.95pt;rotation:315;z-index:-251634688;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#c0504d [3205]" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="Draft not for further dissemination until approved"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="67736965" w14:textId="7A3E820A" w:rsidR="00241001" w:rsidRDefault="00241001" w:rsidP="004D040B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67736965" w14:textId="6178A759" w:rsidR="00241001" w:rsidRDefault="00241001" w:rsidP="004D040B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006501EA">
+    <w:r w:rsidR="00AA04C0">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 11.8 Duress Alarms</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> v</w:t>
     </w:r>
+    <w:r w:rsidR="00330BAE">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
     <w:r w:rsidR="00DC2A41">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>3.0</w:t>
+      <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="743FA3CD" w14:textId="0841C268" w:rsidR="00241001" w:rsidRDefault="006501EA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="743FA3CD" w14:textId="0841C268" w:rsidR="00241001" w:rsidRDefault="00AA04C0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="030C8FBE">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="_x0000_s2058" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:619.95pt;height:26.95pt;rotation:315;z-index:-251636736;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#c0504d [3205]" stroked="f">
+        <v:shape id="_x0000_s1034" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:619.95pt;height:26.95pt;rotation:315;z-index:-251636736;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#c0504d [3205]" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="Draft not for further dissemination until approved"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="76704800"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0CDCA092"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -7032,51 +6842,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
@@ -7269,50 +7079,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15FD50C1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7FE27798"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="193F2E0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4ECEC814"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7354,51 +7277,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D934FF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="153AD99A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7440,51 +7363,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="203E2FC9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F436635A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C336265"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7CE57C2"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7526,51 +7562,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D6E17EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58CC20EE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7612,51 +7648,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B754379"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73C4B418"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7698,51 +7734,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C4439B9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="465ED280"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
@@ -7811,51 +7847,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E98032D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="041CDF2A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7897,51 +7933,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43781B68"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="22DCD77E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
@@ -8010,51 +8046,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43F72DA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27A66512"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8096,51 +8132,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EBC3FB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F19C8CF4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8209,51 +8245,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B1851B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6EE4C4C2"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8295,51 +8331,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73D50A7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E9CBB24"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8381,51 +8417,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75FD4723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D222CBA"/>
     <w:lvl w:ilvl="0" w:tplc="312E38C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -8475,51 +8511,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79475BBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54940C1A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8561,51 +8597,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79964E16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF5CAEDA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8647,51 +8683,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7ABA77C2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="313070B4"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DDC25A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43581088"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8733,823 +8882,900 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1433892613">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="2" w16cid:durableId="244923445">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2129355561">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1596666517">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="5" w16cid:durableId="1106341484">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="6" w16cid:durableId="1661733538">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="7" w16cid:durableId="356196730">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1203133641">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1824807876">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="10" w16cid:durableId="238028295">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="11" w16cid:durableId="1115947515">
+    <w:abstractNumId w:val="23"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="12" w16cid:durableId="1663971421">
+    <w:abstractNumId w:val="23"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="13" w16cid:durableId="1569339281">
+    <w:abstractNumId w:val="23"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="14" w16cid:durableId="1753350985">
+    <w:abstractNumId w:val="23"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="15" w16cid:durableId="1942909305">
+    <w:abstractNumId w:val="23"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="16" w16cid:durableId="953944955">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="558634151">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="492991694">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="19">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="19" w16cid:durableId="589316686">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="20">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="20" w16cid:durableId="1564683842">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="175507001">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="374697893">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1635211292">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="768964916">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1738820761">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1760444323">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="383721722">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1305503173">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1714186977">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1141381635">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="22">
-[...26 lines deleted...]
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1205631892">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="578491340">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="304165218">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1577401196">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1646620528">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1199125995">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="962685741">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="74061776">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="964114374">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="647902544">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="762839600">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="2130463437">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1980573090">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="191505015">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="648437947">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="507064386">
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="O6pimhEzh8D1IcrGSTOmIDlv94MsgIKimkoLKFyedMO2C2xI8tvjhNwXkA5uQUicaVDLKddrOme1XC/3zyC4nw==" w:salt="B8jsQ2qym/gJtqEYpXYY8w=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ZRKpiC45DPsh7qz4NGm9AKo7JI5u5OqbLqLZUAOb27vKesrM8zP96UC/9S0dcJHYfNY6Pz3couniv6QjH7VGBQ==" w:salt="pFAL7xNiOl83R2LKk8IqoQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2060"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="0039365C"/>
     <w:rsid w:val="00000BD9"/>
     <w:rsid w:val="0000123C"/>
     <w:rsid w:val="000024B2"/>
     <w:rsid w:val="00021AC0"/>
     <w:rsid w:val="00045BCA"/>
     <w:rsid w:val="00045F51"/>
     <w:rsid w:val="00062E2B"/>
     <w:rsid w:val="000755EE"/>
     <w:rsid w:val="00083354"/>
     <w:rsid w:val="000925A5"/>
     <w:rsid w:val="000A013B"/>
     <w:rsid w:val="000A0C3E"/>
+    <w:rsid w:val="000A655B"/>
     <w:rsid w:val="000A6917"/>
     <w:rsid w:val="000B6320"/>
     <w:rsid w:val="000B6EF9"/>
     <w:rsid w:val="000C2E04"/>
     <w:rsid w:val="000C6B52"/>
     <w:rsid w:val="000C736C"/>
+    <w:rsid w:val="000C7E11"/>
     <w:rsid w:val="000D008C"/>
     <w:rsid w:val="000D0F50"/>
     <w:rsid w:val="000D69A3"/>
     <w:rsid w:val="000E20D7"/>
+    <w:rsid w:val="000E2426"/>
     <w:rsid w:val="000E2620"/>
     <w:rsid w:val="000E7C55"/>
     <w:rsid w:val="000F6486"/>
     <w:rsid w:val="000F7531"/>
     <w:rsid w:val="001035D6"/>
     <w:rsid w:val="00104D68"/>
     <w:rsid w:val="00114A2E"/>
     <w:rsid w:val="001158E9"/>
     <w:rsid w:val="00116C6C"/>
     <w:rsid w:val="00120A79"/>
     <w:rsid w:val="00126611"/>
     <w:rsid w:val="00131037"/>
     <w:rsid w:val="00144A1B"/>
     <w:rsid w:val="00146739"/>
     <w:rsid w:val="00150099"/>
     <w:rsid w:val="00155864"/>
+    <w:rsid w:val="001565FA"/>
     <w:rsid w:val="00171459"/>
     <w:rsid w:val="001757E8"/>
     <w:rsid w:val="00176854"/>
     <w:rsid w:val="0018129C"/>
     <w:rsid w:val="00183D96"/>
+    <w:rsid w:val="00190662"/>
     <w:rsid w:val="00193880"/>
     <w:rsid w:val="001939FF"/>
     <w:rsid w:val="00194354"/>
     <w:rsid w:val="0019784F"/>
     <w:rsid w:val="001A05F3"/>
     <w:rsid w:val="001A12B0"/>
     <w:rsid w:val="001A22DE"/>
     <w:rsid w:val="001A7027"/>
     <w:rsid w:val="001C1E46"/>
     <w:rsid w:val="001D16E8"/>
     <w:rsid w:val="001D4FFC"/>
     <w:rsid w:val="001D6262"/>
     <w:rsid w:val="001D6685"/>
     <w:rsid w:val="001D71F4"/>
     <w:rsid w:val="001F56C2"/>
     <w:rsid w:val="00203AAF"/>
     <w:rsid w:val="002143CD"/>
     <w:rsid w:val="002178FA"/>
     <w:rsid w:val="00234DFA"/>
     <w:rsid w:val="00241001"/>
     <w:rsid w:val="00244C03"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
+    <w:rsid w:val="002503CF"/>
     <w:rsid w:val="00250C62"/>
     <w:rsid w:val="00254316"/>
     <w:rsid w:val="00257687"/>
     <w:rsid w:val="00261D26"/>
     <w:rsid w:val="0026244F"/>
     <w:rsid w:val="0027609B"/>
     <w:rsid w:val="00285795"/>
     <w:rsid w:val="00290204"/>
     <w:rsid w:val="00297CEC"/>
     <w:rsid w:val="002A3C25"/>
     <w:rsid w:val="002B35B7"/>
+    <w:rsid w:val="002B36AE"/>
     <w:rsid w:val="002B3EF7"/>
     <w:rsid w:val="002B5287"/>
     <w:rsid w:val="002C0B6E"/>
     <w:rsid w:val="002D17CA"/>
     <w:rsid w:val="002D6F47"/>
     <w:rsid w:val="002E2496"/>
     <w:rsid w:val="002E5756"/>
     <w:rsid w:val="002E6F7B"/>
     <w:rsid w:val="002F4861"/>
     <w:rsid w:val="002F56A7"/>
     <w:rsid w:val="00302144"/>
     <w:rsid w:val="00302F82"/>
     <w:rsid w:val="0030563E"/>
     <w:rsid w:val="00307964"/>
+    <w:rsid w:val="00330BAE"/>
+    <w:rsid w:val="003321D3"/>
     <w:rsid w:val="003413D5"/>
     <w:rsid w:val="0034362A"/>
     <w:rsid w:val="00351606"/>
     <w:rsid w:val="00354D39"/>
+    <w:rsid w:val="00360D99"/>
+    <w:rsid w:val="00360F34"/>
     <w:rsid w:val="00370AE0"/>
     <w:rsid w:val="003721E9"/>
     <w:rsid w:val="00380258"/>
     <w:rsid w:val="003836B9"/>
     <w:rsid w:val="003906D7"/>
     <w:rsid w:val="0039365C"/>
     <w:rsid w:val="003B1997"/>
     <w:rsid w:val="003B326B"/>
     <w:rsid w:val="003C1B90"/>
     <w:rsid w:val="003C3FE8"/>
     <w:rsid w:val="003D27CD"/>
+    <w:rsid w:val="003D380C"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003D7B3E"/>
     <w:rsid w:val="003E0A30"/>
     <w:rsid w:val="003E2B34"/>
+    <w:rsid w:val="003E6429"/>
     <w:rsid w:val="003E6CE1"/>
     <w:rsid w:val="00400DF5"/>
+    <w:rsid w:val="00403FD7"/>
     <w:rsid w:val="00406A49"/>
     <w:rsid w:val="0040796F"/>
     <w:rsid w:val="00413A4D"/>
     <w:rsid w:val="004222C4"/>
     <w:rsid w:val="00423F92"/>
+    <w:rsid w:val="0043055D"/>
     <w:rsid w:val="004379AB"/>
     <w:rsid w:val="00443B3D"/>
+    <w:rsid w:val="004458F0"/>
     <w:rsid w:val="00454044"/>
     <w:rsid w:val="00456674"/>
     <w:rsid w:val="00457598"/>
+    <w:rsid w:val="004609FF"/>
     <w:rsid w:val="00464E72"/>
+    <w:rsid w:val="00483D68"/>
     <w:rsid w:val="00490500"/>
     <w:rsid w:val="004B307A"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004C040F"/>
     <w:rsid w:val="004C40A2"/>
     <w:rsid w:val="004D040B"/>
     <w:rsid w:val="004D3646"/>
     <w:rsid w:val="004D63CC"/>
+    <w:rsid w:val="004D74D1"/>
     <w:rsid w:val="004E571B"/>
+    <w:rsid w:val="004F3196"/>
     <w:rsid w:val="004F502F"/>
     <w:rsid w:val="005110C2"/>
     <w:rsid w:val="00513DBB"/>
     <w:rsid w:val="00520A45"/>
     <w:rsid w:val="00520EA4"/>
     <w:rsid w:val="00521AF0"/>
     <w:rsid w:val="00531648"/>
+    <w:rsid w:val="00534499"/>
     <w:rsid w:val="0054137A"/>
     <w:rsid w:val="00554385"/>
     <w:rsid w:val="00555388"/>
     <w:rsid w:val="00556FC0"/>
     <w:rsid w:val="00561F7D"/>
     <w:rsid w:val="005657AE"/>
+    <w:rsid w:val="00575176"/>
     <w:rsid w:val="00576EFF"/>
     <w:rsid w:val="005818B0"/>
     <w:rsid w:val="0058732A"/>
     <w:rsid w:val="00592112"/>
     <w:rsid w:val="005926F5"/>
     <w:rsid w:val="005A34BE"/>
     <w:rsid w:val="005A3EA6"/>
     <w:rsid w:val="005B27FA"/>
     <w:rsid w:val="005B7D34"/>
+    <w:rsid w:val="005C4F67"/>
     <w:rsid w:val="005D15BA"/>
     <w:rsid w:val="005D242A"/>
     <w:rsid w:val="005E063F"/>
     <w:rsid w:val="005E566A"/>
     <w:rsid w:val="005E6450"/>
     <w:rsid w:val="005F1473"/>
     <w:rsid w:val="00604901"/>
     <w:rsid w:val="0061099B"/>
     <w:rsid w:val="006276EE"/>
     <w:rsid w:val="00627992"/>
+    <w:rsid w:val="00630004"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="00634C54"/>
     <w:rsid w:val="00635AEB"/>
+    <w:rsid w:val="00640283"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
     <w:rsid w:val="006501EA"/>
     <w:rsid w:val="00656F4A"/>
     <w:rsid w:val="00657707"/>
     <w:rsid w:val="006634EE"/>
     <w:rsid w:val="00663830"/>
     <w:rsid w:val="0066592A"/>
     <w:rsid w:val="00672B5B"/>
     <w:rsid w:val="00682A20"/>
     <w:rsid w:val="00696C62"/>
     <w:rsid w:val="006A2867"/>
     <w:rsid w:val="006A4011"/>
     <w:rsid w:val="006A5533"/>
     <w:rsid w:val="006B3601"/>
     <w:rsid w:val="006B3E8E"/>
     <w:rsid w:val="006B4073"/>
     <w:rsid w:val="006B770E"/>
     <w:rsid w:val="006C0E27"/>
     <w:rsid w:val="006C383B"/>
     <w:rsid w:val="006D3833"/>
     <w:rsid w:val="006D4F48"/>
     <w:rsid w:val="007106D6"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="00715807"/>
     <w:rsid w:val="00723240"/>
     <w:rsid w:val="00732458"/>
     <w:rsid w:val="0073456B"/>
     <w:rsid w:val="00735804"/>
     <w:rsid w:val="00741360"/>
     <w:rsid w:val="00743EA3"/>
     <w:rsid w:val="007444AC"/>
     <w:rsid w:val="00752A9E"/>
     <w:rsid w:val="007578B9"/>
     <w:rsid w:val="00762B8E"/>
     <w:rsid w:val="00766852"/>
     <w:rsid w:val="00772E8C"/>
     <w:rsid w:val="00775238"/>
     <w:rsid w:val="007A7F1D"/>
     <w:rsid w:val="007B1384"/>
     <w:rsid w:val="007B27D1"/>
+    <w:rsid w:val="007B3BC7"/>
     <w:rsid w:val="007C6135"/>
     <w:rsid w:val="007D3C6F"/>
     <w:rsid w:val="007E67F4"/>
     <w:rsid w:val="007F09FA"/>
     <w:rsid w:val="007F57C2"/>
     <w:rsid w:val="008000C6"/>
+    <w:rsid w:val="00802885"/>
     <w:rsid w:val="00803710"/>
     <w:rsid w:val="008043D3"/>
+    <w:rsid w:val="008045A8"/>
     <w:rsid w:val="008114B3"/>
     <w:rsid w:val="00813A2A"/>
     <w:rsid w:val="0082153A"/>
     <w:rsid w:val="00821F1D"/>
     <w:rsid w:val="00825F21"/>
     <w:rsid w:val="00826FAF"/>
     <w:rsid w:val="00833BF2"/>
     <w:rsid w:val="0083527C"/>
     <w:rsid w:val="008405A4"/>
     <w:rsid w:val="00844223"/>
     <w:rsid w:val="008467D6"/>
     <w:rsid w:val="00847BA9"/>
     <w:rsid w:val="008515AB"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="00857C38"/>
     <w:rsid w:val="0086067A"/>
     <w:rsid w:val="00861E22"/>
     <w:rsid w:val="00867C93"/>
     <w:rsid w:val="00872826"/>
     <w:rsid w:val="008740BB"/>
     <w:rsid w:val="008772D1"/>
     <w:rsid w:val="008827AE"/>
     <w:rsid w:val="00884F92"/>
     <w:rsid w:val="008976B1"/>
+    <w:rsid w:val="008A4576"/>
     <w:rsid w:val="008B0561"/>
     <w:rsid w:val="008B2D63"/>
     <w:rsid w:val="008B3312"/>
     <w:rsid w:val="008B5E88"/>
     <w:rsid w:val="008B6CFB"/>
     <w:rsid w:val="008C3C4C"/>
     <w:rsid w:val="008D3DE0"/>
+    <w:rsid w:val="008D4840"/>
     <w:rsid w:val="008D4D6B"/>
     <w:rsid w:val="008D51C1"/>
     <w:rsid w:val="008D55C9"/>
     <w:rsid w:val="0091065E"/>
     <w:rsid w:val="009128CB"/>
     <w:rsid w:val="0091392B"/>
     <w:rsid w:val="0091524F"/>
     <w:rsid w:val="00916A44"/>
     <w:rsid w:val="00930B45"/>
     <w:rsid w:val="00933C63"/>
     <w:rsid w:val="00945CAC"/>
     <w:rsid w:val="0094791E"/>
     <w:rsid w:val="009500E7"/>
     <w:rsid w:val="0095321F"/>
     <w:rsid w:val="009575ED"/>
     <w:rsid w:val="0096091F"/>
     <w:rsid w:val="00971F39"/>
     <w:rsid w:val="0097694F"/>
     <w:rsid w:val="0097759D"/>
     <w:rsid w:val="0097773B"/>
     <w:rsid w:val="009814BD"/>
     <w:rsid w:val="00982136"/>
     <w:rsid w:val="00986798"/>
+    <w:rsid w:val="00986B90"/>
     <w:rsid w:val="009962C0"/>
     <w:rsid w:val="009A0A68"/>
     <w:rsid w:val="009A19E1"/>
     <w:rsid w:val="009B751B"/>
     <w:rsid w:val="009C6EDD"/>
     <w:rsid w:val="009D278F"/>
     <w:rsid w:val="009E4B2C"/>
     <w:rsid w:val="009E7971"/>
     <w:rsid w:val="00A06504"/>
     <w:rsid w:val="00A07CEC"/>
     <w:rsid w:val="00A11D38"/>
     <w:rsid w:val="00A1627D"/>
     <w:rsid w:val="00A1746B"/>
+    <w:rsid w:val="00A31110"/>
     <w:rsid w:val="00A37664"/>
     <w:rsid w:val="00A43D05"/>
     <w:rsid w:val="00A46C5C"/>
     <w:rsid w:val="00A47AE9"/>
     <w:rsid w:val="00A51410"/>
     <w:rsid w:val="00A547EA"/>
     <w:rsid w:val="00A549A1"/>
     <w:rsid w:val="00A6181A"/>
     <w:rsid w:val="00A61F61"/>
     <w:rsid w:val="00A70872"/>
     <w:rsid w:val="00A72D0B"/>
     <w:rsid w:val="00A754D9"/>
     <w:rsid w:val="00A820CD"/>
     <w:rsid w:val="00A879DA"/>
     <w:rsid w:val="00A93AD6"/>
+    <w:rsid w:val="00AA04C0"/>
     <w:rsid w:val="00AB19C6"/>
     <w:rsid w:val="00AB337D"/>
     <w:rsid w:val="00AC5EAE"/>
     <w:rsid w:val="00AD241D"/>
     <w:rsid w:val="00AD7303"/>
     <w:rsid w:val="00AE3362"/>
     <w:rsid w:val="00AE3978"/>
     <w:rsid w:val="00AE3BF1"/>
+    <w:rsid w:val="00AF31C2"/>
     <w:rsid w:val="00AF4C82"/>
     <w:rsid w:val="00AF77DD"/>
+    <w:rsid w:val="00AF78F2"/>
     <w:rsid w:val="00AF7DDC"/>
     <w:rsid w:val="00B02B08"/>
     <w:rsid w:val="00B02E4C"/>
     <w:rsid w:val="00B06917"/>
     <w:rsid w:val="00B16189"/>
     <w:rsid w:val="00B30B29"/>
     <w:rsid w:val="00B33EEC"/>
     <w:rsid w:val="00B407FC"/>
     <w:rsid w:val="00B47F2D"/>
     <w:rsid w:val="00B61885"/>
     <w:rsid w:val="00B65F51"/>
     <w:rsid w:val="00B66E6E"/>
+    <w:rsid w:val="00B730F5"/>
     <w:rsid w:val="00B73363"/>
     <w:rsid w:val="00B74829"/>
     <w:rsid w:val="00B77E82"/>
+    <w:rsid w:val="00B906FF"/>
     <w:rsid w:val="00B937D8"/>
     <w:rsid w:val="00B94CB2"/>
     <w:rsid w:val="00B95061"/>
     <w:rsid w:val="00B9789F"/>
     <w:rsid w:val="00BA524E"/>
     <w:rsid w:val="00BB6D66"/>
+    <w:rsid w:val="00BB7020"/>
     <w:rsid w:val="00BC2FF1"/>
     <w:rsid w:val="00BC741B"/>
     <w:rsid w:val="00BE5AA2"/>
+    <w:rsid w:val="00BF15B5"/>
     <w:rsid w:val="00BF5CB9"/>
     <w:rsid w:val="00C0554B"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
     <w:rsid w:val="00C11C3C"/>
     <w:rsid w:val="00C15484"/>
     <w:rsid w:val="00C15DEE"/>
     <w:rsid w:val="00C2101E"/>
+    <w:rsid w:val="00C315A2"/>
     <w:rsid w:val="00C338A3"/>
     <w:rsid w:val="00C34111"/>
     <w:rsid w:val="00C347FC"/>
+    <w:rsid w:val="00C37CEC"/>
     <w:rsid w:val="00C45890"/>
     <w:rsid w:val="00C46A28"/>
     <w:rsid w:val="00C52649"/>
     <w:rsid w:val="00C52B60"/>
     <w:rsid w:val="00C56899"/>
     <w:rsid w:val="00C604BD"/>
     <w:rsid w:val="00C633D3"/>
     <w:rsid w:val="00C649AC"/>
     <w:rsid w:val="00C65D1D"/>
     <w:rsid w:val="00C67423"/>
+    <w:rsid w:val="00C70D65"/>
     <w:rsid w:val="00C7174F"/>
     <w:rsid w:val="00C72BF9"/>
     <w:rsid w:val="00C77001"/>
     <w:rsid w:val="00C8272F"/>
     <w:rsid w:val="00C8515B"/>
     <w:rsid w:val="00C877C0"/>
     <w:rsid w:val="00C92D85"/>
     <w:rsid w:val="00CA04E3"/>
     <w:rsid w:val="00CA18B0"/>
     <w:rsid w:val="00CB0DB7"/>
     <w:rsid w:val="00CB36BB"/>
     <w:rsid w:val="00CB542F"/>
     <w:rsid w:val="00CB73BB"/>
     <w:rsid w:val="00CC2AEB"/>
     <w:rsid w:val="00CC474A"/>
     <w:rsid w:val="00CC47AF"/>
     <w:rsid w:val="00CC4800"/>
     <w:rsid w:val="00CD7C0A"/>
     <w:rsid w:val="00CE1A06"/>
     <w:rsid w:val="00CF18E3"/>
     <w:rsid w:val="00CF3A51"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D06E62"/>
     <w:rsid w:val="00D20E41"/>
     <w:rsid w:val="00D21236"/>
     <w:rsid w:val="00D31EEE"/>
     <w:rsid w:val="00D46D81"/>
     <w:rsid w:val="00D52188"/>
     <w:rsid w:val="00D52373"/>
     <w:rsid w:val="00D54434"/>
     <w:rsid w:val="00D5770F"/>
     <w:rsid w:val="00D60795"/>
     <w:rsid w:val="00D60FED"/>
     <w:rsid w:val="00D62F98"/>
     <w:rsid w:val="00D63A41"/>
     <w:rsid w:val="00D7096F"/>
     <w:rsid w:val="00D7171A"/>
     <w:rsid w:val="00D74DA1"/>
     <w:rsid w:val="00D82E82"/>
     <w:rsid w:val="00D91BC4"/>
     <w:rsid w:val="00D9330E"/>
     <w:rsid w:val="00DA3EEB"/>
+    <w:rsid w:val="00DA5D64"/>
     <w:rsid w:val="00DB2CEE"/>
     <w:rsid w:val="00DC2A41"/>
     <w:rsid w:val="00DD209A"/>
     <w:rsid w:val="00DD3C2D"/>
     <w:rsid w:val="00DE30FD"/>
     <w:rsid w:val="00DE4EE8"/>
+    <w:rsid w:val="00DF38BD"/>
     <w:rsid w:val="00DF58B4"/>
     <w:rsid w:val="00DF6B43"/>
     <w:rsid w:val="00DF6B96"/>
     <w:rsid w:val="00DF778C"/>
     <w:rsid w:val="00E102E9"/>
     <w:rsid w:val="00E10862"/>
     <w:rsid w:val="00E11FA3"/>
+    <w:rsid w:val="00E14C77"/>
     <w:rsid w:val="00E2264F"/>
     <w:rsid w:val="00E44780"/>
     <w:rsid w:val="00E4543F"/>
     <w:rsid w:val="00E50AF0"/>
     <w:rsid w:val="00E52FAE"/>
     <w:rsid w:val="00E6150F"/>
     <w:rsid w:val="00E64A75"/>
     <w:rsid w:val="00E71CA5"/>
     <w:rsid w:val="00E84D53"/>
     <w:rsid w:val="00E90721"/>
+    <w:rsid w:val="00E95314"/>
     <w:rsid w:val="00EA0686"/>
     <w:rsid w:val="00EA2F74"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rsid w:val="00EB4533"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC2113"/>
     <w:rsid w:val="00EC5AF1"/>
     <w:rsid w:val="00EC7AB2"/>
     <w:rsid w:val="00ED12AD"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF2200"/>
+    <w:rsid w:val="00F04663"/>
     <w:rsid w:val="00F06B99"/>
     <w:rsid w:val="00F338A5"/>
     <w:rsid w:val="00F3779B"/>
     <w:rsid w:val="00F45492"/>
     <w:rsid w:val="00F527C0"/>
     <w:rsid w:val="00F55F07"/>
     <w:rsid w:val="00F568F2"/>
     <w:rsid w:val="00F60389"/>
+    <w:rsid w:val="00F60C24"/>
     <w:rsid w:val="00F82ABE"/>
     <w:rsid w:val="00F906AD"/>
     <w:rsid w:val="00F933CE"/>
     <w:rsid w:val="00F9424C"/>
     <w:rsid w:val="00F948E8"/>
+    <w:rsid w:val="00FA0FAD"/>
     <w:rsid w:val="00FA1D8B"/>
     <w:rsid w:val="00FA430D"/>
     <w:rsid w:val="00FA5CF1"/>
     <w:rsid w:val="00FB2F1E"/>
     <w:rsid w:val="00FC1238"/>
     <w:rsid w:val="00FD10BE"/>
     <w:rsid w:val="00FD6403"/>
     <w:rsid w:val="00FE207C"/>
+    <w:rsid w:val="00FE74B3"/>
     <w:rsid w:val="00FF2FD5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2060"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1CAD4A49"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{12ED0FFB-B270-4F25-BC85-DBD47EF5A48D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9970,51 +10196,50 @@
       </w:numPr>
       <w:spacing w:before="240"/>
       <w:ind w:left="794" w:hanging="794"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FF2FD5"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:spacing w:before="200"/>
-      <w:ind w:left="794" w:hanging="794"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="3"/>
@@ -10143,50 +10368,51 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
@@ -10954,51 +11180,51 @@
     <w:rsid w:val="00C92D85"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F06B99"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet2">
     <w:name w:val="List Bullet 2"/>
     <w:basedOn w:val="ListBullet"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FF2FD5"/>
     <w:pPr>
-      <w:ind w:firstLine="737"/>
+      <w:ind w:left="720" w:hanging="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D71F4"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001D71F4"/>
@@ -11007,90 +11233,100 @@
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D71F4"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00735804"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+    <w:name w:val="cf01"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00DA5D64"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="757480082">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1861891972">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-adult-forms.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-adult-forms.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Documents/monitoring-compliance-framework.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/records/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-adult-forms.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://files.corrections.vic.gov.au/2025-11/Guiding%20Principles%20for%20Corrections%20in%20Australia%202025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/:w:/r/sites/intranet/department/standards/_layouts/15/Doc.aspx?sourcedoc=%7B7D05735D-3FDA-485E-AF58-246289F32C09%7D&amp;file=monitoring-compliance-framework.docx&amp;action=default&amp;mobileredirect=true&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/records/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Documents/prison-compliance-manual-adult-prisons.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -11359,128 +11595,65 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...63 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
@@ -11734,147 +11907,204 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Templates</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</TermId>
+        </TermInfo>
+      </Terms>
+    </pa8a0a93780a4945b3173f20d8e45055>
+    <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Name>
+    <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
+    <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
+    <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Advisory Services</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8cc1496a-6584-483e-8dcd-3e26a031bf44</TermId>
+        </TermInfo>
+      </Terms>
+    </n398ab4bf91e43a0a550736abedc299f>
+    <TaxCatchAll xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Value>10</Value>
+      <Value>9</Value>
+      <Value>8</Value>
+      <Value>7</Value>
+    </TaxCatchAll>
+    <kf620cb349b946fa81ca1074c0b3c5af xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Strategic Communications</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f79bcab4-4348-403e-ad4c-9761a12bb89b</TermId>
+        </TermInfo>
+      </Terms>
+    </kf620cb349b946fa81ca1074c0b3c5af>
+    <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">COPP 11.8 Duress Alarms</CategoryDescription>
+    <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
+    <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Community Relations</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ffba8bc2-640c-4bfe-8f63-b1fc456e246a</TermId>
+        </TermInfo>
+      </Terms>
+    </g2cdfbdd30c849e9bbb5c12aa747ff35>
+    <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Email>
+    <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{660AC1C4-A799-4C8A-92D2-05325AFCAFDC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{660AC1C4-A799-4C8A-92D2-05325AFCAFDC}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>11471</Characters>
+  <Pages>10</Pages>
+  <Words>2155</Words>
+  <Characters>12285</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>95</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>102</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP 11.8 Duress Alarms</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13457</CharactersWithSpaces>
+  <CharactersWithSpaces>14412</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>