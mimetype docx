--- v1 (2026-03-14)
+++ v2 (2026-08-02)
@@ -3,55 +3,50 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2E669B6F" w14:textId="3D417FCE" w:rsidR="00CC1355" w:rsidRPr="004A37FD" w:rsidRDefault="006E4106" w:rsidP="005D57EE">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="0038459B">
         <w:t xml:space="preserve">ome and Living </w:t>
       </w:r>
       <w:r w:rsidR="00D0222A">
@@ -1633,67 +1628,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009137E0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003C02D4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The plan</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> includes a statement of participant </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> includes a statement of participant supports. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6999344C" w14:textId="393E3698" w:rsidR="0026436F" w:rsidRPr="006F6AC9" w:rsidRDefault="0026436F" w:rsidP="005F5669">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. The </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Public Advocate</w:t>
@@ -2979,67 +2958,51 @@
         <w:t xml:space="preserve"> powers and duties in respect of that appointment. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0173EBAF" w14:textId="6A3644C3" w:rsidR="00CE2E27" w:rsidRPr="006F6AC9" w:rsidRDefault="005D17D8" w:rsidP="005F5669">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardianship and Administration Act</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the </w:t>
+        <w:t xml:space="preserve"> means the </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF410F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guardianship and Administration Act </w:t>
       </w:r>
       <w:r w:rsidR="00CE2E27" w:rsidRPr="00AF410F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1990</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF410F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3075,123 +3038,91 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00472699">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Health Information</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED7314">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">means information, data and medical </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">means information, data and medical opinion </w:t>
       </w:r>
       <w:r w:rsidR="00866A6E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">on or </w:t>
       </w:r>
       <w:r w:rsidR="00ED7314">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>about an individual's state of physical or mental health and wellbeing, including matters pertaining to disease, affliction, disability and drug or alcohol addiction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75457057" w14:textId="7B7B3271" w:rsidR="002428DE" w:rsidRDefault="001720D3" w:rsidP="0065052B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Hlk180087673"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Home and Living </w:t>
       </w:r>
       <w:r w:rsidR="00E226FF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">is </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> NDIS support category that can be included in a </w:t>
+        <w:t xml:space="preserve">is an NDIS support category that can be included in a </w:t>
       </w:r>
       <w:r w:rsidR="00E226FF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Participant’s </w:t>
       </w:r>
       <w:r w:rsidR="00840CF5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidR="00E226FF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3217,67 +3148,51 @@
     <w:p w14:paraId="4BDF55E5" w14:textId="75FF3A3E" w:rsidR="00527C1A" w:rsidRPr="00ED65DE" w:rsidRDefault="00527C1A" w:rsidP="005F5669">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Home and Living with Occupancy Rights </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">means </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and Living support (excluding </w:t>
+        <w:t xml:space="preserve">means a Home and Living support (excluding </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED65DE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Supported Disability Accommodation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) wherein the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIS S</w:t>
@@ -3431,67 +3346,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED65DE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Miscellaneous Services</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">refers to NDIS </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> as defined in section 10 of the NDIS Act except for </w:t>
+        <w:t xml:space="preserve">refers to NDIS supports as defined in section 10 of the NDIS Act except for </w:t>
       </w:r>
       <w:r w:rsidRPr="0065052B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Home and Living </w:t>
       </w:r>
       <w:r w:rsidR="0065052B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">supports, </w:t>
       </w:r>
       <w:r w:rsidR="0065052B" w:rsidRPr="0065052B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Specialist Disability Accommodation</w:t>
@@ -3813,65 +3712,56 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ED8DFD1" w14:textId="77FCA9A3" w:rsidR="008E2CD7" w:rsidRPr="00743BC9" w:rsidRDefault="008E2CD7" w:rsidP="005F5669">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Hlk189143278"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00CD66EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS Maximum Reasonable Rent Contribution and Board Payment </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00743BC9" w:rsidRPr="00CD66EC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>means</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 25</w:t>
+        <w:t>means 25</w:t>
       </w:r>
       <w:r w:rsidR="00E147A1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> per cent</w:t>
       </w:r>
       <w:r w:rsidR="00743BC9" w:rsidRPr="00CD66EC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Commonwealth Disability Support Pension as well as any Commonwealth Rent Assistance entitlement and is prescribed by the </w:t>
       </w:r>
       <w:r w:rsidR="00743BC9" w:rsidRPr="00265682">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIA</w:t>
       </w:r>
       <w:r w:rsidR="00743BC9" w:rsidRPr="00CD66EC">
@@ -4027,67 +3917,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIA</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> that sets out the general pricing arrangements that apply to all supports in the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">and the specific arrangements that apply to individual </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">and the specific arrangements that apply to individual supports. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="793ECA53" w14:textId="77777777" w:rsidR="00905C03" w:rsidRDefault="00905C03" w:rsidP="00905C03">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Hlk180076337"/>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIS Quality and Safeguards Commission</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4412,115 +4286,67 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">cheme </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is a national scheme run by the Office of the </w:t>
       </w:r>
       <w:r w:rsidR="000710F3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Australian Information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Commissioner (</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> or agency covered by the </w:t>
+        <w:t xml:space="preserve"> Commissioner (OAIC), requiring any organisation or agency covered by the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Privacy Act 1988, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">to notify affected individuals and the </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> when a data breach is likely to result in harm to an individual whose personal information is involved.</w:t>
+        <w:t>to notify affected individuals and the OAIC when a data breach is likely to result in harm to an individual whose personal information is involved.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p w14:paraId="619C6F30" w14:textId="5DE43926" w:rsidR="0089542D" w:rsidRPr="000B3657" w:rsidRDefault="00A809ED" w:rsidP="005F5669">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B3657">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Participant </w:t>
       </w:r>
       <w:r w:rsidRPr="000B3657">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4559,69 +4385,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B3657">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(the </w:t>
       </w:r>
       <w:r w:rsidRPr="000B3657">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Participant’s Plan) </w:t>
       </w:r>
       <w:r w:rsidRPr="000B3657">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">which includes a statement of participant </w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>which includes a statement of participant supports.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50F80F08" w14:textId="4A51E2FD" w:rsidR="00CC2506" w:rsidRPr="006F6AC9" w:rsidRDefault="005D17D8" w:rsidP="005F5669">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Personal Information</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> means personal information within the definition </w:t>
@@ -4704,67 +4512,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> if the new </w:t>
       </w:r>
       <w:r w:rsidRPr="002B209D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIS Plan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hasn’t been </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> prior to the current </w:t>
+        <w:t xml:space="preserve"> hasn’t been finalised prior to the current </w:t>
       </w:r>
       <w:r w:rsidRPr="0065052B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>End Date</w:t>
       </w:r>
       <w:r w:rsidRPr="0065052B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -4928,68 +4720,59 @@
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3366CFDE" w14:textId="685E9B2A" w:rsidR="00C5584E" w:rsidRPr="0065052B" w:rsidRDefault="00C5584E" w:rsidP="005F5669">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Replacement Support </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">means a service, item or equipment which is not </w:t>
-[...7 lines deleted...]
-        <w:t>a</w:t>
+        <w:t>means a service, item or equipment which is not a</w:t>
       </w:r>
       <w:r w:rsidR="0096744D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS Support </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">but has been approved by the </w:t>
       </w:r>
       <w:r w:rsidRPr="00B74488">
         <w:rPr>
@@ -4999,68 +4782,59 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Participant </w:t>
       </w:r>
       <w:r w:rsidRPr="00B74488">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">to use instead of </w:t>
-[...7 lines deleted...]
-        <w:t>a</w:t>
+        <w:t>to use instead of a</w:t>
       </w:r>
       <w:r w:rsidR="0096744D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> NDIS Support</w:t>
       </w:r>
       <w:r w:rsidRPr="0065052B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It replaces an existing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5340,66 +5114,64 @@
     </w:p>
     <w:p w14:paraId="6D824E61" w14:textId="20BD3A2B" w:rsidR="007E336B" w:rsidRPr="006F6AC9" w:rsidRDefault="005D17D8" w:rsidP="005F5669">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> means the person or </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CC2664">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00CC2664" w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rganisation</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> engaged to provide </w:t>
       </w:r>
       <w:r w:rsidR="00563006">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Home and Living </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
@@ -5673,67 +5445,51 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p w14:paraId="14FE8946" w14:textId="77777777" w:rsidR="00527C1A" w:rsidRPr="00EF0D83" w:rsidRDefault="00527C1A" w:rsidP="005F5669">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Specialist Disability Accommodation </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">refers to accommodation for participants who require specialist housing solutions to assist with the delivery of </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> that cater for their extreme functional impairment and/or very high support needs.</w:t>
+        <w:t>refers to accommodation for participants who require specialist housing solutions to assist with the delivery of supports that cater for their extreme functional impairment and/or very high support needs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56D0B3A7" w14:textId="41202303" w:rsidR="0047329D" w:rsidRDefault="00053278" w:rsidP="0065052B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Hlk180125501"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Start Date</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -6066,67 +5822,51 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p w14:paraId="11F30E11" w14:textId="5C807A21" w:rsidR="007E336B" w:rsidRPr="006F6AC9" w:rsidRDefault="005D17D8" w:rsidP="005F5669">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Support Coordinator</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> means the person or </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> engaged to provide support coordination services to the </w:t>
+        <w:t xml:space="preserve"> means the person or organisation engaged to provide support coordination services to the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, which includes assisting the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
@@ -6187,67 +5927,51 @@
         <w:t xml:space="preserve"> to NDIS service providers and community, mainstream and other government services. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="778EBF7D" w14:textId="77777777" w:rsidR="00D6581B" w:rsidRDefault="00D6581B" w:rsidP="005F5669">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D6581B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Supported Accommodation Services</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> includes drop-in daily </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and </w:t>
+        <w:t xml:space="preserve"> includes drop-in daily supports and </w:t>
       </w:r>
       <w:r w:rsidRPr="00A024A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Home and Living</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> support.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18AAB519" w14:textId="6FFEAE8B" w:rsidR="00AD3DA1" w:rsidRPr="00AD3DA1" w:rsidRDefault="00AD3DA1" w:rsidP="005F5669">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -6340,67 +6064,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Service Provider </w:t>
       </w:r>
       <w:r w:rsidR="00561F95">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and the </w:t>
       </w:r>
       <w:r w:rsidR="00561F95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Participant </w:t>
       </w:r>
       <w:r w:rsidR="00561F95">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">that </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the rules of use.</w:t>
+        <w:t>that outline the rules of use.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BEC9DA1" w14:textId="77777777" w:rsidR="005F5669" w:rsidRDefault="005F5669" w:rsidP="005F5669">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C80B064" w14:textId="77777777" w:rsidR="006F16E5" w:rsidRDefault="006F16E5" w:rsidP="005F5669">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.2 Interpretation </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22EFC708" w14:textId="22BEF90C" w:rsidR="008D49C6" w:rsidRPr="006F6AC9" w:rsidRDefault="008D49C6" w:rsidP="0065052B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
@@ -6495,371 +6203,225 @@
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, except where the context requires otherwise: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7323A733" w14:textId="77777777" w:rsidR="008D49C6" w:rsidRPr="006F6AC9" w:rsidRDefault="008D49C6" w:rsidP="0065052B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(a) the singular includes the plural and </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(a) the singular includes the plural and vice versa; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4574B060" w14:textId="77777777" w:rsidR="008D49C6" w:rsidRPr="006F6AC9" w:rsidRDefault="008D49C6" w:rsidP="0065052B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(b) another grammatical form of a defined word or expression has a corresponding </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(b) another grammatical form of a defined word or expression has a corresponding meaning; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39946049" w14:textId="77777777" w:rsidR="008D49C6" w:rsidRPr="006F6AC9" w:rsidRDefault="008D49C6" w:rsidP="0065052B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(c) a reference to: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="577FA69B" w14:textId="26736F7B" w:rsidR="008D49C6" w:rsidRPr="006F6AC9" w:rsidRDefault="008D49C6" w:rsidP="0065052B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">) a clause, schedule, appendix or annexure is a reference to a clause, schedule, appendix or annexure in or to this </w:t>
+        <w:t xml:space="preserve">(i) a clause, schedule, appendix or annexure is a reference to a clause, schedule, appendix or annexure in or to this </w:t>
       </w:r>
       <w:r w:rsidR="00CC2664">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> all of which are deemed part of this </w:t>
       </w:r>
       <w:r w:rsidR="00CC2664">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidR="00A5289C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A5289C" w:rsidRPr="00A5289C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and must be complied with</w:t>
       </w:r>
       <w:r w:rsidR="00B8292C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in accordance with their expressed and implied </w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> in accordance with their expressed and implied terms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FA1DE50" w14:textId="77777777" w:rsidR="008D49C6" w:rsidRPr="006F6AC9" w:rsidRDefault="008D49C6" w:rsidP="0065052B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(ii) a person includes the legal personal representatives, successors and permitted assigns of that </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(ii) a person includes the legal personal representatives, successors and permitted assigns of that person; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16C95736" w14:textId="77777777" w:rsidR="008D49C6" w:rsidRPr="006F6AC9" w:rsidRDefault="008D49C6" w:rsidP="0065052B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(iii) </w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(iii) any body which no longer exists or has been reconstituted, renamed, replaced or whose powers or functions have been removed or transferred to another body or agency, is a reference to the body which most closely serves the purposes or objects of the first-mentioned body; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CFEB6A2" w14:textId="372D4113" w:rsidR="008D49C6" w:rsidRPr="006F6AC9" w:rsidRDefault="008D49C6" w:rsidP="0065052B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(iv) a statute includes regulations under it and consolidations, amendments, re-enactments or replacements of any of </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(iv) a statute includes regulations under it and consolidations, amendments, re-enactments or replacements of any of them; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A36BF23" w14:textId="77777777" w:rsidR="008D49C6" w:rsidRPr="006F6AC9" w:rsidRDefault="008D49C6" w:rsidP="0065052B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(v) this or any other document includes the document as varied or replaced regardless of any change in the identity of the </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(v) this or any other document includes the document as varied or replaced regardless of any change in the identity of the parties; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4722C4D3" w14:textId="38539562" w:rsidR="008D49C6" w:rsidRPr="006F6AC9" w:rsidRDefault="008D49C6" w:rsidP="0065052B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(d) headings and sub-headings are inserted for ease of reference only and do not affect the interpretation of this </w:t>
       </w:r>
       <w:r w:rsidR="00CC2664">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -7206,67 +6768,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> will have regard to the human rights of the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> as set out in the United Nations Convention on the Rights of Persons with </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> as set out in the United Nations Convention on the Rights of Persons with Disabilities; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25CE0C49" w14:textId="5423FDB7" w:rsidR="003F069A" w:rsidRPr="0065052B" w:rsidRDefault="00841B8A" w:rsidP="005F5669">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.2 the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
@@ -7311,214 +6857,169 @@
         <w:t xml:space="preserve"> pursuant to powers vested in the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in accordance with the </w:t>
       </w:r>
       <w:r w:rsidRPr="000362F6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Guardianship and Administration </w:t>
-[...9 lines deleted...]
-        <w:t>Act</w:t>
+        <w:t>Guardianship and Administration Act</w:t>
       </w:r>
       <w:r w:rsidRPr="0065052B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="651ED5E7" w14:textId="4FB39652" w:rsidR="003F069A" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="005F5669">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.3 the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B4215B" w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> exercise </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> exercise all of the rights and powers of the </w:t>
+      </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Participant</w:t>
+      </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the rights and powers of the </w:t>
+        <w:t xml:space="preserve"> on behalf of the </w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
+      <w:r w:rsidR="00847FA9" w:rsidRPr="002F4DE5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00847FA9" w:rsidRPr="002F4DE5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>under this agreement</w:t>
+      </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on behalf of the </w:t>
+        <w:t xml:space="preserve"> in accordance with the </w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Participant</w:t>
-[...15 lines deleted...]
-        <w:t>under this agreement</w:t>
+        <w:t>Guardianship and Administration Act</w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in accordance with the </w:t>
-[...24 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78B058F9" w14:textId="01607B86" w:rsidR="003F069A" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="005F5669">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.4 this </w:t>
       </w:r>
       <w:r w:rsidR="00CC2664" w:rsidRPr="002F7063">
         <w:rPr>
@@ -7530,74 +7031,65 @@
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> includes expectations as to how the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D0370A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> will act to exercise the Participant’s rights in relation to the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002F7063">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="235C3442" w14:textId="77777777" w:rsidR="003F069A" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="005F5669">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.5 the rights, duties and responsibilities of the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
@@ -7619,74 +7111,65 @@
         <w:t>Public Advocate</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’s appointment as the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’s </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000362F6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AFEBA6B" w14:textId="145919AA" w:rsidR="003F069A" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="005F5669">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.6 this </w:t>
       </w:r>
       <w:r w:rsidR="00CC2664">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
@@ -7811,69 +7294,67 @@
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidR="00B4215B" w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> under this </w:t>
       </w:r>
       <w:r w:rsidR="00B4215B" w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Service Agreement </w:t>
       </w:r>
       <w:r w:rsidR="00B4215B" w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">as well as those conferred on the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B4215B" w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidR="00B4215B" w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0864CA8D" w14:textId="1A2A97E9" w:rsidR="003F069A" w:rsidRDefault="00841B8A" w:rsidP="005F5669">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="_Hlk180127069"/>
       <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.7 a </w:t>
       </w:r>
       <w:r w:rsidR="00CC2664">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -7917,68 +7398,59 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (with or without variation) beyond the </w:t>
       </w:r>
       <w:r w:rsidRPr="0089542D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant’s Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> end date specified in item 2 of Schedule </w:t>
-[...7 lines deleted...]
-        <w:t>1</w:t>
+        <w:t xml:space="preserve"> end date specified in item 2 of Schedule 1</w:t>
       </w:r>
       <w:r w:rsidR="00BE1DFA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p w14:paraId="30BB7362" w14:textId="28EC32B5" w:rsidR="003F069A" w:rsidRDefault="00BE1DFA" w:rsidP="005F5669">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.8 </w:t>
       </w:r>
       <w:r w:rsidR="00A36BEE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r>
@@ -8096,73 +7568,71 @@
         <w:t xml:space="preserve">Term, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Service Provider </w:t>
       </w:r>
       <w:r w:rsidRPr="00010868">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">will have, maintain and comply with all statutory, government and legal requirements (including </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>licen</w:t>
       </w:r>
       <w:r w:rsidR="00847FA9" w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00010868">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and status </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">requirements </w:t>
       </w:r>
       <w:r w:rsidRPr="00010868">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>as a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -8407,70 +7877,59 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in accordance with the </w:t>
       </w:r>
       <w:r w:rsidR="00FE7251">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">provisions </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of this </w:t>
       </w:r>
       <w:r w:rsidR="00CC2664">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Service </w:t>
-[...9 lines deleted...]
-        <w:t>Agreement</w:t>
+        <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5F266A8C" w14:textId="04FEABDB" w:rsidR="003F069A" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="0062027E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2.2 prior to entering the </w:t>
       </w:r>
       <w:r w:rsidR="000362F6" w:rsidRPr="000362F6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
@@ -8577,92 +8036,67 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> at items 1 and 2 of Schedule 1, it verified with the </w:t>
       </w:r>
       <w:r w:rsidRPr="000362F6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Support Coordinator</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the accuracy of those </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> the accuracy of those dates; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A218788" w14:textId="6EC57950" w:rsidR="003F069A" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="0062027E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> to entering the details of </w:t>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.2.3 prior to entering the details of </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Schedule 2, it confirmed with </w:t>
       </w:r>
       <w:r w:rsidRPr="00D0370A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the Support Coordinato</w:t>
@@ -8746,67 +8180,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the total cost for all </w:t>
       </w:r>
       <w:r w:rsidRPr="00D0370A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> listed in Schedule </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> listed in Schedule 2; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="282EA22B" w14:textId="5EB20CFE" w:rsidR="003F069A" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="0062027E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2.4 it will only charge the </w:t>
       </w:r>
       <w:r w:rsidRPr="0065052B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
@@ -8869,70 +8287,59 @@
         <w:t xml:space="preserve"> made during the </w:t>
       </w:r>
       <w:r w:rsidRPr="0065052B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Term</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the </w:t>
       </w:r>
       <w:r w:rsidR="00CC2664">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Service </w:t>
-[...9 lines deleted...]
-        <w:t>Agreement</w:t>
+        <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidR="001E2C87">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3700EB4D" w14:textId="076EE121" w:rsidR="00A55536" w:rsidRDefault="00A55536" w:rsidP="0062027E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.2.5 regardless of the hourly rate or unit price</w:t>
       </w:r>
       <w:r w:rsidR="00083011">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, including notional pricing that is subject to quotation,</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
@@ -9484,61 +8891,52 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Participant’s </w:t>
       </w:r>
       <w:r w:rsidR="00D034B3" w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>health,</w:t>
       </w:r>
       <w:r w:rsidR="00D034B3" w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">safety and </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>safety and wellbeing;</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p w14:paraId="2D96B1F1" w14:textId="77777777" w:rsidR="002618FE" w:rsidRPr="006F6AC9" w:rsidRDefault="002618FE" w:rsidP="002618FE">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
@@ -9618,67 +9016,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">’s support </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">’s support needs; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11B24CD5" w14:textId="66431BA7" w:rsidR="00F2410B" w:rsidRDefault="00841B8A" w:rsidP="0062027E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r w:rsidR="002618FE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
@@ -9710,74 +9092,65 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> with information concerning the provision of the Services in formats </w:t>
       </w:r>
       <w:r w:rsidR="00CB593D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">best </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">understood by the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12A38E50" w14:textId="7B07787F" w:rsidR="002E6436" w:rsidRDefault="00841B8A" w:rsidP="005D17D8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r w:rsidR="002618FE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
@@ -9838,74 +9211,65 @@
         <w:t xml:space="preserve">to the extent possible </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">about how the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> will provide the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68A6989F" w14:textId="77777777" w:rsidR="002E6436" w:rsidRDefault="002E6436">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="03C9CF7F" w14:textId="75DA218E" w:rsidR="00767B1A" w:rsidRPr="002F4DE5" w:rsidRDefault="00767B1A" w:rsidP="00767B1A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -9989,67 +9353,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(a) are </w:t>
       </w:r>
       <w:r w:rsidRPr="0065052B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Law</w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ful, fair and </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">ful, fair and reasonable;  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14C7C24B" w14:textId="77777777" w:rsidR="00767B1A" w:rsidRPr="002F4DE5" w:rsidRDefault="00767B1A" w:rsidP="00767B1A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(b) may be required where the </w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -10103,167 +9451,142 @@
         </w:rPr>
         <w:t>Service Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> will meet requirements; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43B6AF04" w14:textId="77042DC9" w:rsidR="00B8292C" w:rsidRPr="002F4DE5" w:rsidRDefault="00767B1A" w:rsidP="00767B1A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(c) do not </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>(c) do not authorise or provide any indemnity or release</w:t>
+      </w:r>
+      <w:r w:rsidR="00D034B3" w:rsidRPr="002F4DE5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from or limitation on liability</w:t>
+      </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>authorise</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> in relation to the </w:t>
+      </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> or provide any indemnity or release</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Service Provider’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F4DE5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">breach of any </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0065052B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Law</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F4DE5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s, non-compliance with the requirements of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F4DE5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NDIS Practice Standards and Quality Indicators</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F4DE5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or the </w:t>
       </w:r>
       <w:r w:rsidR="00D034B3" w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> from or limitation on liability</w:t>
+        <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in relation to the </w:t>
+        <w:t xml:space="preserve">erformance </w:t>
+      </w:r>
+      <w:r w:rsidR="00D034B3" w:rsidRPr="002F4DE5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
-          <w:b/>
-[...81 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tandards in clause 3.4;</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p w14:paraId="5265028C" w14:textId="11B1A44E" w:rsidR="00B8292C" w:rsidRPr="002F4DE5" w:rsidRDefault="00B8292C" w:rsidP="00B8292C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r w:rsidR="002618FE" w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
@@ -10356,68 +9679,66 @@
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIS</w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> funds as set out in the </w:t>
       </w:r>
       <w:r w:rsidRPr="0065052B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4613A40A" w14:textId="406A27BE" w:rsidR="00CB593D" w:rsidRDefault="00F85667" w:rsidP="0062027E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="_Hlk221795681"/>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r w:rsidR="002618FE" w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
@@ -10608,66 +9929,64 @@
         <w:t xml:space="preserve"> has rejected the same o</w:t>
       </w:r>
       <w:r w:rsidR="008D2A44">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00D034B3" w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the grounds of them being in breach of this </w:t>
       </w:r>
       <w:r w:rsidR="00D034B3" w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D034B3" w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00CB593D" w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:p w14:paraId="07B46691" w14:textId="25637F53" w:rsidR="00F2410B" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="0062027E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r w:rsidR="00456667">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
@@ -10685,67 +10004,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> with courtesy and respect at all </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> with courtesy and respect at all times; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E140C99" w14:textId="37C21653" w:rsidR="00F2410B" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="0062027E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r w:rsidR="00456667">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
@@ -10763,67 +10066,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in a timely </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> in a timely manner; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2483E411" w14:textId="0B6BA577" w:rsidR="00F2410B" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="0062027E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r w:rsidR="00456667">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
@@ -10841,67 +10128,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’s and the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">’s feedback and work with them to resolve problems </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">’s feedback and work with them to resolve problems quickly;  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A37D0A0" w14:textId="6C22EFF9" w:rsidR="00EE1C2F" w:rsidRDefault="00EE1C2F" w:rsidP="0062027E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD4301">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r w:rsidR="00925186">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00456667">
@@ -10917,124 +10188,82 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> deliver services to the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD4301">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidR="00AF0B8A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD4301">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">in such a way as to </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">in such a way as to give effect to the personal and lifestyle decisions made by the </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD4301">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Guardian</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD4301">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> effect </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> on behalf of the</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD4301">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...13 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Guardian</w:t>
-[...23 lines deleted...]
-        <w:t>Participant</w:t>
+        <w:t xml:space="preserve"> Participant</w:t>
       </w:r>
       <w:r w:rsidR="00696AF7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="78C10F12" w14:textId="4E14E262" w:rsidR="00925186" w:rsidRPr="002F4DE5" w:rsidRDefault="00925186" w:rsidP="0062027E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Hlk222664543"/>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.1</w:t>
       </w:r>
       <w:r w:rsidR="00456667" w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
@@ -11250,68 +10479,66 @@
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Interest Declaration form to the </w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for approval if any undeclared actual or perceived conflicts of interest arise during the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Term</w:t>
       </w:r>
       <w:r w:rsidR="00D034B3" w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002F4DE5" w:rsidDel="00517CFA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="722522F1" w14:textId="13068CFB" w:rsidR="00925186" w:rsidRDefault="00925186" w:rsidP="0062027E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="_Hlk222395949"/>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.1</w:t>
       </w:r>
       <w:r w:rsidR="00456667" w:rsidRPr="002F4DE5">
@@ -11391,70 +10618,59 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B0DC1" w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">being taken against the </w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Service </w:t>
-[...9 lines deleted...]
-        <w:t>Provider</w:t>
+        <w:t>Service Provider</w:t>
       </w:r>
       <w:r w:rsidR="00D034B3" w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkEnd w:id="39"/>
     <w:p w14:paraId="789CF0FA" w14:textId="628DEF32" w:rsidR="002E6436" w:rsidRDefault="007E2386" w:rsidP="0062027E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r w:rsidR="00CB593D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
@@ -11471,68 +10687,59 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> support the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Participant </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>to experience a planned and coordinated transition to or from another provider when required</w:t>
       </w:r>
       <w:r w:rsidR="0029124E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...7 lines deleted...]
-        <w:t>possible</w:t>
+        <w:t xml:space="preserve"> and possible</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7A1E295A" w14:textId="77777777" w:rsidR="002E6436" w:rsidRDefault="002E6436">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CFE57E8" w14:textId="3E542F15" w:rsidR="00033559" w:rsidRDefault="00033559" w:rsidP="0062027E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -11852,61 +11059,52 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidR="002D5035">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’s concerns about the </w:t>
       </w:r>
       <w:r w:rsidR="002D5035">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dwelling </w:t>
       </w:r>
       <w:r w:rsidR="002D5035">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">with be communicated and </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>with be communicated and addressed;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5BAE88B7" w14:textId="45EEDF2E" w:rsidR="002D5035" w:rsidRDefault="00107C02" w:rsidP="0062027E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="002D5035">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -11920,61 +11118,52 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002D5035">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> how potential conflicts involving </w:t>
       </w:r>
       <w:r w:rsidR="002D5035" w:rsidRPr="00A024A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidR="002D5035">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">s will be </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>s will be managed;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="79BB6AE5" w14:textId="2A018343" w:rsidR="002D5035" w:rsidRDefault="002D5035" w:rsidP="0062027E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">how changes to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -11983,61 +11172,52 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidR="00107C02" w:rsidRPr="0065052B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">circumstances and/or support needs will be agreed and </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>circumstances and/or support needs will be agreed and communicated;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3ED9A24F" w14:textId="5A948952" w:rsidR="002D5035" w:rsidRDefault="00107C02" w:rsidP="0062027E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="002D5035">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -12101,68 +11281,59 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="002E6436">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> which may put tenancies at risk</w:t>
       </w:r>
       <w:r w:rsidR="00594C06">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="002E6436">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> will be managed, if this is relevant for the </w:t>
-[...7 lines deleted...]
-        <w:t>participant</w:t>
+        <w:t xml:space="preserve"> will be managed, if this is relevant for the participant</w:t>
       </w:r>
       <w:r w:rsidR="001E2C87" w:rsidRPr="00CC1396">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7243159A" w14:textId="4CECF4E3" w:rsidR="00DD59B0" w:rsidRDefault="00841B8A" w:rsidP="0062027E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r w:rsidR="00CB593D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00456667">
         <w:rPr>
@@ -12345,264 +11516,207 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and in doing </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> must perform the </w:t>
+        <w:t xml:space="preserve"> and in doing so, must perform the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38D15061" w14:textId="648CDA2F" w:rsidR="00F2410B" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="00B2148E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.4.1 for the purposes of achieving the </w:t>
-[...7 lines deleted...]
-        <w:t>goals</w:t>
+        <w:t>3.4.1 for the purposes of achieving the goals</w:t>
       </w:r>
       <w:r w:rsidR="002130FA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> as</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> as provide</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA768E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
       <w:r w:rsidR="002130FA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> provide</w:t>
+        <w:t xml:space="preserve"> by the </w:t>
+      </w:r>
+      <w:r w:rsidR="002130FA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guardian </w:t>
+      </w:r>
+      <w:r w:rsidR="002130FA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="002130FA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Support Coordinator</w:t>
       </w:r>
       <w:r w:rsidR="00BA768E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>d</w:t>
-[...37 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and in compliance with, the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Participant’s </w:t>
       </w:r>
       <w:r w:rsidR="001E4BD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="710A23D1" w14:textId="73EE8D56" w:rsidR="00F2410B" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="00B2148E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.4.2 in a courteous and respectful manner, </w:t>
       </w:r>
       <w:r w:rsidR="00A72F60">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lawfully, and </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">with due skill, diligence, care and consistent with the highest professional and industry </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">with due skill, diligence, care and consistent with the highest professional and industry standards;  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0167B20B" w14:textId="60B24FB7" w:rsidR="00F2410B" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="00B2148E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.4.3 in accordance with this </w:t>
       </w:r>
       <w:r w:rsidR="00CC2664">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
@@ -12622,106 +11736,74 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00265682">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>aw</w:t>
       </w:r>
       <w:r w:rsidRPr="0065052B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and any reasonable request </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the </w:t>
+        <w:t xml:space="preserve"> and any reasonable request of the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> from time to </w:t>
-[...7 lines deleted...]
-        <w:t>time</w:t>
+        <w:t xml:space="preserve"> from time to time</w:t>
       </w:r>
       <w:r w:rsidR="001E2C87">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="280492B1" w14:textId="20C7C62B" w:rsidR="00F85667" w:rsidRPr="002F4DE5" w:rsidRDefault="00F85667" w:rsidP="00B2148E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.4.4 in accordance with the </w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
@@ -13080,221 +12162,164 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="429D3012" w14:textId="56C6FFCA" w:rsidR="00934212" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="00B2148E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.5.1 </w:t>
       </w:r>
       <w:r w:rsidR="00866A6E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">do all things </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> to </w:t>
+        <w:t xml:space="preserve">do all things reasonable to </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">cooperate with the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the </w:t>
+        <w:t xml:space="preserve"> in order for the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to provide the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to meet the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">’s </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">’s needs; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72D0A8D1" w14:textId="33F8D3B0" w:rsidR="00E53F9B" w:rsidRDefault="00E53F9B" w:rsidP="00B2148E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="42" w:name="_Hlk180949826"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.5.2 take reasonable steps to work with the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Provider</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to action administrative tasks in a timely </w:t>
-[...7 lines deleted...]
-        <w:t>manner</w:t>
+        <w:t xml:space="preserve"> to action administrative tasks in a timely manner</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidR="00696AF7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="742B2547" w14:textId="43016374" w:rsidR="00934212" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="00B2148E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.5.</w:t>
       </w:r>
       <w:r w:rsidR="008B659F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
@@ -13329,68 +12354,66 @@
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’s situation known to the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> that may impact on the provision of the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="722536D3" w14:textId="3FE823F6" w:rsidR="00841B8A" w:rsidRDefault="00841B8A" w:rsidP="00B2148E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.5.</w:t>
       </w:r>
       <w:r w:rsidR="008B659F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
@@ -13407,68 +12430,59 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> from time to </w:t>
-[...7 lines deleted...]
-        <w:t>time</w:t>
+        <w:t xml:space="preserve"> from time to time</w:t>
       </w:r>
       <w:r w:rsidR="00832A0A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="356B90F9" w14:textId="04029900" w:rsidR="00B8292C" w:rsidRPr="00A77896" w:rsidRDefault="00B8292C" w:rsidP="00B2148E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="43" w:name="_Hlk222661698"/>
       <w:r w:rsidRPr="00A77896">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.5.5 consent to the provision of </w:t>
       </w:r>
       <w:r w:rsidRPr="00265682">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIS</w:t>
@@ -13568,68 +12582,59 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guardian </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77896">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and not covered by this </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77896">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77896">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Details of any private payment arrangements can be included in Appendix 1 for </w:t>
-[...7 lines deleted...]
-        <w:t>noting</w:t>
+        <w:t>. Details of any private payment arrangements can be included in Appendix 1 for noting</w:t>
       </w:r>
       <w:r w:rsidR="00832A0A" w:rsidRPr="00A77896">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:p w14:paraId="2CE5B1F7" w14:textId="04A53329" w:rsidR="00832A0A" w:rsidRPr="002F4DE5" w:rsidRDefault="00832A0A" w:rsidP="00B2148E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.5.6 make decisions in conjunction with the delivery of </w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIS</w:t>
@@ -14232,61 +13237,52 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in writing of any actual or suspected breach of its obligations under clause </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> in writing of any actual or suspected breach of its obligations under clause 3.6.1;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2C30BDF5" w14:textId="051DCB99" w:rsidR="00634EF4" w:rsidRPr="006F6AC9" w:rsidRDefault="00634EF4" w:rsidP="00B2148E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.6.3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> within 30 days of the signing of this </w:t>
       </w:r>
       <w:r w:rsidR="00CC2664">
         <w:rPr>
@@ -14962,67 +13958,51 @@
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; or </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1024BCBB" w14:textId="1EF10A5A" w:rsidR="00376082" w:rsidRPr="002F4DE5" w:rsidRDefault="00376082" w:rsidP="00376082">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(b) to its employees, contractors or advisors solely </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> comply with obligations, or to exercise rights, under this </w:t>
+        <w:t xml:space="preserve">(b) to its employees, contractors or advisors solely in order to comply with obligations, or to exercise rights, under this </w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; or </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C690EB3" w14:textId="77777777" w:rsidR="00376082" w:rsidRPr="002F4DE5" w:rsidRDefault="00376082" w:rsidP="00376082">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -15051,67 +14031,51 @@
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1565CEC8" w14:textId="1F0F1C30" w:rsidR="00376082" w:rsidRPr="002F4DE5" w:rsidRDefault="00376082" w:rsidP="00376082">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(d) where the information is in </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> knowledge or enters the public domain through no fault of the </w:t>
+        <w:t xml:space="preserve">(d) where the information is in the public knowledge or enters the public domain through no fault of the </w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AFBF788" w14:textId="77777777" w:rsidR="00376082" w:rsidRPr="00D82951" w:rsidRDefault="00376082" w:rsidP="00376082">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -15494,61 +14458,52 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> must provide the </w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guardian </w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">with evidence of its compliance with </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>with evidence of its compliance with clause</w:t>
+      </w:r>
       <w:r w:rsidR="003A48B3" w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4.1 and 4.2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="716E4CC7" w14:textId="066AB334" w:rsidR="002A60E1" w:rsidRDefault="002A60E1" w:rsidP="002A60E1">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F81BD"/>
         </w:rPr>
         <w:t>4.</w:t>
@@ -15944,67 +14899,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3BA1B02F" w14:textId="018D78B0" w:rsidR="00934212" w:rsidRDefault="009F3AB7" w:rsidP="0038355B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260D9E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F81BD"/>
         </w:rPr>
         <w:t>5.4</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Despite the existence of a complaint or dispute, the parties must continue to </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> their obligations under this </w:t>
+        <w:t xml:space="preserve"> Despite the existence of a complaint or dispute, the parties must continue to perform their obligations under this </w:t>
       </w:r>
       <w:r w:rsidR="00CC2664">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000A504D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> There is a supportive environment for any person who provides feedback and/or makes a complaint.</w:t>
       </w:r>
     </w:p>
@@ -16570,67 +15509,51 @@
         <w:t xml:space="preserve">this </w:t>
       </w:r>
       <w:r w:rsidR="00BA11F1" w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">that extend the notice period in clause </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> above to a maximum of </w:t>
+        <w:t xml:space="preserve">that extend the notice period in clause 7.1.1 above to a maximum of </w:t>
       </w:r>
       <w:r w:rsidR="00BA11F1" w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>90 days</w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23A38809" w14:textId="77777777" w:rsidR="0038355B" w:rsidRPr="00A46570" w:rsidRDefault="0038355B" w:rsidP="0038355B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -16670,67 +15593,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> may terminate this </w:t>
       </w:r>
       <w:r w:rsidR="00CC2664">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> immediately </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> notice to the </w:t>
+        <w:t xml:space="preserve"> immediately by notice to the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> if: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F7CD700" w14:textId="7BDC0307" w:rsidR="006173B3" w:rsidRDefault="000A504D" w:rsidP="0038355B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -16805,76 +15712,58 @@
         <w:t xml:space="preserve"> or amounts to a repudiation of this </w:t>
       </w:r>
       <w:r w:rsidR="00CC2664" w:rsidRPr="00265682">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidR="00866A6E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> by the </w:t>
       </w:r>
       <w:r w:rsidR="00866A6E" w:rsidRPr="00966059">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Service </w:t>
-[...9 lines deleted...]
-        <w:t>Provider</w:t>
+        <w:t>Service Provider</w:t>
       </w:r>
       <w:r w:rsidR="000A6549" w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="426D2086" w14:textId="77777777" w:rsidR="006173B3" w:rsidRDefault="006173B3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="302AFD48" w14:textId="775C62C8" w:rsidR="000A6549" w:rsidRPr="00D424DB" w:rsidRDefault="000A504D" w:rsidP="0038355B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -17015,66 +15904,64 @@
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="000A6549" w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> after the </w:t>
       </w:r>
       <w:r w:rsidR="003E21DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidR="000A6549" w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has served notice requiring it to do </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D85C76" w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>so</w:t>
       </w:r>
       <w:r w:rsidR="00590F87">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000A6549" w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11BB928D" w14:textId="70F245F5" w:rsidR="000A6549" w:rsidRPr="00D424DB" w:rsidRDefault="000A6549" w:rsidP="0038355B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(b) having commenced action to remedy the breach, fails to complete that action as soon as possible and in any event, within </w:t>
       </w:r>
       <w:r w:rsidR="000A504D">
@@ -17083,67 +15970,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Business Days of the </w:t>
       </w:r>
       <w:r w:rsidR="007734D2" w:rsidRPr="00966059">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian's</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> or </w:t>
+        <w:t xml:space="preserve"> notice; or </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38302D9D" w14:textId="087A647B" w:rsidR="00CC09F5" w:rsidRPr="00D424DB" w:rsidRDefault="000A504D" w:rsidP="0038355B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="000A6549" w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.2.3 in the opinion of the </w:t>
       </w:r>
       <w:r w:rsidR="000A6549" w:rsidRPr="00D424DB">
@@ -17339,59 +16210,51 @@
     </w:p>
     <w:p w14:paraId="4A81F5F7" w14:textId="77777777" w:rsidR="006173B3" w:rsidRPr="00D424DB" w:rsidRDefault="006173B3" w:rsidP="00E30282">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55881FE6" w14:textId="3362B642" w:rsidR="00CC09F5" w:rsidRDefault="000A504D" w:rsidP="00E30282">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="0" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="000A6549">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003E21DA">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="000A6549">
-        <w:t xml:space="preserve"> Termination </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> changes to the Participant's Plan </w:t>
+        <w:t xml:space="preserve"> Termination as a consequence of changes to the Participant's Plan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64138ED5" w14:textId="0A28C200" w:rsidR="00CC09F5" w:rsidRDefault="000A6549" w:rsidP="00E30282">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00CC2664" w:rsidRPr="00265682">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
@@ -18361,76 +17224,58 @@
         <w:t xml:space="preserve"> Amendment Schedule</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has previously been made, in the most recent </w:t>
       </w:r>
       <w:r w:rsidR="00CC2664">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Amendment </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> Amendment Schedule</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
-          <w:b/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63403752" w14:textId="54D629C8" w:rsidR="00E55F3F" w:rsidRPr="00D424DB" w:rsidRDefault="00473F78" w:rsidP="00D91B37">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Provider</w:t>
@@ -18987,76 +17832,58 @@
         <w:t xml:space="preserve"> Plan</w:t>
       </w:r>
       <w:r w:rsidR="00473F78" w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> start and end dates specified in that </w:t>
       </w:r>
       <w:r w:rsidR="00CC2664">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidR="00473F78" w:rsidRPr="00D424DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Amendment </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> Amendment Schedule</w:t>
+      </w:r>
       <w:r w:rsidR="00473F78" w:rsidRPr="00D424DB">
         <w:rPr>
-          <w:b/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> must specify all services to be provided within that period. </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and must specify all services to be provided within that period. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19B94D0D" w14:textId="2C134EE3" w:rsidR="0014762F" w:rsidRDefault="000A504D" w:rsidP="00D91B37">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00473F78" w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.1.5 Except as provided for in clause </w:t>
       </w:r>
       <w:r w:rsidR="008E0BAF">
@@ -19133,67 +17960,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="58" w:name="_Hlk180129390"/>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00CC2664">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> contains the entire understanding between the parties as to the subject matter contained in it. All previous agreements, representations, warranties, explanations and </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> expressed or implied, affecting this subject matter are superseded by this </w:t>
+        <w:t xml:space="preserve"> contains the entire understanding between the parties as to the subject matter contained in it. All previous agreements, representations, warranties, explanations and commitments, expressed or implied, affecting this subject matter are superseded by this </w:t>
       </w:r>
       <w:r w:rsidR="00CC2664">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and have no effect. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C00FFAA" w14:textId="77777777" w:rsidR="00D91B37" w:rsidRPr="00D424DB" w:rsidRDefault="00D91B37" w:rsidP="00B45FA5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -19201,67 +18012,51 @@
     <w:bookmarkEnd w:id="58"/>
     <w:p w14:paraId="05BE49FD" w14:textId="68D6E74A" w:rsidR="0014762F" w:rsidRDefault="000A504D" w:rsidP="0065052B">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00473F78">
         <w:t xml:space="preserve">.3 Consents and approvals </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E6CA067" w14:textId="7D76F182" w:rsidR="0014762F" w:rsidRDefault="00473F78" w:rsidP="00B45FA5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> act, matter or thing under this </w:t>
+        <w:t xml:space="preserve">If the doing of any act, matter or thing under this </w:t>
       </w:r>
       <w:r w:rsidR="00CC2664">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is dependent on the consent or approval of the </w:t>
       </w:r>
       <w:r w:rsidR="007734D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
@@ -19463,67 +18258,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A right relating to this </w:t>
       </w:r>
       <w:r w:rsidR="00CC2664">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> may only be waived by a written notice signed by the party </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the right. A single or partial exercise or waiver of a right relating to this </w:t>
+        <w:t xml:space="preserve"> may only be waived by a written notice signed by the party waiving the right. A single or partial exercise or waiver of a right relating to this </w:t>
       </w:r>
       <w:r w:rsidR="00CC2664">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> does not prevent any other exercise of that right or the exercise of any other right. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2465AEDA" w14:textId="77777777" w:rsidR="00D91B37" w:rsidRPr="00D424DB" w:rsidRDefault="00D91B37" w:rsidP="00B45FA5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -19597,83 +18376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> must not assign, </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> transfer any of its rights or obligations under this </w:t>
+        <w:t xml:space="preserve"> must not assign, novate or otherwise transfer any of its rights or obligations under this </w:t>
       </w:r>
       <w:r w:rsidR="00CC2664">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> without the prior written consent of the </w:t>
       </w:r>
       <w:r w:rsidR="007734D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
@@ -19728,83 +18475,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be construed or deemed to constitute a partnership, joint venture or employee, employer or representative relationship between any of the parties. Nothing in this </w:t>
       </w:r>
       <w:r w:rsidR="00CC2664">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> or empower any of the parties to act as </w:t>
+        <w:t xml:space="preserve"> will be deemed to authorise or empower any of the parties to act as </w:t>
       </w:r>
       <w:r w:rsidR="00C34E34">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">agent for or with any other party. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A4FBC9D" w14:textId="77777777" w:rsidR="00D91B37" w:rsidRPr="00D424DB" w:rsidRDefault="00D91B37" w:rsidP="00B45FA5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ACDB7D0" w14:textId="3ADB21B3" w:rsidR="0014762F" w:rsidRDefault="000A504D" w:rsidP="0065052B">
@@ -19901,83 +18616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00CC2664">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> may be executed </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> all of which taken together constitute one instrument. </w:t>
+        <w:t xml:space="preserve"> may be executed in any number of counterparts all of which taken together constitute one instrument. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="642FA061" w14:textId="6B369C58" w:rsidR="008502D0" w:rsidRDefault="008502D0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FC12571" w14:textId="08AD2323" w:rsidR="00EA7DED" w:rsidRDefault="000A504D" w:rsidP="0065052B">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>8</w:t>
@@ -20427,111 +19110,79 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> d</w:t>
+        <w:t xml:space="preserve"> (eg d</w:t>
       </w:r>
       <w:r w:rsidR="008C72FF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/m</w:t>
       </w:r>
       <w:r w:rsidR="008C72FF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...15 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>/yyyy)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51581CE2" w14:textId="0059611F" w:rsidR="00CD66EC" w:rsidRPr="005B14B7" w:rsidRDefault="00CD66EC" w:rsidP="00CD66EC">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B14B7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Item 2 </w:t>
       </w:r>
       <w:r w:rsidRPr="005B14B7">
         <w:rPr>
           <w:b/>
@@ -20810,111 +19461,79 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> d</w:t>
+        <w:t xml:space="preserve"> (eg d</w:t>
       </w:r>
       <w:r w:rsidR="008C72FF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/m</w:t>
       </w:r>
       <w:r w:rsidR="008C72FF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...15 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>/yyyy)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09902D21" w14:textId="5F98714B" w:rsidR="00C6195A" w:rsidRPr="005B14B7" w:rsidRDefault="00C6195A" w:rsidP="00C6195A">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="62" w:name="_Hlk211186467"/>
       <w:bookmarkStart w:id="63" w:name="_Hlk211186559"/>
       <w:r w:rsidRPr="0012151D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Item 3 </w:t>
       </w:r>
       <w:bookmarkStart w:id="64" w:name="_Hlk211162516"/>
@@ -21210,174 +19829,133 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> d</w:t>
+        <w:t xml:space="preserve"> (eg d</w:t>
       </w:r>
       <w:r w:rsidR="008C72FF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/m</w:t>
       </w:r>
       <w:r w:rsidR="008C72FF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...15 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>/yyyy)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkEnd w:id="65"/>
     <w:p w14:paraId="7B540A0E" w14:textId="59662BC3" w:rsidR="0062736D" w:rsidRDefault="0062736D" w:rsidP="0062736D">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B14B7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Item </w:t>
       </w:r>
       <w:r w:rsidR="00C6195A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plan Management </w:t>
       </w:r>
       <w:bookmarkStart w:id="66" w:name="_Hlk222651691"/>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> either </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">specify either </w:t>
       </w:r>
       <w:r w:rsidRPr="00265682">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> managed</w:t>
       </w:r>
       <w:r w:rsidR="00FE7251">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
@@ -22119,59 +20697,57 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00CD66EC" w:rsidRPr="00B747FC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>@justice.wa.gov.au</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="2890FA50" w14:textId="77777777" w:rsidR="00CD66EC" w:rsidRDefault="00CD66EC" w:rsidP="00C27B73">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B747FC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>08 9278 7300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD66EC" w14:paraId="280CB35B" w14:textId="77777777" w:rsidTr="00C27B73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3793" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4249534C" w14:textId="679A3050" w:rsidR="00CD66EC" w:rsidRPr="00D955DE" w:rsidRDefault="00BD7526" w:rsidP="002470B0">
@@ -23955,65 +22531,56 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05207153" w14:textId="77777777" w:rsidR="0086190A" w:rsidRPr="00D424DB" w:rsidRDefault="00EA68EA" w:rsidP="00FC7E90">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GST Exempt </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7697DC23" w14:textId="2174D198" w:rsidR="0086190A" w:rsidRPr="00D424DB" w:rsidRDefault="00EA68EA" w:rsidP="0086190A">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Yes</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="0086190A" w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This is a supply of one or more reasonable and necessary supports specified in the statement of participant supports under section 33 (2) of the </w:t>
       </w:r>
       <w:r w:rsidRPr="0065052B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIS Act</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
@@ -24292,88 +22859,77 @@
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00FE7251">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>llocations at Budget Item 1 and Budget Item 2 below</w:t>
       </w:r>
       <w:r w:rsidR="00836F8F" w:rsidRPr="00DB46AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="71"/>
       <w:r w:rsidR="00A369A1" w:rsidRPr="00DB46AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The participant must have a current Home and Living decision made by </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A5169A" w:rsidRPr="00DB46AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="008502D0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A369A1" w:rsidRPr="00DB46AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> NDIA Home and Living Panel that includes </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002827EF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>a Home</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and Living</w:t>
+        <w:t>a Home and Living</w:t>
       </w:r>
       <w:r w:rsidR="00A369A1" w:rsidRPr="00DB46AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> support in the plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="488E6ED5" w14:textId="77777777" w:rsidR="00836F8F" w:rsidRPr="00D424DB" w:rsidRDefault="00836F8F" w:rsidP="00FC7E90">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22BB7802" w14:textId="3EFC5F53" w:rsidR="00836F8F" w:rsidRDefault="00DD0C2F" w:rsidP="003405AD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Home and Living </w:t>
       </w:r>
       <w:r w:rsidR="00EA68EA">
@@ -28264,65 +26820,56 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">and Position </w:t>
             </w:r>
             <w:r w:rsidRPr="00B6458B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>of Service Provider</w:t>
             </w:r>
             <w:r w:rsidR="0030050D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>’s</w:t>
             </w:r>
             <w:r w:rsidRPr="00B6458B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00733D5C" w:rsidRPr="00B6458B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>authorised</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> signee</w:t>
+              <w:t>authorised signee</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D1DC14C" w14:textId="77777777" w:rsidR="001E01E8" w:rsidRDefault="00633896" w:rsidP="00633896">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -29258,67 +27805,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6AE94FB3" w14:textId="77777777" w:rsidR="00D17794" w:rsidRPr="00B6458B" w:rsidRDefault="00D17794" w:rsidP="00274133">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EA017B5" w14:textId="34969696" w:rsidR="009C385B" w:rsidRPr="002F4DE5" w:rsidRDefault="009C385B" w:rsidP="009C385B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="77" w:name="_Hlk222397947"/>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">You are required to undertake due diligence to confirm that the </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> funded in Schedule 2 </w:t>
+        <w:t xml:space="preserve">You are required to undertake due diligence to confirm that the supports funded in Schedule 2 </w:t>
       </w:r>
       <w:r w:rsidR="00BA11F1" w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">described in Appendix 1 of this </w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Service Agreement </w:t>
       </w:r>
       <w:r w:rsidRPr="002F4DE5">
@@ -29703,67 +28234,51 @@
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B6458B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If you </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">have </w:t>
       </w:r>
       <w:r w:rsidRPr="00B6458B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">identified any errors or issues with the details in the Schedules, please note them in the ‘Support Coordinator’s Comments’ field below and </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> to the </w:t>
+        <w:t xml:space="preserve">identified any errors or issues with the details in the Schedules, please note them in the ‘Support Coordinator’s Comments’ field below and return to the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E574B8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="00B6458B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to address. Otherwise, if there are no errors or issues, please complete the ‘Support Coordinator’s Confirmation’ below, sign and provide</w:t>
       </w:r>
       <w:r w:rsidR="00C96A9E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="00C96A9E">
@@ -30316,111 +28831,79 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> d</w:t>
+        <w:t xml:space="preserve"> (eg d</w:t>
       </w:r>
       <w:r w:rsidR="008C72FF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/m</w:t>
       </w:r>
       <w:r w:rsidR="008C72FF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...15 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>/yyyy)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7745372F" w14:textId="77777777" w:rsidR="00DB4CC9" w:rsidRDefault="00DB4CC9" w:rsidP="00E323B3"/>
     <w:p w14:paraId="1F3BDE45" w14:textId="77777777" w:rsidR="00DB4CC9" w:rsidRDefault="00DB4CC9">
       <w:pPr>
         <w:sectPr w:rsidR="00DB4CC9" w:rsidSect="0065052B">
           <w:headerReference w:type="even" r:id="rId16"/>
           <w:headerReference w:type="default" r:id="rId17"/>
           <w:footerReference w:type="default" r:id="rId18"/>
           <w:headerReference w:type="first" r:id="rId19"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1985" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="029B7317" w14:textId="654A996F" w:rsidR="00DB4CC9" w:rsidRDefault="00DB4CC9" w:rsidP="002C666D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="80" w:name="_Hlk180067813"/>
       <w:r w:rsidRPr="00A81AC7">
         <w:lastRenderedPageBreak/>
@@ -30655,67 +29138,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3436" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D3B8ED9" w14:textId="44EBC37F" w:rsidR="004A022D" w:rsidRDefault="004A022D" w:rsidP="004A022D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Support </w:t>
             </w:r>
             <w:r w:rsidR="003576C6">
               <w:t>d</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">escription </w:t>
             </w:r>
             <w:r w:rsidRPr="000703E3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> details of how the support will be delivered)</w:t>
+              <w:t>(include details of how the support will be delivered)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FDB8DF3" w14:textId="21CC0B4D" w:rsidR="004A022D" w:rsidRPr="00ED65DE" w:rsidRDefault="004A022D" w:rsidP="004A022D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Price </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED65DE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(travel costs</w:t>
@@ -30802,66 +29269,64 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="000703E3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">lan </w:t>
             </w:r>
             <w:r w:rsidR="003576C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="000703E3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">anagement </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="003576C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="000703E3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ethod</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00FB2E1A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> including any private funding</w:t>
             </w:r>
             <w:r w:rsidRPr="000703E3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="706D3739" w14:textId="77777777" w:rsidR="004A022D" w:rsidRDefault="004A022D" w:rsidP="004A022D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00254462" w14:paraId="6C08B193" w14:textId="28EC810A" w:rsidTr="00BA768E">
         <w:tc>
@@ -33350,101 +31815,63 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="36D3D564" w14:textId="77777777" w:rsidR="002A60E1" w:rsidRDefault="002A60E1" w:rsidP="002A60E1">
       <w:pPr>
         <w:sectPr w:rsidR="002A60E1" w:rsidSect="00A81AC7">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="2127" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27EB10C2" w14:textId="77777777" w:rsidR="002A60E1" w:rsidRPr="001F317A" w:rsidRDefault="002A60E1" w:rsidP="002A60E1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="82" w:name="_Hlk222651962"/>
       <w:r w:rsidRPr="001F317A">
         <w:lastRenderedPageBreak/>
         <w:t>Appendix 2: Service Provider's Terms and Conditions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FEE9965" w14:textId="77777777" w:rsidR="002A60E1" w:rsidRPr="001F317A" w:rsidRDefault="002A60E1" w:rsidP="002A60E1"/>
     <w:p w14:paraId="7F7FBD5C" w14:textId="77777777" w:rsidR="002A60E1" w:rsidRPr="001F317A" w:rsidRDefault="002A60E1" w:rsidP="002A60E1"/>
-    <w:p w14:paraId="6290746C" w14:textId="68CC460F" w:rsidR="002A60E1" w:rsidRPr="0065052B" w:rsidRDefault="00AE39D1" w:rsidP="002A60E1">
+    <w:p w14:paraId="6290746C" w14:textId="77777777" w:rsidR="002A60E1" w:rsidRPr="0065052B" w:rsidRDefault="002A60E1" w:rsidP="002A60E1">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:sdt>
-[...42 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="0065052B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Insert terms and conditions or document/s containing terms and conditions below.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:p w14:paraId="759B0331" w14:textId="77777777" w:rsidR="00D503D7" w:rsidRPr="007C1297" w:rsidRDefault="00D503D7" w:rsidP="002A60E1"/>
     <w:sectPr w:rsidR="00D503D7" w:rsidRPr="007C1297" w:rsidSect="002A60E1">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2127" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="659AE6BF" w14:textId="77777777" w:rsidR="00227C0E" w:rsidRDefault="00227C0E" w:rsidP="003D7CC3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5F4F394F" w14:textId="77777777" w:rsidR="00227C0E" w:rsidRDefault="00227C0E" w:rsidP="003D7CC3">
@@ -33512,85 +31939,79 @@
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FSMe-Bold">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Daytona">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002EF" w:usb1="0000000A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1670133586"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="463AE930" w14:textId="0D375703" w:rsidR="001F6001" w:rsidRPr="00DB46AE" w:rsidRDefault="001F6001" w:rsidP="001F6001">
+      <w:p w14:paraId="463AE930" w14:textId="7ED2AA9A" w:rsidR="001F6001" w:rsidRPr="00DB46AE" w:rsidRDefault="001F6001" w:rsidP="001F6001">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
         </w:pPr>
         <w:r w:rsidRPr="00DB46AE">
           <w:t>Participant</w:t>
         </w:r>
         <w:r>
           <w:t xml:space="preserve">: </w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> STYLEREF  Participant  \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:t xml:space="preserve">  ID: </w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
@@ -33657,51 +32078,51 @@
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-410859837"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="110FE29D" w14:textId="5EE157F9" w:rsidR="00605B67" w:rsidRPr="00DB46AE" w:rsidRDefault="00605B67" w:rsidP="00DB46AE">
+          <w:p w14:paraId="110FE29D" w14:textId="5834C99C" w:rsidR="00605B67" w:rsidRPr="00DB46AE" w:rsidRDefault="00605B67" w:rsidP="00DB46AE">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
             </w:pPr>
             <w:r w:rsidRPr="00DB46AE">
               <w:t>Participant</w:t>
             </w:r>
             <w:r w:rsidR="00DB46AE">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00DB46AE">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00DB46AE">
               <w:instrText xml:space="preserve"> STYLEREF  Participant  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidR="00DB46AE">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00DB46AE">
               <w:t xml:space="preserve">  ID: </w:t>
             </w:r>
             <w:r w:rsidR="00DB46AE">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00DB46AE">
@@ -33861,296 +32282,290 @@
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007112C4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Plan Management</w:t>
       </w:r>
       <w:r w:rsidRPr="00116F66">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5F61D7B0" w14:textId="4600E168" w:rsidR="00A443D3" w:rsidRDefault="00A443D3">
+  <w:p w14:paraId="5F61D7B0" w14:textId="08A2D5E3" w:rsidR="00A443D3" w:rsidRDefault="0053021F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AD429B3" wp14:editId="272955A8">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69F42706" wp14:editId="4D6711F5">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="622300" cy="376555"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:extent cx="1137285" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="1322951441" name="Text Box 2" descr="OFFICIAL">
+              <wp:docPr id="645156660" name="Text Box 2" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="622300" cy="376555"/>
+                        <a:ext cx="1137285" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="299B1ACD" w14:textId="3E5FE61E" w:rsidR="00A443D3" w:rsidRPr="00A443D3" w:rsidRDefault="00A443D3" w:rsidP="00A443D3">
+                        <w:p w14:paraId="096AD28B" w14:textId="621BE66D" w:rsidR="0053021F" w:rsidRPr="0053021F" w:rsidRDefault="0053021F" w:rsidP="0053021F">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00A443D3">
+                          <w:r w:rsidRPr="0053021F">
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="2AD429B3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="69F42706" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyNVpVCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAinsH&#10;sNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4Ufpz&#10;XuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2TgiwIs&#10;y8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUGe1o3&#10;VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSLubiD&#10;gWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyNVpVCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:89.55pt;height:29.65pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6ucMsDQIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykSD+MOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnv36UbCddt9Owi0yT1CP5+LS477QiR+F8A6ak00lOiTAcqsbsS/rjdf3l&#10;lhIfmKmYAiNKehKe3i8/f1q0thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+un1WOdYi&#10;ulbZLM+vsxZcZR1w4T16H/sgXSZ8KQUPz1J6EYgqKfYW0unSuYtntlywYu+YrRs+tMH+oQvNGoNF&#10;z1CPLDBycM0fULrhDjzIMOGgM5Cy4SLNgNNM8w/TbGtmRZoFyfH2TJP/f7D86bi1L46E7it0uMBI&#10;SGt94dEZ5+mk0/GLnRKMI4WnM22iC4THS9Orm9ntnBKOsaub6/l8HmGyy23rfPgmQJNolNThWhJb&#10;7LjxoU8dU2IxA+tGqbQaZX5zIGb0ZJcWoxW6XUea6l37O6hOOJWDfuHe8nWDpTfMhxfmcMM4CKo2&#10;POMhFbQlhcGipAb382/+mI/EY5SSFhVTUoOSpkR9N7iQKK5kTO/yeY5/bnTvRsMc9AOgDqf4JCxP&#10;ZswLajSlA/2Gel7FQhhihmO5kobRfAi9dPE9cLFapSTUkWVhY7aWR+hIV+TytXtjzg6EB1zVE4xy&#10;YsUH3vvceNPb1SEg+2kpkdqeyIFx1GBa6/Beosjf/6esy6te/gIAAP//AwBQSwMEFAAGAAgAAAAh&#10;AK+kA2zaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+g/WIvVWHLdKgTQOQpU4&#10;cKNAezbxkqTEu1FsIOXra3ppLyuNZjTzNp8PrhVn7H3DpEGNExBIJduGKg277fJxCsIHQ9a0TKjh&#10;Gz3Mi/u73GSWL/SO502oRCwhnxkNdQhdJqUva3TGj7lDit6Be2dClH0lbW8usdy18ilJXqQzDcWF&#10;2nT4VmN53JychiZdcFD4sVp+fTrF6rpepde11g+jYfEKIuAQ/sJww4/oUESmPZ/IetFqiI+E33vz&#10;JjMFYq8hnT2DLHL5H774AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHq5wywNAgAAHQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK+kA2zaAAAA&#10;BAEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="299B1ACD" w14:textId="3E5FE61E" w:rsidR="00A443D3" w:rsidRPr="00A443D3" w:rsidRDefault="00A443D3" w:rsidP="00A443D3">
+                  <w:p w14:paraId="096AD28B" w14:textId="621BE66D" w:rsidR="0053021F" w:rsidRPr="0053021F" w:rsidRDefault="0053021F" w:rsidP="0053021F">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00A443D3">
+                    <w:r w:rsidRPr="0053021F">
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:bookmarkStart w:id="2" w:name="_Hlk193884353"/>
-[...7 lines deleted...]
-  <w:p w14:paraId="70FD447E" w14:textId="47F52BC4" w:rsidR="007C5284" w:rsidRDefault="00A443D3" w:rsidP="007C5284">
+  <w:p w14:paraId="70FD447E" w14:textId="66609E1C" w:rsidR="007C5284" w:rsidRDefault="0053021F" w:rsidP="007C5284">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:left="-567" w:right="-472"/>
     </w:pPr>
+    <w:bookmarkStart w:id="2" w:name="_Hlk193884353"/>
+    <w:bookmarkStart w:id="3" w:name="_Hlk193884354"/>
+    <w:bookmarkStart w:id="4" w:name="_Hlk193884562"/>
+    <w:bookmarkStart w:id="5" w:name="_Hlk193884563"/>
+    <w:bookmarkStart w:id="6" w:name="_Hlk193884962"/>
+    <w:bookmarkStart w:id="7" w:name="_Hlk193884963"/>
+    <w:bookmarkStart w:id="8" w:name="_Hlk193902449"/>
+    <w:bookmarkStart w:id="9" w:name="_Hlk193902450"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="239CD68C" wp14:editId="4297BC9C">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="239E869E" wp14:editId="188A52C0">
               <wp:simplePos x="914400" y="447675"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="622300" cy="376555"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:extent cx="1137285" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="1469125806" name="Text Box 3" descr="OFFICIAL">
+              <wp:docPr id="1605387371" name="Text Box 3" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="622300" cy="376555"/>
+                        <a:ext cx="1137285" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6420C7C2" w14:textId="589C494C" w:rsidR="00A443D3" w:rsidRPr="0005138F" w:rsidRDefault="00A443D3" w:rsidP="00A443D3">
+                        <w:p w14:paraId="5C490829" w14:textId="78CAF56B" w:rsidR="0053021F" w:rsidRPr="0053021F" w:rsidRDefault="0053021F" w:rsidP="0053021F">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                              <w:szCs w:val="20"/>
+                              <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="0005138F">
+                          <w:r w:rsidRPr="0053021F">
                             <w:rPr>
-                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                              <w:szCs w:val="20"/>
+                              <w:color w:val="FF0000"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="239CD68C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="239E869E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHoV+dCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJFuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xsvn0&#10;hRIfmKmYAiNKehae3q0+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69D32QrhK+lIKHJym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6gHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+eNrZZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLRuZjNbnKMcAzdfF7M5/OIkl0vW+fDNwGaRKOkDreSyGKn&#10;rQ996pgSaxnYNEqlzSjzmwMxoye7dhit0O070lRvut9DdcahHPT79pZvGiy9ZT48M4cLxm5RtOEJ&#10;D6mgLSkMFiU1uJ9/88d85B2jlLQomJIaVDQl6rvBfURtJWN6m88jGW5070fDHPU9oAyn+CIsT2bM&#10;C2o0pQP9inJex0IYYoZjuZKG0bwPvXLxOXCxXqcklJFlYWt2lkfoSFfk8qV7Zc4OhAfc1COMamLF&#10;O9773HjT2/UxIPtpKZHansiBcZRgWuvwXKLG3/6nrOujXv0CAAD//wMAUEsDBBQABgAIAAAAIQCK&#10;ewew2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHa5F6K05apYI0DkJIHLhR&#10;+nNe4m2SEq+j2EDK03fbS3sZaTSrmW+L5eg6daYhtJ4NpLMEFHHlbcu1gdeXzd0cVIjIFjvPZOCL&#10;AizLyU2BufUXfqbzPtZKSjjkaKCJsc+1DlVDDsPM98SSffjBYRQ71NoOeJFy1+n7JHnUDluWhQZ7&#10;WjdUHfcnZ6DNVj6m9LbdfL671KfX3Ta77oy5nY6rJ1CRxvh3DD/4gg6lMB38iW1QnQF5JP6qZIu5&#10;uIOBbPEAuiz0f/byGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIehX50LAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIp7B7DZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:89.55pt;height:29.65pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNeBRqDwIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSpO2MOEXWIsOA&#10;oC2QDj0rshQbkEVBYmJnXz9Kjput22nYRaZJ6pF8fFrc9a1hR+VDA7bk00nOmbISqsbuS/79Zf3p&#10;lrOAwlbCgFUlP6nA75YfPyw6V6gZ1GAq5RmB2FB0ruQ1oiuyLMhatSJMwClLQQ2+FUi/fp9VXnSE&#10;3ppslufXWQe+ch6kCoG8D0OQLxO+1krik9ZBITMlp94wnT6du3hmy4Uo9l64upHnNsQ/dNGKxlLR&#10;N6gHgYIdfPMHVNtIDwE0TiS0GWjdSJVmoGmm+btptrVwKs1C5AT3RlP4f7Dy8bh1z55h/wV6WmAk&#10;pHOhCOSM8/Tat/FLnTKKE4WnN9pUj0zGS9Orm9ntnDNJsaub6/l8HmGyy23nA35V0LJolNzTWhJb&#10;4rgJOKSOKbGYhXVjTFqNsb85CDN6skuL0cJ+17OmKvlsbH8H1Ymm8jAsPDi5bqj0RgR8Fp42TIOQ&#10;avGJDm2gKzmcLc5q8D/+5o/5RDxFOetIMSW3JGnOzDdLC4niSsb0cz7P6c+P7t1o2EN7D6TDKT0J&#10;J5MZ89CMpvbQvpKeV7EQhYSVVK7kOJr3OEiX3oNUq1VKIh05gRu7dTJCR7oily/9q/DuTDjSqh5h&#10;lJMo3vE+5Mabwa0OSOynpURqByLPjJMG01rP7yWK/Nf/lHV51cufAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAr6QDbNoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X6D9Yi9VYct0qBNA5C&#10;lThwo0B7NvGSpMS7UWwg5etremkvK41mNPM2nw+uFWfsfcOkQY0TEEgl24YqDbvt8nEKwgdD1rRM&#10;qOEbPcyL+7vcZJYv9I7nTahELCGfGQ11CF0mpS9rdMaPuUOK3oF7Z0KUfSVtby6x3LXyKUlepDMN&#10;xYXadPhWY3ncnJyGJl1wUPixWn59OsXqul6l17XWD6Nh8Qoi4BD+wnDDj+hQRKY9n8h60WqIj4Tf&#10;e/MmMwViryGdPYMscvkfvvgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzXgUag8CAAAd&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAr6QDbNoA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="6420C7C2" w14:textId="589C494C" w:rsidR="00A443D3" w:rsidRPr="0005138F" w:rsidRDefault="00A443D3" w:rsidP="00A443D3">
+                  <w:p w14:paraId="5C490829" w14:textId="78CAF56B" w:rsidR="0053021F" w:rsidRPr="0053021F" w:rsidRDefault="0053021F" w:rsidP="0053021F">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="20"/>
+                        <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="0005138F">
+                    <w:r w:rsidRPr="0053021F">
                       <w:rPr>
-                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="20"/>
+                        <w:color w:val="FF0000"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="007C5284">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70FD4483" wp14:editId="70FD4484">
           <wp:extent cx="2771364" cy="497980"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Picture 2" descr="C:\Users\keenank\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Word\DOJ-LOGO-blue-2017.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -34245,412 +32660,407 @@
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkEnd w:id="9"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4789B9CF" w14:textId="565F585C" w:rsidR="00A443D3" w:rsidRDefault="00A443D3">
+  <w:p w14:paraId="4789B9CF" w14:textId="6BD312EF" w:rsidR="00A443D3" w:rsidRDefault="0053021F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22CDB3D7" wp14:editId="3DCD6DDB">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B8A4DEB" wp14:editId="239DC871">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="622300" cy="376555"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:extent cx="1137285" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="550870528" name="Text Box 1" descr="OFFICIAL">
+              <wp:docPr id="1882012566" name="Text Box 1" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="622300" cy="376555"/>
+                        <a:ext cx="1137285" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7B7D5E6A" w14:textId="139BF66E" w:rsidR="00A443D3" w:rsidRPr="00A443D3" w:rsidRDefault="00A443D3" w:rsidP="00A443D3">
+                        <w:p w14:paraId="45C0CD81" w14:textId="1098A742" w:rsidR="0053021F" w:rsidRPr="0053021F" w:rsidRDefault="0053021F" w:rsidP="0053021F">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00A443D3">
+                          <w:r w:rsidRPr="0053021F">
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="22CDB3D7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="1B8A4DEB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwYIjbDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbsERBYmJnXz9KjpOt22nYRaZJ6pF8fFre9qZlR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha1EC1aV/KQCv129f7fsXKFmUENbKc8IxIaicyWvEV2RZUHWyogwAacsBTV4I5B+/T6rvOgI&#10;3bTZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBIWtLTr1hOn06d/HMVktR7L1wdSPPbYh/6MKIxlLR&#10;C9S9QMEOvvkDyjTSQwCNEwkmA60bqdIMNM00fzPNthZOpVmInOAuNIX/Bysfj1v37Bn2X6CnBUZC&#10;OheKQM44T6+9iV/qlFGcKDxdaFM9MknOxWx2k1NEUujm42I+n0eU7HrZ+YBfFRgWjZJ72koiSxwf&#10;Ag6pY0qsZWHTtG3aTGt/cxBm9GTXDqOF/a5nTVXy2dj9DqoTDeVh2HdwctNQ6QcR8Fl4WjB1S6LF&#10;Jzp0C13J4WxxVoP/8Td/zCfeKcpZR4IpuSVFc9Z+s7SPqK1kTD/n80iGH9270bAHcwckwym9CCeT&#10;GfOwHU3twbySnNexEIWElVSu5Diadzgol56DVOt1SiIZOYEPdutkhI50RS5f+lfh3ZlwpE09wqgm&#10;UbzhfciNN4NbH5DYT0uJ1A5EnhknCaa1np9L1Piv/ynr+qhXPwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMGCI2w0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:89.55pt;height:29.65pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDi1g9YCwIAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSpO2MOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFrcdVqRo3C+AVPS6SSnRBgOVWP2Jf35sv5y&#10;S4kPzFRMgRElPQlP75afPy1aW4gZ1KAq4QiCGF+0tqR1CLbIMs9roZmfgBUGgxKcZgF/3T6rHGsR&#10;XatslufXWQuusg648B69D32QLhO+lIKHJym9CESVFHsL6XTp3MUzWy5YsXfM1g0f2mD/0IVmjcGi&#10;Z6gHFhg5uOYdlG64Aw8yTDjoDKRsuEgz4DTT/M0025pZkWZBcrw90+T/Hyx/PG7tsyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOHpTJvoAuHx0vTqZnY7p4Rj7Ormej6fR5jscts6H74L0CQaJXW4lsQW&#10;O2586FPHlFjMwLpRKq1Gmb8ciBk92aXFaIVu1w1976A64TgO+k17y9cN1twwH56Zw9XiBCjX8ISH&#10;VNCWFAaLkhrcr4/8MR8ZxyglLUqlpAa1TIn6YXATUVXJmH7N5zn+udG9Gw1z0PeAApziW7A8mTEv&#10;qNGUDvQrCnkVC2GIGY7lShpG8z70msWHwMVqlZJQQJaFjdlaHqEjT5HEl+6VOTswHXBHjzDqiBVv&#10;CO9z401vV4eAtKdtRE57IgeqUXxpn8NDier+8z9lXZ7z8jcAAAD//wMAUEsDBBQABgAIAAAAIQCv&#10;pANs2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1iL1Vhy3SoE0DkKVOHCj&#10;QHs28ZKkxLtRbCDl62t6aS8rjWY08zafD64VZ+x9w6RBjRMQSCXbhioNu+3ycQrCB0PWtEyo4Rs9&#10;zIv7u9xkli/0judNqEQsIZ8ZDXUIXSalL2t0xo+5Q4regXtnQpR9JW1vLrHctfIpSV6kMw3Fhdp0&#10;+FZjedycnIYmXXBQ+LFafn06xeq6XqXXtdYPo2HxCiLgEP7CcMOP6FBEpj2fyHrRaoiPhN978yYz&#10;BWKvIZ09gyxy+R+++AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDi1g9YCwIAABYEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCvpANs2gAAAAQB&#10;AAAPAAAAAAAAAAAAAAAAAGUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="7B7D5E6A" w14:textId="139BF66E" w:rsidR="00A443D3" w:rsidRPr="00A443D3" w:rsidRDefault="00A443D3" w:rsidP="00A443D3">
+                  <w:p w14:paraId="45C0CD81" w14:textId="1098A742" w:rsidR="0053021F" w:rsidRPr="0053021F" w:rsidRDefault="0053021F" w:rsidP="0053021F">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00A443D3">
+                    <w:r w:rsidRPr="0053021F">
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="193B25FA" w14:textId="3FC314E0" w:rsidR="00644DA9" w:rsidRDefault="00A443D3">
+  <w:p w14:paraId="193B25FA" w14:textId="57DE2340" w:rsidR="00644DA9" w:rsidRDefault="0053021F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A04AAF2" wp14:editId="56047960">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FFB34C0" wp14:editId="48C00FB4">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="622300" cy="376555"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:extent cx="1137285" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="851993245" name="Text Box 5" descr="OFFICIAL">
+              <wp:docPr id="697420055" name="Text Box 5" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="622300" cy="376555"/>
+                        <a:ext cx="1137285" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="637EC41D" w14:textId="11368792" w:rsidR="00A443D3" w:rsidRPr="00A443D3" w:rsidRDefault="00A443D3" w:rsidP="00A443D3">
+                        <w:p w14:paraId="6744E987" w14:textId="59BFCE30" w:rsidR="0053021F" w:rsidRPr="0053021F" w:rsidRDefault="0053021F" w:rsidP="0053021F">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00A443D3">
+                          <w:r w:rsidRPr="0053021F">
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="3A04AAF2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="7FFB34C0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 5" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBd3zrmDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbkEVBYmJnXz9KjpOt22nYRaZJ6pF8fFre9q1hR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha2EAatKflKB367ev1t2rlAzqMFUyjMCsaHoXMlrRFdkWZC1akWYgFOWghp8K5B+/T6rvOgI&#10;vTXZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBITMlp94wnT6du3hmq6Uo9l64upHnNsQ/dNGKxlLR&#10;C9S9QMEOvvkDqm2khwAaJxLaDLRupEoz0DTT/M0021o4lWYhcoK70BT+H6x8PG7ds2fYf4GeFhgJ&#10;6VwoAjnjPL32bfxSp4ziROHpQpvqkUlyLmazm5wikkI3Hxfz+TyiZNfLzgf8qqBl0Si5p60kssTx&#10;IeCQOqbEWhY2jTFpM8b+5iDM6MmuHUYL+13PmoqKj93voDrRUB6GfQcnNw2VfhABn4WnBVO3JFp8&#10;okMb6EoOZ4uzGvyPv/ljPvFOUc46EkzJLSmaM/PN0j6itpIx/ZzPIxl+dO9Gwx7aOyAZTulFOJnM&#10;mIdmNLWH9pXkvI6FKCSspHIlx9G8w0G59BykWq9TEsnICXywWycjdKQrcvnSvwrvzoQjbeoRRjWJ&#10;4g3vQ268Gdz6gMR+WkqkdiDyzDhJMK31/Fyixn/9T1nXR736CQAA//8DAFBLAwQUAAYACAAAACEA&#10;insHsNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4&#10;UfpzXuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2Tg&#10;iwIsy8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUG&#10;e1o3VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSL&#10;ubiDgWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBd3zrmDAIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 5" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:89.55pt;height:29.65pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCj+7vnDwIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSpe2MOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFrcdVqRo3C+AVPS6SSnRBgOVWP2Jf3xsv50&#10;S4kPzFRMgRElPQlP75YfPyxaW4gZ1KAq4QiCGF+0tqR1CLbIMs9roZmfgBUGgxKcZgF/3T6rHGsR&#10;XatslufXWQuusg648B69D32QLhO+lIKHJym9CESVFHsL6XTp3MUzWy5YsXfM1g0f2mD/0IVmjcGi&#10;Z6gHFhg5uOYPKN1wBx5kmHDQGUjZcJFmwGmm+btptjWzIs2C5Hh7psn/P1j+eNzaZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLTmTbRBcLjpenVzex2TgnH2NXN9Xw+jzDZ5bZ1PnwToEk0SupwLYkt&#10;dtz40KeOKbGYgXWjVFqNMr85EDN6skuL0QrdriNNVdLPY/s7qE44lYN+4d7ydYOlN8yHZ+ZwwzgI&#10;qjY84SEVtCWFwaKkBvfzb/6Yj8RjlJIWFVNSg5KmRH03uJAormRMv+TzHP/c6N6Nhjnoe0AdTvFJ&#10;WJ7MmBfUaEoH+hX1vIqFMMQMx3IlDaN5H3rp4nvgYrVKSagjy8LGbC2P0JGuyOVL98qcHQgPuKpH&#10;GOXEine897nxprerQ0D201IitT2RA+OowbTW4b1Ekb/9T1mXV738BQAA//8DAFBLAwQUAAYACAAA&#10;ACEAr6QDbNoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X6D9Yi9VYct0qBNA5C&#10;lThwo0B7NvGSpMS7UWwg5etremkvK41mNPM2nw+uFWfsfcOkQY0TEEgl24YqDbvt8nEKwgdD1rRM&#10;qOEbPcyL+7vcZJYv9I7nTahELCGfGQ11CF0mpS9rdMaPuUOK3oF7Z0KUfSVtby6x3LXyKUlepDMN&#10;xYXadPhWY3ncnJyGJl1wUPixWn59OsXqul6l17XWD6Nh8Qoi4BD+wnDDj+hQRKY9n8h60WqIj4Tf&#10;e/MmMwViryGdPYMscvkfvvgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAo/u75w8CAAAd&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAr6QDbNoA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="637EC41D" w14:textId="11368792" w:rsidR="00A443D3" w:rsidRPr="00A443D3" w:rsidRDefault="00A443D3" w:rsidP="00A443D3">
+                  <w:p w14:paraId="6744E987" w14:textId="59BFCE30" w:rsidR="0053021F" w:rsidRPr="0053021F" w:rsidRDefault="0053021F" w:rsidP="0053021F">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00A443D3">
+                    <w:r w:rsidRPr="0053021F">
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1DAFCCCE" w14:textId="1C3A71C0" w:rsidR="00DB7EAC" w:rsidRPr="00DB7EAC" w:rsidRDefault="00A443D3" w:rsidP="00DB7EAC">
+  <w:p w14:paraId="1DAFCCCE" w14:textId="7CF4B4A5" w:rsidR="00DB7EAC" w:rsidRPr="00DB7EAC" w:rsidRDefault="0053021F" w:rsidP="00DB7EAC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:left="-567" w:right="-472"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Daytona" w:hAnsi="Daytona"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Daytona" w:hAnsi="Daytona"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="092A9823" wp14:editId="5E4522FB">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52C31C1F" wp14:editId="375689AB">
               <wp:simplePos x="915035" y="450850"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="622300" cy="376555"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:extent cx="1137285" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="391513237" name="Text Box 6" descr="OFFICIAL">
+              <wp:docPr id="1626916341" name="Text Box 6" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="622300" cy="376555"/>
+                        <a:ext cx="1137285" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2AEC0B32" w14:textId="3C764B3D" w:rsidR="00A443D3" w:rsidRPr="0005138F" w:rsidRDefault="00A443D3" w:rsidP="00A443D3">
+                        <w:p w14:paraId="73765DE0" w14:textId="1EFC44DA" w:rsidR="0053021F" w:rsidRPr="0053021F" w:rsidRDefault="0053021F" w:rsidP="0053021F">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                              <w:szCs w:val="20"/>
+                              <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="0005138F">
+                          <w:r w:rsidRPr="0053021F">
                             <w:rPr>
-                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                              <w:szCs w:val="20"/>
+                              <w:color w:val="FF0000"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="092A9823" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="52C31C1F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 6" o:spid="_x0000_s1030" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBe4ydWDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSJeuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3+svlw&#10;S4kPzFRMgRElPQtP71bv3y1bW4gZ1KAq4QiCGF+0tqR1CLbIMs9roZmfgBUGgxKcZgF/3SGrHGsR&#10;XatslueLrAVXWQdceI/ehz5IVwlfSsHDk5ReBKJKir2FdLp07uOZrZasODhm64YPbbB/6EKzxmDR&#10;C9QDC4wcXfMHlG64Aw8yTDjoDKRsuEgz4DTT/M00u5pZkWZBcry90OT/Hyx/PO3ssyOh+wIdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi3m83lEya6XrfPhqwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5zYGY0ZNdO4xW6PYdaaqSfhy730N1xqEc9Pv2lm8aLL1lPjwzhwvGblG0&#10;4QkPqaAtKQwWJTW4H3/zx3zkHaOUtCiYkhpUNCXqm8F9RG0lY/o5n0cy3Ojej4Y56ntAGU7xRVie&#10;zJgX1GhKB/oV5byOhTDEDMdyJQ2jeR965eJz4GK9TkkoI8vC1uwsj9CRrsjlS/fKnB0ID7ipRxjV&#10;xIo3vPe58aa362NA9tNSIrU9kQPjKMG01uG5RI3/+p+yro969RMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXuMnVg0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 6" o:spid="_x0000_s1030" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:89.55pt;height:29.65pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDORAnaDQIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSpO2MOEXWIsOA&#10;oC2QDj0rshQbkEVBYmJnXz9KiZOt7WnYRaZJ6pF8fJrd9a1he+VDA7bk41HOmbISqsZuS/7zZfnl&#10;lrOAwlbCgFUlP6jA7+afP806V6gJ1GAq5RmB2FB0ruQ1oiuyLMhatSKMwClLQQ2+FUi/fptVXnSE&#10;3ppskufXWQe+ch6kCoG8D8cgnyd8rZXEJ62DQmZKTr1hOn06N/HM5jNRbL1wdSNPbYh/6KIVjaWi&#10;Z6gHgYLtfPMOqm2khwAaRxLaDLRupEoz0DTj/M0061o4lWYhcoI70xT+H6x83K/ds2fYf4OeFhgJ&#10;6VwoAjnjPL32bfxSp4ziROHhTJvqkcl4aXx1M7mdciYpdnVzPZ1OI0x2ue18wO8KWhaNkntaS2JL&#10;7FcBj6lDSixmYdkYk1Zj7F8Owoye7NJitLDf9KypSp7qRs8GqgNN5eG48ODksqHSKxHwWXjaMA1C&#10;qsUnOrSBruRwsjirwf/6yB/ziXiKctaRYkpuSdKcmR+WFhLFlYzx13ya058f3JvBsLv2HkiHY3oS&#10;TiYz5qEZTO2hfSU9L2IhCgkrqVzJcTDv8Shdeg9SLRYpiXTkBK7s2skIHemKXL70r8K7E+FIq3qE&#10;QU6ieMP7MTfeDG6xQ2I/LeVC5Ilx0mBa6+m9RJH/+Z+yLq96/hsAAP//AwBQSwMEFAAGAAgAAAAh&#10;AK+kA2zaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+g/WIvVWHLdKgTQOQpU4&#10;cKNAezbxkqTEu1FsIOXra3ppLyuNZjTzNp8PrhVn7H3DpEGNExBIJduGKg277fJxCsIHQ9a0TKjh&#10;Gz3Mi/u73GSWL/SO502oRCwhnxkNdQhdJqUva3TGj7lDit6Be2dClH0lbW8usdy18ilJXqQzDcWF&#10;2nT4VmN53JychiZdcFD4sVp+fTrF6rpepde11g+jYfEKIuAQ/sJww4/oUESmPZ/IetFqiI+E33vz&#10;JjMFYq8hnT2DLHL5H774AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM5ECdoNAgAAHQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK+kA2zaAAAA&#10;BAEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="2AEC0B32" w14:textId="3C764B3D" w:rsidR="00A443D3" w:rsidRPr="0005138F" w:rsidRDefault="00A443D3" w:rsidP="00A443D3">
+                  <w:p w14:paraId="73765DE0" w14:textId="1EFC44DA" w:rsidR="0053021F" w:rsidRPr="0053021F" w:rsidRDefault="0053021F" w:rsidP="0053021F">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="20"/>
+                        <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="0005138F">
+                    <w:r w:rsidRPr="0053021F">
                       <w:rPr>
-                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="20"/>
+                        <w:color w:val="FF0000"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00DB7EAC" w:rsidRPr="00DB7EAC">
       <w:rPr>
         <w:rFonts w:ascii="Daytona" w:hAnsi="Daytona"/>
       </w:rPr>
       <w:t>Office of the Public Advocate</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4B889A31" w14:textId="6CAD71E8" w:rsidR="001766B9" w:rsidRDefault="00BA1D11" w:rsidP="00DB7EAC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:left="-567" w:right="-472"/>
@@ -34676,154 +33086,155 @@
     </w:r>
     <w:r w:rsidR="00F84715">
       <w:rPr>
         <w:rFonts w:ascii="Daytona" w:hAnsi="Daytona"/>
       </w:rPr>
       <w:t xml:space="preserve"> Rights</w:t>
     </w:r>
     <w:r w:rsidR="00D0222A">
       <w:rPr>
         <w:rFonts w:ascii="Daytona" w:hAnsi="Daytona"/>
       </w:rPr>
       <w:t xml:space="preserve">) </w:t>
     </w:r>
     <w:r w:rsidR="00CC2664">
       <w:rPr>
         <w:rFonts w:ascii="Daytona" w:hAnsi="Daytona"/>
       </w:rPr>
       <w:t>Service Agreement</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6E4892E0" w14:textId="6CD989FB" w:rsidR="00644DA9" w:rsidRDefault="00A443D3">
+  <w:p w14:paraId="6E4892E0" w14:textId="312166AD" w:rsidR="00644DA9" w:rsidRDefault="0053021F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="708F550C" wp14:editId="7A107E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="696CCA58" wp14:editId="6DBDAC15">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="622300" cy="376555"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:extent cx="1137285" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="1566587211" name="Text Box 4" descr="OFFICIAL">
+              <wp:docPr id="187140942" name="Text Box 4" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="622300" cy="376555"/>
+                        <a:ext cx="1137285" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6CAA0533" w14:textId="519670EF" w:rsidR="00A443D3" w:rsidRPr="00A443D3" w:rsidRDefault="00A443D3" w:rsidP="00A443D3">
+                        <w:p w14:paraId="22A86627" w14:textId="3163A70F" w:rsidR="0053021F" w:rsidRPr="0053021F" w:rsidRDefault="0053021F" w:rsidP="0053021F">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00A443D3">
+                          <w:r w:rsidRPr="0053021F">
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="708F550C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="696CCA58" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 4" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzXJVrDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshwbkERBYmJnXz9KiZOt7WnYRaZJ6pF8fJrf9kazg/KhBVvy8SjnTFkJVWt3Jf/5vPr0&#10;hbOAwlZCg1UlP6rAbxcfP8w7V6gJNKAr5RmB2FB0ruQNoiuyLMhGGRFG4JSlYA3eCKRfv8sqLzpC&#10;Nzqb5Pks68BXzoNUIZD3/hTki4Rf10riY10HhUyXnHrDdPp0buOZLeai2Hnhmlae2xD/0IURraWi&#10;F6h7gYLtffsGyrTSQ4AaRxJMBnXdSpVmoGnG+atpNo1wKs1C5AR3oSn8P1j5cNi4J8+w/wY9LTAS&#10;0rlQBHLGefram/ilThnFicLjhTbVI5PknE0mNzlFJIVuPs+m02lEya6XnQ/4XYFh0Si5p60kssRh&#10;HfCUOqTEWhZWrdZpM9r+5SDM6MmuHUYL+23P2qrkqW70bKE60lAeTvsOTq5aKr0WAZ+EpwVTtyRa&#10;fKSj1tCVHM4WZw34X+/5Yz7xTlHOOhJMyS0pmjP9w9I+oraSMf6aTyMZfnBvB8PuzR2QDMf0IpxM&#10;ZsxDPZi1B/NCcl7GQhQSVlK5kuNg3uFJufQcpFouUxLJyAlc242TETrSFbl87l+Ed2fCkTb1AIOa&#10;RPGK91NuvBncco/EflrKlcgz4yTBtNbzc4ka//M/ZV0f9eI3AAAA//8DAFBLAwQUAAYACAAAACEA&#10;insHsNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4&#10;UfpzXuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2Tg&#10;iwIsy8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUG&#10;e1o3VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSL&#10;ubiDgWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzXJVrDAIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 4" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:89.55pt;height:29.65pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgx6ZXDgIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSpO2MOEXWIsOA&#10;oC2QDj0rshQbkEVBYmJnXz9Kjput22nYRaZJ6pF8fFrc9a1hR+VDA7bk00nOmbISqsbuS/79Zf3p&#10;lrOAwlbCgFUlP6nA75YfPyw6V6gZ1GAq5RmB2FB0ruQ1oiuyLMhatSJMwClLQQ2+FUi/fp9VXnSE&#10;3ppslufXWQe+ch6kCoG8D0OQLxO+1krik9ZBITMlp94wnT6du3hmy4Uo9l64upHnNsQ/dNGKxlLR&#10;N6gHgYIdfPMHVNtIDwE0TiS0GWjdSJVmoGmm+btptrVwKs1C5AT3RlP4f7Dy8bh1z55h/wV6WmAk&#10;pHOhCOSM8/Tat/FLnTKKE4WnN9pUj0zGS9Orm9ntnDNJsaub6/l8HmGyy23nA35V0LJolNzTWhJb&#10;4rgJOKSOKbGYhXVjTFqNsb85CDN6skuL0cJ+17OmouJj+zuoTjSVh2Hhwcl1Q6U3IuCz8LRhGoRU&#10;i090aANdyeFscVaD//E3f8wn4inKWUeKKbklSXNmvllaSBRXMqaf83lOf35070bDHtp7IB1O6Uk4&#10;mcyYh2Y0tYf2lfS8ioUoJKykciXH0bzHQbr0HqRarVIS6cgJ3NitkxE60hW5fOlfhXdnwpFW9Qij&#10;nETxjvchN94MbnVAYj8tJVI7EHlmnDSY1np+L1Hkv/6nrMurXv4EAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvpANs2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1iL1Vhy3SoE0DkKV&#10;OHCjQHs28ZKkxLtRbCDl62t6aS8rjWY08zafD64VZ+x9w6RBjRMQSCXbhioNu+3ycQrCB0PWtEyo&#10;4Rs9zIv7u9xkli/0judNqEQsIZ8ZDXUIXSalL2t0xo+5Q4regXtnQpR9JW1vLrHctfIpSV6kMw3F&#10;hdp0+FZjedycnIYmXXBQ+LFafn06xeq6XqXXtdYPo2HxCiLgEP7CcMOP6FBEpj2fyHrRaoiPhN97&#10;8yYzBWKvIZ09gyxy+R+++AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCgx6ZXDgIAAB0E&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCvpANs2gAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="6CAA0533" w14:textId="519670EF" w:rsidR="00A443D3" w:rsidRPr="00A443D3" w:rsidRDefault="00A443D3" w:rsidP="00A443D3">
+                  <w:p w14:paraId="22A86627" w14:textId="3163A70F" w:rsidR="0053021F" w:rsidRPr="0053021F" w:rsidRDefault="0053021F" w:rsidP="0053021F">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00A443D3">
+                    <w:r w:rsidRPr="0053021F">
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66D95352"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28EC6A38"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -35129,54 +33540,53 @@
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1241335298">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1878589562">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="590359601">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="7wjikvUBkMM8FBUlqLSG9NtjmP9pPFKDgILS0EC16seNs8AsV04F1HYtZ0x2fW/C7Plsi9HGpHYcFtN7YtNk5A==" w:salt="Gpg7LJVW8MdSJBXdL/fAUw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="qZ2SQoKax5hH9ZGrq3lQKOQsdARRXevZMAGvdKvQ7TYjloyyIKJp6tcUPd4ZyubLowjku9uPX7HaZfHFXgorig==" w:salt="As3zc4eahoBKJUGGYNhELg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B45FA5"/>
@@ -35220,51 +33630,50 @@
     <w:rsid w:val="000B3AE3"/>
     <w:rsid w:val="000B6D4D"/>
     <w:rsid w:val="000C0C6F"/>
     <w:rsid w:val="000C218B"/>
     <w:rsid w:val="000C3E39"/>
     <w:rsid w:val="000C6244"/>
     <w:rsid w:val="000D17F7"/>
     <w:rsid w:val="000D5C8E"/>
     <w:rsid w:val="000D6C8A"/>
     <w:rsid w:val="000D7163"/>
     <w:rsid w:val="000D764C"/>
     <w:rsid w:val="000E28FC"/>
     <w:rsid w:val="000E2AA5"/>
     <w:rsid w:val="000F01CE"/>
     <w:rsid w:val="000F0BCF"/>
     <w:rsid w:val="001012E9"/>
     <w:rsid w:val="00103982"/>
     <w:rsid w:val="00106EE6"/>
     <w:rsid w:val="00107C02"/>
     <w:rsid w:val="00110FBF"/>
     <w:rsid w:val="00116BAA"/>
     <w:rsid w:val="0012151D"/>
     <w:rsid w:val="00124638"/>
     <w:rsid w:val="0013020A"/>
     <w:rsid w:val="00130A0F"/>
-    <w:rsid w:val="00133EAB"/>
     <w:rsid w:val="001433E7"/>
     <w:rsid w:val="00146F98"/>
     <w:rsid w:val="0014762F"/>
     <w:rsid w:val="00151593"/>
     <w:rsid w:val="00156B7D"/>
     <w:rsid w:val="00157020"/>
     <w:rsid w:val="00157898"/>
     <w:rsid w:val="00162009"/>
     <w:rsid w:val="00163BCD"/>
     <w:rsid w:val="001656B6"/>
     <w:rsid w:val="00166A23"/>
     <w:rsid w:val="00170D08"/>
     <w:rsid w:val="001720D3"/>
     <w:rsid w:val="001766B9"/>
     <w:rsid w:val="00176F47"/>
     <w:rsid w:val="0017754F"/>
     <w:rsid w:val="00177DAE"/>
     <w:rsid w:val="00177E74"/>
     <w:rsid w:val="0018138B"/>
     <w:rsid w:val="00182050"/>
     <w:rsid w:val="00195944"/>
     <w:rsid w:val="001A180B"/>
     <w:rsid w:val="001A57C3"/>
     <w:rsid w:val="001B4762"/>
     <w:rsid w:val="001B50FE"/>
@@ -35277,51 +33686,50 @@
     <w:rsid w:val="001E3BA8"/>
     <w:rsid w:val="001E4BD6"/>
     <w:rsid w:val="001E6E8A"/>
     <w:rsid w:val="001E7214"/>
     <w:rsid w:val="001F01EE"/>
     <w:rsid w:val="001F1212"/>
     <w:rsid w:val="001F162C"/>
     <w:rsid w:val="001F317A"/>
     <w:rsid w:val="001F4B43"/>
     <w:rsid w:val="001F6001"/>
     <w:rsid w:val="001F7654"/>
     <w:rsid w:val="00202F74"/>
     <w:rsid w:val="002042D6"/>
     <w:rsid w:val="00210F8F"/>
     <w:rsid w:val="002130FA"/>
     <w:rsid w:val="00216042"/>
     <w:rsid w:val="00227C0E"/>
     <w:rsid w:val="002320B6"/>
     <w:rsid w:val="00233471"/>
     <w:rsid w:val="00241083"/>
     <w:rsid w:val="002428DE"/>
     <w:rsid w:val="002470B0"/>
     <w:rsid w:val="00247BEB"/>
     <w:rsid w:val="00254462"/>
     <w:rsid w:val="00255D92"/>
-    <w:rsid w:val="00257AE9"/>
     <w:rsid w:val="00260D9E"/>
     <w:rsid w:val="002618FE"/>
     <w:rsid w:val="0026436F"/>
     <w:rsid w:val="00264390"/>
     <w:rsid w:val="00265682"/>
     <w:rsid w:val="00270DC4"/>
     <w:rsid w:val="00273482"/>
     <w:rsid w:val="00274133"/>
     <w:rsid w:val="0027420D"/>
     <w:rsid w:val="0027510A"/>
     <w:rsid w:val="0028067E"/>
     <w:rsid w:val="00280CC7"/>
     <w:rsid w:val="002827EF"/>
     <w:rsid w:val="00285573"/>
     <w:rsid w:val="0029124E"/>
     <w:rsid w:val="002922E3"/>
     <w:rsid w:val="002A247C"/>
     <w:rsid w:val="002A46F7"/>
     <w:rsid w:val="002A60E1"/>
     <w:rsid w:val="002B27F2"/>
     <w:rsid w:val="002B6F34"/>
     <w:rsid w:val="002C0ABA"/>
     <w:rsid w:val="002C185F"/>
     <w:rsid w:val="002C423F"/>
     <w:rsid w:val="002C666D"/>
@@ -35352,114 +33760,112 @@
     <w:rsid w:val="0036785D"/>
     <w:rsid w:val="0037539D"/>
     <w:rsid w:val="00376082"/>
     <w:rsid w:val="0038355B"/>
     <w:rsid w:val="0038459B"/>
     <w:rsid w:val="00387508"/>
     <w:rsid w:val="00390A36"/>
     <w:rsid w:val="00391DA6"/>
     <w:rsid w:val="003937E3"/>
     <w:rsid w:val="003970C2"/>
     <w:rsid w:val="003A0F8E"/>
     <w:rsid w:val="003A48B3"/>
     <w:rsid w:val="003A5178"/>
     <w:rsid w:val="003A61FA"/>
     <w:rsid w:val="003B47BB"/>
     <w:rsid w:val="003C02D4"/>
     <w:rsid w:val="003C2774"/>
     <w:rsid w:val="003D0818"/>
     <w:rsid w:val="003D0932"/>
     <w:rsid w:val="003D1493"/>
     <w:rsid w:val="003D2F93"/>
     <w:rsid w:val="003D38FF"/>
     <w:rsid w:val="003D7CC3"/>
     <w:rsid w:val="003E21DA"/>
     <w:rsid w:val="003E6185"/>
-    <w:rsid w:val="003E6A56"/>
     <w:rsid w:val="003F0433"/>
     <w:rsid w:val="003F069A"/>
     <w:rsid w:val="003F2893"/>
     <w:rsid w:val="003F4A7B"/>
     <w:rsid w:val="003F4FE7"/>
     <w:rsid w:val="00403095"/>
     <w:rsid w:val="00415DDE"/>
     <w:rsid w:val="00417C0E"/>
     <w:rsid w:val="00420AD4"/>
     <w:rsid w:val="0042322F"/>
     <w:rsid w:val="0043003D"/>
     <w:rsid w:val="00430F21"/>
     <w:rsid w:val="004314A0"/>
     <w:rsid w:val="00440BE4"/>
     <w:rsid w:val="00442596"/>
     <w:rsid w:val="00442A10"/>
     <w:rsid w:val="00443C20"/>
     <w:rsid w:val="00446595"/>
     <w:rsid w:val="0045271E"/>
     <w:rsid w:val="004536B1"/>
     <w:rsid w:val="00453B11"/>
     <w:rsid w:val="00455F1D"/>
     <w:rsid w:val="00456667"/>
     <w:rsid w:val="004617B3"/>
     <w:rsid w:val="0046324A"/>
     <w:rsid w:val="004676AC"/>
     <w:rsid w:val="00472699"/>
     <w:rsid w:val="00472EC9"/>
     <w:rsid w:val="0047329D"/>
     <w:rsid w:val="0047393C"/>
     <w:rsid w:val="00473F78"/>
-    <w:rsid w:val="00475EF4"/>
     <w:rsid w:val="00483462"/>
     <w:rsid w:val="00485213"/>
     <w:rsid w:val="00496C21"/>
     <w:rsid w:val="004A022D"/>
     <w:rsid w:val="004A0655"/>
     <w:rsid w:val="004B6B12"/>
     <w:rsid w:val="004C05BF"/>
     <w:rsid w:val="004C2003"/>
     <w:rsid w:val="004C2980"/>
     <w:rsid w:val="004C4E58"/>
     <w:rsid w:val="004C71C7"/>
     <w:rsid w:val="004D04E2"/>
     <w:rsid w:val="004D0826"/>
     <w:rsid w:val="004D5569"/>
     <w:rsid w:val="004D79D4"/>
     <w:rsid w:val="004E245F"/>
     <w:rsid w:val="004E285C"/>
     <w:rsid w:val="004E4AA9"/>
-    <w:rsid w:val="004E4ADE"/>
     <w:rsid w:val="004E59D4"/>
     <w:rsid w:val="004E66A9"/>
     <w:rsid w:val="004F02D7"/>
     <w:rsid w:val="004F2D34"/>
     <w:rsid w:val="004F43D9"/>
     <w:rsid w:val="00511A0F"/>
     <w:rsid w:val="00511ACA"/>
     <w:rsid w:val="00511E95"/>
     <w:rsid w:val="005148A9"/>
     <w:rsid w:val="005223E0"/>
     <w:rsid w:val="00522B61"/>
     <w:rsid w:val="00527C1A"/>
+    <w:rsid w:val="0053021F"/>
     <w:rsid w:val="00533D08"/>
     <w:rsid w:val="00540471"/>
     <w:rsid w:val="00540D4E"/>
     <w:rsid w:val="00542280"/>
     <w:rsid w:val="00543B70"/>
     <w:rsid w:val="00546DDF"/>
     <w:rsid w:val="0055162C"/>
     <w:rsid w:val="00551CD8"/>
     <w:rsid w:val="00551FDC"/>
     <w:rsid w:val="00552E1E"/>
     <w:rsid w:val="005575CB"/>
     <w:rsid w:val="005619C9"/>
     <w:rsid w:val="00561F95"/>
     <w:rsid w:val="00563006"/>
     <w:rsid w:val="00563AAA"/>
     <w:rsid w:val="00567BA8"/>
     <w:rsid w:val="005731F1"/>
     <w:rsid w:val="00575855"/>
     <w:rsid w:val="0058353D"/>
     <w:rsid w:val="0058791B"/>
     <w:rsid w:val="00590F87"/>
     <w:rsid w:val="0059241F"/>
     <w:rsid w:val="00592FEB"/>
     <w:rsid w:val="00594C06"/>
     <w:rsid w:val="00596B74"/>
@@ -35497,71 +33903,71 @@
     <w:rsid w:val="00633896"/>
     <w:rsid w:val="00634EF4"/>
     <w:rsid w:val="00644DA9"/>
     <w:rsid w:val="0065052B"/>
     <w:rsid w:val="00651753"/>
     <w:rsid w:val="00655270"/>
     <w:rsid w:val="00657ABC"/>
     <w:rsid w:val="00662CF8"/>
     <w:rsid w:val="00665AC0"/>
     <w:rsid w:val="00677CCF"/>
     <w:rsid w:val="0068446C"/>
     <w:rsid w:val="00690D50"/>
     <w:rsid w:val="00691DA0"/>
     <w:rsid w:val="00694E1D"/>
     <w:rsid w:val="006956F8"/>
     <w:rsid w:val="00695BBA"/>
     <w:rsid w:val="00695E88"/>
     <w:rsid w:val="00696AF7"/>
     <w:rsid w:val="006A05D9"/>
     <w:rsid w:val="006A0D08"/>
     <w:rsid w:val="006A56FA"/>
     <w:rsid w:val="006A7BFF"/>
     <w:rsid w:val="006B35B5"/>
     <w:rsid w:val="006B594A"/>
     <w:rsid w:val="006C23B0"/>
+    <w:rsid w:val="006C4598"/>
     <w:rsid w:val="006C4C30"/>
     <w:rsid w:val="006C6E95"/>
     <w:rsid w:val="006C709B"/>
     <w:rsid w:val="006C7A35"/>
     <w:rsid w:val="006D1B23"/>
     <w:rsid w:val="006D3560"/>
     <w:rsid w:val="006D3B7D"/>
     <w:rsid w:val="006D3EDD"/>
     <w:rsid w:val="006D3F34"/>
     <w:rsid w:val="006D6154"/>
     <w:rsid w:val="006D7064"/>
     <w:rsid w:val="006E4106"/>
     <w:rsid w:val="006E5344"/>
     <w:rsid w:val="006F0073"/>
     <w:rsid w:val="006F16E5"/>
     <w:rsid w:val="006F1E3D"/>
     <w:rsid w:val="006F5B2F"/>
     <w:rsid w:val="006F6AC9"/>
     <w:rsid w:val="00702385"/>
     <w:rsid w:val="007074D0"/>
-    <w:rsid w:val="00714F3D"/>
     <w:rsid w:val="007159F1"/>
     <w:rsid w:val="00715F6F"/>
     <w:rsid w:val="00723909"/>
     <w:rsid w:val="0073209F"/>
     <w:rsid w:val="00733469"/>
     <w:rsid w:val="00733D5C"/>
     <w:rsid w:val="007361C0"/>
     <w:rsid w:val="00740774"/>
     <w:rsid w:val="00740F14"/>
     <w:rsid w:val="00743BC9"/>
     <w:rsid w:val="00757700"/>
     <w:rsid w:val="00764A60"/>
     <w:rsid w:val="00765EE0"/>
     <w:rsid w:val="00767B1A"/>
     <w:rsid w:val="007704C1"/>
     <w:rsid w:val="00771907"/>
     <w:rsid w:val="0077315E"/>
     <w:rsid w:val="007734D2"/>
     <w:rsid w:val="007771E0"/>
     <w:rsid w:val="00780D4E"/>
     <w:rsid w:val="00781C7A"/>
     <w:rsid w:val="00782159"/>
     <w:rsid w:val="007852CF"/>
     <w:rsid w:val="007866F6"/>
     <w:rsid w:val="007872D8"/>
@@ -35699,51 +34105,50 @@
     <w:rsid w:val="00A443D3"/>
     <w:rsid w:val="00A46570"/>
     <w:rsid w:val="00A5169A"/>
     <w:rsid w:val="00A5289C"/>
     <w:rsid w:val="00A52C96"/>
     <w:rsid w:val="00A52D1C"/>
     <w:rsid w:val="00A53806"/>
     <w:rsid w:val="00A547FE"/>
     <w:rsid w:val="00A55536"/>
     <w:rsid w:val="00A72F60"/>
     <w:rsid w:val="00A74DA1"/>
     <w:rsid w:val="00A75AFC"/>
     <w:rsid w:val="00A77896"/>
     <w:rsid w:val="00A809ED"/>
     <w:rsid w:val="00A8185C"/>
     <w:rsid w:val="00A81AC7"/>
     <w:rsid w:val="00A82FEA"/>
     <w:rsid w:val="00A90458"/>
     <w:rsid w:val="00A942E0"/>
     <w:rsid w:val="00A967A1"/>
     <w:rsid w:val="00AA305F"/>
     <w:rsid w:val="00AB201E"/>
     <w:rsid w:val="00AB2371"/>
     <w:rsid w:val="00AD3DA1"/>
     <w:rsid w:val="00AE2020"/>
-    <w:rsid w:val="00AE39D1"/>
     <w:rsid w:val="00AE7110"/>
     <w:rsid w:val="00AE7500"/>
     <w:rsid w:val="00AF0B8A"/>
     <w:rsid w:val="00AF410F"/>
     <w:rsid w:val="00AF5E73"/>
     <w:rsid w:val="00AF7677"/>
     <w:rsid w:val="00B04ADF"/>
     <w:rsid w:val="00B054CE"/>
     <w:rsid w:val="00B07024"/>
     <w:rsid w:val="00B076EF"/>
     <w:rsid w:val="00B12B1D"/>
     <w:rsid w:val="00B14D89"/>
     <w:rsid w:val="00B20BD1"/>
     <w:rsid w:val="00B2148E"/>
     <w:rsid w:val="00B227E9"/>
     <w:rsid w:val="00B2671E"/>
     <w:rsid w:val="00B2756F"/>
     <w:rsid w:val="00B27AF8"/>
     <w:rsid w:val="00B3568D"/>
     <w:rsid w:val="00B36B26"/>
     <w:rsid w:val="00B4215B"/>
     <w:rsid w:val="00B4490E"/>
     <w:rsid w:val="00B45FA5"/>
     <w:rsid w:val="00B4684D"/>
     <w:rsid w:val="00B46C6C"/>
@@ -35905,50 +34310,51 @@
     <w:rsid w:val="00E04794"/>
     <w:rsid w:val="00E112FE"/>
     <w:rsid w:val="00E147A1"/>
     <w:rsid w:val="00E226FF"/>
     <w:rsid w:val="00E251A3"/>
     <w:rsid w:val="00E269D6"/>
     <w:rsid w:val="00E30282"/>
     <w:rsid w:val="00E313F1"/>
     <w:rsid w:val="00E323B3"/>
     <w:rsid w:val="00E3328B"/>
     <w:rsid w:val="00E346F2"/>
     <w:rsid w:val="00E51528"/>
     <w:rsid w:val="00E53F9B"/>
     <w:rsid w:val="00E556CA"/>
     <w:rsid w:val="00E55F3F"/>
     <w:rsid w:val="00E6244E"/>
     <w:rsid w:val="00E633F9"/>
     <w:rsid w:val="00E635A7"/>
     <w:rsid w:val="00E63BF5"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E75224"/>
     <w:rsid w:val="00E80B04"/>
     <w:rsid w:val="00E81BF5"/>
     <w:rsid w:val="00E829A4"/>
     <w:rsid w:val="00E85010"/>
+    <w:rsid w:val="00E97083"/>
     <w:rsid w:val="00EA33F2"/>
     <w:rsid w:val="00EA56B0"/>
     <w:rsid w:val="00EA61C5"/>
     <w:rsid w:val="00EA68EA"/>
     <w:rsid w:val="00EA6A4F"/>
     <w:rsid w:val="00EA7D8B"/>
     <w:rsid w:val="00EA7DED"/>
     <w:rsid w:val="00EB2A41"/>
     <w:rsid w:val="00EC0B77"/>
     <w:rsid w:val="00EC0BE1"/>
     <w:rsid w:val="00EC0C43"/>
     <w:rsid w:val="00EC400E"/>
     <w:rsid w:val="00ED3885"/>
     <w:rsid w:val="00ED3B2B"/>
     <w:rsid w:val="00ED49F2"/>
     <w:rsid w:val="00ED7314"/>
     <w:rsid w:val="00EE1C2F"/>
     <w:rsid w:val="00EE1F06"/>
     <w:rsid w:val="00EE25EC"/>
     <w:rsid w:val="00EE3856"/>
     <w:rsid w:val="00EE6EB1"/>
     <w:rsid w:val="00EE72CA"/>
     <w:rsid w:val="00EF20BE"/>
     <w:rsid w:val="00EF5BFA"/>
     <w:rsid w:val="00F01A49"/>
@@ -37329,60 +35735,50 @@
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="FSMe-Bold"/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ParticipantID">
     <w:name w:val="ParticipantID"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B2671E"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="FSMe-Bold"/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-[...8 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="292830077">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="695276487">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -37671,684 +36067,55 @@
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...627 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -38609,50 +36376,72 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004AD185E66296534293E2BECF89C4231F" ma:contentTypeVersion="1" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4300c5e2c59fb421893096b858a066db">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a447206dab0015f8b9f8924535193e8c" ns1:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
@@ -38740,147 +36529,125 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12D9F614-9802-4F4E-8303-2C5348E98743}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1C93299-FBD9-4672-A520-7F2C70C213E2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB12778F-91EA-4E13-B1D3-FDD87DA0E6B1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{570C7E26-7DBC-4BD6-8889-30D5E60AD5EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...24 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>23</Pages>
-  <Words>7429</Words>
-  <Characters>39894</Characters>
+  <Words>7062</Words>
+  <Characters>40259</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>949</Lines>
-  <Paragraphs>508</Paragraphs>
+  <Lines>335</Lines>
+  <Paragraphs>94</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Home and Living (with Occupancy Rights) Deed</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>46815</CharactersWithSpaces>
+  <CharactersWithSpaces>47227</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Home and Living (with Occupancy Rights) Deed</dc:title>
   <dc:subject/>
   <dc:creator>Jordan, Elspeth</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004AD185E66296534293E2BECF89C4231F</vt:lpwstr>
@@ -38897,59 +36664,59 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="WebdocsID5">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="WebdocsID6">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="WebdocsID7">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="WebdocsID8">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="WebdocsID9">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="WebdocsID10">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="sTmpGUID">
     <vt:lpwstr>2d836930-f645-4c8a-98fe-43fd0eef1748</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="WebdocsID">
     <vt:lpwstr>1485612R1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ClassificationContentMarkingHeaderShapeIds">
-    <vt:lpwstr>20d59e00,4edaa311,579114ae,5d60394b,32c8629d,17560495</vt:lpwstr>
+    <vt:lpwstr>702d3b96,26744f34,5fb0446b,b278b4e,2991c917,60f8c5f5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ClassificationContentMarkingHeaderFontProps">
-    <vt:lpwstr>#ff0000,12,Aptos</vt:lpwstr>
+    <vt:lpwstr>#ff0000,12,Calibri</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ClassificationContentMarkingHeaderText">
-    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+    <vt:lpwstr>OFFICIAL Sensitive</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
-    <vt:lpwstr>2026-03-05T01:20:29Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_SetDate">
+    <vt:lpwstr>2026-07-01T22:46:56Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
-    <vt:lpwstr>Standard</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
-    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Name">
+    <vt:lpwstr>OFFICIAL Sensitive</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_SiteId">
     <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
-    <vt:lpwstr>0016db4e-1ad6-4c2c-8d48-163b4b4a4a1b</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_ActionId">
+    <vt:lpwstr>963ff426-be54-4770-ae2f-17f7cf8b55e6</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_ContentBits">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>