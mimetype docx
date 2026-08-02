--- v1 (2026-03-14)
+++ v2 (2026-08-02)
@@ -1,59 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2E669B6F" w14:textId="09D03982" w:rsidR="00CC1355" w:rsidRPr="004A37FD" w:rsidRDefault="00286558" w:rsidP="00602461">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Support </w:t>
       </w:r>
       <w:r w:rsidRPr="00602461">
         <w:t>Coordination</w:t>
       </w:r>
       <w:r w:rsidR="0026436F">
@@ -1265,65 +1258,51 @@
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant’s Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. The plan</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> includes a statement of participant </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> includes a statement of participant supports. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6999344C" w14:textId="377E1D14" w:rsidR="0026436F" w:rsidRPr="006F6AC9" w:rsidRDefault="0026436F" w:rsidP="009169BE">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. The </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Public Advocate</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
@@ -1706,54 +1685,52 @@
         <w:t xml:space="preserve"> to the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FBBDC90" w14:textId="77777777" w:rsidR="001766B9" w:rsidRDefault="001766B9" w:rsidP="00B45FA5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="001766B9" w:rsidSect="007361C0">
           <w:headerReference w:type="even" r:id="rId11"/>
           <w:headerReference w:type="default" r:id="rId12"/>
-          <w:footerReference w:type="even" r:id="rId13"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:headerReference w:type="first" r:id="rId14"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="2127" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7434B824" w14:textId="6EB4608C" w:rsidR="005D17D8" w:rsidRPr="005D17D8" w:rsidRDefault="005D17D8" w:rsidP="00B84767">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>AGREED TERMS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C6B4BA1" w14:textId="6D03756C" w:rsidR="005D17D8" w:rsidRPr="005D17D8" w:rsidRDefault="005D17D8" w:rsidP="00B84767">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Definitions and interpretation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ED9CD5A" w14:textId="3BF2009D" w:rsidR="005D17D8" w:rsidRPr="00B84767" w:rsidRDefault="005D17D8" w:rsidP="009169BE">
@@ -2278,65 +2255,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> powers and duties in respect of that appointment. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0173EBAF" w14:textId="6A3644C3" w:rsidR="00CE2E27" w:rsidRPr="006F6AC9" w:rsidRDefault="005D17D8" w:rsidP="009169BE">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardianship and Administration Act</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> the </w:t>
+        <w:t xml:space="preserve"> means the </w:t>
       </w:r>
       <w:r w:rsidRPr="00440EEB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guardianship and Administration Act </w:t>
       </w:r>
       <w:r w:rsidR="00CE2E27" w:rsidRPr="00440EEB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1990</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00CE2E27" w:rsidRPr="006F6AC9">
         <w:rPr>
@@ -2355,65 +2318,51 @@
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00912896">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Health Information</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC5668">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">means information, data and medical </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> on or about an individual's state of physical or mental health and wellbeing including matters pertaining to disease, affliction, disability and drug or alcohol addiction.</w:t>
+        <w:t>means information, data and medical opinion on or about an individual's state of physical or mental health and wellbeing including matters pertaining to disease, affliction, disability and drug or alcohol addiction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AA3EFDE" w14:textId="7AACB840" w:rsidR="00AC5668" w:rsidRPr="00FF29DA" w:rsidRDefault="00AC5668" w:rsidP="009169BE">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Law</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> means any rule or requirement of any statute, subordinate legislation, the common law or equity.</w:t>
       </w:r>
     </w:p>
@@ -2732,65 +2681,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIA</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> that sets out the general pricing arrangements that apply to all supports in the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">and the specific arrangements that apply to individual </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">and the specific arrangements that apply to individual supports. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="521BB4F7" w14:textId="77777777" w:rsidR="00CC2506" w:rsidRPr="006F6AC9" w:rsidRDefault="005D17D8" w:rsidP="009169BE">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIS Quality and Safeguards Commission</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> means the Commission established by section 181A of the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
@@ -3063,113 +2998,71 @@
         </w:rPr>
         <w:t>is a national scheme run by the Office of the</w:t>
       </w:r>
       <w:r w:rsidR="00712593">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C12971">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Australian Information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Commissioner</w:t>
       </w:r>
       <w:r w:rsidR="00712593">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> or agency covered by the </w:t>
+        <w:t xml:space="preserve"> (OAIC)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, requiring any organisation or agency covered by the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Privacy Act 1988, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">to notify affected individuals and the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> when a data breach is likely to result in harm to</w:t>
+        <w:t>to notify affected individuals and the OAIC when a data breach is likely to result in harm to</w:t>
       </w:r>
       <w:r w:rsidR="00712593">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> an individual whose personal information is involved.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="10E65BAF" w14:textId="7531EA38" w:rsidR="00D9085D" w:rsidRPr="00636F73" w:rsidRDefault="00A97FBB" w:rsidP="009169BE">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A1161">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Participant </w:t>
       </w:r>
       <w:r w:rsidRPr="00636F73">
@@ -3206,67 +3099,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(the </w:t>
       </w:r>
       <w:r w:rsidRPr="001A0A09">
         <w:t xml:space="preserve">Participant’s </w:t>
       </w:r>
       <w:r w:rsidR="0051214F">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="001A0A09">
         <w:t>lan)</w:t>
       </w:r>
       <w:r w:rsidRPr="001A1161">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00636F73">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">which includes a statement of participant </w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>which includes a statement of participant supports.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CDF69E0" w14:textId="52CB8B79" w:rsidR="00CF23AA" w:rsidRPr="006F6AC9" w:rsidRDefault="00CF23AA" w:rsidP="009169BE">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Personal Information</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> means personal information within the definition </w:t>
       </w:r>
       <w:r>
@@ -3350,65 +3227,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> if the new </w:t>
       </w:r>
       <w:r w:rsidRPr="002B209D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIS Plan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hasn’t been </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> prior to the current </w:t>
+        <w:t xml:space="preserve"> hasn’t been finalised prior to the current </w:t>
       </w:r>
       <w:r w:rsidRPr="001A0A09">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>End Date.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50C3CE12" w14:textId="77777777" w:rsidR="00D1778D" w:rsidRPr="007112C4" w:rsidRDefault="00D1778D" w:rsidP="009169BE">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3507,189 +3370,165 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B240049" w14:textId="3EB76E03" w:rsidR="005639F5" w:rsidRDefault="00677D19" w:rsidP="009169BE">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Recovery Coach </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">refers to </w:t>
-[...6 lines deleted...]
-        <w:t>a</w:t>
+        <w:t>refers to a</w:t>
       </w:r>
       <w:r w:rsidR="00101A93">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> NDIS funded worker that has specific mental health knowledge.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E04391E" w14:textId="77777777" w:rsidR="005639F5" w:rsidRDefault="005639F5">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C2BB69D" w14:textId="6A37B8EF" w:rsidR="00C9494E" w:rsidRPr="00B74488" w:rsidRDefault="00C9494E" w:rsidP="009169BE">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Replacement Support </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">means a service, item or equipment which is not </w:t>
-[...6 lines deleted...]
-        <w:t>a</w:t>
+        <w:t>means a service, item or equipment which is not a</w:t>
       </w:r>
       <w:r w:rsidR="00101A93">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS Support </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">but has been approved by the </w:t>
       </w:r>
       <w:r w:rsidRPr="00B74488">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Participant </w:t>
       </w:r>
       <w:r w:rsidRPr="00B74488">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">to use instead of </w:t>
-[...6 lines deleted...]
-        <w:t>a</w:t>
+        <w:t>to use instead of a</w:t>
       </w:r>
       <w:r w:rsidR="00101A93">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> NDIS Support. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It replaces an existing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS Support/s </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -3914,65 +3753,51 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12588D14" w14:textId="79EB1181" w:rsidR="00C6358B" w:rsidRPr="006F6AC9" w:rsidRDefault="00C6358B" w:rsidP="00913023">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk193651182"/>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> means the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> engaged to provide </w:t>
+        <w:t xml:space="preserve"> means the organisation engaged to provide </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
@@ -4305,66 +4130,58 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23D482C1" w14:textId="54D2178D" w:rsidR="007C30DE" w:rsidRPr="00ED65DE" w:rsidRDefault="007C30DE" w:rsidP="009169BE">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Support Coordination </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED65DE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">is </w:t>
-[...6 lines deleted...]
-        <w:t>a</w:t>
+        <w:t>is a</w:t>
       </w:r>
       <w:r w:rsidR="00101A93">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED65DE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>support designed to assist the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Participant </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED65DE">
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -4458,65 +4275,51 @@
         <w:t>community, mainstream and other government services.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13ECFBEA" w14:textId="52147DDA" w:rsidR="00677D19" w:rsidRPr="00FD75F1" w:rsidRDefault="00677D19" w:rsidP="009169BE">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Support Coordination Provider </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">means the person or </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> engaged to provide </w:t>
+        <w:t xml:space="preserve">means the person or organisation engaged to provide </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Support Coordination </w:t>
       </w:r>
       <w:r w:rsidR="00C9494E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ervices to the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -4719,51 +4522,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, as determined under clause 2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="229A14C7" w14:textId="459D7FFA" w:rsidR="005639F5" w:rsidRDefault="005639F5">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58DFEBF8" w14:textId="0DAAF8F5" w:rsidR="008D49C6" w:rsidRDefault="008D49C6" w:rsidP="007F3F33">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>1.2 Interpretation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22EFC708" w14:textId="0E541D86" w:rsidR="008D49C6" w:rsidRPr="006F6AC9" w:rsidRDefault="008D49C6" w:rsidP="00913023">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1.2.1 This </w:t>
       </w:r>
       <w:r w:rsidR="00EB38E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
@@ -4806,333 +4608,211 @@
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, except where the context requires otherwise: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7323A733" w14:textId="77777777" w:rsidR="008D49C6" w:rsidRPr="006F6AC9" w:rsidRDefault="008D49C6" w:rsidP="00913023">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(a) the singular includes the plural and </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(a) the singular includes the plural and vice versa; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4574B060" w14:textId="77777777" w:rsidR="008D49C6" w:rsidRPr="006F6AC9" w:rsidRDefault="008D49C6" w:rsidP="00913023">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(b) another grammatical form of a defined word or expression has a corresponding </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(b) another grammatical form of a defined word or expression has a corresponding meaning; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39946049" w14:textId="77777777" w:rsidR="008D49C6" w:rsidRPr="006F6AC9" w:rsidRDefault="008D49C6" w:rsidP="00913023">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(c) a reference to: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13584642" w14:textId="7B43352D" w:rsidR="00CC7BC5" w:rsidRDefault="008D49C6" w:rsidP="00913023">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">) a clause, schedule, appendix or annexure is a reference to a clause, schedule, appendix or annexure in or to this </w:t>
+        <w:t xml:space="preserve">(i) a clause, schedule, appendix or annexure is a reference to a clause, schedule, appendix or annexure in or to this </w:t>
       </w:r>
       <w:r w:rsidR="00EB38E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> all of which are deemed part of this </w:t>
       </w:r>
       <w:r w:rsidR="00EB38E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidR="003B75C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B75C1" w:rsidRPr="003B75C1">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and must be complied with</w:t>
       </w:r>
       <w:r w:rsidR="00CF23AA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in accordance with their expressed or implied </w:t>
-[...6 lines deleted...]
-        <w:t>terms</w:t>
+        <w:t xml:space="preserve"> in accordance with their expressed or implied terms</w:t>
       </w:r>
       <w:r w:rsidR="00CC7BC5">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6F8F4239" w14:textId="4CF3DC04" w:rsidR="00913023" w:rsidRDefault="008D49C6" w:rsidP="00913023">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(ii) a person includes the legal personal representatives, successors and permitted assigns of that </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(ii) a person includes the legal personal representatives, successors and permitted assigns of that person; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79F5D056" w14:textId="77777777" w:rsidR="00913023" w:rsidRDefault="008D49C6" w:rsidP="00913023">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(iii) </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(iii) any body which no longer exists or has been reconstituted, renamed, replaced or whose powers or functions have been removed or transferred to another body or agency, is a reference to the body which most closely serves the purposes or objects of the first-mentioned body; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43F0FB60" w14:textId="77777777" w:rsidR="00913023" w:rsidRDefault="008D49C6" w:rsidP="00913023">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(iv) a statute includes regulations under it and consolidations, amendments, re-enactments or replacements of any of </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(iv) a statute includes regulations under it and consolidations, amendments, re-enactments or replacements of any of them; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A36BF23" w14:textId="21A14C18" w:rsidR="008D49C6" w:rsidRPr="006F6AC9" w:rsidRDefault="008D49C6" w:rsidP="00913023">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(v) this or any other document includes the document as varied or replaced regardless of any change in the identity of the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(v) this or any other document includes the document as varied or replaced regardless of any change in the identity of the parties; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4722C4D3" w14:textId="323E4DBD" w:rsidR="008D49C6" w:rsidRPr="006F6AC9" w:rsidRDefault="008D49C6" w:rsidP="00913023">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(d) headings and sub-headings are inserted for ease of reference only and do not affect the interpretation of this </w:t>
       </w:r>
       <w:r w:rsidR="00EB38E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
@@ -5325,51 +5005,50 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BB4790E" w14:textId="43271111" w:rsidR="005639F5" w:rsidRDefault="005639F5">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D646C9D" w14:textId="5C4F053A" w:rsidR="00841B8A" w:rsidRDefault="00841B8A" w:rsidP="00913023">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3. Acknowledgements, </w:t>
       </w:r>
       <w:r w:rsidR="00AB33B1">
         <w:t>w</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">arranties and </w:t>
       </w:r>
       <w:r w:rsidR="00AB33B1">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">esponsibilities </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34E4CD6C" w14:textId="77777777" w:rsidR="00841B8A" w:rsidRDefault="00841B8A" w:rsidP="00913023">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.1 Acknowledgements </w:t>
       </w:r>
     </w:p>
@@ -5434,65 +5113,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Support Coordination Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> will have regard to the human rights of the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> as set out in the United Nations Convention on the Rights of Persons with Disabilities</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> as set out in the United Nations Convention on the Rights of Persons with Disabilities); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25CE0C49" w14:textId="0684CADD" w:rsidR="003F069A" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="00913023">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.2 the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
@@ -5527,257 +5192,203 @@
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pursuant to powers vested in the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in accordance with the </w:t>
       </w:r>
       <w:r w:rsidRPr="00C32D5F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Guardianship and Administration </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Guardianship and Administration Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="651ED5E7" w14:textId="6784278B" w:rsidR="003F069A" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="00913023">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.3 the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidR="00176760">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> exercise </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> the rights and powers of the </w:t>
+        <w:t xml:space="preserve"> exercise all of the rights and powers of the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on behalf of the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00176760">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">under this agreement </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in accordance with the </w:t>
       </w:r>
       <w:r w:rsidRPr="00C32D5F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Guardianship and Administration </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Guardianship and Administration Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78B058F9" w14:textId="22A74F21" w:rsidR="003F069A" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="00913023">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.4 this </w:t>
       </w:r>
       <w:r w:rsidR="00EB38E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> includes expectations as to how the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D92786">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> will act to exercise the Participant’s rights in relation to the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D92786">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="235C3442" w14:textId="77777777" w:rsidR="003F069A" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="00913023">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.5 the rights, duties and responsibilities of the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
@@ -5792,71 +5403,63 @@
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Public Advocate</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’s appointment as the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’s </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D92786">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35DEAAFF" w14:textId="77777777" w:rsidR="00176760" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="00913023">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.6 this </w:t>
       </w:r>
       <w:r w:rsidR="00EB38E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
@@ -5954,67 +5557,65 @@
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidR="00176760" w:rsidRPr="00176760">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> under this </w:t>
       </w:r>
       <w:r w:rsidR="00176760" w:rsidRPr="00176760">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Service Agreement </w:t>
       </w:r>
       <w:r w:rsidR="00176760" w:rsidRPr="00176760">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">as well as those conferred on the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00176760" w:rsidRPr="00176760">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidR="00176760" w:rsidRPr="00176760">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="66ABDE4B" w14:textId="77FA3AF4" w:rsidR="000D7ED2" w:rsidRDefault="00841B8A" w:rsidP="00913023">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.7 a </w:t>
       </w:r>
       <w:r w:rsidR="00EB38E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidR="005609F0" w:rsidRPr="00912896">
         <w:rPr>
@@ -6060,66 +5661,58 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant’s Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D92786">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>end date</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> specified in item 2 of Schedule </w:t>
-[...6 lines deleted...]
-        <w:t>1</w:t>
+        <w:t xml:space="preserve"> specified in item 2 of Schedule 1</w:t>
       </w:r>
       <w:r w:rsidR="000D7ED2">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0864CA8D" w14:textId="7D417A05" w:rsidR="003F069A" w:rsidRDefault="000D7ED2" w:rsidP="00913023">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.8 the </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF29DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -6201,77 +5794,63 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Term, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Service Provider </w:t>
       </w:r>
       <w:r w:rsidRPr="00010868">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">will have, maintain and comply with all statutory, government and legal requirements (including </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>will have, maintain and comply with all statutory, government and legal requirements (including licen</w:t>
+      </w:r>
+      <w:r w:rsidR="00176760">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
       <w:r w:rsidRPr="00010868">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>licen</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> and status </w:t>
+        <w:t xml:space="preserve">es and status </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">requirements </w:t>
       </w:r>
       <w:r w:rsidRPr="00010868">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>as a</w:t>
       </w:r>
       <w:r w:rsidR="00101A93">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -6385,51 +5964,50 @@
         <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p w14:paraId="7DA5BAF0" w14:textId="0DEDCEA2" w:rsidR="003F069A" w:rsidRDefault="00841B8A" w:rsidP="00225EBB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3.2 </w:t>
       </w:r>
       <w:r w:rsidR="0042580D" w:rsidRPr="0042580D">
         <w:t>Support Coordination Provider</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> warranties</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6613E3CC" w14:textId="0F6D40E5" w:rsidR="003F069A" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="00225EBB">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="0042580D" w:rsidRPr="0042580D">
         <w:rPr>
@@ -6508,73 +6086,57 @@
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in accordance with the</w:t>
       </w:r>
       <w:r w:rsidR="00276000">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> provisions </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of this </w:t>
       </w:r>
       <w:r w:rsidR="00EB38E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Service </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Service Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F266A8C" w14:textId="2E07352C" w:rsidR="003F069A" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="00225EBB">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2.2 </w:t>
       </w:r>
       <w:r w:rsidR="00FF29DA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the accuracy of both the </w:t>
       </w:r>
       <w:r w:rsidR="00C32D5F">
         <w:rPr>
           <w:b/>
@@ -6625,66 +6187,58 @@
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Participant’s </w:t>
       </w:r>
       <w:r w:rsidR="00D970F9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at items 1 and 2 of Schedule </w:t>
-[...6 lines deleted...]
-        <w:t>1</w:t>
+        <w:t xml:space="preserve"> at items 1 and 2 of Schedule 1</w:t>
       </w:r>
       <w:r w:rsidR="00FF29DA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0A218788" w14:textId="3EBEBC53" w:rsidR="003F069A" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="00225EBB">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2.3 prior to entering the details of </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
@@ -6708,65 +6262,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant’s Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the total cost for all </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB0985">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> listed in Schedule </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> listed in Schedule 2; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="282EA22B" w14:textId="5A8165CE" w:rsidR="003F069A" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="00225EBB">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2.4 it will only charge the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidR="00276000">
@@ -7093,60 +6633,52 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Participant’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00176760">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>health,</w:t>
       </w:r>
       <w:r w:rsidRPr="00176760">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00176760">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">safety and </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>safety and wellbeing;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="60CCC6AF" w14:textId="58FDEA75" w:rsidR="00F61293" w:rsidRPr="00E2278A" w:rsidRDefault="00F61293" w:rsidP="00225EBB">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E2278A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00E2278A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -7198,60 +6730,52 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00E2278A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E2278A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="00E2278A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">’s support </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>’s support needs;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="11B24CD5" w14:textId="13DBD684" w:rsidR="00F2410B" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="00225EBB">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r w:rsidR="00F61293">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -7287,71 +6811,63 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in formats </w:t>
       </w:r>
       <w:r w:rsidR="004F1D5C">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">best </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">understood by the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12A38E50" w14:textId="4E420C40" w:rsidR="005639F5" w:rsidRDefault="00841B8A" w:rsidP="00225EBB">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r w:rsidR="00F61293">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -7400,103 +6916,94 @@
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to the extent possible </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">about how the </w:t>
       </w:r>
       <w:r w:rsidR="0042580D" w:rsidRPr="0042580D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Support Coordination Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> will provide the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56DCCEA9" w14:textId="77777777" w:rsidR="005639F5" w:rsidRDefault="005639F5">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="70330923" w14:textId="259EA555" w:rsidR="00F61293" w:rsidRPr="00A1595A" w:rsidRDefault="00435540" w:rsidP="00225EBB">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Hlk193553562"/>
       <w:bookmarkStart w:id="10" w:name="_Hlk193559219"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r w:rsidR="00F61293" w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="_Hlk221795522"/>
       <w:r w:rsidR="00F61293" w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> may propose additional </w:t>
       </w:r>
       <w:r w:rsidR="00F61293" w:rsidRPr="00A1595A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Provider’s Terms and Conditions</w:t>
       </w:r>
       <w:r w:rsidR="00F61293" w:rsidRPr="00A1595A">
         <w:rPr>
@@ -7538,65 +7045,51 @@
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(a) are </w:t>
       </w:r>
       <w:r w:rsidRPr="0051375A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Law</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ful, fair and </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">ful, fair and reasonable;  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21880DE2" w14:textId="6CED8E40" w:rsidR="00F61293" w:rsidRPr="00A1595A" w:rsidRDefault="00F61293" w:rsidP="00225EBB">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(b) may be required where the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Support Coordination Provider</w:t>
       </w:r>
@@ -7640,116 +7133,94 @@
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Support Coordination Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> will meet requirements; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B895D28" w14:textId="011B20F9" w:rsidR="00F61293" w:rsidRPr="00A1595A" w:rsidRDefault="00F61293" w:rsidP="00225EBB">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(c) do not </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">(c) do not authorise or provide any indemnity or release from or limitation on liability in relation to the </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Support Coordination Provider’s </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or provide any indemnity or release from or limitation on liability in relation to the </w:t>
+        <w:t xml:space="preserve">breach of any </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051375A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Law</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Support Coordination Provider’s </w:t>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s, non-compliance with the requirements of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...9 lines deleted...]
-        <w:t>Law</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NDIS Practice Standards and Quality Indicators</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">s, non-compliance with the requirements of the </w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> or the performance standards in clause 3.4;</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p w14:paraId="0CC9159E" w14:textId="6D6DD97E" w:rsidR="00386526" w:rsidRPr="00A1595A" w:rsidRDefault="00386526" w:rsidP="00225EBB">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r w:rsidR="00F61293" w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -7832,66 +7303,64 @@
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIS</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> funds as set out in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIS</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5E5E0488" w14:textId="191C6C79" w:rsidR="00F4318F" w:rsidRDefault="00F4318F" w:rsidP="00225EBB">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Hlk221795681"/>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3.6 shall propose any changes to its </w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Service Provider’s Terms and Conditions</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -8004,58 +7473,56 @@
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has rejected the same o</w:t>
       </w:r>
       <w:r w:rsidR="006047D5">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the grounds of them being in breach of this </w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkEnd w:id="12"/>
     <w:p w14:paraId="56F2DA9A" w14:textId="3995A4DB" w:rsidR="00F2410B" w:rsidRPr="00B97DA5" w:rsidRDefault="00E2278A" w:rsidP="00225EBB">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E2278A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r w:rsidR="00F4318F">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00E2278A">
@@ -8068,65 +7535,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Participant </w:t>
       </w:r>
       <w:r w:rsidRPr="00E2278A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E2278A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="00E2278A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to coordinate </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> in a manner that suits the </w:t>
+        <w:t xml:space="preserve"> to coordinate supports in a manner that suits the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E2278A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant’</w:t>
       </w:r>
       <w:r w:rsidRPr="00E2278A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s needs</w:t>
       </w:r>
       <w:r w:rsidR="009F6041">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="009F6041" w:rsidRPr="00B97DA5">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -8172,60 +7625,52 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>uardian</w:t>
       </w:r>
       <w:r w:rsidR="009F6041" w:rsidRPr="00B97DA5">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in consideration of the </w:t>
       </w:r>
       <w:r w:rsidR="009F6041" w:rsidRPr="00B97DA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Participant’s </w:t>
       </w:r>
       <w:r w:rsidR="009F6041" w:rsidRPr="00B97DA5">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">wishes and cultural and intersectional </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>wishes and cultural and intersectional needs;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="59F948D8" w14:textId="00C2A993" w:rsidR="009F6041" w:rsidRPr="000000BD" w:rsidRDefault="009F6041" w:rsidP="00225EBB">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="993" w:hanging="273"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97DA5">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(b) </w:t>
       </w:r>
       <w:r w:rsidR="000000BD" w:rsidRPr="00B97DA5">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>perform a</w:t>
       </w:r>
       <w:r w:rsidRPr="00B97DA5">
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -8743,235 +8188,182 @@
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="00EB38E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidR="005609F0" w:rsidRPr="00471CD8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Amendment Schedule</w:t>
       </w:r>
       <w:r w:rsidRPr="00471CD8">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> with the correct </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> with the correct details;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3D25C1F0" w14:textId="61FEE732" w:rsidR="00E43D55" w:rsidRDefault="00E43D55" w:rsidP="00225EBB">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43D55">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r w:rsidR="00176760">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43D55">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> treat the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E43D55">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43D55">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E43D55">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43D55">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> with courtesy and respect at all </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> with courtesy and respect at all times; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="628C29B3" w14:textId="6C46F9A3" w:rsidR="00E43D55" w:rsidRDefault="00E43D55" w:rsidP="00225EBB">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43D55">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r w:rsidR="00176760">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43D55">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A23014">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">deliver services to the </w:t>
       </w:r>
       <w:r w:rsidR="00A23014">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Participant </w:t>
       </w:r>
       <w:r w:rsidR="00A23014">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">in such a way as to </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">in such a way as to give effect to the personal and lifestyle decisions made by the </w:t>
+      </w:r>
       <w:r w:rsidR="00A23014">
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guardian </w:t>
+      </w:r>
       <w:r w:rsidR="00A23014">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> effect </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">on behalf of the </w:t>
+      </w:r>
       <w:r w:rsidR="00A23014">
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...26 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidR="00A23014" w:rsidRPr="00BD4B11">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E43D55">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F9F0C67" w14:textId="15BA422E" w:rsidR="002E0F80" w:rsidRPr="00A1595A" w:rsidRDefault="002E0F80" w:rsidP="00225EBB">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -9125,66 +8517,64 @@
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Interest Declaration form to the </w:t>
       </w:r>
       <w:r w:rsidRPr="0051375A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for approval if any undeclared actual or perceived conflicts of interest arise during the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Term</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A1595A" w:rsidDel="00517CFA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C5AEF1B" w14:textId="11912254" w:rsidR="002E0F80" w:rsidRDefault="002E0F80" w:rsidP="00225EBB">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Hlk222395949"/>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -9239,68 +8629,58 @@
         </w:rPr>
         <w:t xml:space="preserve"> is being taken against the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00280189">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>upport Coordination</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> Provider</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p w14:paraId="363B6CA4" w14:textId="3BAE005B" w:rsidR="00E43D55" w:rsidRDefault="00E43D55" w:rsidP="00225EBB">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43D55">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r w:rsidR="00A24FD9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="002E0F80">
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -9317,65 +8697,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43D55">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’s and the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E43D55">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43D55">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">’s feedback and work with them to resolve problems </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">’s feedback and work with them to resolve problems quickly; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D8BC67" w14:textId="3B3F9B2C" w:rsidR="005C39D2" w:rsidRPr="0043744B" w:rsidRDefault="005C39D2" w:rsidP="00225EBB">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Hlk186743820"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r w:rsidR="00A24FD9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="002E0F80">
         <w:rPr>
@@ -9385,66 +8751,58 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> support the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Participant </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>to experience a planned and coordinated transition to or from another provider when required</w:t>
       </w:r>
       <w:r w:rsidR="00435540">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...6 lines deleted...]
-        <w:t>possible</w:t>
+        <w:t xml:space="preserve"> and possible</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p w14:paraId="41197C8E" w14:textId="5EC755C1" w:rsidR="0011546E" w:rsidRPr="0011546E" w:rsidRDefault="0011546E" w:rsidP="00225EBB">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r w:rsidR="005C39D2">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="002E0F80">
@@ -9469,65 +8827,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Participant </w:t>
       </w:r>
       <w:r w:rsidR="00A23014" w:rsidRPr="00E43D55">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and the </w:t>
       </w:r>
       <w:r w:rsidR="00A23014" w:rsidRPr="00E43D55">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidR="00A23014" w:rsidRPr="00E43D55">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in a timely </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> in a timely manner; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="719B51B1" w14:textId="27FB0F8D" w:rsidR="00E43D55" w:rsidRDefault="00E43D55" w:rsidP="00225EBB">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43D55">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r w:rsidR="0011546E">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="002E0F80">
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -9552,73 +8896,57 @@
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">as part of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E43D55">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Services </w:t>
       </w:r>
       <w:r w:rsidRPr="00E43D55">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">provided under this </w:t>
       </w:r>
       <w:r w:rsidR="00EB38E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Service </w:t>
-[...8 lines deleted...]
-        <w:t>Agreement</w:t>
+        <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43D55">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64965E41" w14:textId="2E1E970C" w:rsidR="00E43D55" w:rsidRDefault="00E43D55" w:rsidP="00225EBB">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43D55">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.1</w:t>
       </w:r>
       <w:r w:rsidR="00F4318F">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43D55">
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -9643,65 +8971,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43D55">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E43D55">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43D55">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in accordance with clause </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> in accordance with clause 4; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10B1552C" w14:textId="671D7ED8" w:rsidR="00E43D55" w:rsidRDefault="00E43D55" w:rsidP="00225EBB">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43D55">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.1</w:t>
       </w:r>
       <w:r w:rsidR="00F4318F">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43D55">
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -9736,68 +9050,58 @@
         </w:rPr>
         <w:t xml:space="preserve"> with evidence-based reviews of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E43D55">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant’s</w:t>
       </w:r>
       <w:r w:rsidR="00BE65DE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> NDIS</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43D55">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> Plan</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E43D55">
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="415F0349" w14:textId="38707F88" w:rsidR="00910A2F" w:rsidRDefault="00E43D55" w:rsidP="00225EBB">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43D55">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.1</w:t>
       </w:r>
       <w:r w:rsidR="00F4318F">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43D55">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -9988,118 +9292,96 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.4.1 for the purposes of achieving the goals, and in compliance with, the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Participant’s </w:t>
       </w:r>
       <w:r w:rsidR="00E17E0F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="710A23D1" w14:textId="46603912" w:rsidR="00F2410B" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="00225EBB">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.4.2 in a courteous and respectful manner, </w:t>
       </w:r>
       <w:r w:rsidR="00D92786">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="007428C9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">awfully, and </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">with due skill, diligence, care and consistent with the highest professional and industry </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">with due skill, diligence, care and consistent with the highest professional and industry standards;  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0167B20B" w14:textId="11C7FF8E" w:rsidR="005639F5" w:rsidRDefault="00841B8A" w:rsidP="00225EBB">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.4.3 in accordance with this </w:t>
       </w:r>
       <w:r w:rsidR="00EB38E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
@@ -10155,51 +9437,50 @@
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B64FB04" w14:textId="4D10E02E" w:rsidR="005C39D2" w:rsidRPr="002659FF" w:rsidRDefault="005C39D2" w:rsidP="00225EBB">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Hlk186744089"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3.4.4 in accordance with the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00F958EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIS Plan</w:t>
       </w:r>
       <w:r>
@@ -10511,215 +9792,151 @@
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p w14:paraId="429D3012" w14:textId="103DB5D6" w:rsidR="00934212" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="00484BDA">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.5.1 </w:t>
       </w:r>
       <w:r w:rsidR="007428C9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">do all things </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> to </w:t>
+        <w:t xml:space="preserve">do all things reasonable to </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">cooperate with the </w:t>
       </w:r>
       <w:r w:rsidR="0042580D" w:rsidRPr="0042580D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Support Coordination Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> the </w:t>
+        <w:t xml:space="preserve"> in order for the </w:t>
       </w:r>
       <w:r w:rsidR="0042580D" w:rsidRPr="0042580D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Support Coordination Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to provide the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to meet the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">’s </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">’s needs; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B478C5E" w14:textId="3E17C8E6" w:rsidR="00072CCF" w:rsidRDefault="00072CCF" w:rsidP="00484BDA">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Hlk180949826"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.5.2 take reasonable steps to work with the </w:t>
       </w:r>
       <w:r w:rsidR="0042580D" w:rsidRPr="0042580D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Support Coordination Provider</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to </w:t>
-[...20 lines deleted...]
-        <w:t>manner</w:t>
+        <w:t xml:space="preserve"> to action administrative tasks in a timely manner</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidR="00B97F07">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="742B2547" w14:textId="38EB9870" w:rsidR="00934212" w:rsidRDefault="00841B8A" w:rsidP="00484BDA">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.5.</w:t>
       </w:r>
       <w:r w:rsidR="00072CCF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -10745,71 +9962,63 @@
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’s situation known to the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> that may impact on the provision of the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="722536D3" w14:textId="3DC74444" w:rsidR="00841B8A" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="00484BDA">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.5.</w:t>
       </w:r>
       <w:r w:rsidR="00072CCF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -10820,66 +10029,58 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the </w:t>
       </w:r>
       <w:r w:rsidR="0042580D" w:rsidRPr="0042580D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Support Coordination Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> from time to </w:t>
-[...6 lines deleted...]
-        <w:t>time</w:t>
+        <w:t xml:space="preserve"> from time to time</w:t>
       </w:r>
       <w:r w:rsidR="00183784">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="63B46C22" w14:textId="186E877A" w:rsidR="0031044C" w:rsidRPr="00A77896" w:rsidRDefault="0031044C" w:rsidP="00484BDA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Hlk222661698"/>
       <w:r w:rsidRPr="00A77896">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.5.5 consent to the provision of </w:t>
       </w:r>
       <w:r w:rsidRPr="00275D2E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIS</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77896">
@@ -10934,60 +10135,52 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guardian </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77896">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and not covered by this </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77896">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77896">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Details of any private payment arrangements can be included in Appendix 1 for </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>. Details of any private payment arrangements can be included in Appendix 1 for noting;</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p w14:paraId="6E829D1E" w14:textId="25889CC2" w:rsidR="00206536" w:rsidRDefault="00206536" w:rsidP="00484BDA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.5.</w:t>
       </w:r>
       <w:r w:rsidR="0031044C">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -11272,51 +10465,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0362F822" w14:textId="486E1B58" w:rsidR="005639F5" w:rsidRDefault="005639F5">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p w14:paraId="1047A818" w14:textId="77777777" w:rsidR="00A53806" w:rsidRDefault="00A53806" w:rsidP="00484BDA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3.6 Privacy </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24E093D3" w14:textId="30CB8095" w:rsidR="00A53806" w:rsidRPr="006F6AC9" w:rsidRDefault="00A53806" w:rsidP="00484BDA">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="0042580D" w:rsidRPr="0042580D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Support Coordination Provider</w:t>
       </w:r>
@@ -11576,60 +10768,52 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in writing of any actual or suspected breach of its obligations under clause </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> in writing of any actual or suspected breach of its obligations under clause 3.6.1;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="31A9068D" w14:textId="36C4B6EE" w:rsidR="005C39D2" w:rsidRPr="006F6AC9" w:rsidRDefault="005C39D2" w:rsidP="00484BDA">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Hlk186744622"/>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.6.3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> within 30 days of the signing of this </w:t>
       </w:r>
       <w:r w:rsidR="00EB38E1">
         <w:rPr>
           <w:b/>
@@ -12203,65 +11387,51 @@
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; or </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62899E20" w14:textId="5FEA516C" w:rsidR="00A1595A" w:rsidRPr="00A1595A" w:rsidRDefault="00A1595A" w:rsidP="00484BDA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(b) to its employees, contractors or advisors solely </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> comply with obligations, or to exercise rights, under this </w:t>
+        <w:t xml:space="preserve">(b) to its employees, contractors or advisors solely in order to comply with obligations, or to exercise rights, under this </w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; or </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="548421DE" w14:textId="77777777" w:rsidR="00A1595A" w:rsidRPr="00A1595A" w:rsidRDefault="00A1595A" w:rsidP="00484BDA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -12277,109 +11447,94 @@
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Law</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C141F3B" w14:textId="1611ACD9" w:rsidR="005639F5" w:rsidRDefault="00A1595A" w:rsidP="00484BDA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(d) where the information is in </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> knowledge or enters the public domain through no fault of the </w:t>
+        <w:t xml:space="preserve">(d) where the information is in the public knowledge or enters the public domain through no fault of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Support Coordination Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F20B429" w14:textId="77777777" w:rsidR="005639F5" w:rsidRDefault="005639F5">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AFF159D" w14:textId="2C011D98" w:rsidR="00A1595A" w:rsidRPr="00D82951" w:rsidRDefault="00A1595A" w:rsidP="00484BDA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3.8.3 Subject to any legal requirements, the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Support Coordination Provider </w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">must destroy or return </w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Confidential Information</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
@@ -12532,108 +11687,95 @@
         <w:t>Support Coordination Provider</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to consider – </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DB5F441" w14:textId="77777777" w:rsidR="00432E74" w:rsidRDefault="00432E74" w:rsidP="000D1570">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(a) the </w:t>
       </w:r>
       <w:r w:rsidRPr="00432E74">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">’s current goals, aspirations and support </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">’s current goals, aspirations and support needs; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46720CA0" w14:textId="180FEE10" w:rsidR="00432E74" w:rsidRDefault="00432E74" w:rsidP="000D1570">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(b) the appropriateness and effectiveness of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00432E74">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Services </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and any other services being funded through the </w:t>
       </w:r>
       <w:r w:rsidRPr="00432E74">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Participant’s </w:t>
       </w:r>
       <w:r w:rsidR="002D0505">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00432E74">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Plan</w:t>
       </w:r>
       <w:r>
-        <w:t>;</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="795837CA" w14:textId="08229CBF" w:rsidR="00432E74" w:rsidRDefault="00432E74" w:rsidP="000D1570">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(c) the utility of continued support coordination by the </w:t>
       </w:r>
       <w:r w:rsidR="0042580D" w:rsidRPr="0042580D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Support Coordination </w:t>
       </w:r>
       <w:r w:rsidR="00D81B0D" w:rsidRPr="0042580D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Provider</w:t>
       </w:r>
@@ -12911,59 +12053,51 @@
       <w:r w:rsidRPr="000D1570">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F81BD"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
       <w:r w:rsidR="0042580D" w:rsidRPr="0042580D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Support Coordination Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">warrants that it has sought and considered </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> professional advice in relation to its insurance requirements and needs, in the light of all relevant factors, including this </w:t>
+        <w:t xml:space="preserve">warrants that it has sought and considered the appropriate professional advice in relation to its insurance requirements and needs, in the light of all relevant factors, including this </w:t>
       </w:r>
       <w:r w:rsidR="00EB38E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and its rights and obligations hereunder.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DA5FD9C" w14:textId="306F503F" w:rsidR="00F958EC" w:rsidRDefault="00F958EC" w:rsidP="00B41DF1">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="000D1570">
@@ -13151,51 +12285,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="51500A37" w14:textId="2BD52DFB" w:rsidR="009F3AB7" w:rsidRPr="007B1754" w:rsidRDefault="004E41AA" w:rsidP="00CA27F0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B1754">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="009F3AB7" w:rsidRPr="007B1754">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Complaints and </w:t>
       </w:r>
       <w:r w:rsidR="00FF2546" w:rsidRPr="007B1754">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="009F3AB7" w:rsidRPr="007B1754">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ispute resolution </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="220E4C60" w14:textId="69C9AA5F" w:rsidR="009F3AB7" w:rsidRPr="006F6AC9" w:rsidRDefault="004E41AA" w:rsidP="00CA27F0">
@@ -13432,65 +12565,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Participant </w:t>
       </w:r>
       <w:r w:rsidR="00A12326" w:rsidRPr="00FF29DA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidR="00A12326">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Guardian </w:t>
       </w:r>
       <w:r w:rsidR="009F3AB7" w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">may </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> the complaint or dispute to the </w:t>
+        <w:t xml:space="preserve">may refer the complaint or dispute to the </w:t>
       </w:r>
       <w:r w:rsidR="009F3AB7" w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS Quality </w:t>
       </w:r>
       <w:r w:rsidR="00FF2546">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="009F3AB7" w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Safeguards Commission</w:t>
       </w:r>
@@ -14077,65 +13196,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Service Provider Terms and Conditions </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA27F0">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">consistent with this </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA27F0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Service Agreement </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA27F0">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">that extend the notice period in clause </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> above to a maximum of 90 days.</w:t>
+        <w:t>that extend the notice period in clause 8.1.1 above to a maximum of 90 days.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p w14:paraId="68D0EF15" w14:textId="4CE00D25" w:rsidR="000A6549" w:rsidRDefault="00FC69D9" w:rsidP="00CA27F0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="000A6549">
         <w:t xml:space="preserve">.2 Termination by the Participant </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="282FE664" w14:textId="16D220C9" w:rsidR="000A6549" w:rsidRPr="00D424DB" w:rsidRDefault="000A6549" w:rsidP="00CA27F0">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
@@ -14148,65 +13253,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> may terminate this </w:t>
       </w:r>
       <w:r w:rsidR="00EB38E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> immediately by </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> the </w:t>
+        <w:t xml:space="preserve"> immediately by notice to the </w:t>
       </w:r>
       <w:r w:rsidR="0042580D" w:rsidRPr="0042580D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Support Coordination Provider</w:t>
       </w:r>
       <w:r w:rsidR="00B12FC4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">if: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F7CD700" w14:textId="167CDAB2" w:rsidR="00A74FAF" w:rsidRDefault="00FC69D9" w:rsidP="00CA27F0">
@@ -14275,103 +13366,86 @@
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or amounts to a repudiation of this </w:t>
       </w:r>
       <w:r w:rsidR="00EB38E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidR="00A12326">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> by the </w:t>
       </w:r>
       <w:r w:rsidR="0042580D" w:rsidRPr="0042580D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Support Coordination </w:t>
-[...8 lines deleted...]
-        <w:t>Provider</w:t>
+        <w:t>Support Coordination Provider</w:t>
       </w:r>
       <w:r w:rsidR="000A6549" w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EDEAE2A" w14:textId="77777777" w:rsidR="00A74FAF" w:rsidRDefault="00A74FAF">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="302AFD48" w14:textId="570CAEFC" w:rsidR="000A6549" w:rsidRPr="00D424DB" w:rsidRDefault="009D672F" w:rsidP="00CA27F0">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="000A6549" w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.2.2 </w:t>
       </w:r>
       <w:r w:rsidR="00A12326">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(subject to clause </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00A12326">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.2.1) </w:t>
@@ -14460,121 +13534,93 @@
       </w:r>
       <w:r w:rsidR="00B83980">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="000A6549" w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> after the </w:t>
       </w:r>
       <w:r w:rsidR="00A12326">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidR="000A6549" w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> has served notice requiring it to do </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or</w:t>
+        <w:t xml:space="preserve"> has served notice requiring it to do so; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11BB928D" w14:textId="080FB775" w:rsidR="000A6549" w:rsidRPr="00D424DB" w:rsidRDefault="000A6549" w:rsidP="00CA27F0">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(b) having commenced action to remedy the breach, fails to complete that action as soon as possible and in any event, within </w:t>
       </w:r>
       <w:r w:rsidR="00BD40BE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Business Days of the </w:t>
       </w:r>
       <w:r w:rsidR="00A12326">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian's</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or </w:t>
+        <w:t xml:space="preserve"> notice; or </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F4A1CB4" w14:textId="65DA88A8" w:rsidR="00CC09F5" w:rsidRDefault="009D672F" w:rsidP="00CA27F0">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="000A6549" w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.2.3 in the opinion of the </w:t>
       </w:r>
       <w:r w:rsidR="000A6549" w:rsidRPr="00D424DB">
         <w:rPr>
           <w:b/>
@@ -14706,59 +13752,51 @@
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 30 days’ notice. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55881FE6" w14:textId="21681526" w:rsidR="00CC09F5" w:rsidRDefault="009D672F" w:rsidP="00CA27F0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="000A6549">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00892F0E">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="000A6549">
-        <w:t xml:space="preserve"> Termination </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> changes to the Participant's Plan</w:t>
+        <w:t xml:space="preserve"> Termination as a consequence of changes to the Participant's Plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64138ED5" w14:textId="08B4F6AC" w:rsidR="00CC09F5" w:rsidRDefault="000A6549" w:rsidP="00CA27F0">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00EB38E1" w:rsidRPr="005F0FE2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
@@ -15332,65 +14370,51 @@
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(a) the </w:t>
       </w:r>
       <w:r w:rsidR="0042580D" w:rsidRPr="0042580D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Support Coordination Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> to provide services to the </w:t>
+        <w:t xml:space="preserve"> continuing to provide services to the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> beyond the </w:t>
       </w:r>
       <w:r w:rsidRPr="00601748">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant’s Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
@@ -15494,82 +14518,65 @@
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Amendment Schedule</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has previously been made, in the most recent </w:t>
       </w:r>
       <w:r w:rsidR="00EB38E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidR="005609F0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Amendment </w:t>
-[...8 lines deleted...]
-        <w:t>Schedule</w:t>
+        <w:t xml:space="preserve"> Amendment Schedule</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="119DC8B3" w14:textId="35E59E9F" w:rsidR="00E55F3F" w:rsidRDefault="00A536E4" w:rsidP="00CA27F0">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="0042580D" w:rsidRPr="0042580D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Support Coordination Provider</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall provide the </w:t>
       </w:r>
       <w:r w:rsidR="00892F0E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> with a </w:t>
       </w:r>
       <w:r w:rsidR="00EB38E1">
         <w:rPr>
           <w:b/>
@@ -16076,127 +15083,99 @@
     <w:p w14:paraId="02E295FA" w14:textId="745CBEA2" w:rsidR="0014762F" w:rsidRDefault="00473F78" w:rsidP="00CA27F0">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A536E4">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00EB38E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00A536E4">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> contains the entire understanding between the parties as to the subject matter contained in it. All previous agreements, representations, warranties, explanations and </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> expressed or implied, affecting this subject matter are superseded by this </w:t>
+        <w:t xml:space="preserve"> contains the entire understanding between the parties as to the subject matter contained in it. All previous agreements, representations, warranties, explanations and commitments, expressed or implied, affecting this subject matter are superseded by this </w:t>
       </w:r>
       <w:r w:rsidR="00EB38E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00A536E4">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and have no effect. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00BCFF80" w14:textId="77777777" w:rsidR="00CA27F0" w:rsidRPr="00A536E4" w:rsidRDefault="00CA27F0" w:rsidP="00CA27F0">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05BE49FD" w14:textId="7A4E5697" w:rsidR="0014762F" w:rsidRDefault="009D672F" w:rsidP="00CA27F0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00473F78">
         <w:t xml:space="preserve">.3 Consents and approvals </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E6CA067" w14:textId="160A318B" w:rsidR="0014762F" w:rsidRDefault="00473F78" w:rsidP="00CA27F0">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> act, matter or thing under this </w:t>
+        <w:t xml:space="preserve">If the doing of any act, matter or thing under this </w:t>
       </w:r>
       <w:r w:rsidR="00EB38E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is dependent on the consent or approval of the </w:t>
       </w:r>
       <w:r w:rsidR="0026171B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
@@ -16340,97 +15319,82 @@
         </w:rPr>
         <w:t xml:space="preserve"> and other documents referred to in it, unless expressly stated otherwise. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26B71DCC" w14:textId="06368F69" w:rsidR="00A74FAF" w:rsidRDefault="00A74FAF">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B4A09FD" w14:textId="3A84C741" w:rsidR="0014762F" w:rsidRPr="0014762F" w:rsidRDefault="009D672F" w:rsidP="00CA27F0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00473F78" w:rsidRPr="0014762F">
         <w:t xml:space="preserve">.6 Waiver and exercise of rights </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32494A14" w14:textId="595A7FEA" w:rsidR="0014762F" w:rsidRDefault="00473F78" w:rsidP="00CA27F0">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A right relating to this </w:t>
       </w:r>
       <w:r w:rsidR="00EB38E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> may only be waived by a written notice signed by the party </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> the right. A single or partial exercise or waiver of a right relating to this </w:t>
+        <w:t xml:space="preserve"> may only be waived by a written notice signed by the party waiving the right. A single or partial exercise or waiver of a right relating to this </w:t>
       </w:r>
       <w:r w:rsidR="00EB38E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> does not prevent any other exercise of that right or the exercise of any other right. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="092BF8B6" w14:textId="77777777" w:rsidR="00CA27F0" w:rsidRPr="00D424DB" w:rsidRDefault="00CA27F0" w:rsidP="00CA27F0">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="517F6C87" w14:textId="64337ACA" w:rsidR="0014762F" w:rsidRDefault="009D672F" w:rsidP="00CA27F0">
@@ -16586,79 +15550,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be construed or deemed to constitute a partnership, joint venture or employee, employer or representative relationship between any of the parties. Nothing in this </w:t>
       </w:r>
       <w:r w:rsidR="00EB38E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> will be deemed to </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> for or with any other party. </w:t>
+        <w:t xml:space="preserve"> will be deemed to authorise or empower any of the parties to act as agent for or with any other party. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="373AB6D9" w14:textId="77777777" w:rsidR="00CA27F0" w:rsidRPr="00D424DB" w:rsidRDefault="00CA27F0" w:rsidP="00CA27F0">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ACDB7D0" w14:textId="2CE04959" w:rsidR="0014762F" w:rsidRDefault="009D672F" w:rsidP="00CA27F0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00473F78">
         <w:t xml:space="preserve">.10 Rule of construction </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E6DDF78" w14:textId="1F03923A" w:rsidR="00EA7DED" w:rsidRDefault="00473F78" w:rsidP="00CA27F0">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
@@ -16732,79 +15668,51 @@
     <w:p w14:paraId="09937462" w14:textId="09064628" w:rsidR="00EA7DED" w:rsidRDefault="00473F78" w:rsidP="00CA27F0">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00EB38E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> may be executed </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> all of which taken together constitute one instrument. </w:t>
+        <w:t xml:space="preserve"> may be executed in any number of counterparts all of which taken together constitute one instrument. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1798BBB9" w14:textId="77777777" w:rsidR="00CA27F0" w:rsidRPr="00D424DB" w:rsidRDefault="00CA27F0" w:rsidP="00CA27F0">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FC12571" w14:textId="18C221E8" w:rsidR="00EA7DED" w:rsidRDefault="009D672F" w:rsidP="00CA27F0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00473F78">
         <w:t xml:space="preserve">.12 Notices </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="308CF940" w14:textId="6DFEC094" w:rsidR="00EA7DED" w:rsidRDefault="00473F78" w:rsidP="00CA27F0">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
@@ -16913,51 +15821,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and courts entitled to hear appeals from those courts</w:t>
       </w:r>
       <w:r w:rsidR="00601748">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DC7ADA0" w14:textId="105C8D0C" w:rsidR="00EA68EA" w:rsidRDefault="00EA68EA" w:rsidP="00CA27F0">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AD5C5A9" w14:textId="7BEDC63B" w:rsidR="00EA68EA" w:rsidRDefault="00EA68EA" w:rsidP="00E37A66">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>SCHEDULE 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11B9F7AC" w14:textId="1F23AC3F" w:rsidR="00EA68EA" w:rsidRDefault="00EB38E1" w:rsidP="007F3F33">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidR="00EA68EA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00841740">
         <w:t>details</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65CE578A" w14:textId="77777777" w:rsidR="00EA68EA" w:rsidRDefault="00EA68EA" w:rsidP="00B45FA5"/>
     <w:p w14:paraId="2A19F17B" w14:textId="2B20B268" w:rsidR="002D4DD4" w:rsidRPr="00786ECB" w:rsidRDefault="002D4DD4" w:rsidP="00D72058">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -17226,103 +16133,75 @@
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> (eg </w:t>
       </w:r>
       <w:r w:rsidR="00A74FAF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00A74FAF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>mm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...13 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>/yyyy)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ED54337" w14:textId="7DB34BDE" w:rsidR="002D4DD4" w:rsidRPr="00276000" w:rsidRDefault="002D4DD4" w:rsidP="00E53807">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B14B7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Item 2 </w:t>
       </w:r>
       <w:r w:rsidRPr="005B14B7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -17571,166 +16450,124 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> d</w:t>
+        <w:t xml:space="preserve"> (eg d</w:t>
       </w:r>
       <w:r w:rsidR="00A74FAF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/m</w:t>
       </w:r>
       <w:r w:rsidR="00A74FAF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...13 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>/yyyy)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63781246" w14:textId="37D2559C" w:rsidR="00071810" w:rsidRPr="005B14B7" w:rsidRDefault="00071810" w:rsidP="00071810">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Hlk211186467"/>
       <w:r w:rsidRPr="004C4BEF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Item 3 </w:t>
       </w:r>
       <w:bookmarkStart w:id="35" w:name="_Hlk211162516"/>
       <w:r w:rsidRPr="004C4BEF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Engagement Date </w:t>
       </w:r>
       <w:r w:rsidRPr="004C4BEF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">must be specified when a new </w:t>
       </w:r>
       <w:r w:rsidRPr="004C4BEF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Support Coordination Provider </w:t>
       </w:r>
       <w:r w:rsidRPr="004C4BEF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">has commenced providing the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">/s during the </w:t>
+        <w:t xml:space="preserve">has commenced providing the service/s during the </w:t>
       </w:r>
       <w:r w:rsidRPr="004C4BEF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant’s Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="004C4BEF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="36" w:name="_Hlk211186511"/>
     <w:bookmarkEnd w:id="34"/>
@@ -17926,103 +16763,75 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> d</w:t>
+        <w:t xml:space="preserve"> (eg d</w:t>
       </w:r>
       <w:r w:rsidR="00A74FAF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/m</w:t>
       </w:r>
       <w:r w:rsidR="00A74FAF">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...13 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>/yyyy)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p w14:paraId="3727B274" w14:textId="6668B68A" w:rsidR="00071810" w:rsidRDefault="00071810" w:rsidP="00071810">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35931DB5" w14:textId="4DE521C7" w:rsidR="002D4DD4" w:rsidRDefault="002D4DD4" w:rsidP="00E53807">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B14B7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -18030,63 +16839,55 @@
         </w:rPr>
         <w:t xml:space="preserve">Item </w:t>
       </w:r>
       <w:r w:rsidR="00071810">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plan Management </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> either </w:t>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">specify either </w:t>
       </w:r>
       <w:r w:rsidRPr="005F0FE2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> managed</w:t>
       </w:r>
       <w:r w:rsidR="00276000">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -18618,58 +17419,56 @@
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B747FC">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>@justice.wa.gov.au</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="6C2FF6CF" w14:textId="77777777" w:rsidR="00576474" w:rsidRPr="007F3F33" w:rsidRDefault="00576474" w:rsidP="00FD1856">
             <w:pPr>
               <w:pStyle w:val="TableData"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="007F3F33">
               <w:t>08 9278 7300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00576474" w:rsidRPr="007F3F33" w14:paraId="5B0196C5" w14:textId="77777777" w:rsidTr="00FD1856">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C1C9E71" w14:textId="76AA83E3" w:rsidR="00576474" w:rsidRPr="007F3F33" w:rsidRDefault="0042580D" w:rsidP="007F3F33">
             <w:pPr>
               <w:pStyle w:val="TableData"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="243F60"/>
               </w:rPr>
@@ -19178,51 +17977,50 @@
               <w:pStyle w:val="TableData"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5CAFAD74" w14:textId="77777777" w:rsidR="00FC7E90" w:rsidRPr="00D424DB" w:rsidRDefault="00FC7E90">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E528A72" w14:textId="454F5D39" w:rsidR="00FC7E90" w:rsidRDefault="00847CAE" w:rsidP="007F3F33">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>SCHEDULE 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DAFA986" w14:textId="34326D8C" w:rsidR="00FC7E90" w:rsidRDefault="00EA68EA" w:rsidP="00E53807">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00E53807">
         <w:t>Schedule</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r w:rsidR="00847CAE">
         <w:t>Support Coordination</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Services </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="309A35CA" w14:textId="77777777" w:rsidR="00FC7E90" w:rsidRDefault="00FC7E90" w:rsidP="00CC53A8"/>
     <w:p w14:paraId="0B56A27A" w14:textId="731364E2" w:rsidR="00FC7E90" w:rsidRPr="00D424DB" w:rsidRDefault="00EA68EA" w:rsidP="00CC53A8">
       <w:r w:rsidRPr="00CC53A8">
         <w:rPr>
           <w:b/>
@@ -19309,63 +18107,55 @@
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05207153" w14:textId="77777777" w:rsidR="0086190A" w:rsidRPr="00D424DB" w:rsidRDefault="00EA68EA" w:rsidP="00FC7E90">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GST Exempt </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7697DC23" w14:textId="2174D198" w:rsidR="0086190A" w:rsidRPr="00D424DB" w:rsidRDefault="00EA68EA" w:rsidP="0086190A">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Yes</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="0086190A" w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This is a supply of one or more reasonable and necessary supports specified in the statement of participant supports under section 33 (2) of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00984583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIS Act</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -21703,51 +20493,51 @@
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0BA8163F" wp14:editId="325278BC">
                       <wp:extent cx="2743200" cy="1051560"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:docPr id="286126816" name="Picture 1"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:nvPicPr>
                               <pic:cNvPr id="0" name="Picture 1"/>
                               <pic:cNvPicPr>
                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                               </pic:cNvPicPr>
                             </pic:nvPicPr>
                             <pic:blipFill>
-                              <a:blip r:embed="rId17">
+                              <a:blip r:embed="rId15">
                                 <a:extLst>
                                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                   </a:ext>
                                 </a:extLst>
                               </a:blip>
                               <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2743200" cy="1051560"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </pic:spPr>
                           </pic:pic>
@@ -21792,63 +20582,55 @@
             </w:pPr>
             <w:r w:rsidRPr="00CC53A8">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Name of </w:t>
             </w:r>
             <w:r w:rsidR="00847CAE" w:rsidRPr="00CC53A8">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Support Coordination</w:t>
             </w:r>
             <w:r w:rsidR="0042580D">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Provider’s</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC53A8">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00733D5C" w:rsidRPr="00CC53A8">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>authorised</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> signee</w:t>
+              <w:t>authorised signee</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37F5FE44" w14:textId="77777777" w:rsidR="00F2699B" w:rsidRPr="00CC53A8" w:rsidRDefault="00F2699B" w:rsidP="00F2699B">
             <w:pPr>
               <w:spacing w:before="120" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D234288" w14:textId="389A7928" w:rsidR="001E01E8" w:rsidRPr="00CC53A8" w:rsidRDefault="00A6076B" w:rsidP="00274133">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text10"/>
                   <w:enabled/>
@@ -22315,51 +21097,51 @@
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53DA48A8" wp14:editId="78223250">
                       <wp:extent cx="2743200" cy="1051560"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:docPr id="1131557334" name="Picture 1"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:nvPicPr>
                               <pic:cNvPr id="0" name="Picture 1"/>
                               <pic:cNvPicPr>
                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                               </pic:cNvPicPr>
                             </pic:nvPicPr>
                             <pic:blipFill>
-                              <a:blip r:embed="rId17">
+                              <a:blip r:embed="rId15">
                                 <a:extLst>
                                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                   </a:ext>
                                 </a:extLst>
                               </a:blip>
                               <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2743200" cy="1051560"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </pic:spPr>
                           </pic:pic>
@@ -22813,69 +21595,68 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="49873534" w14:textId="77777777" w:rsidR="009A7D17" w:rsidRPr="00FD1856" w:rsidRDefault="009A7D17" w:rsidP="00FD1856">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="52AB49E7" w14:textId="26BEC439" w:rsidR="00CC53A8" w:rsidRPr="00CC53A8" w:rsidRDefault="00CC53A8" w:rsidP="0036154C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="704266C7" w14:textId="77777777" w:rsidR="009547D9" w:rsidRDefault="009547D9" w:rsidP="00274133">
       <w:pPr>
         <w:sectPr w:rsidR="009547D9" w:rsidSect="007361C0">
-          <w:headerReference w:type="even" r:id="rId18"/>
-[...2 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId21"/>
+          <w:headerReference w:type="even" r:id="rId16"/>
+          <w:headerReference w:type="default" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="2127" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E4D7D86" w14:textId="59BC267F" w:rsidR="009A7D17" w:rsidRPr="009A7D17" w:rsidRDefault="009A7D17" w:rsidP="009A7D17">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="45" w:name="_Hlk218770352"/>
       <w:bookmarkStart w:id="46" w:name="_Hlk218770311"/>
       <w:r w:rsidRPr="009A7D17">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Support Coordinator's Notation </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="400C563C" w14:textId="011D4BE4" w:rsidR="001F7EA2" w:rsidRDefault="001F7EA2" w:rsidP="001F7EA2">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">You are required to </w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">notify the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
@@ -22917,75 +21698,67 @@
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>your own</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB5EBE">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Support Coordination</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1595A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>organi</w:t>
       </w:r>
       <w:r w:rsidR="004A4FD5">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ation</w:t>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>ation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49EBB176" w14:textId="77777777" w:rsidR="00886815" w:rsidRPr="00B6458B" w:rsidRDefault="00886815" w:rsidP="009A7D17">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AC0F253" w14:textId="394497A7" w:rsidR="009A7D17" w:rsidRPr="00211109" w:rsidRDefault="009A7D17" w:rsidP="009A7D17">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B6458B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
@@ -23132,65 +21905,51 @@
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Participant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="471D20E2" w14:textId="77777777" w:rsidR="009A7D17" w:rsidRDefault="009A7D17" w:rsidP="009A7D17">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57B35484" w14:textId="77D12C8B" w:rsidR="00863EA9" w:rsidRPr="00FD75F1" w:rsidRDefault="00863EA9" w:rsidP="009A7D17">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">You are required to undertake due diligence to confirm that the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> funded in Schedule 2 </w:t>
+        <w:t xml:space="preserve">You are required to undertake due diligence to confirm that the supports funded in Schedule 2 </w:t>
       </w:r>
       <w:r w:rsidR="005F0FE2">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> described in Appendix 1 of this </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Service Agreement </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -23456,65 +22215,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03B3CBDC" w14:textId="769D6DAB" w:rsidR="009A7D17" w:rsidRPr="00B6458B" w:rsidRDefault="009A7D17" w:rsidP="009A7D17">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B6458B">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If you </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">have </w:t>
       </w:r>
       <w:r w:rsidRPr="00B6458B">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">identified any errors or issues with the details in the Schedules, please note them in the ‘Support Coordinator’s Comments’ field below and </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> to the </w:t>
+        <w:t xml:space="preserve">identified any errors or issues with the details in the Schedules, please note them in the ‘Support Coordinator’s Comments’ field below and return to the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E574B8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00AB2D76">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>upport Coordination</w:t>
       </w:r>
       <w:r w:rsidRPr="00E574B8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Provider</w:t>
       </w:r>
@@ -23808,51 +22553,51 @@
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2807429D" wp14:editId="19F35C98">
                 <wp:extent cx="2743200" cy="1071649"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="13" name="Picture 1" descr="A white square with a blue border&#10;&#10;AI-generated content may be incorrect."/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="13" name="Picture 1" descr="A white square with a blue border&#10;&#10;AI-generated content may be incorrect."/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId17">
+                        <a:blip r:embed="rId15">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2743200" cy="1071649"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
@@ -24020,103 +22765,75 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> d</w:t>
+        <w:t xml:space="preserve"> (eg d</w:t>
       </w:r>
       <w:r w:rsidR="001365CB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/m</w:t>
       </w:r>
       <w:r w:rsidR="001365CB">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...13 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>/yyyy)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="0011D0F4" w14:textId="77777777" w:rsidR="009A7D17" w:rsidRDefault="009A7D17">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:sectPr w:rsidR="009A7D17" w:rsidSect="009A7D17">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="2127" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06F491D3" w14:textId="06733081" w:rsidR="00206536" w:rsidRDefault="00206536">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:p w14:paraId="42EFE826" w14:textId="77777777" w:rsidR="00C77663" w:rsidRDefault="00C77663" w:rsidP="00274133"/>
     <w:p w14:paraId="3F32626D" w14:textId="77777777" w:rsidR="0000074B" w:rsidRDefault="0000074B" w:rsidP="00274133"/>
     <w:p w14:paraId="5493064F" w14:textId="7BE30087" w:rsidR="0000074B" w:rsidRPr="001A1161" w:rsidRDefault="0000074B" w:rsidP="00757E8E">
@@ -25826,80 +24543,60 @@
     </w:tbl>
     <w:p w14:paraId="28BC74A6" w14:textId="77777777" w:rsidR="0000074B" w:rsidRPr="00ED65DE" w:rsidRDefault="0000074B" w:rsidP="0000074B">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37784C6C" w14:textId="77777777" w:rsidR="0000074B" w:rsidRDefault="0000074B" w:rsidP="00274133"/>
     <w:p w14:paraId="74924088" w14:textId="77777777" w:rsidR="00724504" w:rsidRDefault="00724504" w:rsidP="00274133"/>
     <w:p w14:paraId="7328E62E" w14:textId="77777777" w:rsidR="00724504" w:rsidRDefault="00724504" w:rsidP="00274133"/>
     <w:p w14:paraId="5FB2CD79" w14:textId="77777777" w:rsidR="00724504" w:rsidRDefault="00724504" w:rsidP="00274133">
       <w:pPr>
         <w:sectPr w:rsidR="00724504" w:rsidSect="009547D9">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="2127" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55990A7C" w14:textId="77777777" w:rsidR="00724504" w:rsidRPr="00724504" w:rsidRDefault="00724504" w:rsidP="00724504">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00724504">
-        <w:lastRenderedPageBreak/>
         <w:t>Appendix 2: Service Provider's Terms and Conditions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B341FA5" w14:textId="77777777" w:rsidR="00724504" w:rsidRPr="00724504" w:rsidRDefault="00724504" w:rsidP="00724504"/>
     <w:p w14:paraId="49AEECA9" w14:textId="77777777" w:rsidR="00724504" w:rsidRPr="00724504" w:rsidRDefault="00724504" w:rsidP="00724504"/>
-    <w:sdt>
-[...22 lines deleted...]
-    </w:sdt>
+    <w:p w14:paraId="56B9E2A4" w14:textId="77777777" w:rsidR="00724504" w:rsidRPr="007C1297" w:rsidRDefault="00724504" w:rsidP="00724504">
+      <w:r w:rsidRPr="00724504">
+        <w:t>Insert terms and conditions or document/s containing terms and conditions below.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="34387FDA" w14:textId="77777777" w:rsidR="00724504" w:rsidRPr="007C1297" w:rsidRDefault="00724504" w:rsidP="00724504"/>
     <w:p w14:paraId="27AEAC24" w14:textId="77777777" w:rsidR="00724504" w:rsidRDefault="00724504" w:rsidP="00274133"/>
     <w:sectPr w:rsidR="00724504" w:rsidSect="00724504">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2127" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="63762387" w14:textId="77777777" w:rsidR="00D71389" w:rsidRDefault="00D71389" w:rsidP="003D7CC3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="50EAD36A" w14:textId="77777777" w:rsidR="00D71389" w:rsidRDefault="00D71389" w:rsidP="003D7CC3">
       <w:r>
         <w:continuationSeparator/>
@@ -25969,95 +24666,79 @@
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FSMe-Bold">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Daytona">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002EF" w:usb1="0000000A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7918BF16" w14:textId="77777777" w:rsidR="00730D95" w:rsidRDefault="00730D95">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1693220965"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="63B76FD0" w14:textId="521DD989" w:rsidR="006A1358" w:rsidRPr="001A1161" w:rsidRDefault="006A1358" w:rsidP="006A1358">
+      <w:p w14:paraId="63B76FD0" w14:textId="6FFBFF22" w:rsidR="006A1358" w:rsidRPr="001A1161" w:rsidRDefault="006A1358" w:rsidP="006A1358">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
         </w:pPr>
         <w:r w:rsidRPr="001A1161">
           <w:t xml:space="preserve">Participant: </w:t>
         </w:r>
         <w:r w:rsidRPr="001A1161">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="001A1161">
           <w:instrText xml:space="preserve"> STYLEREF  Participant  \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="001A1161">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:t xml:space="preserve">  ID: </w:t>
         </w:r>
         <w:r w:rsidRPr="001A1161">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="001A1161">
           <w:instrText xml:space="preserve"> STYLEREF  ParticipantID  \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="001A1161">
@@ -26099,83 +24780,73 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>18</w:t>
         </w:r>
         <w:r w:rsidRPr="001A1161">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="56F9ACDF" w14:textId="1B414900" w:rsidR="006A1358" w:rsidRDefault="006A1358" w:rsidP="006A1358">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="001A1161">
       <w:t xml:space="preserve">Document Version </w:t>
     </w:r>
     <w:r w:rsidR="00E74483">
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-410859837"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="0B9B6AF6" w14:textId="54E1E4EE" w:rsidR="00ED04B9" w:rsidRPr="001A1161" w:rsidRDefault="00ED04B9" w:rsidP="001A1161">
+          <w:p w14:paraId="0B9B6AF6" w14:textId="39063721" w:rsidR="00ED04B9" w:rsidRPr="001A1161" w:rsidRDefault="00ED04B9" w:rsidP="001A1161">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
             </w:pPr>
             <w:r w:rsidRPr="001A1161">
               <w:t>Participant</w:t>
             </w:r>
             <w:r w:rsidR="001A1161" w:rsidRPr="001A1161">
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="001A1161">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001A1161" w:rsidRPr="001A1161">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="001A1161" w:rsidRPr="001A1161">
               <w:instrText xml:space="preserve"> STYLEREF  Participant  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidR="001A1161" w:rsidRPr="001A1161">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="001A1161">
               <w:t xml:space="preserve">  ID: </w:t>
             </w:r>
             <w:r w:rsidR="001A1161" w:rsidRPr="001A1161">
@@ -26278,296 +24949,294 @@
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Support Coordination or Recovery Coach only.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="34685CD6" w14:textId="2F8DA10E" w:rsidR="007847AE" w:rsidRDefault="007847AE">
+  <w:p w14:paraId="34685CD6" w14:textId="1C0B16C8" w:rsidR="007847AE" w:rsidRDefault="00FB2234">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6768509A" wp14:editId="01FA8FE1">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7075BFEF" wp14:editId="15D6E874">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="622300" cy="414655"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:extent cx="1137285" cy="414655"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="1472574181" name="Text Box 2" descr="OFFICIAL">
+              <wp:docPr id="1592281956" name="Text Box 2" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="622300" cy="414655"/>
+                        <a:ext cx="1137285" cy="414655"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6C649E78" w14:textId="6B2061F2" w:rsidR="007847AE" w:rsidRPr="007847AE" w:rsidRDefault="007847AE" w:rsidP="007847AE">
+                        <w:p w14:paraId="743A99D3" w14:textId="072C2938" w:rsidR="00FB2234" w:rsidRPr="00FB2234" w:rsidRDefault="00FB2234" w:rsidP="00FB2234">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                               <w:sz w:val="24"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="007847AE">
+                          <w:r w:rsidRPr="00FB2234">
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                               <w:sz w:val="24"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="6768509A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="7075BFEF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:32.65pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCBy+ZSCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ayJtiMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmn3OMcAzdTG8W83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAgsQv&#10;GNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75X6DtZW4lacgIJoGgchJA7cKP05&#10;L/E2SRuvo9hAytN320t7GWk0q5lvi9XoOnWmIbSeDaTTBBRx5W3LtYGX5+39ElSIyBY7z2TgiwKs&#10;ytubAnPrL/xE50OslZRwyNFAE2Ofax2qhhyGqe+JJXv3g8Modqi1HfAi5a7TsyRZaIcty0KDPW0a&#10;qj4PJ2egzdY+pvS62368udSn1/0uu+6NmdyN60dQkcb4dww/+IIOpTAd/YltUJ0BeST+qmQPS3FH&#10;A4tsDros9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCBy+ZSCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCCxC8Y2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:89.55pt;height:32.65pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwozDSDQIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7azpuuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpO222nYRaZJ6pF8fJrf9lqRg3C+BVPRYpJTIgyHujW7iv58Xn26&#10;ocQHZmqmwIiKHoWnt4uPH+adLcUUGlC1cARBjC87W9EmBFtmmeeN0MxPwAqDQQlOs4C/bpfVjnWI&#10;rlU2zfPrrANXWwdceI/e+yFIFwlfSsHDo5ReBKIqir2FdLp0buOZLeas3Dlmm5af2mD/0IVmrcGi&#10;Z6h7FhjZu/YPKN1yBx5kmHDQGUjZcpFmwGmK/N00m4ZZkWZBcrw90+T/Hyx/OGzskyOh/wY9LjAS&#10;0llfenTGeXrpdPxipwTjSOHxTJvoA+HxUvH5y/RmRgnH2FVxdT2bRZjscts6H74L0CQaFXW4lsQW&#10;O6x9GFLHlFjMwKpVKq1GmTcOxIye7NJitEK/7Ulbv2p/C/URp3IwLNxbvmqx9Jr58MQcbhgHQdWG&#10;Rzykgq6icLIoacD9+ps/5iPxGKWkQ8VU1KCkKVE/DC4kiisZxdd8luOfG93b0TB7fQeowwKfhOXJ&#10;jHlBjaZ0oF9Qz8tYCEPMcCxX0TCad2GQLr4HLpbLlIQ6siyszcbyCB3pilw+9y/M2RPhAVf1AKOc&#10;WPmO9yE33vR2uQ/IflpKpHYg8sQ4ajCt9fReoshf/6esy6te/AYAAP//AwBQSwMEFAAGAAgAAAAh&#10;AKcbK8TaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+AdrkXorjqlCIY2DEBIH&#10;bhTanpd4m6SN11FsIOXra3ppLyuNZjTzNl8OthVn6n3jWIOaJCCIS2carjS8HjYPcxA+IBtsHZOG&#10;b/KwLEZ3OWbGXfiFzvtQiVjCPkMNdQhdJqUva7LoJ64jjt6H6y2GKPtKmh4vsdy2cpokM2mx4bhQ&#10;Y0frmsqv/clqaNKVC4retpvPd6ucuu626XWn9f14WD2DCDSEvzDc8CM6FJHp6E5svGg1xEfC7715&#10;TwsF4qhhlj6CLHL5H774AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHCjMNINAgAAHQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKcbK8TaAAAA&#10;BAEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="6C649E78" w14:textId="6B2061F2" w:rsidR="007847AE" w:rsidRPr="007847AE" w:rsidRDefault="007847AE" w:rsidP="007847AE">
+                  <w:p w14:paraId="743A99D3" w14:textId="072C2938" w:rsidR="00FB2234" w:rsidRPr="00FB2234" w:rsidRDefault="00FB2234" w:rsidP="00FB2234">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="007847AE">
+                    <w:r w:rsidRPr="00FB2234">
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="70FD447E" w14:textId="1A0A0B2F" w:rsidR="007C5284" w:rsidRDefault="007847AE" w:rsidP="007C5284">
+  <w:p w14:paraId="70FD447E" w14:textId="53B8821F" w:rsidR="007C5284" w:rsidRDefault="00FB2234" w:rsidP="007C5284">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:left="-567" w:right="-472"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E5BB933" wp14:editId="1425345C">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6864BAE6" wp14:editId="535FC4F9">
               <wp:simplePos x="914400" y="447675"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="622300" cy="414655"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:extent cx="1137285" cy="414655"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="1787745424" name="Text Box 3" descr="OFFICIAL">
+              <wp:docPr id="1435775962" name="Text Box 3" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="622300" cy="414655"/>
+                        <a:ext cx="1137285" cy="414655"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1F5A2ED8" w14:textId="61C3DD86" w:rsidR="007847AE" w:rsidRPr="00730D95" w:rsidRDefault="007847AE" w:rsidP="007847AE">
+                        <w:p w14:paraId="1C9201AB" w14:textId="2856AE0D" w:rsidR="00FB2234" w:rsidRPr="00FB2234" w:rsidRDefault="00FB2234" w:rsidP="00FB2234">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                              <w:szCs w:val="20"/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="24"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00730D95">
+                          <w:r w:rsidRPr="00FB2234">
                             <w:rPr>
-                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                              <w:szCs w:val="20"/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="24"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="0E5BB933" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="6864BAE6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:49pt;height:32.65pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCNu6xjCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ayJliNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xsvn0&#10;hRIfmKmYAiNKehae3q0+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69D32QrhK+lIKHJym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6gHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+eNrZZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLRuZjNPucY4Ri6md4s5vOIkl0vW+fDNwGaRKOkDreSyGKn&#10;rQ996pgSaxnYNEqlzSjzmwMxoye7dhit0O070lRvut9DdcahHPT79pZvGiy9ZT48M4cLxm5RtOEJ&#10;D6mgLSkMFiU1uJ9/88d85B2jlLQomJIaVDQl6rvBfURtJWN6m88jGW5070fDHPU9oAyn+CIsT2bM&#10;C2o0pQP9inJex0IYYoZjuZKG0bwPvXLxOXCxXqcklJFlYWt2lkfoSFfk8qV7Zc4OhAfc1COMamLF&#10;O9773HjT2/UxIPtpKZHansiBcZRgWuvwXKLG3/6nrOujXv0CAAD//wMAUEsDBBQABgAIAAAAIQCC&#10;xC8Y2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlfoO1lbiVpyAgmgaByEkDtwo&#10;/Tkv8TZJG6+j2EDK03fbS3sZaTSrmW+L1eg6daYhtJ4NpNMEFHHlbcu1gZfn7f0SVIjIFjvPZOCL&#10;AqzK25sCc+sv/ETnQ6yVlHDI0UATY59rHaqGHIap74kle/eDwyh2qLUd8CLlrtOzJFlohy3LQoM9&#10;bRqqPg8nZ6DN1j6m9Lrbfry51KfX/S677o2Z3I3rR1CRxvh3DD/4gg6lMB39iW1QnQF5JP6qZA9L&#10;cUcDi2wOuiz0f/byGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI27rGMLAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAILELxjZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:89.55pt;height:32.65pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHYueUDwIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7azpuuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt66nYRaZJ6pF8fJrf9lqRg3C+BVPRYpJTIgyHujW7iv58Xn26&#10;ocQHZmqmwIiKHoWnt4uPH+adLcUUGlC1cARBjC87W9EmBFtmmeeN0MxPwAqDQQlOs4C/bpfVjnWI&#10;rlU2zfPrrANXWwdceI/e+yFIFwlfSsHDo5ReBKIqir2FdLp0buOZLeas3Dlmm5af2mDv6EKz1mDR&#10;M9Q9C4zsXfsPlG65Aw8yTDjoDKRsuUgz4DRF/mqaTcOsSLMgOd6eafL/D5Y/HDb2yZHQf4MeFxgJ&#10;6awvPTrjPL10On6xU4JxpPB4pk30gfB4qfj8ZXozo4Rj7Kq4up7NIkx2uW2dD98FaBKNijpcS2KL&#10;HdY+DKljSixmYNUqlVajzF8OxIye7NJitEK/7UlbV3Q6tr+F+ohTORgW7i1ftVh6zXx4Yg43jIOg&#10;asMjHlJBV1E4WZQ04H695Y/5SDxGKelQMRU1KGlK1A+DC4niSkbxNZ/l+OdG93Y0zF7fAeqwwCdh&#10;eTJjXlCjKR3oF9TzMhbCEDMcy1U0jOZdGKSL74GL5TIloY4sC2uzsTxCR7oil8/9C3P2RHjAVT3A&#10;KCdWvuJ9yI03vV3uA7KflhKpHYg8MY4aTGs9vZco8j//U9blVS9+AwAA//8DAFBLAwQUAAYACAAA&#10;ACEApxsrxNoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X4B2uReiuOqUIhjYMQ&#10;EgduFNqel3ibpI3XUWwg5etremkvK41mNPM2Xw62FWfqfeNYg5okIIhLZxquNLweNg9zED4gG2wd&#10;k4Zv8rAsRnc5ZsZd+IXO+1CJWMI+Qw11CF0mpS9rsugnriOO3ofrLYYo+0qaHi+x3LZymiQzabHh&#10;uFBjR+uayq/9yWpo0pULit62m893q5y67rbpdaf1/XhYPYMINIS/MNzwIzoUkenoTmy8aDXER8Lv&#10;vXlPCwXiqGGWPoIscvkfvvgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAx2LnlA8CAAAd&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEApxsrxNoA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="1F5A2ED8" w14:textId="61C3DD86" w:rsidR="007847AE" w:rsidRPr="00730D95" w:rsidRDefault="007847AE" w:rsidP="007847AE">
+                  <w:p w14:paraId="1C9201AB" w14:textId="2856AE0D" w:rsidR="00FB2234" w:rsidRPr="00FB2234" w:rsidRDefault="00FB2234" w:rsidP="00FB2234">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="20"/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="24"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00730D95">
+                    <w:r w:rsidRPr="00FB2234">
                       <w:rPr>
-                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="20"/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="24"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00956782">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12B073FE" wp14:editId="165E9492">
           <wp:extent cx="2771364" cy="497980"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1885736490" name="Picture 1885736490" descr="C:\Users\keenank\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Word\DOJ-LOGO-blue-2017.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -26654,426 +25323,425 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1952625" cy="495300"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="50BAADF9" w14:textId="2C3FE484" w:rsidR="007847AE" w:rsidRDefault="007847AE">
+  <w:p w14:paraId="50BAADF9" w14:textId="448CF15C" w:rsidR="007847AE" w:rsidRDefault="00FB2234">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A2E5E6B" wp14:editId="477A9D46">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E142E3C" wp14:editId="06CE962D">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="622300" cy="414655"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:extent cx="1137285" cy="414655"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="1718237558" name="Text Box 1" descr="OFFICIAL">
+              <wp:docPr id="1970038574" name="Text Box 1" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="622300" cy="414655"/>
+                        <a:ext cx="1137285" cy="414655"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0A6B614E" w14:textId="5480AB4D" w:rsidR="007847AE" w:rsidRPr="007847AE" w:rsidRDefault="007847AE" w:rsidP="007847AE">
+                        <w:p w14:paraId="5ADFBD81" w14:textId="5475EF4E" w:rsidR="00FB2234" w:rsidRPr="00FB2234" w:rsidRDefault="00FB2234" w:rsidP="00FB2234">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                               <w:sz w:val="24"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="007847AE">
+                          <w:r w:rsidRPr="00FB2234">
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                               <w:sz w:val="24"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="2A2E5E6B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="6E142E3C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:32.65pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6enslDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ayptiMOEXWIsOA&#10;oC2QDj0rshQbkEVBYmJnXz9KjpOt22nYRaZJ6pF8fFrc9a1hR+VDA7bk00nOmbISqsbuS/79Zf3h&#10;E2cBha2EAatKflKB3y3fv1t0rlAzqMFUyjMCsaHoXMlrRFdkWZC1akWYgFOWghp8K5B+/T6rvOgI&#10;vTXZLM9vsw585TxIFQJ5H4YgXyZ8rZXEJ62DQmZKTr1hOn06d/HMlgtR7L1wdSPPbYh/6KIVjaWi&#10;F6gHgYIdfPMHVNtIDwE0TiS0GWjdSJVmoGmm+ZtptrVwKs1C5AR3oSn8P1j5eNy6Z8+w/wI9LTAS&#10;0rlQBHLGeXrt2/ilThnFicLThTbVI5PkvJ3NPuYUkRS6md7czucRJbtedj7gVwUti0bJPW0lkSWO&#10;m4BD6pgSa1lYN8akzRj7m4Mwoye7dhgt7Hc9a6qSz8bud1CdaCgPw76Dk+uGSm9EwGfhacHULYkW&#10;n+jQBrqSw9nirAb/42/+mE+8U5SzjgRTckuK5sx8s7SPqK1kTD/n80iGH9270bCH9h5IhlN6EU4m&#10;M+ahGU3toX0lOa9iIQoJK6lcyXE073FQLj0HqVarlEQycgI3dutkhI50RS5f+lfh3ZlwpE09wqgm&#10;UbzhfciNN4NbHZDYT0uJ1A5EnhknCaa1np9L1Piv/ynr+qiXPwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AILELxjZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+V+g7WVuJWnICCaBoHISQO&#10;3Cj9OS/xNkkbr6PYQMrTd9tLexlpNKuZb4vV6Dp1piG0ng2k0wQUceVty7WBl+ft/RJUiMgWO89k&#10;4IsCrMrbmwJz6y/8ROdDrJWUcMjRQBNjn2sdqoYchqnviSV794PDKHaotR3wIuWu07MkWWiHLctC&#10;gz1tGqo+DydnoM3WPqb0utt+vLnUp9f9LrvujZncjetHUJHG+HcMP/iCDqUwHf2JbVCdAXkk/qpk&#10;D0txRwOLbA66LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOnp7JQ0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAgsQvGNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:89.55pt;height:32.65pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRKLNfCwIAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7azpuuMOEXWIsOA&#10;oi2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZJ6pF8fFre9lqRo3C+BVPRYpZTIgyHujX7in5/2Xy4&#10;ocQHZmqmwIiKnoSnt6v375adLcUcGlC1cARBjC87W9EmBFtmmeeN0MzPwAqDQQlOs4C/bp/VjnWI&#10;rlU2z/PrrANXWwdceI/e+yFIVwlfSsHDk5ReBKIqir2FdLp07uKZrZas3Dtmm5aPbbB/6EKz1mDR&#10;M9Q9C4wcXPsHlG65Aw8yzDjoDKRsuUgz4DRF/maabcOsSLMgOd6eafL/D5Y/Hrf22ZHQf4EeFxgJ&#10;6awvPTrjPL10On6xU4JxpPB0pk30gfB4qfj4aX6zoIRj7Kq4ul4sIkx2uW2dD18FaBKNijpcS2KL&#10;HR98GFKnlFjMwKZVKq1Gmd8ciBk92aXFaIV+149976A+4TgOhk17yzct1nxgPjwzh6vFCVCu4QkP&#10;qaCrKIwWJQ24H3/zx3xkHKOUdCiVihrUMiXqm8FNRFUlo/icL3L8c5N7NxnmoO8ABVjgW7A8mTEv&#10;qMmUDvQrCnkdC2GIGY7lKhom8y4MmsWHwMV6nZJQQJaFB7O1PEJHniKJL/0rc3ZkOuCOHmHSESvf&#10;ED7kxpverg8BaU/biJwORI5Uo/jSPseHEtX963/Kujzn1U8AAAD//wMAUEsDBBQABgAIAAAAIQCn&#10;GyvE2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfgHa5F6K46pQiGNgxASB24U&#10;2p6XeJukjddRbCDl62t6aS8rjWY08zZfDrYVZ+p941iDmiQgiEtnGq40vB42D3MQPiAbbB2Thm/y&#10;sCxGdzlmxl34hc77UIlYwj5DDXUIXSalL2uy6CeuI47eh+sthij7SpoeL7HctnKaJDNpseG4UGNH&#10;65rKr/3JamjSlQuK3rabz3ernLrutul1p/X9eFg9gwg0hL8w3PAjOhSR6ehObLxoNcRHwu+9eU8L&#10;BeKoYZY+gixy+R+++AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDRKLNfCwIAABYEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCnGyvE2gAAAAQB&#10;AAAPAAAAAAAAAAAAAAAAAGUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="0A6B614E" w14:textId="5480AB4D" w:rsidR="007847AE" w:rsidRPr="007847AE" w:rsidRDefault="007847AE" w:rsidP="007847AE">
+                  <w:p w14:paraId="5ADFBD81" w14:textId="5475EF4E" w:rsidR="00FB2234" w:rsidRPr="00FB2234" w:rsidRDefault="00FB2234" w:rsidP="00FB2234">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="007847AE">
+                    <w:r w:rsidRPr="00FB2234">
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1BD48493" w14:textId="31611EA7" w:rsidR="006B5A11" w:rsidRDefault="007847AE">
+  <w:p w14:paraId="1BD48493" w14:textId="56A97451" w:rsidR="006B5A11" w:rsidRDefault="00FB2234">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75E1C382" wp14:editId="4E50D8AE">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3DE03605" wp14:editId="612F24D0">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="622300" cy="414655"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:extent cx="1137285" cy="414655"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="909149855" name="Text Box 5" descr="OFFICIAL">
+              <wp:docPr id="95214348" name="Text Box 5" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="622300" cy="414655"/>
+                        <a:ext cx="1137285" cy="414655"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="76590068" w14:textId="4F717E15" w:rsidR="007847AE" w:rsidRPr="007847AE" w:rsidRDefault="007847AE" w:rsidP="007847AE">
+                        <w:p w14:paraId="5B4A72FA" w14:textId="5229CA18" w:rsidR="00FB2234" w:rsidRPr="00FB2234" w:rsidRDefault="00FB2234" w:rsidP="00FB2234">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                               <w:sz w:val="24"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="007847AE">
+                          <w:r w:rsidRPr="00FB2234">
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                               <w:sz w:val="24"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="75E1C382" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="3DE03605" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 5" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:32.65pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXxckYDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSJliNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZJ6pF8fFred1qRk3C+AVPS6SSnRBgOVWMOJf3+uvn0&#10;mRIfmKmYAiNKehae3q8+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69j32QrhK+lIKHZym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6hHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+dNrZF0dC9wU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLRuZjNbnKMcAzdTm8X83lEya6XrfPhqwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5zYGY0ZNdO4xW6PYdaaqS3ozd76E641AO+n17yzcNlt4yH16YwwVjtyja&#10;8IyHVNCWFAaLkhrcj7/5Yz7yjlFKWhRMSQ0qmhL1zeA+oraSMb3L55EMN7r3o2GO+gFQhlN8EZYn&#10;M+YFNZrSgX5DOa9jIQwxw7FcScNoPoReufgcuFivUxLKyLKwNTvLI3SkK3L52r0xZwfCA27qCUY1&#10;seId731uvOnt+hiQ/bSUSG1P5MA4SjCtdXguUeO//qes66Ne/QQAAP//AwBQSwMEFAAGAAgAAAAh&#10;AILELxjZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+V+g7WVuJWnICCaBoHISQO&#10;3Cj9OS/xNkkbr6PYQMrTd9tLexlpNKuZb4vV6Dp1piG0ng2k0wQUceVty7WBl+ft/RJUiMgWO89k&#10;4IsCrMrbmwJz6y/8ROdDrJWUcMjRQBNjn2sdqoYchqnviSV794PDKHaotR3wIuWu07MkWWiHLctC&#10;gz1tGqo+DydnoM3WPqb0utt+vLnUp9f9LrvujZncjetHUJHG+HcMP/iCDqUwHf2JbVCdAXkk/qpk&#10;D0txRwOLbA66LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAV8XJGA0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAgsQvGNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 5" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:89.55pt;height:32.65pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCp4UgZDgIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7azpuuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt66nYRaZJ6pF8fJrf9lqRg3C+BVPRYpJTIgyHujW7iv58Xn26&#10;ocQHZmqmwIiKHoWnt4uPH+adLcUUGlC1cARBjC87W9EmBFtmmeeN0MxPwAqDQQlOs4C/bpfVjnWI&#10;rlU2zfPrrANXWwdceI/e+yFIFwlfSsHDo5ReBKIqir2FdLp0buOZLeas3Dlmm5af2mDv6EKz1mDR&#10;M9Q9C4zsXfsPlG65Aw8yTDjoDKRsuUgz4DRF/mqaTcOsSLMgOd6eafL/D5Y/HDb2yZHQf4MeFxgJ&#10;6awvPTrjPL10On6xU4JxpPB4pk30gfB4qfj8ZXozo4Rj7Kq4up7NIkx2uW2dD98FaBKNijpcS2KL&#10;HdY+DKljSixmYNUqlVajzF8OxIye7NJitEK/7UlbY/Gx/S3UR5zKwbBwb/mqxdJr5sMTc7hhHARV&#10;Gx7xkAq6isLJoqQB9+stf8xH4jFKSYeKqahBSVOifhhcSBRXMoqv+SzHPze6t6Nh9voOUIcFPgnL&#10;kxnzghpN6UC/oJ6XsRCGmOFYrqJhNO/CIF18D1wslykJdWRZWJuN5RE60hW5fO5fmLMnwgOu6gFG&#10;ObHyFe9Dbrzp7XIfkP20lEjtQOSJcdRgWuvpvUSR//mfsi6vevEbAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnGyvE2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfgHa5F6K46pQiGNgxAS&#10;B24U2p6XeJukjddRbCDl62t6aS8rjWY08zZfDrYVZ+p941iDmiQgiEtnGq40vB42D3MQPiAbbB2T&#10;hm/ysCxGdzlmxl34hc77UIlYwj5DDXUIXSalL2uy6CeuI47eh+sthij7SpoeL7HctnKaJDNpseG4&#10;UGNH65rKr/3JamjSlQuK3rabz3ernLrutul1p/X9eFg9gwg0hL8w3PAjOhSR6ehObLxoNcRHwu+9&#10;eU8LBeKoYZY+gixy+R+++AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCp4UgZDgIAAB0E&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCnGyvE2gAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="76590068" w14:textId="4F717E15" w:rsidR="007847AE" w:rsidRPr="007847AE" w:rsidRDefault="007847AE" w:rsidP="007847AE">
+                  <w:p w14:paraId="5B4A72FA" w14:textId="5229CA18" w:rsidR="00FB2234" w:rsidRPr="00FB2234" w:rsidRDefault="00FB2234" w:rsidP="00FB2234">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="007847AE">
+                    <w:r w:rsidRPr="00FB2234">
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1DAFCCCE" w14:textId="148BF2D0" w:rsidR="00DB7EAC" w:rsidRPr="00DB7EAC" w:rsidRDefault="007847AE" w:rsidP="00DB7EAC">
+  <w:p w14:paraId="1DAFCCCE" w14:textId="7C2FC1E9" w:rsidR="00DB7EAC" w:rsidRPr="00DB7EAC" w:rsidRDefault="00FB2234" w:rsidP="00DB7EAC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:left="-567" w:right="-472"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Daytona" w:hAnsi="Daytona"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Daytona" w:hAnsi="Daytona"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57EEC2E5" wp14:editId="1DF68AD0">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F2F10B0" wp14:editId="306D79B8">
               <wp:simplePos x="915035" y="450215"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="622300" cy="414655"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:extent cx="1137285" cy="414655"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="728412293" name="Text Box 6" descr="OFFICIAL">
+              <wp:docPr id="295607243" name="Text Box 6" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="622300" cy="414655"/>
+                        <a:ext cx="1137285" cy="414655"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="37B3483F" w14:textId="73E75979" w:rsidR="007847AE" w:rsidRPr="00730D95" w:rsidRDefault="007847AE" w:rsidP="007847AE">
+                        <w:p w14:paraId="26EB9A39" w14:textId="37884CA8" w:rsidR="00FB2234" w:rsidRPr="00FB2234" w:rsidRDefault="00FB2234" w:rsidP="00FB2234">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                              <w:szCs w:val="20"/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="24"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00730D95">
+                          <w:r w:rsidRPr="00FB2234">
                             <w:rPr>
-                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                              <w:szCs w:val="20"/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="24"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="57EEC2E5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="4F2F10B0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 6" o:spid="_x0000_s1030" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:49pt;height:32.65pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBU+dSoDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ayptiMOEXWIsOA&#10;oC2QDj0rshQbkEVBYmJnXz9KjpOt22nYRaZJ6pF8fFrc9a1hR+VDA7bk00nOmbISqsbuS/79Zf3h&#10;E2cBha2EAatKflKB3y3fv1t0rlAzqMFUyjMCsaHoXMlrRFdkWZC1akWYgFOWghp8K5B+/T6rvOgI&#10;vTXZLM9vsw585TxIFQJ5H4YgXyZ8rZXEJ62DQmZKTr1hOn06d/HMlgtR7L1wdSPPbYh/6KIVjaWi&#10;F6gHgYIdfPMHVNtIDwE0TiS0GWjdSJVmoGmm+ZtptrVwKs1C5AR3oSn8P1j5eNy6Z8+w/wI9LTAS&#10;0rlQBHLGeXrt2/ilThnFicLThTbVI5PkvJ3NPuYUkRS6md7czucRJbtedj7gVwUti0bJPW0lkSWO&#10;m4BD6pgSa1lYN8akzRj7m4Mwoye7dhgt7Hc9ayoqPna/g+pEQ3kY9h2cXDdUeiMCPgtPC6ZuSbT4&#10;RIc20JUczhZnNfgff/PHfOKdopx1JJiSW1I0Z+abpX1EbSVj+jmfRzL86N6Nhj2090AynNKLcDKZ&#10;MQ/NaGoP7SvJeRULUUhYSeVKjqN5j4Ny6TlItVqlJJKRE7ixWycjdKQrcvnSvwrvzoQjbeoRRjWJ&#10;4g3vQ268GdzqgMR+WkqkdiDyzDhJMK31/Fyixn/9T1nXR738CQAA//8DAFBLAwQUAAYACAAAACEA&#10;gsQvGNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75X6DtZW4lacgIJoGgchJA7c&#10;KP05L/E2SRuvo9hAytN320t7GWk0q5lvi9XoOnWmIbSeDaTTBBRx5W3LtYGX5+39ElSIyBY7z2Tg&#10;iwKsytubAnPrL/xE50OslZRwyNFAE2Ofax2qhhyGqe+JJXv3g8Modqi1HfAi5a7TsyRZaIcty0KD&#10;PW0aqj4PJ2egzdY+pvS62368udSn1/0uu+6NmdyN60dQkcb4dww/+IIOpTAd/YltUJ0BeST+qmQP&#10;S3FHA4tsDros9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBU+dSoDAIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCCxC8Y2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 6" o:spid="_x0000_s1030" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:89.55pt;height:32.65pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEXvokDgIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7azpuuMOEXWIsOA&#10;oi2QDj0rshQbkEVBYmJnXz9KiZOt22nYRaZJ6pF8fJrfDp1he+VDC7bixSTnTFkJdWu3Ff/+svpw&#10;w1lAYWthwKqKH1Tgt4v37+a9K9UUGjC18oxAbCh7V/EG0ZVZFmSjOhEm4JSloAbfCaRfv81qL3pC&#10;70w2zfPrrAdfOw9ShUDe+2OQLxK+1krik9ZBITMVp94wnT6dm3hmi7kot164ppWnNsQ/dNGJ1lLR&#10;M9S9QMF2vv0DqmulhwAaJxK6DLRupUoz0DRF/maadSOcSrMQOcGdaQr/D1Y+7tfu2TMcvsBAC4yE&#10;9C6UgZxxnkH7Ln6pU0ZxovBwpk0NyGS8VHz8NL2ZcSYpdlVcXc9mESa73HY+4FcFHYtGxT2tJbEl&#10;9g8Bj6ljSixmYdUak1Zj7G8Owoye7NJitHDYDKytK57qRs8G6gNN5eG48ODkqqXSDyLgs/C0YRqE&#10;VItPdGgDfcXhZHHWgP/xN3/MJ+IpyllPiqm4JUlzZr5ZWkgUVzKKz/kspz8/ujejYXfdHZAOC3oS&#10;TiYz5qEZTe2heyU9L2MhCgkrqVzFcTTv8Chdeg9SLZcpiXTkBD7YtZMROtIVuXwZXoV3J8KRVvUI&#10;o5xE+Yb3Y268Gdxyh8R+WsqFyBPjpMG01tN7iSL/9T9lXV714icAAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnGyvE2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfgHa5F6K46pQiGNgxAS&#10;B24U2p6XeJukjddRbCDl62t6aS8rjWY08zZfDrYVZ+p941iDmiQgiEtnGq40vB42D3MQPiAbbB2T&#10;hm/ysCxGdzlmxl34hc77UIlYwj5DDXUIXSalL2uy6CeuI47eh+sthij7SpoeL7HctnKaJDNpseG4&#10;UGNH65rKr/3JamjSlQuK3rabz3ernLrutul1p/X9eFg9gwg0hL8w3PAjOhSR6ehObLxoNcRHwu+9&#10;eU8LBeKoYZY+gixy+R+++AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDEXvokDgIAAB0E&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCnGyvE2gAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="37B3483F" w14:textId="73E75979" w:rsidR="007847AE" w:rsidRPr="00730D95" w:rsidRDefault="007847AE" w:rsidP="007847AE">
+                  <w:p w14:paraId="26EB9A39" w14:textId="37884CA8" w:rsidR="00FB2234" w:rsidRPr="00FB2234" w:rsidRDefault="00FB2234" w:rsidP="00FB2234">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="20"/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="24"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00730D95">
+                    <w:r w:rsidRPr="00FB2234">
                       <w:rPr>
-                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="20"/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="24"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00DB7EAC" w:rsidRPr="00DB7EAC">
       <w:rPr>
         <w:rFonts w:ascii="Daytona" w:hAnsi="Daytona"/>
       </w:rPr>
       <w:t>Office of the Public Advocate</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4B889A31" w14:textId="3F9F2E60" w:rsidR="001766B9" w:rsidRDefault="00286558" w:rsidP="00DB7EAC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:left="-567" w:right="-472"/>
@@ -27081,160 +25749,161 @@
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Daytona" w:hAnsi="Daytona"/>
       </w:rPr>
       <w:t>Support Coordination</w:t>
     </w:r>
     <w:r w:rsidR="00DB7EAC" w:rsidRPr="00DB7EAC">
       <w:rPr>
         <w:rFonts w:ascii="Daytona" w:hAnsi="Daytona"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00EB38E1">
       <w:rPr>
         <w:rFonts w:ascii="Daytona" w:hAnsi="Daytona"/>
       </w:rPr>
       <w:t>Service Agreement</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="67307423" w14:textId="786E169A" w:rsidR="006B5A11" w:rsidRDefault="007847AE">
+  <w:p w14:paraId="67307423" w14:textId="54B4784E" w:rsidR="006B5A11" w:rsidRDefault="00FB2234">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3265FFDE" wp14:editId="4FC2E72C">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A783608" wp14:editId="2A7647EF">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="622300" cy="414655"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:extent cx="1137285" cy="414655"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="1999537724" name="Text Box 4" descr="OFFICIAL">
+              <wp:docPr id="1971295409" name="Text Box 4" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="622300" cy="414655"/>
+                        <a:ext cx="1137285" cy="414655"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="17353EC3" w14:textId="70B573F6" w:rsidR="007847AE" w:rsidRPr="007847AE" w:rsidRDefault="007847AE" w:rsidP="007847AE">
+                        <w:p w14:paraId="66D9383B" w14:textId="364F1437" w:rsidR="00FB2234" w:rsidRPr="00FB2234" w:rsidRDefault="00FB2234" w:rsidP="00FB2234">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                               <w:sz w:val="24"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="007847AE">
+                          <w:r w:rsidRPr="00FB2234">
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                               <w:sz w:val="24"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="3265FFDE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="2A783608" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 4" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:32.65pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5RmaVDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ayJtiMOEXWIsOA&#10;oC2QDj0rshQbkEVBYmJnXz9KiZOt7WnYRaZJ6pF8fJrf9q1hB+VDA7bk41HOmbISqsbuSv7zefXp&#10;C2cBha2EAatKflSB3y4+fph3rlATqMFUyjMCsaHoXMlrRFdkWZC1akUYgVOWghp8K5B+/S6rvOgI&#10;vTXZJM9nWQe+ch6kCoG896cgXyR8rZXER62DQmZKTr1hOn06t/HMFnNR7LxwdSPPbYh/6KIVjaWi&#10;F6h7gYLtffMGqm2khwAaRxLaDLRupEoz0DTj/NU0m1o4lWYhcoK70BT+H6x8OGzck2fYf4OeFhgJ&#10;6VwoAjnjPL32bfxSp4ziROHxQpvqkUlyziaTzzlFJIVuxjez6TSiZNfLzgf8rqBl0Si5p60kssRh&#10;HfCUOqTEWhZWjTFpM8b+5SDM6MmuHUYL+23PmqrkqW70bKE60lAeTvsOTq4aKr0WAZ+EpwVTtyRa&#10;fKRDG+hKDmeLsxr8r/f8MZ94pyhnHQmm5JYUzZn5YWkfUVvJGH/Np5EMP7i3g2H37R2QDMf0IpxM&#10;ZsxDM5jaQ/tCcl7GQhQSVlK5kuNg3uFJufQcpFouUxLJyAlc242TETrSFbl87l+Ed2fCkTb1AIOa&#10;RPGK91NuvBncco/EflrKlcgz4yTBtNbzc4ka//M/ZV0f9eI3AAAA//8DAFBLAwQUAAYACAAAACEA&#10;gsQvGNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75X6DtZW4lacgIJoGgchJA7c&#10;KP05L/E2SRuvo9hAytN320t7GWk0q5lvi9XoOnWmIbSeDaTTBBRx5W3LtYGX5+39ElSIyBY7z2Tg&#10;iwKsytubAnPrL/xE50OslZRwyNFAE2Ofax2qhhyGqe+JJXv3g8Modqi1HfAi5a7TsyRZaIcty0KD&#10;PW0aqj4PJ2egzdY+pvS62368udSn1/0uu+6NmdyN60dQkcb4dww/+IIOpTAd/YltUJ0BeST+qmQP&#10;S3FHA4tsDros9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5RmaVDAIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCCxC8Y2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 4" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:89.55pt;height:32.65pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCq3VWpDwIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7bTpuuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOu22nYRaZJ6pF8fJrf9VqRg3C+BVPRYpJTIgyHujW7iv54WX26&#10;pcQHZmqmwIiKHoWnd4uPH+adLcUUGlC1cARBjC87W9EmBFtmmeeN0MxPwAqDQQlOs4C/bpfVjnWI&#10;rlU2zfObrANXWwdceI/ehyFIFwlfSsHDk5ReBKIqir2FdLp0buOZLeas3Dlmm5af2mD/0IVmrcGi&#10;Z6gHFhjZu/YPKN1yBx5kmHDQGUjZcpFmwGmK/N00m4ZZkWZBcrw90+T/Hyx/PGzssyOh/wo9LjAS&#10;0llfenTGeXrpdPxipwTjSOHxTJvoA+HxUnH1eXo7o4Rj7Lq4vpnNIkx2uW2dD98EaBKNijpcS2KL&#10;HdY+DKljSixmYNUqlVajzG8OxIye7NJitEK/7UlbV/RqbH8L9RGncjAs3Fu+arH0mvnwzBxuGAdB&#10;1YYnPKSCrqJwsihpwP38mz/mI/EYpaRDxVTUoKQpUd8NLiSKKxnFl3yW458b3dvRMHt9D6jDAp+E&#10;5cmMeUGNpnSgX1HPy1gIQ8xwLFfRMJr3YZAuvgculsuUhDqyLKzNxvIIHemKXL70r8zZE+EBV/UI&#10;o5xY+Y73ITfe9Ha5D8h+WkqkdiDyxDhqMK319F6iyN/+p6zLq178AgAA//8DAFBLAwQUAAYACAAA&#10;ACEApxsrxNoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X4B2uReiuOqUIhjYMQ&#10;EgduFNqel3ibpI3XUWwg5etremkvK41mNPM2Xw62FWfqfeNYg5okIIhLZxquNLweNg9zED4gG2wd&#10;k4Zv8rAsRnc5ZsZd+IXO+1CJWMI+Qw11CF0mpS9rsugnriOO3ofrLYYo+0qaHi+x3LZymiQzabHh&#10;uFBjR+uayq/9yWpo0pULit62m893q5y67rbpdaf1/XhYPYMINIS/MNzwIzoUkenoTmy8aDXER8Lv&#10;vXlPCwXiqGGWPoIscvkfvvgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqt1VqQ8CAAAd&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEApxsrxNoA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="17353EC3" w14:textId="70B573F6" w:rsidR="007847AE" w:rsidRPr="007847AE" w:rsidRDefault="007847AE" w:rsidP="007847AE">
+                  <w:p w14:paraId="66D9383B" w14:textId="364F1437" w:rsidR="00FB2234" w:rsidRPr="00FB2234" w:rsidRDefault="00FB2234" w:rsidP="00FB2234">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="007847AE">
+                    <w:r w:rsidRPr="00FB2234">
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66D95352"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28EC6A38"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -27448,54 +26117,54 @@
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1241335298">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1878589562">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="iN0tBQvV7Ku06gu0MFt905vP9XcQ0hpBiCFLEW5gC7DXGPAE+eZspLSwTHre8VhRm4GWeYuIvmQcuZ4m/fecqg==" w:salt="wGA4JQFyUfU/hvGA6O7iVQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ZMcw+vUCtM80f55cEbH/c0JQSykhs/+LFrejkJxQMgdSTip7E1EEtoHw8vYYP/0FhJimZW317viDVdZpMim1Aw==" w:salt="irQ+WymwtmIIBQZYd23m9w=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B45FA5"/>
@@ -27759,98 +26428,95 @@
     <w:rsid w:val="00680052"/>
     <w:rsid w:val="00681879"/>
     <w:rsid w:val="00685055"/>
     <w:rsid w:val="00690D50"/>
     <w:rsid w:val="00692977"/>
     <w:rsid w:val="006931A2"/>
     <w:rsid w:val="006949BD"/>
     <w:rsid w:val="00694EF1"/>
     <w:rsid w:val="006956F8"/>
     <w:rsid w:val="006A1358"/>
     <w:rsid w:val="006A1E5A"/>
     <w:rsid w:val="006A3F3A"/>
     <w:rsid w:val="006B5A11"/>
     <w:rsid w:val="006C0D59"/>
     <w:rsid w:val="006C6BD5"/>
     <w:rsid w:val="006C709B"/>
     <w:rsid w:val="006D0CC8"/>
     <w:rsid w:val="006D3EDD"/>
     <w:rsid w:val="006D3F34"/>
     <w:rsid w:val="006E4CB8"/>
     <w:rsid w:val="006F35C5"/>
     <w:rsid w:val="006F6AC9"/>
     <w:rsid w:val="00701784"/>
     <w:rsid w:val="007100F3"/>
     <w:rsid w:val="00712593"/>
-    <w:rsid w:val="00712653"/>
     <w:rsid w:val="0071599C"/>
     <w:rsid w:val="007159E3"/>
     <w:rsid w:val="007241FF"/>
     <w:rsid w:val="00724504"/>
-    <w:rsid w:val="00726602"/>
     <w:rsid w:val="0072713B"/>
-    <w:rsid w:val="00730D95"/>
     <w:rsid w:val="00732F89"/>
+    <w:rsid w:val="00733183"/>
     <w:rsid w:val="00733D5C"/>
     <w:rsid w:val="007361C0"/>
     <w:rsid w:val="00737E3A"/>
     <w:rsid w:val="007407AC"/>
     <w:rsid w:val="007428C9"/>
     <w:rsid w:val="007520F2"/>
     <w:rsid w:val="00757E8E"/>
     <w:rsid w:val="00766B1E"/>
     <w:rsid w:val="00770FC2"/>
     <w:rsid w:val="00772588"/>
     <w:rsid w:val="0077315E"/>
     <w:rsid w:val="007732D1"/>
     <w:rsid w:val="00781218"/>
     <w:rsid w:val="00781C7A"/>
     <w:rsid w:val="007847AE"/>
     <w:rsid w:val="00786BE7"/>
     <w:rsid w:val="00786ECB"/>
     <w:rsid w:val="007930DA"/>
     <w:rsid w:val="00794067"/>
     <w:rsid w:val="007A0355"/>
     <w:rsid w:val="007A62F1"/>
     <w:rsid w:val="007B08A4"/>
     <w:rsid w:val="007B09A4"/>
     <w:rsid w:val="007B1754"/>
     <w:rsid w:val="007B42F5"/>
     <w:rsid w:val="007C30DE"/>
     <w:rsid w:val="007C5284"/>
     <w:rsid w:val="007C7704"/>
     <w:rsid w:val="007D20CA"/>
     <w:rsid w:val="007D3C33"/>
     <w:rsid w:val="007D4720"/>
     <w:rsid w:val="007E0E86"/>
     <w:rsid w:val="007E336B"/>
     <w:rsid w:val="007F1221"/>
     <w:rsid w:val="007F3F33"/>
     <w:rsid w:val="007F4B25"/>
     <w:rsid w:val="0081496A"/>
     <w:rsid w:val="00815B42"/>
-    <w:rsid w:val="0083052D"/>
     <w:rsid w:val="008315DF"/>
     <w:rsid w:val="00833CDF"/>
     <w:rsid w:val="00836F8F"/>
     <w:rsid w:val="00840800"/>
     <w:rsid w:val="00841740"/>
     <w:rsid w:val="00841B8A"/>
     <w:rsid w:val="00847CAE"/>
     <w:rsid w:val="00850873"/>
     <w:rsid w:val="008522E2"/>
     <w:rsid w:val="0086190A"/>
     <w:rsid w:val="00863EA9"/>
     <w:rsid w:val="00864BC5"/>
     <w:rsid w:val="008678D9"/>
     <w:rsid w:val="00875089"/>
     <w:rsid w:val="00886815"/>
     <w:rsid w:val="00892F0E"/>
     <w:rsid w:val="00897023"/>
     <w:rsid w:val="00897600"/>
     <w:rsid w:val="008B24BE"/>
     <w:rsid w:val="008B2EAB"/>
     <w:rsid w:val="008B7F4E"/>
     <w:rsid w:val="008C191D"/>
     <w:rsid w:val="008C5A65"/>
     <w:rsid w:val="008D0A07"/>
     <w:rsid w:val="008D49C6"/>
@@ -27906,51 +26572,50 @@
     <w:rsid w:val="009F3AB7"/>
     <w:rsid w:val="009F47A6"/>
     <w:rsid w:val="009F51E0"/>
     <w:rsid w:val="009F5DF3"/>
     <w:rsid w:val="009F6041"/>
     <w:rsid w:val="00A00295"/>
     <w:rsid w:val="00A056D6"/>
     <w:rsid w:val="00A07F0C"/>
     <w:rsid w:val="00A12326"/>
     <w:rsid w:val="00A1369F"/>
     <w:rsid w:val="00A1595A"/>
     <w:rsid w:val="00A23014"/>
     <w:rsid w:val="00A24FD9"/>
     <w:rsid w:val="00A25A1C"/>
     <w:rsid w:val="00A26713"/>
     <w:rsid w:val="00A27ACA"/>
     <w:rsid w:val="00A36439"/>
     <w:rsid w:val="00A536E4"/>
     <w:rsid w:val="00A53806"/>
     <w:rsid w:val="00A6076B"/>
     <w:rsid w:val="00A672FF"/>
     <w:rsid w:val="00A71173"/>
     <w:rsid w:val="00A74FAF"/>
     <w:rsid w:val="00A866E6"/>
     <w:rsid w:val="00A942E0"/>
-    <w:rsid w:val="00A971C7"/>
     <w:rsid w:val="00A97FBB"/>
     <w:rsid w:val="00AA1D27"/>
     <w:rsid w:val="00AA305F"/>
     <w:rsid w:val="00AA71BB"/>
     <w:rsid w:val="00AB16C9"/>
     <w:rsid w:val="00AB2D76"/>
     <w:rsid w:val="00AB33B1"/>
     <w:rsid w:val="00AB34F5"/>
     <w:rsid w:val="00AC5668"/>
     <w:rsid w:val="00AD31C5"/>
     <w:rsid w:val="00AD37B7"/>
     <w:rsid w:val="00AE18CE"/>
     <w:rsid w:val="00AF066E"/>
     <w:rsid w:val="00AF2CA4"/>
     <w:rsid w:val="00B008CC"/>
     <w:rsid w:val="00B04ADF"/>
     <w:rsid w:val="00B12FC4"/>
     <w:rsid w:val="00B1472F"/>
     <w:rsid w:val="00B30BF3"/>
     <w:rsid w:val="00B32AD3"/>
     <w:rsid w:val="00B33B28"/>
     <w:rsid w:val="00B3568D"/>
     <w:rsid w:val="00B36B26"/>
     <w:rsid w:val="00B37625"/>
     <w:rsid w:val="00B37E85"/>
@@ -28015,64 +26680,64 @@
     <w:rsid w:val="00CA34AB"/>
     <w:rsid w:val="00CA5A73"/>
     <w:rsid w:val="00CA622B"/>
     <w:rsid w:val="00CA6DB1"/>
     <w:rsid w:val="00CB0985"/>
     <w:rsid w:val="00CB0E1E"/>
     <w:rsid w:val="00CB2A3B"/>
     <w:rsid w:val="00CB493B"/>
     <w:rsid w:val="00CB4C2C"/>
     <w:rsid w:val="00CC09F5"/>
     <w:rsid w:val="00CC1355"/>
     <w:rsid w:val="00CC2506"/>
     <w:rsid w:val="00CC2A5E"/>
     <w:rsid w:val="00CC53A8"/>
     <w:rsid w:val="00CC7194"/>
     <w:rsid w:val="00CC7BC5"/>
     <w:rsid w:val="00CD1256"/>
     <w:rsid w:val="00CD19D6"/>
     <w:rsid w:val="00CD769D"/>
     <w:rsid w:val="00CE2E27"/>
     <w:rsid w:val="00CE5924"/>
     <w:rsid w:val="00CE7242"/>
     <w:rsid w:val="00CF23AA"/>
     <w:rsid w:val="00CF3E9F"/>
     <w:rsid w:val="00CF7A25"/>
+    <w:rsid w:val="00D027F4"/>
     <w:rsid w:val="00D0411A"/>
     <w:rsid w:val="00D060F1"/>
     <w:rsid w:val="00D127AB"/>
     <w:rsid w:val="00D13428"/>
     <w:rsid w:val="00D139A8"/>
     <w:rsid w:val="00D1778D"/>
     <w:rsid w:val="00D17794"/>
     <w:rsid w:val="00D17E21"/>
     <w:rsid w:val="00D22BAD"/>
     <w:rsid w:val="00D24D5B"/>
     <w:rsid w:val="00D24F61"/>
     <w:rsid w:val="00D268A2"/>
     <w:rsid w:val="00D36AB1"/>
-    <w:rsid w:val="00D37F04"/>
     <w:rsid w:val="00D424DB"/>
     <w:rsid w:val="00D47D7C"/>
     <w:rsid w:val="00D535F9"/>
     <w:rsid w:val="00D63D3D"/>
     <w:rsid w:val="00D71389"/>
     <w:rsid w:val="00D72058"/>
     <w:rsid w:val="00D80294"/>
     <w:rsid w:val="00D8192F"/>
     <w:rsid w:val="00D81B0D"/>
     <w:rsid w:val="00D81FDF"/>
     <w:rsid w:val="00D83FAD"/>
     <w:rsid w:val="00D84557"/>
     <w:rsid w:val="00D87C6D"/>
     <w:rsid w:val="00D9085D"/>
     <w:rsid w:val="00D92786"/>
     <w:rsid w:val="00D970F9"/>
     <w:rsid w:val="00D978E7"/>
     <w:rsid w:val="00D97ECD"/>
     <w:rsid w:val="00DA0F75"/>
     <w:rsid w:val="00DB5183"/>
     <w:rsid w:val="00DB5EBE"/>
     <w:rsid w:val="00DB7EAC"/>
     <w:rsid w:val="00DC02BC"/>
     <w:rsid w:val="00DC17E0"/>
     <w:rsid w:val="00DC55FF"/>
@@ -28140,50 +26805,51 @@
     <w:rsid w:val="00F07FB2"/>
     <w:rsid w:val="00F239D2"/>
     <w:rsid w:val="00F2410B"/>
     <w:rsid w:val="00F25E69"/>
     <w:rsid w:val="00F2699B"/>
     <w:rsid w:val="00F27C5B"/>
     <w:rsid w:val="00F311D2"/>
     <w:rsid w:val="00F34577"/>
     <w:rsid w:val="00F345EA"/>
     <w:rsid w:val="00F36197"/>
     <w:rsid w:val="00F4318F"/>
     <w:rsid w:val="00F45D30"/>
     <w:rsid w:val="00F5380D"/>
     <w:rsid w:val="00F61293"/>
     <w:rsid w:val="00F70D34"/>
     <w:rsid w:val="00F719FE"/>
     <w:rsid w:val="00F73BFA"/>
     <w:rsid w:val="00F80999"/>
     <w:rsid w:val="00F84984"/>
     <w:rsid w:val="00F856CD"/>
     <w:rsid w:val="00F86606"/>
     <w:rsid w:val="00F92E50"/>
     <w:rsid w:val="00F958EC"/>
     <w:rsid w:val="00F97606"/>
     <w:rsid w:val="00FA4427"/>
+    <w:rsid w:val="00FB2234"/>
     <w:rsid w:val="00FB45A6"/>
     <w:rsid w:val="00FB4B6D"/>
     <w:rsid w:val="00FB5284"/>
     <w:rsid w:val="00FB5A0F"/>
     <w:rsid w:val="00FB757B"/>
     <w:rsid w:val="00FB7B7B"/>
     <w:rsid w:val="00FC3EAD"/>
     <w:rsid w:val="00FC5AF3"/>
     <w:rsid w:val="00FC69D9"/>
     <w:rsid w:val="00FC7E90"/>
     <w:rsid w:val="00FD1856"/>
     <w:rsid w:val="00FD5133"/>
     <w:rsid w:val="00FD5B95"/>
     <w:rsid w:val="00FD6F32"/>
     <w:rsid w:val="00FD75F1"/>
     <w:rsid w:val="00FE0C83"/>
     <w:rsid w:val="00FE438F"/>
     <w:rsid w:val="00FF2546"/>
     <w:rsid w:val="00FF29DA"/>
     <w:rsid w:val="00FF6ABA"/>
     <w:rsid w:val="00FF7F8E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -29529,60 +28195,50 @@
     <w:name w:val="Table Data Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="TableData"/>
     <w:rsid w:val="00602461"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00520217"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-[...8 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1706327104">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2006516063">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -29845,684 +28501,55 @@
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...627 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -30783,68 +28810,59 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004AD185E66296534293E2BECF89C4231F" ma:contentTypeVersion="1" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4300c5e2c59fb421893096b858a066db">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a447206dab0015f8b9f8924535193e8c" ns1:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
@@ -30932,129 +28950,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1C93299-FBD9-4672-A520-7F2C70C213E2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{570C7E26-7DBC-4BD6-8889-30D5E60AD5EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB12778F-91EA-4E13-B1D3-FDD87DA0E6B1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12D9F614-9802-4F4E-8303-2C5348E98743}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>22</Pages>
-[...1 lines deleted...]
-  <Characters>38016</Characters>
+  <Pages>4</Pages>
+  <Words>6714</Words>
+  <Characters>38275</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>905</Lines>
-  <Paragraphs>459</Paragraphs>
+  <Lines>318</Lines>
+  <Paragraphs>89</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Support Coordination Deed Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>44532</CharactersWithSpaces>
+  <CharactersWithSpaces>44900</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Support Coordination Deed Form</dc:title>
   <dc:creator>Jordan, Elspeth</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004AD185E66296534293E2BECF89C4231F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="WebdocsID2">
     <vt:lpwstr/>
   </property>
@@ -31067,59 +29094,59 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="WebdocsID5">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="WebdocsID6">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="WebdocsID7">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="WebdocsID8">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="WebdocsID9">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="WebdocsID10">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="sTmpGUID">
     <vt:lpwstr>0185abd3-8804-4eeb-9a9a-e2996aecb681</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="WebdocsID">
     <vt:lpwstr>1485613R1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ClassificationContentMarkingHeaderShapeIds">
-    <vt:lpwstr>666a3976,57c5b2e5,6a8ed490,772e863c,3630869f,2b6ab085</vt:lpwstr>
+    <vt:lpwstr>756c672e,5ee84b64,559433da,757f94b1,5acdb0c,119e9bcb</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ClassificationContentMarkingHeaderFontProps">
-    <vt:lpwstr>#ff0000,12,Aptos</vt:lpwstr>
+    <vt:lpwstr>#ff0000,12,Calibri</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ClassificationContentMarkingHeaderText">
-    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+    <vt:lpwstr>OFFICIAL Sensitive</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
-    <vt:lpwstr>2026-03-05T01:25:28Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_SetDate">
+    <vt:lpwstr>2026-07-01T22:47:45Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
-    <vt:lpwstr>Standard</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
-    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Name">
+    <vt:lpwstr>OFFICIAL Sensitive</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_SiteId">
     <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
-    <vt:lpwstr>06b7adf3-bb30-4a10-a333-316a12407b01</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_ActionId">
+    <vt:lpwstr>cace6af7-caae-4f81-9be1-510f4db7615c</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_ContentBits">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>