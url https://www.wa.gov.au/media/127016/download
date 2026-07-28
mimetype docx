--- v1 (2026-03-14)
+++ v2 (2026-07-28)
@@ -1,59 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2E669B6F" w14:textId="57950DC9" w:rsidR="00CC1355" w:rsidRPr="004A37FD" w:rsidRDefault="00437F56" w:rsidP="00E97D26">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Plan </w:t>
       </w:r>
       <w:r w:rsidRPr="00E97D26">
         <w:t>Management</w:t>
       </w:r>
       <w:r w:rsidR="0026436F">
@@ -1440,67 +1433,51 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Plan</w:t>
       </w:r>
       <w:r w:rsidR="000203BF" w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="000203BF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. The plan</w:t>
       </w:r>
       <w:r w:rsidR="000203BF" w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> includes a statement of participant </w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> includes a statement of participant supports.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6999344C" w14:textId="1AA07270" w:rsidR="0026436F" w:rsidRPr="006F6AC9" w:rsidRDefault="0026436F" w:rsidP="00D625A3">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. The </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Public Advocate</w:t>
@@ -1969,54 +1946,52 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FBBDC90" w14:textId="77777777" w:rsidR="001766B9" w:rsidRDefault="001766B9" w:rsidP="00B45FA5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="001766B9" w:rsidSect="007361C0">
           <w:headerReference w:type="even" r:id="rId11"/>
           <w:headerReference w:type="default" r:id="rId12"/>
-          <w:footerReference w:type="even" r:id="rId13"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:headerReference w:type="first" r:id="rId14"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="2127" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="301C0B99" w14:textId="0C7D792C" w:rsidR="005D17D8" w:rsidRPr="006F6AC9" w:rsidRDefault="005D17D8" w:rsidP="006F6AC9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>AGREED TERMS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C6B4BA1" w14:textId="216BDCA0" w:rsidR="005D17D8" w:rsidRPr="000E161B" w:rsidRDefault="000A745F" w:rsidP="005D17D8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E161B">
@@ -2667,144 +2642,112 @@
         <w:t xml:space="preserve"> powers and duties in respect of that appointment. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0173EBAF" w14:textId="6A3644C3" w:rsidR="00CE2E27" w:rsidRPr="006F6AC9" w:rsidRDefault="005D17D8" w:rsidP="00D625A3">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardianship and Administration Act</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> means the Guardianship and Administration Act </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2E27" w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1990</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2E27" w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>WA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762364C8" w14:textId="20E7EE7F" w:rsidR="009E64AE" w:rsidRPr="006F6AC9" w:rsidRDefault="005D17D8" w:rsidP="00D625A3">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B3101D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Health Information</w:t>
+      </w:r>
+      <w:r w:rsidR="009E64AE">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...60 lines deleted...]
-      </w:r>
       <w:r w:rsidR="009E64AE">
         <w:rPr>
-          <w:color w:val="FF0000"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> on or about an individual's state of physical or mental health and wellbeing, including matters pertaining to disease, affliction, disability and drug or alcohol addiction.</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>means information, data and medical opinion on or about an individual's state of physical or mental health and wellbeing, including matters pertaining to disease, affliction, disability and drug or alcohol addiction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CAF98ED" w14:textId="26DEB028" w:rsidR="009E64AE" w:rsidRPr="009E64AE" w:rsidRDefault="009E64AE" w:rsidP="00D625A3">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B3101D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Law</w:t>
       </w:r>
       <w:r w:rsidRPr="00B3101D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -3311,67 +3254,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIA</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> that sets out the general pricing arrangements that apply to all supports in the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">and the specific arrangements that apply to individual </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">and the specific arrangements that apply to individual supports. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="521BB4F7" w14:textId="77777777" w:rsidR="00CC2506" w:rsidRPr="006F6AC9" w:rsidRDefault="005D17D8" w:rsidP="00D625A3">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIS Quality and Safeguards Commission</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> means the Commission established by section 181A of the </w:t>
@@ -3775,69 +3702,51 @@
         </w:rPr>
         <w:t xml:space="preserve">NDIS Act </w:t>
       </w:r>
       <w:r w:rsidRPr="00576D9A">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(the </w:t>
       </w:r>
       <w:r w:rsidRPr="00576D9A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Participant’s Plan) </w:t>
       </w:r>
       <w:r w:rsidRPr="00576D9A">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">which includes a statement of participant </w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>which includes a statement of participant supports.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50F80F08" w14:textId="0C831A9F" w:rsidR="00CC2506" w:rsidRPr="006F6AC9" w:rsidRDefault="005D17D8" w:rsidP="00D625A3">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Personal Information</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> means personal information within the definition in the Privacy Act 1988 (C</w:t>
@@ -4953,68 +4862,59 @@
     <w:bookmarkEnd w:id="7"/>
     <w:p w14:paraId="330B1E04" w14:textId="64BDDC8F" w:rsidR="006A1222" w:rsidRPr="00ED65DE" w:rsidRDefault="006A1222" w:rsidP="000519D3">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Support Coordination </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED65DE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">is </w:t>
-[...7 lines deleted...]
-        <w:t>a</w:t>
+        <w:t>is a</w:t>
       </w:r>
       <w:r w:rsidR="008A5C42">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED65DE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>support designed to assist the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Participant </w:t>
       </w:r>
@@ -5390,67 +5290,51 @@
         </w:rPr>
         <w:t>vice versa.</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4574B060" w14:textId="77777777" w:rsidR="008D49C6" w:rsidRPr="006F6AC9" w:rsidRDefault="008D49C6" w:rsidP="0036666E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(b) another grammatical form of a defined word or expression has a corresponding </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(b) another grammatical form of a defined word or expression has a corresponding meaning; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39946049" w14:textId="77777777" w:rsidR="008D49C6" w:rsidRPr="006F6AC9" w:rsidRDefault="008D49C6" w:rsidP="0036666E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(c) a reference to: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="577FA69B" w14:textId="3FB25A77" w:rsidR="008D49C6" w:rsidRPr="006F6AC9" w:rsidRDefault="008D49C6" w:rsidP="0036666E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -5519,182 +5403,102 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FA1DE50" w14:textId="77777777" w:rsidR="008D49C6" w:rsidRPr="006F6AC9" w:rsidRDefault="008D49C6" w:rsidP="0036666E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(ii) a person includes the legal personal representatives, successors and permitted assigns of that </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(ii) a person includes the legal personal representatives, successors and permitted assigns of that person; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16C95736" w14:textId="77777777" w:rsidR="008D49C6" w:rsidRPr="006F6AC9" w:rsidRDefault="008D49C6" w:rsidP="0036666E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(iii) </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(iii) any body which no longer exists or has been reconstituted, renamed, replaced or whose powers or functions have been removed or transferred to another body or agency, is a reference to the body which most closely serves the purposes or objects of the first-mentioned body; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CFEB6A2" w14:textId="75F716EF" w:rsidR="008D49C6" w:rsidRPr="006F6AC9" w:rsidRDefault="008D49C6" w:rsidP="0036666E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(iv) a statute includes regulations under it and consolidations, amendments, re-enactments or replacements of any of </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(iv) a statute includes regulations under it and consolidations, amendments, re-enactments or replacements of any of them; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A36BF23" w14:textId="77777777" w:rsidR="008D49C6" w:rsidRPr="006F6AC9" w:rsidRDefault="008D49C6" w:rsidP="0036666E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(v) this or any other document includes the document as varied or replaced regardless of any change in the identity of the </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(v) this or any other document includes the document as varied or replaced regardless of any change in the identity of the parties; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4722C4D3" w14:textId="40B46729" w:rsidR="008D49C6" w:rsidRPr="006F6AC9" w:rsidRDefault="008D49C6" w:rsidP="0036666E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(d) headings and sub-headings are inserted for ease of reference only and do not affect the interpretation of this </w:t>
       </w:r>
       <w:r w:rsidR="0001200E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -6091,510 +5895,429 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as set out in the United Nations Convention on the Rights of Persons with Disabilities</w:t>
       </w:r>
       <w:r w:rsidR="0091508D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
       <w:r w:rsidR="0091508D" w:rsidRPr="00BE65F1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">NDIS Practice </w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="006F6AC9">
+        <w:t>NDIS Practice Standards</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25CE0C49" w14:textId="1C129D73" w:rsidR="003F069A" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="0036666E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1.2 the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Guardian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> signs this </w:t>
+      </w:r>
+      <w:r w:rsidR="0001200E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Service Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on behalf of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Participant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pursuant to powers vested in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Guardian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in accordance with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C28EF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Guardianship and Administration Act</w:t>
+      </w:r>
+      <w:r w:rsidR="00490306">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25CE0C49" w14:textId="1C129D73" w:rsidR="003F069A" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="0036666E">
+    <w:p w14:paraId="651ED5E7" w14:textId="74D87EB5" w:rsidR="003F069A" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="0036666E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.1.2 the </w:t>
+        <w:t xml:space="preserve">3.1.3 the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> signs this </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC46C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exercise all of the rights and powers of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Participant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on behalf of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Participant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC46C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">under this agreement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in accordance with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3735E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Guardianship and Administration Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B058F9" w14:textId="342EE10F" w:rsidR="003F069A" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="0036666E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1.4 this </w:t>
       </w:r>
       <w:r w:rsidR="0001200E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on behalf of the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F6AC9">
+        <w:t xml:space="preserve"> includes expectations as to how the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3735E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Guardia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n will act to exercise the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F5590">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pursuant to powers vested in the </w:t>
+        <w:t xml:space="preserve">’s rights in relation to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009845C6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="235C3442" w14:textId="672A65D8" w:rsidR="003F069A" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="0036666E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1.5 the rights, duties and responsibilities of the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in accordance with the </w:t>
-[...51 lines deleted...]
-      <w:r w:rsidRPr="006F6AC9">
+        <w:t xml:space="preserve"> cease upon the cessation of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Public Advocate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’s appointment as the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Participant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3735E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...287 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65076CA5" w14:textId="77777777" w:rsidR="00CC46C3" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="0036666E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.6 this </w:t>
       </w:r>
       <w:r w:rsidR="0001200E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
@@ -6712,69 +6435,67 @@
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidR="00CC46C3" w:rsidRPr="00CC46C3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> under this </w:t>
       </w:r>
       <w:r w:rsidR="00CC46C3" w:rsidRPr="00CC46C3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Service Agreement </w:t>
       </w:r>
       <w:r w:rsidR="00CC46C3" w:rsidRPr="00CC46C3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">as well as those conferred on the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CC46C3" w:rsidRPr="00CC46C3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidR="00CC46C3" w:rsidRPr="00CC46C3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p w14:paraId="0864CA8D" w14:textId="0BA3B3B2" w:rsidR="003F069A" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="0036666E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.7 a </w:t>
       </w:r>
       <w:r w:rsidR="0001200E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
@@ -7334,192 +7055,165 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in accordance with the </w:t>
       </w:r>
       <w:r w:rsidR="0066186B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">provisions </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of this </w:t>
       </w:r>
       <w:r w:rsidR="0001200E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Service </w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="006F6AC9">
+        <w:t>Service Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD0131A" w14:textId="36AD3886" w:rsidR="00911DE7" w:rsidRDefault="00911DE7" w:rsidP="0036666E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E514F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.2.2 its governing body </w:t>
+      </w:r>
+      <w:r w:rsidR="00F67225" w:rsidRPr="008E514F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>will, and will continue to, ensure that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E514F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00341065" w:rsidRPr="008E514F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">its </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E514F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">strategic and business planning </w:t>
+      </w:r>
+      <w:r w:rsidR="00341065" w:rsidRPr="008E514F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">properly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E514F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">considers legislative requirements, organisational risks, other requirements related to operating under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3735E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NDIS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E514F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (for example Agency requirements and guidance), </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3735E" w:rsidRPr="00C3735E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3735E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>articipants’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E514F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and workers’ needs and the wider organisational environment</w:t>
+      </w:r>
+      <w:r w:rsidR="00341065" w:rsidRPr="008E514F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...121 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1894246D" w14:textId="104489C3" w:rsidR="00F67225" w:rsidRPr="008E514F" w:rsidRDefault="00F67225" w:rsidP="00125B16">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E514F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2.3 </w:t>
       </w:r>
       <w:r w:rsidR="00341065" w:rsidRPr="008E514F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
@@ -7631,426 +7325,363 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00533E26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>rovider</w:t>
       </w:r>
       <w:r w:rsidRPr="008E514F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and the scope and complexity of the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> and the scope and complexity of the supports delivered. The system defines how to meet the requirements of legislation and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NDIS Practice </w:t>
+      </w:r>
+      <w:r w:rsidR="008E514F" w:rsidRPr="00533E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>tandards</w:t>
+      </w:r>
       <w:r w:rsidRPr="008E514F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>supports</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008E514F">
+        <w:t>. The system is reviewed and updated as required to improve support delivery</w:t>
+      </w:r>
+      <w:r w:rsidR="00781E01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> delivered. The system defines how to meet the requirements of legislation and the </w:t>
-[...19 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3765F26A" w14:textId="3F5D3C92" w:rsidR="007B29F2" w:rsidRPr="006F6AC9" w:rsidRDefault="007B29F2" w:rsidP="0036666E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0897">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prior to entering the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00533E26">
-[...40 lines deleted...]
-    <w:p w14:paraId="3765F26A" w14:textId="3F5D3C92" w:rsidR="007B29F2" w:rsidRPr="006F6AC9" w:rsidRDefault="007B29F2" w:rsidP="0036666E">
+      <w:r w:rsidRPr="005D2E64">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tart date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D2E64">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nd date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Participant’s Plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at items 1 and 2 of Schedule 1, it verified with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A738A5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Support Coordinator</w:t>
+      </w:r>
+      <w:r w:rsidR="00490306">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00490306">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00490306">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Guardian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the accuracy of those dates; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0904F78F" w14:textId="0FC3ABF0" w:rsidR="007B29F2" w:rsidRPr="006F6AC9" w:rsidRDefault="007B29F2" w:rsidP="0036666E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.2.</w:t>
       </w:r>
       <w:r w:rsidR="00EC0897">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...15 lines deleted...]
-        <w:t>S</w:t>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prior to entering the details of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Schedule 2, it confirmed with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3735E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3735E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Support Coordinato</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r </w:t>
+      </w:r>
+      <w:r w:rsidR="00490306">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00490306">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guardian </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that there is sufficient funding available in the </w:t>
       </w:r>
       <w:r w:rsidRPr="005D2E64">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>tart date</w:t>
-[...15 lines deleted...]
-        <w:t>E</w:t>
+        <w:t>Participant’s Plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the total cost for all </w:t>
       </w:r>
       <w:r w:rsidRPr="005D2E64">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>nd date</w:t>
-[...117 lines deleted...]
-        </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in Schedule 2, it confirmed with </w:t>
-[...93 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> listed in Schedule 2; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114240E9" w14:textId="3D6DCBB4" w:rsidR="007B29F2" w:rsidRPr="006F6AC9" w:rsidRDefault="007B29F2" w:rsidP="0036666E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.2.</w:t>
       </w:r>
       <w:r w:rsidR="00EC0897">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
@@ -8476,61 +8107,52 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Participant’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE3349">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>health,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE3349">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE3349">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">safety and </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>safety and wellbeing;</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p w14:paraId="2D34DB3D" w14:textId="4831EB18" w:rsidR="00AE3349" w:rsidRPr="006F6AC9" w:rsidRDefault="00AE3349" w:rsidP="00AE3349">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
@@ -8619,221 +8241,155 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">’s support </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="006F6AC9">
+        <w:t xml:space="preserve">’s support needs; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01D5C818" w14:textId="05DE7E45" w:rsidR="005E1ABD" w:rsidRDefault="006B5D3F" w:rsidP="00E07B0B">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B5D3F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E62ECB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B5D3F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3349">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00B94A3B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B5D3F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in a timely manner </w:t>
+      </w:r>
+      <w:r w:rsidR="00E07B0B" w:rsidRPr="006B5D3F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>manage</w:t>
+      </w:r>
       <w:r w:rsidRPr="006B5D3F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3.</w:t>
-[...6 lines deleted...]
-        <w:t>3</w:t>
+        <w:t xml:space="preserve"> and monitor the funding in the </w:t>
       </w:r>
       <w:r w:rsidRPr="006B5D3F">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> shall</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Participant’s Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="006B5D3F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t>manage</w:t>
+        <w:t xml:space="preserve"> to ensure funds are being spent in accordance with the plan and in line with the expected spend in the </w:t>
       </w:r>
       <w:r w:rsidRPr="006B5D3F">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> and monitor the funding in the </w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Participant’s Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="006B5D3F">
         <w:rPr>
-          <w:b/>
-[...77 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="439EC9B9" w14:textId="77777777" w:rsidR="005E1ABD" w:rsidRDefault="005E1ABD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F3C09B0" w14:textId="7D53588D" w:rsidR="006B5D3F" w:rsidRPr="006B5D3F" w:rsidRDefault="006B5D3F" w:rsidP="00E07B0B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -9025,70 +8581,59 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and the </w:t>
       </w:r>
       <w:r w:rsidR="00510F86" w:rsidRPr="00E07B0B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>associated</w:t>
       </w:r>
       <w:r w:rsidR="000E6657" w:rsidRPr="00510F86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0001200E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Service </w:t>
-[...9 lines deleted...]
-        <w:t>Agreement</w:t>
+        <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidR="00BA5388">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="42633F8F" w14:textId="2BE4D17D" w:rsidR="00AE3349" w:rsidRPr="00E57118" w:rsidRDefault="00AE3349" w:rsidP="00E07B0B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Hlk221795522"/>
       <w:bookmarkStart w:id="13" w:name="_Hlk193553562"/>
       <w:r w:rsidRPr="00E57118">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3.5 may propose additional </w:t>
       </w:r>
       <w:r w:rsidRPr="00E57118">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -9140,67 +8685,51 @@
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57118">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the extent that they:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="748A25FD" w14:textId="77777777" w:rsidR="00AE3349" w:rsidRPr="00E57118" w:rsidRDefault="00AE3349" w:rsidP="00E07B0B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E57118">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(a) are Lawful, fair and </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">(a) are Lawful, fair and reasonable;  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72E06154" w14:textId="74135764" w:rsidR="00AE3349" w:rsidRPr="00E57118" w:rsidRDefault="00AE3349" w:rsidP="00E07B0B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E57118">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(b) may be required where the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E57118">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -9304,61 +8833,52 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Provider’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00E57118">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">breach of any Laws, non-compliance with the requirements of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E57118">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIS Practice Standards and Quality Indicators</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57118">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or the performance standards in clause </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> or the performance standards in clause 3.4;</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p w14:paraId="62FAE10E" w14:textId="3405668A" w:rsidR="00406138" w:rsidRPr="00E57118" w:rsidRDefault="00406138" w:rsidP="00E07B0B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E57118">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r w:rsidR="00510F86" w:rsidRPr="00E57118">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57118">
@@ -9467,307 +8987,287 @@
       <w:r w:rsidRPr="00E57118">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIS</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57118">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> funds as set out in the </w:t>
       </w:r>
       <w:r w:rsidRPr="000E161B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000A1CAF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57118">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="74FCEF0B" w14:textId="76C62159" w:rsidR="00510F86" w:rsidRDefault="00510F86" w:rsidP="00E07B0B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Hlk221795681"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="00E57118">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.3.6 shall propose </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">3.3.6 shall propose any changes to its </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E57118">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Service Provider’s Terms and Conditions</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E57118">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to its </w:t>
+        <w:t xml:space="preserve"> by providing written notice of the changes in the form of a replacement Appendix </w:t>
+      </w:r>
+      <w:r w:rsidR="00E57118" w:rsidRPr="00E57118">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57118">
         <w:rPr>
-          <w:b/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57118">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guardian </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57118">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57118">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Participant.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57118">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This notice should provide a summary of the proposed changes in language the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57118">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Participant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57118">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is most likely to understand. The proposed changed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57118">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Provider’s Terms and Conditions</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57118">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> by providing written notice of the changes in the form of a replacement Appendix </w:t>
+        <w:t xml:space="preserve"> must comply with clause</w:t>
+      </w:r>
+      <w:r w:rsidR="009557A2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57118">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3.3.5</w:t>
+      </w:r>
+      <w:r w:rsidR="009557A2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and 3.3.5A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57118">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The changed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57118">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Service Provider’s Terms and Conditions </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57118">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will replace Appendix </w:t>
       </w:r>
       <w:r w:rsidR="00E57118" w:rsidRPr="00E57118">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57118">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to the </w:t>
+        <w:t xml:space="preserve"> once notice has been provided (unless the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E57118">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Guardian </w:t>
+        <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57118">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">and the </w:t>
+        <w:t xml:space="preserve"> has rejected the same </w:t>
+      </w:r>
+      <w:r w:rsidR="000E161B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="000E161B" w:rsidRPr="00E57118">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57118">
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-        <w:t>Participant.</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grounds of them being in breach of this </w:t>
       </w:r>
       <w:r w:rsidRPr="00E57118">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> This notice should provide a summary of the proposed changes in language the </w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00E57118">
         <w:rPr>
-          <w:b/>
-[...135 lines deleted...]
-        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p w14:paraId="5A8217FD" w14:textId="74C1468D" w:rsidR="00C3735E" w:rsidRDefault="002B5226" w:rsidP="00E07B0B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B5D3F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00EA3F3A">
@@ -9882,68 +9382,59 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guardian </w:t>
       </w:r>
       <w:r w:rsidRPr="006B5D3F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>to show the financial</w:t>
       </w:r>
       <w:r w:rsidR="00C3735E" w:rsidRPr="00C3735E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C3735E" w:rsidRPr="006B5D3F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">status of their plan including prompt notification of overspend or underspend, regardless of reporting </w:t>
-[...7 lines deleted...]
-        <w:t>frequency</w:t>
+        <w:t>status of their plan including prompt notification of overspend or underspend, regardless of reporting frequency</w:t>
       </w:r>
       <w:r w:rsidR="00C3735E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3255F812" w14:textId="58E4F84C" w:rsidR="006B5D3F" w:rsidRDefault="006B5D3F" w:rsidP="00E07B0B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B5D3F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00E62ECB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="006B5D3F">
         <w:rPr>
@@ -9956,345 +9447,283 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="006B5D3F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B36D2B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="006B5D3F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> keep full and accurate records of </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> keep full and accurate records of supports delivered to the </w:t>
+      </w:r>
       <w:r w:rsidRPr="006B5D3F">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Participant</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5388">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="406C5997" w14:textId="36C3EEBF" w:rsidR="006B5D3F" w:rsidRDefault="006B5D3F" w:rsidP="00E07B0B">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006B5D3F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> delivered to the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E62ECB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
       <w:r w:rsidRPr="006B5D3F">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E07B0B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B5D3F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B36D2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B5D3F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> submit a </w:t>
+      </w:r>
+      <w:r w:rsidR="0001200E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Service Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B5D3F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Amendment Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B5D3F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as required in accordance with clause </w:t>
+      </w:r>
+      <w:r w:rsidR="002D5551">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B5D3F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.1.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5388">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41671727" w14:textId="5773F708" w:rsidR="00E83A3A" w:rsidRDefault="006B5D3F" w:rsidP="00E07B0B">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B5D3F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E62ECB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B5D3F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E07B0B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00B36D2B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E83A3A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall </w:t>
+      </w:r>
+      <w:r w:rsidR="00E83A3A" w:rsidRPr="00DD4301">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deliver services to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E83A3A" w:rsidRPr="00DD4301">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
-      <w:r w:rsidR="00BA5388">
+      <w:r w:rsidR="00E83A3A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E83A3A" w:rsidRPr="00DD4301">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in such a way as to give effect to the personal and lifestyle decisions made by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E83A3A" w:rsidRPr="00DD4301">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Guardian</w:t>
+      </w:r>
+      <w:r w:rsidR="00E83A3A" w:rsidRPr="00DD4301">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on behalf of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00E83A3A" w:rsidRPr="00DD4301">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Participant</w:t>
+      </w:r>
+      <w:r w:rsidR="00E83A3A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...258 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7E5E8DCF" w14:textId="77777777" w:rsidR="0040381C" w:rsidRPr="0040381C" w:rsidRDefault="0040381C" w:rsidP="0040381C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040381C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.11</w:t>
       </w:r>
       <w:r w:rsidRPr="0040381C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -10460,68 +9889,66 @@
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0040381C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Interest Declaration form to the </w:t>
       </w:r>
       <w:r w:rsidRPr="0040381C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="0040381C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for approval if any undeclared actual or perceived conflicts of interest arise during the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0040381C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Term</w:t>
       </w:r>
       <w:r w:rsidRPr="0040381C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0040381C" w:rsidDel="00517CFA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E3CB178" w14:textId="7727F8DE" w:rsidR="007E34D3" w:rsidRDefault="007E34D3" w:rsidP="007E34D3">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040381C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>3.3.1</w:t>
       </w:r>
       <w:r w:rsidR="009557A2">
@@ -10571,70 +9998,59 @@
         <w:t xml:space="preserve"> that any </w:t>
       </w:r>
       <w:r w:rsidRPr="0040381C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIS Compliance Action</w:t>
       </w:r>
       <w:r w:rsidRPr="0040381C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is being taken against the </w:t>
       </w:r>
       <w:r w:rsidRPr="0040381C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Service </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Service Provider</w:t>
+      </w:r>
       <w:r w:rsidRPr="0040381C">
         <w:rPr>
-          <w:b/>
-[...7 lines deleted...]
-        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="205AABFC" w14:textId="735D3F60" w:rsidR="009557A2" w:rsidRDefault="007E34D3" w:rsidP="007E34D3">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.1</w:t>
       </w:r>
       <w:r w:rsidR="009557A2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -10660,101 +10076,67 @@
         <w:t xml:space="preserve">to experience a planned and coordinated transition to or from another </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service P</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF1451">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rovider</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> when </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> including a coordinated approach to budget transfer between </w:t>
+        <w:t xml:space="preserve"> when required including a coordinated approach to budget transfer between </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF1451">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Service </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Service Provider</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19710C68" w14:textId="02998702" w:rsidR="007E34D3" w:rsidRDefault="009557A2" w:rsidP="007E34D3">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3.14 </w:t>
       </w:r>
       <w:r w:rsidDel="00E83A3A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>is aware</w:t>
       </w:r>
       <w:r w:rsidRPr="006B5D3F" w:rsidDel="00E83A3A">
@@ -10987,359 +10369,282 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00E97D26">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E97D26">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="00E97D26">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and in doing </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> and in doing so, must perform the </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E97D26">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Services</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E97D26">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> must perform the </w:t>
-      </w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C45256F" w14:textId="1A30A87E" w:rsidR="006B5D3F" w:rsidRPr="00E97D26" w:rsidRDefault="006B5D3F" w:rsidP="00635DBB">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E97D26">
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-        <w:t>Services</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E62ECB" w:rsidRPr="00E97D26">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00E97D26">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5C45256F" w14:textId="1A30A87E" w:rsidR="006B5D3F" w:rsidRPr="00E97D26" w:rsidRDefault="006B5D3F" w:rsidP="00635DBB">
+        <w:t xml:space="preserve">.1 for the purposes of achieving the goals, and in compliance with, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97D26">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Participant’s Plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97D26">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3627678D" w14:textId="77777777" w:rsidR="00635DBB" w:rsidRDefault="006B5D3F" w:rsidP="00635DBB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E97D26">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00E62ECB" w:rsidRPr="00E97D26">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00E97D26">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.1 for the purposes of achieving the goals, and in compliance with, the </w:t>
+        <w:t>.2 in a courteous and respectful manner,</w:t>
+      </w:r>
+      <w:r w:rsidR="006F55B1" w:rsidRPr="00E97D26">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F55B1" w:rsidRPr="00635DBB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lawfully</w:t>
+      </w:r>
+      <w:r w:rsidR="006F55B1" w:rsidRPr="00E97D26">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, and</w:t>
       </w:r>
       <w:r w:rsidRPr="00E97D26">
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with due skill, diligence, care and consistent with the highest professional and industry standards, including in a manner consistent with the </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E97D26">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Plan</w:t>
+        <w:t>NDIS Guide to Plan Management</w:t>
       </w:r>
       <w:r w:rsidRPr="00E97D26">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26677307" w14:textId="010BA0E0" w:rsidR="006B5D3F" w:rsidRDefault="006B5D3F" w:rsidP="00635DBB">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97D26">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E62ECB" w:rsidRPr="00E97D26">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97D26">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.3 in accordance with this </w:t>
+      </w:r>
+      <w:r w:rsidR="0001200E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Service Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97D26">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, all applicable </w:t>
+      </w:r>
+      <w:r w:rsidR="006F55B1" w:rsidRPr="00510F86">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510F86">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aws</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97D26">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and any reasonable request of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97D26">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Guardian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97D26">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from time to time</w:t>
+      </w:r>
+      <w:r w:rsidR="00781E01">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...217 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3F61F752" w14:textId="73090D16" w:rsidR="00510F86" w:rsidRPr="008D08BA" w:rsidRDefault="00510F86" w:rsidP="00635DBB">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D08BA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.4.4 in accordance with the </w:t>
       </w:r>
       <w:r w:rsidRPr="008D08BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
@@ -11659,214 +10964,155 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="429D3012" w14:textId="0477C610" w:rsidR="00934212" w:rsidRPr="008D3123" w:rsidRDefault="00841B8A" w:rsidP="0036666E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D3123">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.5.1 </w:t>
       </w:r>
       <w:r w:rsidR="002D415C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">do all things </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="002D415C">
+        <w:t xml:space="preserve">do all things reasonable to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D3123">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cooperate with the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7053" w:rsidRPr="00FC7053">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Plan Management Provider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D3123">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in order for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7053" w:rsidRPr="00FC7053">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Plan Management Provider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D3123">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
+      <w:r w:rsidR="008D3123" w:rsidRPr="008D3123">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">manage and monitor the funding available through the </w:t>
+      </w:r>
+      <w:r w:rsidR="008D3123" w:rsidRPr="008D3123">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Participant’s Plan</w:t>
+      </w:r>
       <w:r w:rsidRPr="008D3123">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">cooperate with the </w:t>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="614F8D16" w14:textId="5027E94F" w:rsidR="005E1ABD" w:rsidRDefault="009934E9" w:rsidP="0036666E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Hlk180949826"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.5.2 take reasonable steps to work with the </w:t>
       </w:r>
       <w:r w:rsidR="00FC7053" w:rsidRPr="00FC7053">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Plan Management Provider</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D3123">
-[...118 lines deleted...]
-        <w:t>manner</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to action administrative tasks in a timely manner</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidR="00BA5388">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="262E655A" w14:textId="77777777" w:rsidR="005E1ABD" w:rsidRDefault="005E1ABD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="742B2547" w14:textId="60474B65" w:rsidR="00934212" w:rsidRPr="008D3123" w:rsidRDefault="00841B8A" w:rsidP="0036666E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D3123">
@@ -11917,159 +11163,134 @@
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="008D3123">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’s situation known to the </w:t>
       </w:r>
       <w:r w:rsidRPr="008D3123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="008D3123">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> that may impact on the provision of the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008D3123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="008D3123">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="722536D3" w14:textId="485A1523" w:rsidR="00841B8A" w:rsidRDefault="00841B8A" w:rsidP="0036666E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008D3123">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>3.5.</w:t>
+      </w:r>
+      <w:r w:rsidR="009934E9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
       <w:r w:rsidRPr="008D3123">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3.5.</w:t>
-[...6 lines deleted...]
-        <w:t>4</w:t>
+        <w:t xml:space="preserve"> provide feedback as needed regarding the </w:t>
       </w:r>
       <w:r w:rsidRPr="008D3123">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> provide feedback as needed regarding the </w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="008D3123">
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-        <w:t>Services</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7053" w:rsidRPr="00FC7053">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Plan Management Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="008D3123">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to the </w:t>
-[...23 lines deleted...]
-        <w:t>time</w:t>
+        <w:t xml:space="preserve"> from time to time</w:t>
       </w:r>
       <w:r w:rsidR="00586861">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69C5878C" w14:textId="2226C10F" w:rsidR="00586861" w:rsidRDefault="00586861" w:rsidP="0036666E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.5.5 make decisions in conjunction with the delivery of NDIS services, such as</w:t>
       </w:r>
       <w:r w:rsidR="00372EB6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
@@ -12665,75 +11886,66 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in writing of any actual or suspected breach of its obligations under clause </w:t>
-[...7 lines deleted...]
-        <w:t>3.</w:t>
+        <w:t xml:space="preserve"> in writing of any actual or suspected breach of its obligations under clause 3.</w:t>
       </w:r>
       <w:r w:rsidR="00D9332B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.1;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="503A48AE" w14:textId="4C849D8F" w:rsidR="006909CC" w:rsidRPr="006F6AC9" w:rsidRDefault="006909CC" w:rsidP="0036666E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Hlk186744622"/>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.6.3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> within 30 days of the signing of this </w:t>
       </w:r>
       <w:r w:rsidR="0001200E">
@@ -13506,67 +12718,51 @@
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="008D08BA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; or </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D64D3ED" w14:textId="7673E401" w:rsidR="008D08BA" w:rsidRPr="008D08BA" w:rsidRDefault="008D08BA" w:rsidP="008D08BA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D08BA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(b) to its employees, contractors or advisors solely </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> comply with obligations, or to exercise rights, under this </w:t>
+        <w:t xml:space="preserve">(b) to its employees, contractors or advisors solely in order to comply with obligations, or to exercise rights, under this </w:t>
       </w:r>
       <w:r w:rsidRPr="008D08BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="008D08BA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; or </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1022F8E0" w14:textId="77777777" w:rsidR="008D08BA" w:rsidRPr="008D08BA" w:rsidRDefault="008D08BA" w:rsidP="008D08BA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -13588,67 +12784,51 @@
         </w:rPr>
         <w:t>Law</w:t>
       </w:r>
       <w:r w:rsidRPr="008D08BA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28B271AF" w14:textId="65CA0367" w:rsidR="008D08BA" w:rsidRPr="008D08BA" w:rsidRDefault="008D08BA" w:rsidP="008D08BA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D08BA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(d) where the information is in </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> knowledge or enters the public domain through no fault of the </w:t>
+        <w:t xml:space="preserve">(d) where the information is in the public knowledge or enters the public domain through no fault of the </w:t>
       </w:r>
       <w:r w:rsidRPr="008D08BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Plan Management Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="008D08BA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60C004EA" w14:textId="53FC9459" w:rsidR="008D08BA" w:rsidRPr="00D82951" w:rsidRDefault="008D08BA" w:rsidP="008D08BA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -13845,67 +13025,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>recommended</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, it will maintain adequate levels of insurance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and will seek professional advice </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the type, duration and amount of insurance that is necessary.</w:t>
+        <w:t xml:space="preserve"> and will seek professional advice as the type, duration and amount of insurance that is necessary.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="6FB596B0" w14:textId="33307E52" w:rsidR="00A7287D" w:rsidRPr="007E34D3" w:rsidRDefault="00A7287D" w:rsidP="00A7287D">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F5590">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F81BD"/>
         </w:rPr>
         <w:t>4.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -13962,67 +13126,51 @@
           <w:color w:val="4F81BD"/>
         </w:rPr>
         <w:t>4.3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plan Management Provider </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">warrants that it has sought and considered </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> professional advice in relation to its insurance requirements and needs, in the light of all relevant factors, including this </w:t>
+        <w:t xml:space="preserve">warrants that it has sought and considered the appropriate professional advice in relation to its insurance requirements and needs, in the light of all relevant factors, including this </w:t>
       </w:r>
       <w:r w:rsidR="0001200E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and its rights and obligations hereunder.</w:t>
@@ -14093,67 +13241,51 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">evidence of </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">its compliance with </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 4.1</w:t>
+        <w:t>its compliance with clause 4.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and 4.2</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39C18C42" w14:textId="4369C325" w:rsidR="001F5590" w:rsidRDefault="00A7287D" w:rsidP="001F5590">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F5590">
@@ -14607,67 +13739,51 @@
       <w:r w:rsidRPr="001F5590">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F81BD"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="009F3AB7" w:rsidRPr="001F5590">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F81BD"/>
         </w:rPr>
         <w:t>.4</w:t>
       </w:r>
       <w:r w:rsidR="009F3AB7" w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Despite the existence of a complaint or dispute, the parties must continue to </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> their obligations under this </w:t>
+        <w:t xml:space="preserve"> Despite the existence of a complaint or dispute, the parties must continue to perform their obligations under this </w:t>
       </w:r>
       <w:r w:rsidR="0001200E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidR="009F3AB7" w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D154C1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> There is a supportive environment for any person who provides feedback and/or makes a complaint.</w:t>
       </w:r>
     </w:p>
@@ -15297,211 +14413,177 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> may terminate this </w:t>
       </w:r>
       <w:r w:rsidR="0001200E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> immediately by </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> immediately by notice to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7053" w:rsidRPr="00FC7053">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Plan Management Provider</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>notice to</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> the </w:t>
+        <w:t xml:space="preserve"> if: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420515B0" w14:textId="695429A6" w:rsidR="00B51747" w:rsidRPr="00D424DB" w:rsidRDefault="00FF25B4" w:rsidP="0036666E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51747" w:rsidRPr="00D424DB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2.1 the </w:t>
       </w:r>
       <w:r w:rsidR="00FC7053" w:rsidRPr="00FC7053">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Plan Management Provider</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D424DB">
-[...21 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00B51747" w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.2.1 the </w:t>
+        <w:t xml:space="preserve"> commits a breach of this </w:t>
+      </w:r>
+      <w:r w:rsidR="0001200E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Service Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51747" w:rsidRPr="00D424DB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which, in the opinion of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B51747">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Guardian</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51747" w:rsidRPr="00D424DB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, cannot be remedied</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51747">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or amounts to a repudiation of this </w:t>
+      </w:r>
+      <w:r w:rsidR="0001200E" w:rsidRPr="008D08BA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Service Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51747">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the </w:t>
       </w:r>
       <w:r w:rsidR="00FC7053" w:rsidRPr="00FC7053">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Plan Management Provider</w:t>
       </w:r>
       <w:r w:rsidR="00B51747" w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> commits a breach of this </w:t>
-[...88 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D7B692A" w14:textId="7FD887CC" w:rsidR="00B51747" w:rsidRPr="00D424DB" w:rsidRDefault="00FF25B4" w:rsidP="0036666E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00B51747" w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.2.2 </w:t>
       </w:r>
       <w:r w:rsidR="00B51747">
@@ -15624,130 +14706,98 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> after the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> has served notice requiring it to do </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> or</w:t>
+        <w:t xml:space="preserve"> has served notice requiring it to do so; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="084D45B2" w14:textId="48B5ADAC" w:rsidR="00B51747" w:rsidRPr="00D424DB" w:rsidRDefault="00B51747" w:rsidP="0036666E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(b) having commenced action to remedy the breach, fails to complete that action as soon as possible and in any event, within </w:t>
       </w:r>
       <w:r w:rsidR="008018CE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Business Days of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00966059">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian's</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> or </w:t>
+        <w:t xml:space="preserve"> notice; or </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EE864F8" w14:textId="152FD842" w:rsidR="00B51747" w:rsidRPr="00D424DB" w:rsidRDefault="00FF25B4" w:rsidP="0036666E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00B51747" w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.2.3 in the opinion of the </w:t>
       </w:r>
       <w:r w:rsidR="00B51747" w:rsidRPr="00D424DB">
@@ -15914,59 +14964,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> days’ notice. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EE0D0B7" w14:textId="77777777" w:rsidR="00CC751D" w:rsidRPr="00D424DB" w:rsidRDefault="00CC751D" w:rsidP="0036666E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27905711" w14:textId="510780A3" w:rsidR="00B51747" w:rsidRDefault="00FF25B4" w:rsidP="0036666E">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00B51747">
-        <w:t xml:space="preserve">.4 Termination </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> changes to the Participant's Plan </w:t>
+        <w:t xml:space="preserve">.4 Termination as a consequence of changes to the Participant's Plan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6768F985" w14:textId="5FA37B5A" w:rsidR="00B51747" w:rsidRDefault="00B51747" w:rsidP="0036666E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="0001200E" w:rsidRPr="008D08BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
@@ -16633,67 +15675,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(a) the </w:t>
       </w:r>
       <w:r w:rsidR="00FC7053" w:rsidRPr="00FC7053">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Plan Management Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> to provide services to the </w:t>
+        <w:t xml:space="preserve"> continuing to provide services to the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> beyond the Participant’s Plan end date specified in item 2 of Schedule 1 or, if a </w:t>
       </w:r>
       <w:r w:rsidR="0001200E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
@@ -16775,76 +15801,58 @@
         <w:t xml:space="preserve"> Amendment Schedule</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has previously been made, in the most recent </w:t>
       </w:r>
       <w:r w:rsidR="0001200E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Amendment </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> Amendment Schedule</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
-          <w:b/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="119DC8B3" w14:textId="6D3F4D9F" w:rsidR="00E55F3F" w:rsidRPr="001B0FE5" w:rsidRDefault="00A536E4" w:rsidP="0036666E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B0FE5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00FC7053" w:rsidRPr="00FC7053">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Plan Management Provider</w:t>
@@ -17447,67 +16455,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A536E4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="0001200E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00A536E4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> contains the entire understanding between the parties as to the subject matter contained in it. All previous agreements, representations, warranties, explanations and </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> expressed or implied, affecting this subject matter are superseded by this </w:t>
+        <w:t xml:space="preserve"> contains the entire understanding between the parties as to the subject matter contained in it. All previous agreements, representations, warranties, explanations and commitments, expressed or implied, affecting this subject matter are superseded by this </w:t>
       </w:r>
       <w:r w:rsidR="0001200E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00A536E4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and have no effect. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7578F3AC" w14:textId="77777777" w:rsidR="00CC751D" w:rsidRDefault="00CC751D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -17523,67 +16515,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00473F78">
         <w:t xml:space="preserve">.3 Consents and approvals </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E6CA067" w14:textId="0F9DD2FA" w:rsidR="0014762F" w:rsidRPr="00D424DB" w:rsidRDefault="00473F78" w:rsidP="0036666E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> act, matter or thing under this </w:t>
+        <w:t xml:space="preserve">If the doing of any act, matter or thing under this </w:t>
       </w:r>
       <w:r w:rsidR="0001200E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is dependent on the consent or approval of the </w:t>
       </w:r>
       <w:r w:rsidR="0089678C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
@@ -17755,67 +16731,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A right relating to this </w:t>
       </w:r>
       <w:r w:rsidR="0001200E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> may only be waived by a written notice signed by the party </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the right. A single or partial exercise or waiver of a right relating to this </w:t>
+        <w:t xml:space="preserve"> may only be waived by a written notice signed by the party waiving the right. A single or partial exercise or waiver of a right relating to this </w:t>
       </w:r>
       <w:r w:rsidR="0001200E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> does not prevent any other exercise of that right or the exercise of any other right. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="517F6C87" w14:textId="7F176152" w:rsidR="0014762F" w:rsidRDefault="00EC0897" w:rsidP="0036666E">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>8</w:t>
@@ -17889,67 +16849,51 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Plan Management Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> must not assign, </w:t>
       </w:r>
       <w:r w:rsidR="00404EA9" w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>novate,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> otherwise transfer any of its rights or obligations under this </w:t>
+        <w:t xml:space="preserve"> or otherwise transfer any of its rights or obligations under this </w:t>
       </w:r>
       <w:r w:rsidR="0001200E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> without the prior written consent of the </w:t>
       </w:r>
       <w:r w:rsidR="0089678C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
@@ -17997,67 +16941,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be construed or deemed to constitute a partnership, joint venture or employee, employer or representative relationship between any of the parties. Nothing in this </w:t>
       </w:r>
       <w:r w:rsidR="0001200E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> will be deemed to authorise or empower any of the parties to act as </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> for or with any other party. </w:t>
+        <w:t xml:space="preserve"> will be deemed to authorise or empower any of the parties to act as agent for or with any other party. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ACDB7D0" w14:textId="1F272AEB" w:rsidR="0014762F" w:rsidRDefault="00EC0897" w:rsidP="0036666E">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00473F78">
         <w:t xml:space="preserve">.10 Rule of construction </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E6DDF78" w14:textId="41C01751" w:rsidR="00EA7DED" w:rsidRPr="00D424DB" w:rsidRDefault="00473F78" w:rsidP="0036666E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -18126,83 +17054,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="0001200E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> may be executed </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> all of which taken together constitute one instrument. </w:t>
+        <w:t xml:space="preserve"> may be executed in any number of counterparts all of which taken together constitute one instrument. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04728445" w14:textId="77777777" w:rsidR="004E4463" w:rsidRDefault="004E4463">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FC12571" w14:textId="537CBBBE" w:rsidR="00EA7DED" w:rsidRDefault="00EC0897" w:rsidP="0036666E">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>8</w:t>
@@ -19102,67 +17998,51 @@
         <w:t xml:space="preserve">must be specified when a new </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Plan Management</w:t>
       </w:r>
       <w:r w:rsidRPr="006C28EF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Provider </w:t>
       </w:r>
       <w:r w:rsidRPr="006C28EF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">has commenced providing the </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> during the </w:t>
+        <w:t xml:space="preserve">has commenced providing the service/s during the </w:t>
       </w:r>
       <w:r w:rsidRPr="006C28EF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Participant’s </w:t>
       </w:r>
       <w:r w:rsidR="0093197C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="006C28EF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -19464,65 +18344,56 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Item 4</w:t>
       </w:r>
       <w:r w:rsidR="00F63933" w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F63933">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plan Management </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F63933">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>specify</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> either </w:t>
+        <w:t xml:space="preserve">specify either </w:t>
       </w:r>
       <w:r w:rsidR="00F63933" w:rsidRPr="008D08BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIA</w:t>
       </w:r>
       <w:r w:rsidR="00F63933">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> managed</w:t>
       </w:r>
       <w:r w:rsidR="004916B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00F63933">
@@ -20347,59 +19218,57 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>@justice.wa.gov.au</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="43890488" w14:textId="77777777" w:rsidR="00F63933" w:rsidRDefault="00F63933" w:rsidP="00DF0E1C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B747FC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>08 9278 7300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3879A5CE" w14:textId="0B4A7691" w:rsidR="00511A0F" w:rsidRPr="00E97D26" w:rsidRDefault="00511A0F" w:rsidP="00E97D26"/>
     <w:p w14:paraId="569CC43D" w14:textId="21F7905B" w:rsidR="00125B90" w:rsidRDefault="00125B90">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -22170,345 +21039,331 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05207153" w14:textId="77777777" w:rsidR="0086190A" w:rsidRPr="00D424DB" w:rsidRDefault="00EA68EA" w:rsidP="00FC7E90">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GST Exempt </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7697DC23" w14:textId="2174D198" w:rsidR="0086190A" w:rsidRPr="00D424DB" w:rsidRDefault="00EA68EA" w:rsidP="0086190A">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Yes</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Yes </w:t>
+      </w:r>
+      <w:r w:rsidR="0086190A" w:rsidRPr="00D424DB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">This is a supply of one or more reasonable and necessary supports specified in the statement of participant supports under section 33 (2) of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E34D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NDIS Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D424DB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, set out in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E34D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Participant's NDIS Plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D424DB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> currently in effect under section 37 of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E34D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NDIS Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D424DB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019E6E4C" w14:textId="77777777" w:rsidR="0086190A" w:rsidRPr="00D424DB" w:rsidRDefault="0086190A" w:rsidP="00FC7E90">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EA07322" w14:textId="77777777" w:rsidR="0086190A" w:rsidRPr="00D424DB" w:rsidRDefault="0086190A" w:rsidP="00FC7E90">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C435316" w14:textId="2944036A" w:rsidR="00836F8F" w:rsidRPr="00E97D26" w:rsidRDefault="00EA68EA" w:rsidP="00FC7E90">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97D26">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97D26">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> All </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB539B" w:rsidRPr="00E97D26">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>plan management</w:t>
+      </w:r>
+      <w:r w:rsidR="00847CAE" w:rsidRPr="00E97D26">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0086190A" w:rsidRPr="00D424DB">
-[...84 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00E97D26">
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-        <w:t>Note:</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">services to be provided during this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57118">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Participant’s Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00E97D26">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> All </w:t>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> period must be </w:t>
+      </w:r>
+      <w:r w:rsidR="00683FA6" w:rsidRPr="00E97D26">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prescribed in detail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97D26">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> below and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97D26">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>quote for the Plan period</w:t>
+      </w:r>
+      <w:r w:rsidR="004916B8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E97D26">
-[...43 lines deleted...]
-        <w:t>quote for the Plan period</w:t>
+      <w:r w:rsidR="004916B8" w:rsidRPr="00222AEA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>applicable to the</w:t>
       </w:r>
       <w:r w:rsidR="004916B8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004916B8" w:rsidRPr="00222AEA">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>applicable to the</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plan </w:t>
+      </w:r>
+      <w:r w:rsidR="00222AEA" w:rsidRPr="00222AEA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Management</w:t>
+      </w:r>
+      <w:r w:rsidR="004916B8" w:rsidRPr="00222AEA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Provider</w:t>
       </w:r>
       <w:r w:rsidR="004916B8">
         <w:rPr>
-          <w:b/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> Provider</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Where a plan extension has been granted</w:t>
+      </w:r>
+      <w:r w:rsidR="007C70A1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and an OPA service agreement is being completed for the first time</w:t>
       </w:r>
       <w:r w:rsidR="004916B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>. Where a plan extension has been granted</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> and an OPA service agreement is being completed for the first time</w:t>
+        <w:t xml:space="preserve">, please include any funds </w:t>
+      </w:r>
+      <w:r w:rsidR="00222AEA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>carried forward</w:t>
       </w:r>
       <w:r w:rsidR="004916B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, please include any funds </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> from the previous plan in the allocations at Budget Item 1</w:t>
       </w:r>
       <w:r w:rsidR="00836F8F" w:rsidRPr="00E97D26">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="488E6ED5" w14:textId="77777777" w:rsidR="00836F8F" w:rsidRPr="00D424DB" w:rsidRDefault="00836F8F" w:rsidP="00FC7E90">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22BB7802" w14:textId="26461735" w:rsidR="00836F8F" w:rsidRDefault="00F7448E" w:rsidP="003405AD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t xml:space="preserve">Plan Management </w:t>
       </w:r>
       <w:r w:rsidR="00EA68EA">
-        <w:t>Services</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Services </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17119574" w14:textId="77777777" w:rsidR="00836F8F" w:rsidRDefault="00836F8F" w:rsidP="00FC7E90"/>
     <w:p w14:paraId="58C3EC6D" w14:textId="1B2D6A18" w:rsidR="00D750A5" w:rsidRPr="000D17F7" w:rsidRDefault="004916B8" w:rsidP="00D750A5">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Budget </w:t>
       </w:r>
       <w:r w:rsidR="00D750A5" w:rsidRPr="000D17F7">
         <w:rPr>
           <w:b/>
@@ -23111,51 +21966,51 @@
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69ED4133" wp14:editId="1B316B03">
                       <wp:extent cx="2743200" cy="1051560"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:docPr id="1518391797" name="Picture 1"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:nvPicPr>
                               <pic:cNvPr id="0" name="Picture 1"/>
                               <pic:cNvPicPr>
                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                               </pic:cNvPicPr>
                             </pic:nvPicPr>
                             <pic:blipFill>
-                              <a:blip r:embed="rId17">
+                              <a:blip r:embed="rId15">
                                 <a:extLst>
                                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                   </a:ext>
                                 </a:extLst>
                               </a:blip>
                               <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2743200" cy="1051560"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </pic:spPr>
                           </pic:pic>
@@ -23611,51 +22466,51 @@
               <w:p w14:paraId="4118DA8F" w14:textId="4986D677" w:rsidR="009D5937" w:rsidRPr="009D5937" w:rsidRDefault="009D5937" w:rsidP="009D5937">
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B319679" wp14:editId="186681E4">
                       <wp:extent cx="2743200" cy="1051560"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:docPr id="1314608338" name="Picture 1"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:nvPicPr>
                               <pic:cNvPr id="0" name="Picture 1"/>
                               <pic:cNvPicPr>
                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                               </pic:cNvPicPr>
                             </pic:nvPicPr>
                             <pic:blipFill>
-                              <a:blip r:embed="rId17">
+                              <a:blip r:embed="rId15">
                                 <a:extLst>
                                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                   </a:ext>
                                 </a:extLst>
                               </a:blip>
                               <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2743200" cy="1051560"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </pic:spPr>
                           </pic:pic>
@@ -24010,67 +22865,51 @@
         <w:t xml:space="preserve">Note: This page is for the Support Coordinator only </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13479A63" w14:textId="77777777" w:rsidR="00F40522" w:rsidRDefault="00F40522" w:rsidP="00F40522">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="738208F6" w14:textId="3F1148D2" w:rsidR="005037E2" w:rsidRDefault="005037E2" w:rsidP="005037E2">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">You are required to undertake due diligence to confirm that the supports </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> in Schedule 2 of this </w:t>
+        <w:t xml:space="preserve">You are required to undertake due diligence to confirm that the supports funded in Schedule 2 of this </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Service Agreement </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00271D5E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIS Supports</w:t>
@@ -24624,51 +23463,51 @@
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A39E605" wp14:editId="0875D339">
                 <wp:extent cx="2743200" cy="1051560"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2004594611" name="Picture 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 2"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId17">
+                        <a:blip r:embed="rId15">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2743200" cy="1051560"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
@@ -24924,129 +23763,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/yyyy)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D591E0A" w14:textId="77777777" w:rsidR="001E01E8" w:rsidRDefault="001E01E8" w:rsidP="00DB539B">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0258C553" w14:textId="3CBBAD97" w:rsidR="00E57118" w:rsidRPr="009D7B5B" w:rsidRDefault="00E57118" w:rsidP="00E57118">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="009D7B5B">
         <w:lastRenderedPageBreak/>
         <w:t>Appendix 1: Service Provider's Terms and Conditions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2296B6BA" w14:textId="77777777" w:rsidR="00E57118" w:rsidRPr="009D7B5B" w:rsidRDefault="00E57118" w:rsidP="00E57118"/>
     <w:p w14:paraId="0AECD28B" w14:textId="77777777" w:rsidR="00E57118" w:rsidRPr="009D7B5B" w:rsidRDefault="00E57118" w:rsidP="00E57118"/>
-    <w:sdt>
-[...43 lines deleted...]
-    </w:sdt>
+    <w:p w14:paraId="3A55E83A" w14:textId="77777777" w:rsidR="00E57118" w:rsidRPr="007E34D3" w:rsidRDefault="00E57118" w:rsidP="00E57118">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E34D3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Insert terms and conditions or document/s containing terms and conditions below.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="0CBAC8B9" w14:textId="77777777" w:rsidR="00E57118" w:rsidRPr="007C1297" w:rsidRDefault="00E57118" w:rsidP="00E57118"/>
     <w:p w14:paraId="5AD74CC1" w14:textId="77777777" w:rsidR="00DB539B" w:rsidRPr="00DB539B" w:rsidRDefault="00DB539B" w:rsidP="00274133">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB539B" w:rsidRPr="00DB539B" w:rsidSect="007361C0">
-      <w:headerReference w:type="even" r:id="rId18"/>
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId21"/>
+      <w:headerReference w:type="even" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2127" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="089DB97E" w14:textId="77777777" w:rsidR="00BE75EE" w:rsidRDefault="00BE75EE" w:rsidP="003D7CC3">
+    <w:p w14:paraId="5724353F" w14:textId="77777777" w:rsidR="005C6BBA" w:rsidRDefault="005C6BBA" w:rsidP="003D7CC3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="640734AD" w14:textId="77777777" w:rsidR="00BE75EE" w:rsidRDefault="00BE75EE" w:rsidP="003D7CC3">
+    <w:p w14:paraId="7198A98B" w14:textId="77777777" w:rsidR="005C6BBA" w:rsidRDefault="005C6BBA" w:rsidP="003D7CC3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -25086,94 +23895,78 @@
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FSMe-Bold">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Daytona">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002EF" w:usb1="0000000A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2BFAD917" w14:textId="77777777" w:rsidR="00C92010" w:rsidRDefault="00C92010">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="971257608"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="3E102738" w14:textId="131653FA" w:rsidR="00F614DE" w:rsidRPr="00E97D26" w:rsidRDefault="00F614DE" w:rsidP="00F614DE">
+      <w:p w14:paraId="3E102738" w14:textId="47C2F509" w:rsidR="00F614DE" w:rsidRPr="00E97D26" w:rsidRDefault="00F614DE" w:rsidP="00F614DE">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
         </w:pPr>
         <w:r w:rsidRPr="00E97D26">
           <w:t>Participant</w:t>
         </w:r>
         <w:r>
           <w:t xml:space="preserve">: </w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> STYLEREF  Participant  \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:t xml:space="preserve">  ID: </w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
@@ -25218,72 +24011,62 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>18</w:t>
         </w:r>
         <w:r w:rsidRPr="00E97D26">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4953B949" w14:textId="6285B059" w:rsidR="00F614DE" w:rsidRDefault="00F614DE" w:rsidP="00F614DE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="00E97D26">
       <w:t xml:space="preserve">Document Version </w:t>
     </w:r>
     <w:r w:rsidR="00571DCA">
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="817150524"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="7B38B05C" w14:textId="27E81493" w:rsidR="00003F9A" w:rsidRPr="00E97D26" w:rsidRDefault="00003F9A" w:rsidP="00003F9A">
+      <w:p w14:paraId="7B38B05C" w14:textId="1A987652" w:rsidR="00003F9A" w:rsidRPr="00E97D26" w:rsidRDefault="00003F9A" w:rsidP="00003F9A">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
         </w:pPr>
         <w:r w:rsidRPr="00E97D26">
           <w:t>Participant</w:t>
         </w:r>
         <w:r>
           <w:t xml:space="preserve">: </w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> STYLEREF  Participant  \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:t xml:space="preserve">  ID: </w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
@@ -25336,306 +24119,298 @@
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="55CF1064" w14:textId="33035BA8" w:rsidR="00003F9A" w:rsidRDefault="00003F9A" w:rsidP="00003F9A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="00E97D26">
       <w:t xml:space="preserve">Document Version </w:t>
     </w:r>
     <w:r w:rsidR="00571DCA">
       <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4F371875" w14:textId="1C55884B" w:rsidR="003544D5" w:rsidRPr="00003F9A" w:rsidRDefault="003544D5" w:rsidP="00003F9A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A6A2AC7" w14:textId="77777777" w:rsidR="00BE75EE" w:rsidRDefault="00BE75EE" w:rsidP="003D7CC3">
+    <w:p w14:paraId="169ACD49" w14:textId="77777777" w:rsidR="005C6BBA" w:rsidRDefault="005C6BBA" w:rsidP="003D7CC3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3052843C" w14:textId="77777777" w:rsidR="00BE75EE" w:rsidRDefault="00BE75EE" w:rsidP="003D7CC3">
+    <w:p w14:paraId="7004BE22" w14:textId="77777777" w:rsidR="005C6BBA" w:rsidRDefault="005C6BBA" w:rsidP="003D7CC3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0FC1F3DA" w14:textId="35F17BB8" w:rsidR="009A020E" w:rsidRDefault="009A020E">
+  <w:p w14:paraId="0FC1F3DA" w14:textId="2A43496A" w:rsidR="009A020E" w:rsidRDefault="00731A10">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C24050F" wp14:editId="66E78C16">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72643295" wp14:editId="541E3D0E">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="622300" cy="376555"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:extent cx="1137285" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="455508975" name="Text Box 2" descr="OFFICIAL">
+              <wp:docPr id="1084421403" name="Text Box 2" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="622300" cy="376555"/>
+                        <a:ext cx="1137285" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="69B8E0C8" w14:textId="74944022" w:rsidR="009A020E" w:rsidRPr="009A020E" w:rsidRDefault="009A020E" w:rsidP="009A020E">
+                        <w:p w14:paraId="4D02145E" w14:textId="63D43243" w:rsidR="00731A10" w:rsidRPr="00731A10" w:rsidRDefault="00731A10" w:rsidP="00731A10">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="009A020E">
+                          <w:r w:rsidRPr="00731A10">
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="0C24050F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="72643295" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyNVpVCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAinsH&#10;sNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4Ufpz&#10;XuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2TgiwIs&#10;y8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUGe1o3&#10;VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSLubiD&#10;gWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyNVpVCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:89.55pt;height:29.65pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDi1g9YCwIAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSpO2MOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFrcdVqRo3C+AVPS6SSnRBgOVWP2Jf35sv5y&#10;S4kPzFRMgRElPQlP75afPy1aW4gZ1KAq4QiCGF+0tqR1CLbIMs9roZmfgBUGgxKcZgF/3T6rHGsR&#10;XatslufXWQuusg648B69D32QLhO+lIKHJym9CESVFHsL6XTp3MUzWy5YsXfM1g0f2mD/0IVmjcGi&#10;Z6gHFhg5uOYdlG64Aw8yTDjoDKRsuEgz4DTT/M0025pZkWZBcrw90+T/Hyx/PG7tsyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOHpTJvoAuHx0vTqZnY7p4Rj7Ormej6fR5jscts6H74L0CQaJXW4lsQW&#10;O2586FPHlFjMwLpRKq1Gmb8ciBk92aXFaIVu1w1976A64TgO+k17y9cN1twwH56Zw9XiBCjX8ISH&#10;VNCWFAaLkhrcr4/8MR8ZxyglLUqlpAa1TIn6YXATUVXJmH7N5zn+udG9Gw1z0PeAApziW7A8mTEv&#10;qNGUDvQrCnkVC2GIGY7lShpG8z70msWHwMVqlZJQQJaFjdlaHqEjT5HEl+6VOTswHXBHjzDqiBVv&#10;CO9z401vV4eAtKdtRE57IgeqUXxpn8NDier+8z9lXZ7z8jcAAAD//wMAUEsDBBQABgAIAAAAIQCv&#10;pANs2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1iL1Vhy3SoE0DkKVOHCj&#10;QHs28ZKkxLtRbCDl62t6aS8rjWY08zafD64VZ+x9w6RBjRMQSCXbhioNu+3ycQrCB0PWtEyo4Rs9&#10;zIv7u9xkli/0judNqEQsIZ8ZDXUIXSalL2t0xo+5Q4regXtnQpR9JW1vLrHctfIpSV6kMw3Fhdp0&#10;+FZjedycnIYmXXBQ+LFafn06xeq6XqXXtdYPo2HxCiLgEP7CcMOP6FBEpj2fyHrRaoiPhN978yYz&#10;BWKvIZ09gyxy+R+++AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDi1g9YCwIAABYEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCvpANs2gAAAAQB&#10;AAAPAAAAAAAAAAAAAAAAAGUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="69B8E0C8" w14:textId="74944022" w:rsidR="009A020E" w:rsidRPr="009A020E" w:rsidRDefault="009A020E" w:rsidP="009A020E">
+                  <w:p w14:paraId="4D02145E" w14:textId="63D43243" w:rsidR="00731A10" w:rsidRPr="00731A10" w:rsidRDefault="00731A10" w:rsidP="00731A10">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="009A020E">
+                    <w:r w:rsidRPr="00731A10">
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="70FD447E" w14:textId="0AD5F5D8" w:rsidR="007C5284" w:rsidRDefault="009A020E" w:rsidP="007C5284">
+  <w:p w14:paraId="70FD447E" w14:textId="0970C35A" w:rsidR="007C5284" w:rsidRDefault="00731A10" w:rsidP="007C5284">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:left="-567" w:right="-472"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D450F7F" wp14:editId="230094E9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4602FFC1" wp14:editId="1C07F992">
               <wp:simplePos x="914400" y="447675"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="622300" cy="376555"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:extent cx="1137285" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="65208382" name="Text Box 3" descr="OFFICIAL">
+              <wp:docPr id="973516217" name="Text Box 3" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="622300" cy="376555"/>
+                        <a:ext cx="1137285" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2D134113" w14:textId="56B4512A" w:rsidR="009A020E" w:rsidRPr="00C92010" w:rsidRDefault="009A020E" w:rsidP="009A020E">
+                        <w:p w14:paraId="1B19B73F" w14:textId="4497BB89" w:rsidR="00731A10" w:rsidRPr="00731A10" w:rsidRDefault="00731A10" w:rsidP="00731A10">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                              <w:szCs w:val="20"/>
+                              <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00C92010">
+                          <w:r w:rsidRPr="00731A10">
                             <w:rPr>
-                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                              <w:szCs w:val="20"/>
+                              <w:color w:val="FF0000"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="4D450F7F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="4602FFC1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHoV+dCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJFuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xsvn0&#10;hRIfmKmYAiNKehae3q0+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69D32QrhK+lIKHJym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6gHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+eNrZZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLRuZjNbnKMcAzdfF7M5/OIkl0vW+fDNwGaRKOkDreSyGKn&#10;rQ996pgSaxnYNEqlzSjzmwMxoye7dhit0O070lRvut9DdcahHPT79pZvGiy9ZT48M4cLxm5RtOEJ&#10;D6mgLSkMFiU1uJ9/88d85B2jlLQomJIaVDQl6rvBfURtJWN6m88jGW5070fDHPU9oAyn+CIsT2bM&#10;C2o0pQP9inJex0IYYoZjuZKG0bwPvXLxOXCxXqcklJFlYWt2lkfoSFfk8qV7Zc4OhAfc1COMamLF&#10;O9773HjT2/UxIPtpKZHansiBcZRgWuvwXKLG3/6nrOujXv0CAAD//wMAUEsDBBQABgAIAAAAIQCK&#10;ewew2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHa5F6K05apYI0DkJIHLhR&#10;+nNe4m2SEq+j2EDK03fbS3sZaTSrmW+L5eg6daYhtJ4NpLMEFHHlbcu1gdeXzd0cVIjIFjvPZOCL&#10;AizLyU2BufUXfqbzPtZKSjjkaKCJsc+1DlVDDsPM98SSffjBYRQ71NoOeJFy1+n7JHnUDluWhQZ7&#10;WjdUHfcnZ6DNVj6m9LbdfL671KfX3Ta77oy5nY6rJ1CRxvh3DD/4gg6lMB38iW1QnQF5JP6qZIu5&#10;uIOBbPEAuiz0f/byGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIehX50LAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIp7B7DZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:89.55pt;height:29.65pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6ucMsDQIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykSD+MOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnv36UbCddt9Owi0yT1CP5+LS477QiR+F8A6ak00lOiTAcqsbsS/rjdf3l&#10;lhIfmKmYAiNKehKe3i8/f1q0thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+un1WOdYi&#10;ulbZLM+vsxZcZR1w4T16H/sgXSZ8KQUPz1J6EYgqKfYW0unSuYtntlywYu+YrRs+tMH+oQvNGoNF&#10;z1CPLDBycM0fULrhDjzIMOGgM5Cy4SLNgNNM8w/TbGtmRZoFyfH2TJP/f7D86bi1L46E7it0uMBI&#10;SGt94dEZ5+mk0/GLnRKMI4WnM22iC4THS9Orm9ntnBKOsaub6/l8HmGyy23rfPgmQJNolNThWhJb&#10;7LjxoU8dU2IxA+tGqbQaZX5zIGb0ZJcWoxW6XUea6l37O6hOOJWDfuHe8nWDpTfMhxfmcMM4CKo2&#10;POMhFbQlhcGipAb382/+mI/EY5SSFhVTUoOSpkR9N7iQKK5kTO/yeY5/bnTvRsMc9AOgDqf4JCxP&#10;ZswLajSlA/2Gel7FQhhihmO5kobRfAi9dPE9cLFapSTUkWVhY7aWR+hIV+TytXtjzg6EB1zVE4xy&#10;YsUH3vvceNPb1SEg+2kpkdqeyIFx1GBa6/Beosjf/6esy6te/gIAAP//AwBQSwMEFAAGAAgAAAAh&#10;AK+kA2zaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+g/WIvVWHLdKgTQOQpU4&#10;cKNAezbxkqTEu1FsIOXra3ppLyuNZjTzNp8PrhVn7H3DpEGNExBIJduGKg277fJxCsIHQ9a0TKjh&#10;Gz3Mi/u73GSWL/SO502oRCwhnxkNdQhdJqUva3TGj7lDit6Be2dClH0lbW8usdy18ilJXqQzDcWF&#10;2nT4VmN53JychiZdcFD4sVp+fTrF6rpepde11g+jYfEKIuAQ/sJww4/oUESmPZ/IetFqiI+E33vz&#10;JjMFYq8hnT2DLHL5H774AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHq5wywNAgAAHQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK+kA2zaAAAA&#10;BAEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="2D134113" w14:textId="56B4512A" w:rsidR="009A020E" w:rsidRPr="00C92010" w:rsidRDefault="009A020E" w:rsidP="009A020E">
+                  <w:p w14:paraId="1B19B73F" w14:textId="4497BB89" w:rsidR="00731A10" w:rsidRPr="00731A10" w:rsidRDefault="00731A10" w:rsidP="00731A10">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="20"/>
+                        <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00C92010">
+                    <w:r w:rsidRPr="00731A10">
                       <w:rPr>
-                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="20"/>
+                        <w:color w:val="FF0000"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="007C5284">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70FD4483" wp14:editId="70FD4484">
           <wp:extent cx="2771364" cy="497980"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Picture 2" descr="C:\Users\keenank\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Word\DOJ-LOGO-blue-2017.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -25722,412 +24497,404 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1952625" cy="495300"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0C16F091" w14:textId="7E240918" w:rsidR="009A020E" w:rsidRDefault="009A020E">
+  <w:p w14:paraId="0C16F091" w14:textId="1E50A649" w:rsidR="009A020E" w:rsidRDefault="00731A10">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="477DE903" wp14:editId="42A1C933">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1708112B" wp14:editId="69D51FD3">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="622300" cy="376555"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:extent cx="1137285" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="1037563157" name="Text Box 1" descr="OFFICIAL">
+              <wp:docPr id="1326985376" name="Text Box 1" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="622300" cy="376555"/>
+                        <a:ext cx="1137285" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="60EBB91C" w14:textId="4E29432F" w:rsidR="009A020E" w:rsidRPr="009A020E" w:rsidRDefault="009A020E" w:rsidP="009A020E">
+                        <w:p w14:paraId="0367E39C" w14:textId="439381EE" w:rsidR="00731A10" w:rsidRPr="00731A10" w:rsidRDefault="00731A10" w:rsidP="00731A10">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="009A020E">
+                          <w:r w:rsidRPr="00731A10">
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="477DE903" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="1708112B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwYIjbDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbsERBYmJnXz9KjpOt22nYRaZJ6pF8fFre9qZlR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha1EC1aV/KQCv129f7fsXKFmUENbKc8IxIaicyWvEV2RZUHWyogwAacsBTV4I5B+/T6rvOgI&#10;3bTZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBIWtLTr1hOn06d/HMVktR7L1wdSPPbYh/6MKIxlLR&#10;C9S9QMEOvvkDyjTSQwCNEwkmA60bqdIMNM00fzPNthZOpVmInOAuNIX/Bysfj1v37Bn2X6CnBUZC&#10;OheKQM44T6+9iV/qlFGcKDxdaFM9MknOxWx2k1NEUujm42I+n0eU7HrZ+YBfFRgWjZJ72koiSxwf&#10;Ag6pY0qsZWHTtG3aTGt/cxBm9GTXDqOF/a5nTVXy2dj9DqoTDeVh2HdwctNQ6QcR8Fl4WjB1S6LF&#10;Jzp0C13J4WxxVoP/8Td/zCfeKcpZR4IpuSVFc9Z+s7SPqK1kTD/n80iGH9270bAHcwckwym9CCeT&#10;GfOwHU3twbySnNexEIWElVSu5Diadzgol56DVOt1SiIZOYEPdutkhI50RS5f+lfh3ZlwpE09wqgm&#10;UbzhfciNN4NbH5DYT0uJ1A5EnhknCaa1np9L1Piv/ynr+qhXPwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMGCI2w0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:89.55pt;height:29.65pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNeBRqDwIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSpO2MOEXWIsOA&#10;oC2QDj0rshQbkEVBYmJnXz9Kjput22nYRaZJ6pF8fFrc9a1hR+VDA7bk00nOmbISqsbuS/79Zf3p&#10;lrOAwlbCgFUlP6nA75YfPyw6V6gZ1GAq5RmB2FB0ruQ1oiuyLMhatSJMwClLQQ2+FUi/fp9VXnSE&#10;3ppslufXWQe+ch6kCoG8D0OQLxO+1krik9ZBITMlp94wnT6du3hmy4Uo9l64upHnNsQ/dNGKxlLR&#10;N6gHgYIdfPMHVNtIDwE0TiS0GWjdSJVmoGmm+btptrVwKs1C5AT3RlP4f7Dy8bh1z55h/wV6WmAk&#10;pHOhCOSM8/Tat/FLnTKKE4WnN9pUj0zGS9Orm9ntnDNJsaub6/l8HmGyy23nA35V0LJolNzTWhJb&#10;4rgJOKSOKbGYhXVjTFqNsb85CDN6skuL0cJ+17OmKvlsbH8H1Ymm8jAsPDi5bqj0RgR8Fp42TIOQ&#10;avGJDm2gKzmcLc5q8D/+5o/5RDxFOetIMSW3JGnOzDdLC4niSsb0cz7P6c+P7t1o2EN7D6TDKT0J&#10;J5MZ89CMpvbQvpKeV7EQhYSVVK7kOJr3OEiX3oNUq1VKIh05gRu7dTJCR7oily/9q/DuTDjSqh5h&#10;lJMo3vE+5Mabwa0OSOynpURqByLPjJMG01rP7yWK/Nf/lHV51cufAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAr6QDbNoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X6D9Yi9VYct0qBNA5C&#10;lThwo0B7NvGSpMS7UWwg5etremkvK41mNPM2nw+uFWfsfcOkQY0TEEgl24YqDbvt8nEKwgdD1rRM&#10;qOEbPcyL+7vcZJYv9I7nTahELCGfGQ11CF0mpS9rdMaPuUOK3oF7Z0KUfSVtby6x3LXyKUlepDMN&#10;xYXadPhWY3ncnJyGJl1wUPixWn59OsXqul6l17XWD6Nh8Qoi4BD+wnDDj+hQRKY9n8h60WqIj4Tf&#10;e/MmMwViryGdPYMscvkfvvgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzXgUag8CAAAd&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAr6QDbNoA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="60EBB91C" w14:textId="4E29432F" w:rsidR="009A020E" w:rsidRPr="009A020E" w:rsidRDefault="009A020E" w:rsidP="009A020E">
+                  <w:p w14:paraId="0367E39C" w14:textId="439381EE" w:rsidR="00731A10" w:rsidRPr="00731A10" w:rsidRDefault="00731A10" w:rsidP="00731A10">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="009A020E">
+                    <w:r w:rsidRPr="00731A10">
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1644600F" w14:textId="34D9E2A7" w:rsidR="0024131E" w:rsidRDefault="009A020E">
+  <w:p w14:paraId="1644600F" w14:textId="1407522E" w:rsidR="0024131E" w:rsidRDefault="00731A10">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25D901A1" wp14:editId="3D3559ED">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77E8604F" wp14:editId="1D2EA447">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="622300" cy="376555"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:extent cx="1137285" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="712950272" name="Text Box 5" descr="OFFICIAL">
+              <wp:docPr id="1338952437" name="Text Box 5" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="622300" cy="376555"/>
+                        <a:ext cx="1137285" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="61977366" w14:textId="0A330CE4" w:rsidR="009A020E" w:rsidRPr="009A020E" w:rsidRDefault="009A020E" w:rsidP="009A020E">
+                        <w:p w14:paraId="78B6BD5E" w14:textId="158BB158" w:rsidR="00731A10" w:rsidRPr="00731A10" w:rsidRDefault="00731A10" w:rsidP="00731A10">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="009A020E">
+                          <w:r w:rsidRPr="00731A10">
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="25D901A1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="77E8604F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 5" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBd3zrmDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbkEVBYmJnXz9KjpOt22nYRaZJ6pF8fFre9q1hR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha2EAatKflKB367ev1t2rlAzqMFUyjMCsaHoXMlrRFdkWZC1akWYgFOWghp8K5B+/T6rvOgI&#10;vTXZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBITMlp94wnT6du3hmq6Uo9l64upHnNsQ/dNGKxlLR&#10;C9S9QMEOvvkDqm2khwAaJxLaDLRupEoz0DTT/M0021o4lWYhcoK70BT+H6x8PG7ds2fYf4GeFhgJ&#10;6VwoAjnjPL32bfxSp4ziROHpQpvqkUlyLmazm5wikkI3Hxfz+TyiZNfLzgf8qqBl0Si5p60kssTx&#10;IeCQOqbEWhY2jTFpM8b+5iDM6MmuHUYL+13PmoqKj93voDrRUB6GfQcnNw2VfhABn4WnBVO3JFp8&#10;okMb6EoOZ4uzGvyPv/ljPvFOUc46EkzJLSmaM/PN0j6itpIx/ZzPIxl+dO9Gwx7aOyAZTulFOJnM&#10;mIdmNLWH9pXkvI6FKCSspHIlx9G8w0G59BykWq9TEsnICXywWycjdKQrcvnSvwrvzoQjbeoRRjWJ&#10;4g3vQ268Gdz6gMR+WkqkdiDyzDhJMK31/Fyixn/9T1nXR736CQAA//8DAFBLAwQUAAYACAAAACEA&#10;insHsNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4&#10;UfpzXuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2Tg&#10;iwIsy8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUG&#10;e1o3VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSL&#10;ubiDgWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBd3zrmDAIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 5" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:89.55pt;height:29.65pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgx6ZXDgIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSpO2MOEXWIsOA&#10;oC2QDj0rshQbkEVBYmJnXz9Kjput22nYRaZJ6pF8fFrc9a1hR+VDA7bk00nOmbISqsbuS/79Zf3p&#10;lrOAwlbCgFUlP6nA75YfPyw6V6gZ1GAq5RmB2FB0ruQ1oiuyLMhatSJMwClLQQ2+FUi/fp9VXnSE&#10;3ppslufXWQe+ch6kCoG8D0OQLxO+1krik9ZBITMlp94wnT6du3hmy4Uo9l64upHnNsQ/dNGKxlLR&#10;N6gHgYIdfPMHVNtIDwE0TiS0GWjdSJVmoGmm+btptrVwKs1C5AT3RlP4f7Dy8bh1z55h/wV6WmAk&#10;pHOhCOSM8/Tat/FLnTKKE4WnN9pUj0zGS9Orm9ntnDNJsaub6/l8HmGyy23nA35V0LJolNzTWhJb&#10;4rgJOKSOKbGYhXVjTFqNsb85CDN6skuL0cJ+17OmouJj+zuoTjSVh2Hhwcl1Q6U3IuCz8LRhGoRU&#10;i090aANdyeFscVaD//E3f8wn4inKWUeKKbklSXNmvllaSBRXMqaf83lOf35070bDHtp7IB1O6Uk4&#10;mcyYh2Y0tYf2lfS8ioUoJKykciXH0bzHQbr0HqRarVIS6cgJ3NitkxE60hW5fOlfhXdnwpFW9Qij&#10;nETxjvchN94MbnVAYj8tJVI7EHlmnDSY1np+L1Hkv/6nrMurXv4EAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvpANs2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1iL1Vhy3SoE0DkKV&#10;OHCjQHs28ZKkxLtRbCDl62t6aS8rjWY08zafD64VZ+x9w6RBjRMQSCXbhioNu+3ycQrCB0PWtEyo&#10;4Rs9zIv7u9xkli/0judNqEQsIZ8ZDXUIXSalL2t0xo+5Q4regXtnQpR9JW1vLrHctfIpSV6kMw3F&#10;hdp0+FZjedycnIYmXXBQ+LFafn06xeq6XqXXtdYPo2HxCiLgEP7CcMOP6FBEpj2fyHrRaoiPhN97&#10;8yYzBWKvIZ09gyxy+R+++AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCgx6ZXDgIAAB0E&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCvpANs2gAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="61977366" w14:textId="0A330CE4" w:rsidR="009A020E" w:rsidRPr="009A020E" w:rsidRDefault="009A020E" w:rsidP="009A020E">
+                  <w:p w14:paraId="78B6BD5E" w14:textId="158BB158" w:rsidR="00731A10" w:rsidRPr="00731A10" w:rsidRDefault="00731A10" w:rsidP="00731A10">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="009A020E">
+                    <w:r w:rsidRPr="00731A10">
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1DAFCCCE" w14:textId="7F541372" w:rsidR="00DB7EAC" w:rsidRPr="00DB7EAC" w:rsidRDefault="009A020E" w:rsidP="00DB7EAC">
+  <w:p w14:paraId="1DAFCCCE" w14:textId="1F9B9751" w:rsidR="00DB7EAC" w:rsidRPr="00DB7EAC" w:rsidRDefault="00731A10" w:rsidP="00DB7EAC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:left="-567" w:right="-472"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Daytona" w:hAnsi="Daytona"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Daytona" w:hAnsi="Daytona"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="577AFEDD" wp14:editId="474A7152">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F08BF2A" wp14:editId="5E73D8EC">
               <wp:simplePos x="915035" y="450215"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="622300" cy="376555"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:extent cx="1137285" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="2092824715" name="Text Box 6" descr="OFFICIAL">
+              <wp:docPr id="1101640536" name="Text Box 6" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="622300" cy="376555"/>
+                        <a:ext cx="1137285" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="10616AAA" w14:textId="0445AAF7" w:rsidR="009A020E" w:rsidRPr="00C92010" w:rsidRDefault="009A020E" w:rsidP="009A020E">
+                        <w:p w14:paraId="2C07FCE5" w14:textId="497DA127" w:rsidR="00731A10" w:rsidRPr="00731A10" w:rsidRDefault="00731A10" w:rsidP="00731A10">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                              <w:szCs w:val="20"/>
+                              <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00C92010">
+                          <w:r w:rsidRPr="00731A10">
                             <w:rPr>
-                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                              <w:szCs w:val="20"/>
+                              <w:color w:val="FF0000"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="577AFEDD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="2F08BF2A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 6" o:spid="_x0000_s1030" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBe4ydWDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSJeuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3+svlw&#10;S4kPzFRMgRElPQtP71bv3y1bW4gZ1KAq4QiCGF+0tqR1CLbIMs9roZmfgBUGgxKcZgF/3SGrHGsR&#10;XatslueLrAVXWQdceI/ehz5IVwlfSsHDk5ReBKJKir2FdLp07uOZrZasODhm64YPbbB/6EKzxmDR&#10;C9QDC4wcXfMHlG64Aw8yTDjoDKRsuEgz4DTT/M00u5pZkWZBcry90OT/Hyx/PO3ssyOh+wIdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi3m83lEya6XrfPhqwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5zYGY0ZNdO4xW6PYdaaqSfhy730N1xqEc9Pv2lm8aLL1lPjwzhwvGblG0&#10;4QkPqaAtKQwWJTW4H3/zx3zkHaOUtCiYkhpUNCXqm8F9RG0lY/o5n0cy3Ojej4Y56ntAGU7xRVie&#10;zJgX1GhKB/oV5byOhTDEDMdyJQ2jeR965eJz4GK9TkkoI8vC1uwsj9CRrsjlS/fKnB0ID7ipRxjV&#10;xIo3vPe58aa362NA9tNSIrU9kQPjKMG01uG5RI3/+p+yro969RMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXuMnVg0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 6" o:spid="_x0000_s1030" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:89.55pt;height:29.65pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCj+7vnDwIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSpe2MOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFrcdVqRo3C+AVPS6SSnRBgOVWP2Jf3xsv50&#10;S4kPzFRMgRElPQlP75YfPyxaW4gZ1KAq4QiCGF+0tqR1CLbIMs9roZmfgBUGgxKcZgF/3T6rHGsR&#10;XatslufXWQuusg648B69D32QLhO+lIKHJym9CESVFHsL6XTp3MUzWy5YsXfM1g0f2mD/0IVmjcGi&#10;Z6gHFhg5uOYPKN1wBx5kmHDQGUjZcJFmwGmm+btptjWzIs2C5Hh7psn/P1j+eNzaZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLTmTbRBcLjpenVzex2TgnH2NXN9Xw+jzDZ5bZ1PnwToEk0SupwLYkt&#10;dtz40KeOKbGYgXWjVFqNMr85EDN6skuL0QrdriNNVdLPY/s7qE44lYN+4d7ydYOlN8yHZ+ZwwzgI&#10;qjY84SEVtCWFwaKkBvfzb/6Yj8RjlJIWFVNSg5KmRH03uJAormRMv+TzHP/c6N6Nhjnoe0AdTvFJ&#10;WJ7MmBfUaEoH+hX1vIqFMMQMx3IlDaN5H3rp4nvgYrVKSagjy8LGbC2P0JGuyOVL98qcHQgPuKpH&#10;GOXEine897nxprerQ0D201IitT2RA+OowbTW4b1Ekb/9T1mXV738BQAA//8DAFBLAwQUAAYACAAA&#10;ACEAr6QDbNoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X6D9Yi9VYct0qBNA5C&#10;lThwo0B7NvGSpMS7UWwg5etremkvK41mNPM2nw+uFWfsfcOkQY0TEEgl24YqDbvt8nEKwgdD1rRM&#10;qOEbPcyL+7vcZJYv9I7nTahELCGfGQ11CF0mpS9rdMaPuUOK3oF7Z0KUfSVtby6x3LXyKUlepDMN&#10;xYXadPhWY3ncnJyGJl1wUPixWn59OsXqul6l17XWD6Nh8Qoi4BD+wnDDj+hQRKY9n8h60WqIj4Tf&#10;e/MmMwViryGdPYMscvkfvvgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAo/u75w8CAAAd&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAr6QDbNoA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="10616AAA" w14:textId="0445AAF7" w:rsidR="009A020E" w:rsidRPr="00C92010" w:rsidRDefault="009A020E" w:rsidP="009A020E">
+                  <w:p w14:paraId="2C07FCE5" w14:textId="497DA127" w:rsidR="00731A10" w:rsidRPr="00731A10" w:rsidRDefault="00731A10" w:rsidP="00731A10">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="20"/>
+                        <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00C92010">
+                    <w:r w:rsidRPr="00731A10">
                       <w:rPr>
-                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="20"/>
+                        <w:color w:val="FF0000"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00DB7EAC" w:rsidRPr="00DB7EAC">
       <w:rPr>
         <w:rFonts w:ascii="Daytona" w:hAnsi="Daytona"/>
       </w:rPr>
       <w:t>Office of the Public Advocate</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4B889A31" w14:textId="26FF72FE" w:rsidR="001766B9" w:rsidRDefault="009845C6" w:rsidP="00DB7EAC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:left="-567" w:right="-472"/>
@@ -26135,154 +24902,154 @@
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Daytona" w:hAnsi="Daytona"/>
       </w:rPr>
       <w:t>Plan Management</w:t>
     </w:r>
     <w:r w:rsidR="004C585C">
       <w:rPr>
         <w:rFonts w:ascii="Daytona" w:hAnsi="Daytona"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="0001200E">
       <w:rPr>
         <w:rFonts w:ascii="Daytona" w:hAnsi="Daytona"/>
       </w:rPr>
       <w:t>Service Agreement</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26CDAC18" w14:textId="642AB2AB" w:rsidR="0024131E" w:rsidRDefault="009A020E">
+  <w:p w14:paraId="26CDAC18" w14:textId="471E6356" w:rsidR="0024131E" w:rsidRDefault="00731A10">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="551544A1" wp14:editId="0D072487">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73D5C084" wp14:editId="7B42136F">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="622300" cy="376555"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:extent cx="1137285" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="1959088504" name="Text Box 4" descr="OFFICIAL">
+              <wp:docPr id="907332844" name="Text Box 4" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="622300" cy="376555"/>
+                        <a:ext cx="1137285" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4D69B7CF" w14:textId="6BBD716A" w:rsidR="009A020E" w:rsidRPr="009A020E" w:rsidRDefault="009A020E" w:rsidP="009A020E">
+                        <w:p w14:paraId="54E61C36" w14:textId="1AD529AC" w:rsidR="00731A10" w:rsidRPr="00731A10" w:rsidRDefault="00731A10" w:rsidP="00731A10">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="009A020E">
+                          <w:r w:rsidRPr="00731A10">
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="551544A1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="73D5C084" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 4" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzXJVrDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshwbkERBYmJnXz9KiZOt7WnYRaZJ6pF8fJrf9kazg/KhBVvy8SjnTFkJVWt3Jf/5vPr0&#10;hbOAwlZCg1UlP6rAbxcfP8w7V6gJNKAr5RmB2FB0ruQNoiuyLMhGGRFG4JSlYA3eCKRfv8sqLzpC&#10;Nzqb5Pks68BXzoNUIZD3/hTki4Rf10riY10HhUyXnHrDdPp0buOZLeai2Hnhmlae2xD/0IURraWi&#10;F6h7gYLtffsGyrTSQ4AaRxJMBnXdSpVmoGnG+atpNo1wKs1C5AR3oSn8P1j5cNi4J8+w/wY9LTAS&#10;0rlQBHLGefram/ilThnFicLjhTbVI5PknE0mNzlFJIVuPs+m02lEya6XnQ/4XYFh0Si5p60kssRh&#10;HfCUOqTEWhZWrdZpM9r+5SDM6MmuHUYL+23P2qrkqW70bKE60lAeTvsOTq5aKr0WAZ+EpwVTtyRa&#10;fKSj1tCVHM4WZw34X+/5Yz7xTlHOOhJMyS0pmjP9w9I+oraSMf6aTyMZfnBvB8PuzR2QDMf0IpxM&#10;ZsxDPZi1B/NCcl7GQhQSVlK5kuNg3uFJufQcpFouUxLJyAlc242TETrSFbl87l+Ed2fCkTb1AIOa&#10;RPGK91NuvBncco/EflrKlcgz4yTBtNbzc4ka//M/ZV0f9eI3AAAA//8DAFBLAwQUAAYACAAAACEA&#10;insHsNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4&#10;UfpzXuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2Tg&#10;iwIsy8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUG&#10;e1o3VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSL&#10;ubiDgWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzXJVrDAIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 4" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:89.55pt;height:29.65pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDORAnaDQIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSpO2MOEXWIsOA&#10;oC2QDj0rshQbkEVBYmJnXz9KiZOt7WnYRaZJ6pF8fJrd9a1he+VDA7bk41HOmbISqsZuS/7zZfnl&#10;lrOAwlbCgFUlP6jA7+afP806V6gJ1GAq5RmB2FB0ruQ1oiuyLMhatSKMwClLQQ2+FUi/fptVXnSE&#10;3ppskufXWQe+ch6kCoG8D8cgnyd8rZXEJ62DQmZKTr1hOn06N/HM5jNRbL1wdSNPbYh/6KIVjaWi&#10;Z6gHgYLtfPMOqm2khwAaRxLaDLRupEoz0DTj/M0061o4lWYhcoI70xT+H6x83K/ds2fYf4OeFhgJ&#10;6VwoAjnjPL32bfxSp4ziROHhTJvqkcl4aXx1M7mdciYpdnVzPZ1OI0x2ue18wO8KWhaNkntaS2JL&#10;7FcBj6lDSixmYdkYk1Zj7F8Owoye7NJitLDf9KypSp7qRs8GqgNN5eG48ODksqHSKxHwWXjaMA1C&#10;qsUnOrSBruRwsjirwf/6yB/ziXiKctaRYkpuSdKcmR+WFhLFlYzx13ya058f3JvBsLv2HkiHY3oS&#10;TiYz5qEZTO2hfSU9L2IhCgkrqVzJcTDv8Shdeg9SLRYpiXTkBK7s2skIHemKXL70r8K7E+FIq3qE&#10;QU6ieMP7MTfeDG6xQ2I/LeVC5Ilx0mBa6+m9RJH/+Z+yLq96/hsAAP//AwBQSwMEFAAGAAgAAAAh&#10;AK+kA2zaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+g/WIvVWHLdKgTQOQpU4&#10;cKNAezbxkqTEu1FsIOXra3ppLyuNZjTzNp8PrhVn7H3DpEGNExBIJduGKg277fJxCsIHQ9a0TKjh&#10;Gz3Mi/u73GSWL/SO502oRCwhnxkNdQhdJqUva3TGj7lDit6Be2dClH0lbW8usdy18ilJXqQzDcWF&#10;2nT4VmN53JychiZdcFD4sVp+fTrF6rpepde11g+jYfEKIuAQ/sJww4/oUESmPZ/IetFqiI+E33vz&#10;JjMFYq8hnT2DLHL5H774AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM5ECdoNAgAAHQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK+kA2zaAAAA&#10;BAEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="4D69B7CF" w14:textId="6BBD716A" w:rsidR="009A020E" w:rsidRPr="009A020E" w:rsidRDefault="009A020E" w:rsidP="009A020E">
+                  <w:p w14:paraId="54E61C36" w14:textId="1AD529AC" w:rsidR="00731A10" w:rsidRPr="00731A10" w:rsidRDefault="00731A10" w:rsidP="00731A10">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="009A020E">
+                    <w:r w:rsidRPr="00731A10">
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66D95352"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28EC6A38"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -26496,54 +25263,54 @@
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1241335298">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1878589562">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="yfk3lWakXi8zBYo35utMJ90YSuY9V4Tmnz7Q/QCMsKYDb2p2osW3DEsQEdN+mZCk5q2HCjL2qFZYkAxrp+TSJg==" w:salt="rVRBcXZ89JxktalZboZxHg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="x7q9iCpVJXqueHnuwR//U0a4O+8KKmU8X311zCUFPd9C1eH6e/JUoBMuEy86wXZG973sTzTyGrH0vCj2jg1E7g==" w:salt="2Mw3fztdj05U/IPGIW0uDg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B45FA5"/>
     <w:rsid w:val="00000F09"/>
     <w:rsid w:val="00003F9A"/>
@@ -26638,62 +25405,62 @@
     <w:rsid w:val="0028271A"/>
     <w:rsid w:val="00283D9F"/>
     <w:rsid w:val="00286558"/>
     <w:rsid w:val="002922E3"/>
     <w:rsid w:val="00292D6B"/>
     <w:rsid w:val="002A1BA3"/>
     <w:rsid w:val="002B38D7"/>
     <w:rsid w:val="002B4F0C"/>
     <w:rsid w:val="002B5226"/>
     <w:rsid w:val="002B6F34"/>
     <w:rsid w:val="002D19CE"/>
     <w:rsid w:val="002D415C"/>
     <w:rsid w:val="002D5551"/>
     <w:rsid w:val="002D6B8C"/>
     <w:rsid w:val="002F1E59"/>
     <w:rsid w:val="002F4E06"/>
     <w:rsid w:val="003104CC"/>
     <w:rsid w:val="00310AB3"/>
     <w:rsid w:val="00313A77"/>
     <w:rsid w:val="00316CF2"/>
     <w:rsid w:val="0031768E"/>
     <w:rsid w:val="003222D0"/>
     <w:rsid w:val="00322966"/>
     <w:rsid w:val="00332D4E"/>
     <w:rsid w:val="003340EA"/>
+    <w:rsid w:val="003356C8"/>
     <w:rsid w:val="003405AD"/>
     <w:rsid w:val="00341065"/>
     <w:rsid w:val="003544D5"/>
     <w:rsid w:val="003604C0"/>
     <w:rsid w:val="003664D9"/>
     <w:rsid w:val="0036666E"/>
     <w:rsid w:val="00367613"/>
     <w:rsid w:val="003725ED"/>
     <w:rsid w:val="00372EB6"/>
     <w:rsid w:val="00375FD2"/>
     <w:rsid w:val="00387D22"/>
-    <w:rsid w:val="0039016A"/>
     <w:rsid w:val="003913F4"/>
     <w:rsid w:val="003972B8"/>
     <w:rsid w:val="003A0E0F"/>
     <w:rsid w:val="003A61FA"/>
     <w:rsid w:val="003A7264"/>
     <w:rsid w:val="003B0E9F"/>
     <w:rsid w:val="003B3CAB"/>
     <w:rsid w:val="003B49B0"/>
     <w:rsid w:val="003D5D05"/>
     <w:rsid w:val="003D7CC3"/>
     <w:rsid w:val="003E76BF"/>
     <w:rsid w:val="003F069A"/>
     <w:rsid w:val="003F44CD"/>
     <w:rsid w:val="004028F8"/>
     <w:rsid w:val="0040381C"/>
     <w:rsid w:val="00404009"/>
     <w:rsid w:val="00404EA9"/>
     <w:rsid w:val="00406138"/>
     <w:rsid w:val="00413343"/>
     <w:rsid w:val="0042099B"/>
     <w:rsid w:val="0042615D"/>
     <w:rsid w:val="004305FB"/>
     <w:rsid w:val="00432E74"/>
     <w:rsid w:val="00434B8C"/>
     <w:rsid w:val="00435FAB"/>
@@ -26724,72 +25491,74 @@
     <w:rsid w:val="004964C5"/>
     <w:rsid w:val="004A0655"/>
     <w:rsid w:val="004B3841"/>
     <w:rsid w:val="004B56BE"/>
     <w:rsid w:val="004B5F6E"/>
     <w:rsid w:val="004B7E13"/>
     <w:rsid w:val="004C0AA8"/>
     <w:rsid w:val="004C4E58"/>
     <w:rsid w:val="004C585C"/>
     <w:rsid w:val="004D0826"/>
     <w:rsid w:val="004D5569"/>
     <w:rsid w:val="004E01E8"/>
     <w:rsid w:val="004E41AA"/>
     <w:rsid w:val="004E4463"/>
     <w:rsid w:val="004E59D4"/>
     <w:rsid w:val="004E66A9"/>
     <w:rsid w:val="004F2D34"/>
     <w:rsid w:val="00501658"/>
     <w:rsid w:val="005037E2"/>
     <w:rsid w:val="00510F86"/>
     <w:rsid w:val="00511A0F"/>
     <w:rsid w:val="005164F7"/>
     <w:rsid w:val="00533E26"/>
     <w:rsid w:val="00536506"/>
     <w:rsid w:val="0054181D"/>
-    <w:rsid w:val="00551548"/>
     <w:rsid w:val="00551CD8"/>
     <w:rsid w:val="00551FDC"/>
     <w:rsid w:val="00552E1E"/>
+    <w:rsid w:val="00561C9E"/>
     <w:rsid w:val="00564668"/>
     <w:rsid w:val="00571DCA"/>
     <w:rsid w:val="005726EB"/>
     <w:rsid w:val="0057536A"/>
     <w:rsid w:val="00576D9A"/>
     <w:rsid w:val="005802E8"/>
     <w:rsid w:val="00586861"/>
     <w:rsid w:val="00587262"/>
     <w:rsid w:val="00591A1A"/>
     <w:rsid w:val="00595B87"/>
     <w:rsid w:val="00596B74"/>
     <w:rsid w:val="0059707C"/>
     <w:rsid w:val="005A2576"/>
     <w:rsid w:val="005B14B7"/>
     <w:rsid w:val="005C0AA8"/>
     <w:rsid w:val="005C2077"/>
     <w:rsid w:val="005C60E5"/>
+    <w:rsid w:val="005C6BBA"/>
     <w:rsid w:val="005D17D8"/>
+    <w:rsid w:val="005D2ED1"/>
     <w:rsid w:val="005E005B"/>
     <w:rsid w:val="005E1ABD"/>
     <w:rsid w:val="005E3441"/>
     <w:rsid w:val="005E3FA5"/>
     <w:rsid w:val="005E5660"/>
     <w:rsid w:val="005F02E2"/>
     <w:rsid w:val="005F2A91"/>
     <w:rsid w:val="006050F5"/>
     <w:rsid w:val="0061196A"/>
     <w:rsid w:val="00621060"/>
     <w:rsid w:val="00623F61"/>
     <w:rsid w:val="0063063B"/>
     <w:rsid w:val="00630D92"/>
     <w:rsid w:val="00635DBB"/>
     <w:rsid w:val="00651E81"/>
     <w:rsid w:val="00652C04"/>
     <w:rsid w:val="0065327B"/>
     <w:rsid w:val="0066186B"/>
     <w:rsid w:val="00663BCE"/>
     <w:rsid w:val="00664EA1"/>
     <w:rsid w:val="00665AC0"/>
     <w:rsid w:val="00671A28"/>
     <w:rsid w:val="00676DF1"/>
     <w:rsid w:val="006777FF"/>
     <w:rsid w:val="00677CCF"/>
@@ -26798,102 +25567,100 @@
     <w:rsid w:val="00690D50"/>
     <w:rsid w:val="006956F8"/>
     <w:rsid w:val="0069769D"/>
     <w:rsid w:val="006A1222"/>
     <w:rsid w:val="006A3F3A"/>
     <w:rsid w:val="006A5B87"/>
     <w:rsid w:val="006B0D83"/>
     <w:rsid w:val="006B4E82"/>
     <w:rsid w:val="006B5D3F"/>
     <w:rsid w:val="006B7704"/>
     <w:rsid w:val="006C28EF"/>
     <w:rsid w:val="006C709B"/>
     <w:rsid w:val="006D0B9B"/>
     <w:rsid w:val="006D3EDD"/>
     <w:rsid w:val="006D3F34"/>
     <w:rsid w:val="006D7C71"/>
     <w:rsid w:val="006E1DF1"/>
     <w:rsid w:val="006F55B1"/>
     <w:rsid w:val="006F6AC9"/>
     <w:rsid w:val="006F6E99"/>
     <w:rsid w:val="007010E8"/>
     <w:rsid w:val="00701144"/>
     <w:rsid w:val="00703448"/>
     <w:rsid w:val="0070448A"/>
     <w:rsid w:val="007133C5"/>
-    <w:rsid w:val="00714F3D"/>
     <w:rsid w:val="0072235F"/>
     <w:rsid w:val="00727662"/>
+    <w:rsid w:val="00731A10"/>
     <w:rsid w:val="00733D5C"/>
     <w:rsid w:val="007361C0"/>
     <w:rsid w:val="00754B68"/>
     <w:rsid w:val="00756404"/>
     <w:rsid w:val="0077315E"/>
     <w:rsid w:val="007819B1"/>
     <w:rsid w:val="00781C7A"/>
     <w:rsid w:val="00781E01"/>
     <w:rsid w:val="007839CD"/>
     <w:rsid w:val="007851DB"/>
     <w:rsid w:val="00791201"/>
     <w:rsid w:val="00797344"/>
     <w:rsid w:val="00797B86"/>
     <w:rsid w:val="007B08A4"/>
     <w:rsid w:val="007B29E0"/>
     <w:rsid w:val="007B29F2"/>
     <w:rsid w:val="007B693B"/>
     <w:rsid w:val="007C5284"/>
     <w:rsid w:val="007C70A1"/>
     <w:rsid w:val="007D3C33"/>
     <w:rsid w:val="007D7814"/>
     <w:rsid w:val="007D7824"/>
     <w:rsid w:val="007E0C79"/>
     <w:rsid w:val="007E0E86"/>
     <w:rsid w:val="007E336B"/>
     <w:rsid w:val="007E34D3"/>
     <w:rsid w:val="007F1221"/>
     <w:rsid w:val="008018CE"/>
     <w:rsid w:val="0080245B"/>
     <w:rsid w:val="0080354E"/>
     <w:rsid w:val="00816BEE"/>
-    <w:rsid w:val="0083052D"/>
     <w:rsid w:val="00830C3D"/>
     <w:rsid w:val="00830F3D"/>
     <w:rsid w:val="00836F8F"/>
     <w:rsid w:val="00840800"/>
     <w:rsid w:val="00841B8A"/>
     <w:rsid w:val="00847CAE"/>
     <w:rsid w:val="008522E2"/>
     <w:rsid w:val="008556A6"/>
     <w:rsid w:val="0086190A"/>
     <w:rsid w:val="008678D9"/>
     <w:rsid w:val="00876066"/>
     <w:rsid w:val="008805C6"/>
     <w:rsid w:val="00881435"/>
     <w:rsid w:val="00894D4E"/>
     <w:rsid w:val="0089678C"/>
     <w:rsid w:val="00897600"/>
-    <w:rsid w:val="008A3D6C"/>
     <w:rsid w:val="008A45C5"/>
     <w:rsid w:val="008A5C42"/>
     <w:rsid w:val="008A5D52"/>
     <w:rsid w:val="008A781D"/>
     <w:rsid w:val="008B24BE"/>
     <w:rsid w:val="008B2EAB"/>
     <w:rsid w:val="008B3F2C"/>
     <w:rsid w:val="008C637A"/>
     <w:rsid w:val="008C7CAB"/>
     <w:rsid w:val="008D08BA"/>
     <w:rsid w:val="008D3123"/>
     <w:rsid w:val="008D49C6"/>
     <w:rsid w:val="008E38D1"/>
     <w:rsid w:val="008E514F"/>
     <w:rsid w:val="008E6CE1"/>
     <w:rsid w:val="00911DE7"/>
     <w:rsid w:val="009137CA"/>
     <w:rsid w:val="00913F02"/>
     <w:rsid w:val="0091508D"/>
     <w:rsid w:val="00915D9B"/>
     <w:rsid w:val="00916EDF"/>
     <w:rsid w:val="00923AF9"/>
     <w:rsid w:val="00923CA2"/>
     <w:rsid w:val="0093197C"/>
     <w:rsid w:val="00933D54"/>
@@ -26927,133 +25694,132 @@
     <w:rsid w:val="009E671E"/>
     <w:rsid w:val="009E76A1"/>
     <w:rsid w:val="009F3AB7"/>
     <w:rsid w:val="009F51E0"/>
     <w:rsid w:val="00A120DA"/>
     <w:rsid w:val="00A1219F"/>
     <w:rsid w:val="00A14E36"/>
     <w:rsid w:val="00A25A1C"/>
     <w:rsid w:val="00A36439"/>
     <w:rsid w:val="00A43A58"/>
     <w:rsid w:val="00A45B60"/>
     <w:rsid w:val="00A50684"/>
     <w:rsid w:val="00A50D4C"/>
     <w:rsid w:val="00A536E4"/>
     <w:rsid w:val="00A53806"/>
     <w:rsid w:val="00A65740"/>
     <w:rsid w:val="00A67F95"/>
     <w:rsid w:val="00A7287D"/>
     <w:rsid w:val="00A738A5"/>
     <w:rsid w:val="00A77FC2"/>
     <w:rsid w:val="00A942E0"/>
     <w:rsid w:val="00AA305F"/>
     <w:rsid w:val="00AB7938"/>
     <w:rsid w:val="00AB7D97"/>
     <w:rsid w:val="00AC67F9"/>
+    <w:rsid w:val="00AE1278"/>
     <w:rsid w:val="00AE3349"/>
     <w:rsid w:val="00AE3407"/>
     <w:rsid w:val="00AF4C46"/>
     <w:rsid w:val="00B015E3"/>
     <w:rsid w:val="00B04ADF"/>
     <w:rsid w:val="00B12FC4"/>
     <w:rsid w:val="00B3101D"/>
     <w:rsid w:val="00B3516D"/>
     <w:rsid w:val="00B3568D"/>
     <w:rsid w:val="00B36B26"/>
     <w:rsid w:val="00B36D2B"/>
-    <w:rsid w:val="00B43D27"/>
     <w:rsid w:val="00B45FA5"/>
     <w:rsid w:val="00B46171"/>
     <w:rsid w:val="00B51747"/>
     <w:rsid w:val="00B52F08"/>
     <w:rsid w:val="00B53D7B"/>
     <w:rsid w:val="00B57E25"/>
     <w:rsid w:val="00B61510"/>
     <w:rsid w:val="00B707A8"/>
     <w:rsid w:val="00B73684"/>
     <w:rsid w:val="00B750BE"/>
     <w:rsid w:val="00B8457D"/>
     <w:rsid w:val="00B93ED3"/>
     <w:rsid w:val="00B94A3B"/>
     <w:rsid w:val="00B95F02"/>
     <w:rsid w:val="00BA5388"/>
     <w:rsid w:val="00BB35A4"/>
     <w:rsid w:val="00BB4683"/>
     <w:rsid w:val="00BB712A"/>
     <w:rsid w:val="00BB71C8"/>
     <w:rsid w:val="00BC2AC6"/>
     <w:rsid w:val="00BC3051"/>
     <w:rsid w:val="00BC5B4E"/>
     <w:rsid w:val="00BC6080"/>
     <w:rsid w:val="00BC6190"/>
     <w:rsid w:val="00BC6AB6"/>
     <w:rsid w:val="00BC7DEB"/>
     <w:rsid w:val="00BD14CA"/>
     <w:rsid w:val="00BE5B87"/>
     <w:rsid w:val="00BE65F1"/>
-    <w:rsid w:val="00BE75EE"/>
     <w:rsid w:val="00BE7728"/>
     <w:rsid w:val="00BF168C"/>
     <w:rsid w:val="00BF1F8E"/>
     <w:rsid w:val="00BF67BF"/>
     <w:rsid w:val="00C0208D"/>
     <w:rsid w:val="00C1140F"/>
     <w:rsid w:val="00C14574"/>
     <w:rsid w:val="00C23207"/>
     <w:rsid w:val="00C25455"/>
     <w:rsid w:val="00C27E2F"/>
     <w:rsid w:val="00C3059D"/>
     <w:rsid w:val="00C33212"/>
     <w:rsid w:val="00C35FCA"/>
     <w:rsid w:val="00C3735E"/>
     <w:rsid w:val="00C44126"/>
     <w:rsid w:val="00C466C0"/>
     <w:rsid w:val="00C50485"/>
     <w:rsid w:val="00C510D1"/>
     <w:rsid w:val="00C77663"/>
     <w:rsid w:val="00C800FB"/>
     <w:rsid w:val="00C85EDD"/>
     <w:rsid w:val="00C9116B"/>
-    <w:rsid w:val="00C92010"/>
     <w:rsid w:val="00C9244F"/>
     <w:rsid w:val="00C95BF1"/>
     <w:rsid w:val="00CA08C5"/>
     <w:rsid w:val="00CA59D8"/>
     <w:rsid w:val="00CB353F"/>
     <w:rsid w:val="00CB4F2F"/>
     <w:rsid w:val="00CB5369"/>
     <w:rsid w:val="00CC09F5"/>
     <w:rsid w:val="00CC1355"/>
     <w:rsid w:val="00CC2506"/>
     <w:rsid w:val="00CC46C3"/>
     <w:rsid w:val="00CC751D"/>
     <w:rsid w:val="00CD19D6"/>
     <w:rsid w:val="00CD769D"/>
     <w:rsid w:val="00CE2E27"/>
     <w:rsid w:val="00CE4EF4"/>
     <w:rsid w:val="00CE5924"/>
     <w:rsid w:val="00CF2C67"/>
+    <w:rsid w:val="00CF364A"/>
     <w:rsid w:val="00CF3A9B"/>
     <w:rsid w:val="00CF6156"/>
     <w:rsid w:val="00CF7A03"/>
     <w:rsid w:val="00D061C7"/>
     <w:rsid w:val="00D11D89"/>
     <w:rsid w:val="00D13428"/>
     <w:rsid w:val="00D154C1"/>
     <w:rsid w:val="00D158EA"/>
     <w:rsid w:val="00D17794"/>
     <w:rsid w:val="00D20208"/>
     <w:rsid w:val="00D24E81"/>
     <w:rsid w:val="00D32947"/>
     <w:rsid w:val="00D355BC"/>
     <w:rsid w:val="00D3594D"/>
     <w:rsid w:val="00D424DB"/>
     <w:rsid w:val="00D459C8"/>
     <w:rsid w:val="00D47233"/>
     <w:rsid w:val="00D54EEC"/>
     <w:rsid w:val="00D625A3"/>
     <w:rsid w:val="00D637E5"/>
     <w:rsid w:val="00D63D3D"/>
     <w:rsid w:val="00D750A5"/>
     <w:rsid w:val="00D83F38"/>
     <w:rsid w:val="00D9332B"/>
     <w:rsid w:val="00D94C6E"/>
@@ -27131,51 +25897,50 @@
     <w:rsid w:val="00F25E69"/>
     <w:rsid w:val="00F311D2"/>
     <w:rsid w:val="00F36197"/>
     <w:rsid w:val="00F40522"/>
     <w:rsid w:val="00F4364F"/>
     <w:rsid w:val="00F43F86"/>
     <w:rsid w:val="00F45D30"/>
     <w:rsid w:val="00F472FF"/>
     <w:rsid w:val="00F50702"/>
     <w:rsid w:val="00F50740"/>
     <w:rsid w:val="00F536AD"/>
     <w:rsid w:val="00F614DE"/>
     <w:rsid w:val="00F63933"/>
     <w:rsid w:val="00F64FC7"/>
     <w:rsid w:val="00F66653"/>
     <w:rsid w:val="00F67225"/>
     <w:rsid w:val="00F7448E"/>
     <w:rsid w:val="00F7490B"/>
     <w:rsid w:val="00F92E50"/>
     <w:rsid w:val="00FA1FAF"/>
     <w:rsid w:val="00FA304F"/>
     <w:rsid w:val="00FB0917"/>
     <w:rsid w:val="00FB5284"/>
     <w:rsid w:val="00FB5A0F"/>
     <w:rsid w:val="00FC6009"/>
-    <w:rsid w:val="00FC6981"/>
     <w:rsid w:val="00FC7053"/>
     <w:rsid w:val="00FC7E90"/>
     <w:rsid w:val="00FD0748"/>
     <w:rsid w:val="00FD4D64"/>
     <w:rsid w:val="00FE0C83"/>
     <w:rsid w:val="00FF0E97"/>
     <w:rsid w:val="00FF1451"/>
     <w:rsid w:val="00FF1EBC"/>
     <w:rsid w:val="00FF25B4"/>
     <w:rsid w:val="00FF2A27"/>
     <w:rsid w:val="00FF66A7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -28423,60 +27188,50 @@
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="FSMe-Bold"/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ParticipantID">
     <w:name w:val="ParticipantID"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A14E36"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="FSMe-Bold"/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-[...8 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1029380115">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1421951953">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -28778,686 +27533,55 @@
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...629 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -29921,74 +28045,74 @@
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{570C7E26-7DBC-4BD6-8889-30D5E60AD5EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>6530</Words>
-  <Characters>35330</Characters>
+  <Characters>35328</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>802</Lines>
   <Paragraphs>394</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Plan Management Deed Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Office of the Public Advocate</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>41466</CharactersWithSpaces>
+  <CharactersWithSpaces>41464</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Plan Management Deed Form</dc:title>
   <dc:creator>Jordan, Elspeth</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004AD185E66296534293E2BECF89C4231F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="WebdocsID2">
     <vt:lpwstr/>
@@ -29999,59 +28123,59 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="WebdocsID4">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="WebdocsID5">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="WebdocsID6">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="WebdocsID7">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="WebdocsID8">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="WebdocsID9">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="WebdocsID10">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="sTmpGUID">
     <vt:lpwstr>23e6d9b2-dd31-410a-a48e-b1c475610794</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ClassificationContentMarkingHeaderShapeIds">
-    <vt:lpwstr>3dd7f515,1b2683ef,3e3003e,74c55178,2a7ec200,7cbdf88b</vt:lpwstr>
+    <vt:lpwstr>4f1830a0,40a2f51b,3a06adb9,3614ccec,4fcecaf5,41a9b358</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ClassificationContentMarkingHeaderFontProps">
-    <vt:lpwstr>#ff0000,12,Aptos</vt:lpwstr>
+    <vt:lpwstr>#ff0000,12,Calibri</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ClassificationContentMarkingHeaderText">
-    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+    <vt:lpwstr>OFFICIAL Sensitive</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
-    <vt:lpwstr>2026-03-05T01:27:41Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_SetDate">
+    <vt:lpwstr>2026-07-01T22:48:33Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
-    <vt:lpwstr>Standard</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
-    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Name">
+    <vt:lpwstr>OFFICIAL Sensitive</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_SiteId">
     <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
-    <vt:lpwstr>111add9a-f2ae-4d64-b670-e8b9899c75e8</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_ActionId">
+    <vt:lpwstr>9177cf91-5d1c-475c-8c37-c39bafa01dd8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_ContentBits">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>