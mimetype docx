--- v1 (2026-03-14)
+++ v2 (2026-08-02)
@@ -1,55 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5615CB90" w14:textId="77777777" w:rsidR="00A10F07" w:rsidRDefault="00A87BC6" w:rsidP="00791C86">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Specialist Disability </w:t>
       </w:r>
       <w:r w:rsidR="007B657B" w:rsidRPr="00791C86">
         <w:t>Accommodation</w:t>
       </w:r>
       <w:r w:rsidR="00327B04">
@@ -26393,54 +26387,53 @@
         </w:rPr>
         <w:t>/m</w:t>
       </w:r>
       <w:r w:rsidR="002413C8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00B53402">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/yyyy)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="506D6203" w14:textId="77777777" w:rsidR="00607E8E" w:rsidRDefault="00607E8E" w:rsidP="009C16BA"/>
     <w:p w14:paraId="6929B9AD" w14:textId="77777777" w:rsidR="00791C86" w:rsidRDefault="00791C86" w:rsidP="009C16BA"/>
     <w:p w14:paraId="6D63A28F" w14:textId="77777777" w:rsidR="00791C86" w:rsidRDefault="00791C86" w:rsidP="009C16BA">
       <w:pPr>
         <w:sectPr w:rsidR="00791C86" w:rsidSect="004B7AE5">
           <w:headerReference w:type="even" r:id="rId12"/>
           <w:headerReference w:type="default" r:id="rId13"/>
-          <w:footerReference w:type="even" r:id="rId14"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63A8BDAA" w14:textId="77777777" w:rsidR="00607E8E" w:rsidRDefault="00607E8E" w:rsidP="009C16BA"/>
     <w:p w14:paraId="6B1D52A2" w14:textId="77777777" w:rsidR="009C16BA" w:rsidRDefault="009C16BA" w:rsidP="009C16BA"/>
     <w:p w14:paraId="323E3291" w14:textId="5CFE7FCB" w:rsidR="009C16BA" w:rsidRPr="00ED65DE" w:rsidRDefault="009C16BA" w:rsidP="00C853E0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="_Hlk180067813"/>
       <w:r w:rsidRPr="00ED65DE">
         <w:t xml:space="preserve">Appendix 1: </w:t>
       </w:r>
       <w:r w:rsidR="00A41A52">
         <w:t>Schedule</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED65DE">
         <w:t xml:space="preserve"> of Supports</w:t>
@@ -28120,66 +28113,55 @@
       <w:bookmarkEnd w:id="39"/>
     </w:tbl>
     <w:p w14:paraId="59AF996A" w14:textId="77777777" w:rsidR="009C16BA" w:rsidRPr="00791C86" w:rsidRDefault="009C16BA" w:rsidP="00791C86"/>
     <w:p w14:paraId="58CFA83F" w14:textId="77777777" w:rsidR="00753CF6" w:rsidRDefault="00753CF6" w:rsidP="00E33085">
       <w:pPr>
         <w:sectPr w:rsidR="00753CF6" w:rsidSect="00E33085">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="2127" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42F7CD0A" w14:textId="77777777" w:rsidR="00753CF6" w:rsidRPr="00753CF6" w:rsidRDefault="00753CF6" w:rsidP="00753CF6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00753CF6">
         <w:lastRenderedPageBreak/>
         <w:t>Appendix 2: Service Provider's Terms and Conditions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3781DBB0" w14:textId="77777777" w:rsidR="00753CF6" w:rsidRPr="00753CF6" w:rsidRDefault="00753CF6" w:rsidP="00753CF6"/>
     <w:p w14:paraId="0BD5CDBA" w14:textId="77777777" w:rsidR="00753CF6" w:rsidRPr="00753CF6" w:rsidRDefault="00753CF6" w:rsidP="00753CF6"/>
-    <w:sdt>
-[...14 lines deleted...]
-    </w:sdt>
+    <w:p w14:paraId="2442036E" w14:textId="77777777" w:rsidR="00753CF6" w:rsidRPr="007C1297" w:rsidRDefault="00753CF6" w:rsidP="00753CF6">
+      <w:r w:rsidRPr="00753CF6">
+        <w:t>Insert terms and conditions or document/s containing terms and conditions below.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="138A68E8" w14:textId="77777777" w:rsidR="00753CF6" w:rsidRPr="007C1297" w:rsidRDefault="00753CF6" w:rsidP="00753CF6"/>
     <w:p w14:paraId="6D571BF8" w14:textId="77777777" w:rsidR="009C16BA" w:rsidRPr="00E33085" w:rsidRDefault="009C16BA" w:rsidP="00E33085"/>
     <w:sectPr w:rsidR="009C16BA" w:rsidRPr="00E33085" w:rsidSect="00753CF6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2127" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0C940B6F" w14:textId="77777777" w:rsidR="007E0A8E" w:rsidRDefault="007E0A8E" w:rsidP="003D7CC3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3306348A" w14:textId="77777777" w:rsidR="007E0A8E" w:rsidRDefault="007E0A8E" w:rsidP="003D7CC3">
       <w:r>
         <w:continuationSeparator/>
@@ -28245,99 +28227,83 @@
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FSMe-Bold">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-410859837"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="110FE29D" w14:textId="7DABC817" w:rsidR="00605B67" w:rsidRPr="00791C86" w:rsidRDefault="00605B67" w:rsidP="00791C86">
+          <w:p w14:paraId="110FE29D" w14:textId="353B27F6" w:rsidR="00605B67" w:rsidRPr="00791C86" w:rsidRDefault="00605B67" w:rsidP="00791C86">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
             </w:pPr>
             <w:r w:rsidRPr="00791C86">
               <w:t>Participant</w:t>
             </w:r>
             <w:r w:rsidR="00791C86">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00791C86">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00791C86">
               <w:instrText xml:space="preserve"> STYLEREF  Participant  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidR="00791C86">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00791C86">
               <w:t xml:space="preserve">  ID: </w:t>
             </w:r>
             <w:r w:rsidR="00791C86">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00791C86">
@@ -28384,63 +28350,63 @@
             <w:r w:rsidRPr="00791C86">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00791C86">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F371875" w14:textId="30827F90" w:rsidR="003544D5" w:rsidRDefault="0070337D" w:rsidP="00791C86">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
             </w:pPr>
             <w:r w:rsidRPr="00791C86">
               <w:t xml:space="preserve">Document Version </w:t>
             </w:r>
             <w:r w:rsidR="00727DE8">
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1821462221"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="31AED5ED" w14:textId="19953C1E" w:rsidR="003D666E" w:rsidRPr="00791C86" w:rsidRDefault="003D666E" w:rsidP="003D666E">
+      <w:p w14:paraId="31AED5ED" w14:textId="118F994B" w:rsidR="003D666E" w:rsidRPr="00791C86" w:rsidRDefault="003D666E" w:rsidP="003D666E">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
         </w:pPr>
         <w:r w:rsidRPr="00791C86">
           <w:t>Participant</w:t>
         </w:r>
         <w:r>
           <w:t xml:space="preserve">: </w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> STYLEREF  Participant  \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:t xml:space="preserve">  ID: </w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
@@ -28572,430 +28538,417 @@
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">SDA supports should be included in a separate Miscellaneous Services </w:t>
       </w:r>
       <w:r w:rsidR="0083559F">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">or Home and Living (with Occupancy Rights) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Service Agreement.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="11535D79" w14:textId="7D411728" w:rsidR="00F03A54" w:rsidRDefault="00F03A54">
+  <w:p w14:paraId="11535D79" w14:textId="761FE25F" w:rsidR="00F03A54" w:rsidRDefault="00663432">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4522619A" wp14:editId="6281940C">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="403C4B07" wp14:editId="42973113">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="622300" cy="376555"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:extent cx="1137285" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="42219530" name="Text Box 2" descr="OFFICIAL">
+              <wp:docPr id="598911871" name="Text Box 2" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="622300" cy="376555"/>
+                        <a:ext cx="1137285" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2634C190" w14:textId="50F28AED" w:rsidR="00F03A54" w:rsidRPr="00F03A54" w:rsidRDefault="00F03A54" w:rsidP="00F03A54">
+                        <w:p w14:paraId="63DD167C" w14:textId="33B46F6F" w:rsidR="00663432" w:rsidRPr="00663432" w:rsidRDefault="00663432" w:rsidP="00663432">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00F03A54">
+                          <w:r w:rsidRPr="00663432">
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="4522619A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="403C4B07" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyNVpVCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAinsH&#10;sNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4Ufpz&#10;XuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2TgiwIs&#10;y8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUGe1o3&#10;VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSLubiD&#10;gWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyNVpVCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:89.55pt;height:29.65pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6ucMsDQIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykSD+MOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnv36UbCddt9Owi0yT1CP5+LS477QiR+F8A6ak00lOiTAcqsbsS/rjdf3l&#10;lhIfmKmYAiNKehKe3i8/f1q0thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+un1WOdYi&#10;ulbZLM+vsxZcZR1w4T16H/sgXSZ8KQUPz1J6EYgqKfYW0unSuYtntlywYu+YrRs+tMH+oQvNGoNF&#10;z1CPLDBycM0fULrhDjzIMOGgM5Cy4SLNgNNM8w/TbGtmRZoFyfH2TJP/f7D86bi1L46E7it0uMBI&#10;SGt94dEZ5+mk0/GLnRKMI4WnM22iC4THS9Orm9ntnBKOsaub6/l8HmGyy23rfPgmQJNolNThWhJb&#10;7LjxoU8dU2IxA+tGqbQaZX5zIGb0ZJcWoxW6XUea6l37O6hOOJWDfuHe8nWDpTfMhxfmcMM4CKo2&#10;POMhFbQlhcGipAb382/+mI/EY5SSFhVTUoOSpkR9N7iQKK5kTO/yeY5/bnTvRsMc9AOgDqf4JCxP&#10;ZswLajSlA/2Gel7FQhhihmO5kobRfAi9dPE9cLFapSTUkWVhY7aWR+hIV+TytXtjzg6EB1zVE4xy&#10;YsUH3vvceNPb1SEg+2kpkdqeyIFx1GBa6/Beosjf/6esy6te/gIAAP//AwBQSwMEFAAGAAgAAAAh&#10;AK+kA2zaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+g/WIvVWHLdKgTQOQpU4&#10;cKNAezbxkqTEu1FsIOXra3ppLyuNZjTzNp8PrhVn7H3DpEGNExBIJduGKg277fJxCsIHQ9a0TKjh&#10;Gz3Mi/u73GSWL/SO502oRCwhnxkNdQhdJqUva3TGj7lDit6Be2dClH0lbW8usdy18ilJXqQzDcWF&#10;2nT4VmN53JychiZdcFD4sVp+fTrF6rpepde11g+jYfEKIuAQ/sJww4/oUESmPZ/IetFqiI+E33vz&#10;JjMFYq8hnT2DLHL5H774AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHq5wywNAgAAHQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK+kA2zaAAAA&#10;BAEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="2634C190" w14:textId="50F28AED" w:rsidR="00F03A54" w:rsidRPr="00F03A54" w:rsidRDefault="00F03A54" w:rsidP="00F03A54">
+                  <w:p w14:paraId="63DD167C" w14:textId="33B46F6F" w:rsidR="00663432" w:rsidRPr="00663432" w:rsidRDefault="00663432" w:rsidP="00663432">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00F03A54">
+                    <w:r w:rsidRPr="00663432">
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="36817552" w14:textId="0A73738C" w:rsidR="004B719E" w:rsidRDefault="00F03A54" w:rsidP="004B719E">
+  <w:p w14:paraId="36817552" w14:textId="39E97C2E" w:rsidR="004B719E" w:rsidRDefault="00663432" w:rsidP="004B719E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A2479FC" wp14:editId="6C9F6C3C">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D4DCB4C" wp14:editId="4E108C38">
               <wp:simplePos x="915035" y="450850"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="622300" cy="376555"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:extent cx="1137285" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="502303203" name="Text Box 3" descr="OFFICIAL">
+              <wp:docPr id="755103310" name="Text Box 3" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="622300" cy="376555"/>
+                        <a:ext cx="1137285" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0EEC22DB" w14:textId="1401DCCA" w:rsidR="00F03A54" w:rsidRPr="00303996" w:rsidRDefault="00F03A54" w:rsidP="00F03A54">
+                        <w:p w14:paraId="2565D17D" w14:textId="4E227A62" w:rsidR="00663432" w:rsidRPr="00663432" w:rsidRDefault="00663432" w:rsidP="00663432">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                              <w:szCs w:val="20"/>
+                              <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00303996">
+                          <w:r w:rsidRPr="00663432">
                             <w:rPr>
-                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                              <w:szCs w:val="20"/>
+                              <w:color w:val="FF0000"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="0A2479FC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="4D4DCB4C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHoV+dCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJFuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xsvn0&#10;hRIfmKmYAiNKehae3q0+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69D32QrhK+lIKHJym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6gHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+eNrZZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLRuZjNbnKMcAzdfF7M5/OIkl0vW+fDNwGaRKOkDreSyGKn&#10;rQ996pgSaxnYNEqlzSjzmwMxoye7dhit0O070lRvut9DdcahHPT79pZvGiy9ZT48M4cLxm5RtOEJ&#10;D6mgLSkMFiU1uJ9/88d85B2jlLQomJIaVDQl6rvBfURtJWN6m88jGW5070fDHPU9oAyn+CIsT2bM&#10;C2o0pQP9inJex0IYYoZjuZKG0bwPvXLxOXCxXqcklJFlYWt2lkfoSFfk8qV7Zc4OhAfc1COMamLF&#10;O9773HjT2/UxIPtpKZHansiBcZRgWuvwXKLG3/6nrOujXv0CAAD//wMAUEsDBBQABgAIAAAAIQCK&#10;ewew2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHa5F6K05apYI0DkJIHLhR&#10;+nNe4m2SEq+j2EDK03fbS3sZaTSrmW+L5eg6daYhtJ4NpLMEFHHlbcu1gdeXzd0cVIjIFjvPZOCL&#10;AizLyU2BufUXfqbzPtZKSjjkaKCJsc+1DlVDDsPM98SSffjBYRQ71NoOeJFy1+n7JHnUDluWhQZ7&#10;WjdUHfcnZ6DNVj6m9LbdfL671KfX3Ta77oy5nY6rJ1CRxvh3DD/4gg6lMB38iW1QnQF5JP6qZIu5&#10;uIOBbPEAuiz0f/byGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIehX50LAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIp7B7DZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:89.55pt;height:29.65pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNeBRqDwIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSpO2MOEXWIsOA&#10;oC2QDj0rshQbkEVBYmJnXz9Kjput22nYRaZJ6pF8fFrc9a1hR+VDA7bk00nOmbISqsbuS/79Zf3p&#10;lrOAwlbCgFUlP6nA75YfPyw6V6gZ1GAq5RmB2FB0ruQ1oiuyLMhatSJMwClLQQ2+FUi/fp9VXnSE&#10;3ppslufXWQe+ch6kCoG8D0OQLxO+1krik9ZBITMlp94wnT6du3hmy4Uo9l64upHnNsQ/dNGKxlLR&#10;N6gHgYIdfPMHVNtIDwE0TiS0GWjdSJVmoGmm+btptrVwKs1C5AT3RlP4f7Dy8bh1z55h/wV6WmAk&#10;pHOhCOSM8/Tat/FLnTKKE4WnN9pUj0zGS9Orm9ntnDNJsaub6/l8HmGyy23nA35V0LJolNzTWhJb&#10;4rgJOKSOKbGYhXVjTFqNsb85CDN6skuL0cJ+17OmKvlsbH8H1Ymm8jAsPDi5bqj0RgR8Fp42TIOQ&#10;avGJDm2gKzmcLc5q8D/+5o/5RDxFOetIMSW3JGnOzDdLC4niSsb0cz7P6c+P7t1o2EN7D6TDKT0J&#10;J5MZ89CMpvbQvpKeV7EQhYSVVK7kOJr3OEiX3oNUq1VKIh05gRu7dTJCR7oily/9q/DuTDjSqh5h&#10;lJMo3vE+5Mabwa0OSOynpURqByLPjJMG01rP7yWK/Nf/lHV51cufAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAr6QDbNoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X6D9Yi9VYct0qBNA5C&#10;lThwo0B7NvGSpMS7UWwg5etremkvK41mNPM2nw+uFWfsfcOkQY0TEEgl24YqDbvt8nEKwgdD1rRM&#10;qOEbPcyL+7vcZJYv9I7nTahELCGfGQ11CF0mpS9rdMaPuUOK3oF7Z0KUfSVtby6x3LXyKUlepDMN&#10;xYXadPhWY3ncnJyGJl1wUPixWn59OsXqul6l17XWD6Nh8Qoi4BD+wnDDj+hQRKY9n8h60WqIj4Tf&#10;e/MmMwViryGdPYMscvkfvvgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzXgUag8CAAAd&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAr6QDbNoA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="0EEC22DB" w14:textId="1401DCCA" w:rsidR="00F03A54" w:rsidRPr="00303996" w:rsidRDefault="00F03A54" w:rsidP="00F03A54">
+                  <w:p w14:paraId="2565D17D" w14:textId="4E227A62" w:rsidR="00663432" w:rsidRPr="00663432" w:rsidRDefault="00663432" w:rsidP="00663432">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="20"/>
+                        <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00303996">
+                    <w:r w:rsidRPr="00663432">
                       <w:rPr>
-                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="20"/>
+                        <w:color w:val="FF0000"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="004B719E">
       <w:t>Office of the Public Advocate</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7C016A0A" w14:textId="2A2020FE" w:rsidR="004B719E" w:rsidRDefault="004B719E" w:rsidP="004B719E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Specialist Disability </w:t>
     </w:r>
     <w:r w:rsidR="00E43B61">
       <w:t>Accommodation</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> Service Agreement</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5CD1B126" w14:textId="7D515E06" w:rsidR="002437AF" w:rsidRDefault="00F03A54" w:rsidP="002437AF">
+  <w:p w14:paraId="5CD1B126" w14:textId="7BE261B2" w:rsidR="002437AF" w:rsidRDefault="00663432" w:rsidP="002437AF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="359118BF" wp14:editId="01EBAFCD">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36CAF542" wp14:editId="4D09DC09">
               <wp:simplePos x="914400" y="447675"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="622300" cy="376555"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:extent cx="1137285" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="865440833" name="Text Box 1" descr="OFFICIAL">
+              <wp:docPr id="2037100188" name="Text Box 1" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="622300" cy="376555"/>
+                        <a:ext cx="1137285" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="20A4BAF9" w14:textId="6AA5A896" w:rsidR="00F03A54" w:rsidRPr="00303996" w:rsidRDefault="00F03A54" w:rsidP="00F03A54">
+                        <w:p w14:paraId="7642D16D" w14:textId="7C6945A5" w:rsidR="00663432" w:rsidRPr="00663432" w:rsidRDefault="00663432" w:rsidP="00663432">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                              <w:szCs w:val="20"/>
+                              <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00303996">
+                          <w:r w:rsidRPr="00663432">
                             <w:rPr>
-                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                              <w:szCs w:val="20"/>
+                              <w:color w:val="FF0000"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="359118BF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="36CAF542" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwYIjbDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbsERBYmJnXz9KjpOt22nYRaZJ6pF8fFre9qZlR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha1EC1aV/KQCv129f7fsXKFmUENbKc8IxIaicyWvEV2RZUHWyogwAacsBTV4I5B+/T6rvOgI&#10;3bTZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBIWtLTr1hOn06d/HMVktR7L1wdSPPbYh/6MKIxlLR&#10;C9S9QMEOvvkDyjTSQwCNEwkmA60bqdIMNM00fzPNthZOpVmInOAuNIX/Bysfj1v37Bn2X6CnBUZC&#10;OheKQM44T6+9iV/qlFGcKDxdaFM9MknOxWx2k1NEUujm42I+n0eU7HrZ+YBfFRgWjZJ72koiSxwf&#10;Ag6pY0qsZWHTtG3aTGt/cxBm9GTXDqOF/a5nTVXy2dj9DqoTDeVh2HdwctNQ6QcR8Fl4WjB1S6LF&#10;Jzp0C13J4WxxVoP/8Td/zCfeKcpZR4IpuSVFc9Z+s7SPqK1kTD/n80iGH9270bAHcwckwym9CCeT&#10;GfOwHU3twbySnNexEIWElVSu5Diadzgol56DVOt1SiIZOYEPdutkhI50RS5f+lfh3ZlwpE09wqgm&#10;UbzhfciNN4NbH5DYT0uJ1A5EnhknCaa1np9L1Piv/ynr+qhXPwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMGCI2w0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:89.55pt;height:29.65pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDi1g9YCwIAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSpO2MOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFrcdVqRo3C+AVPS6SSnRBgOVWP2Jf35sv5y&#10;S4kPzFRMgRElPQlP75afPy1aW4gZ1KAq4QiCGF+0tqR1CLbIMs9roZmfgBUGgxKcZgF/3T6rHGsR&#10;XatslufXWQuusg648B69D32QLhO+lIKHJym9CESVFHsL6XTp3MUzWy5YsXfM1g0f2mD/0IVmjcGi&#10;Z6gHFhg5uOYdlG64Aw8yTDjoDKRsuEgz4DTT/M0025pZkWZBcrw90+T/Hyx/PG7tsyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOHpTJvoAuHx0vTqZnY7p4Rj7Ormej6fR5jscts6H74L0CQaJXW4lsQW&#10;O2586FPHlFjMwLpRKq1Gmb8ciBk92aXFaIVu1w1976A64TgO+k17y9cN1twwH56Zw9XiBCjX8ISH&#10;VNCWFAaLkhrcr4/8MR8ZxyglLUqlpAa1TIn6YXATUVXJmH7N5zn+udG9Gw1z0PeAApziW7A8mTEv&#10;qNGUDvQrCnkVC2GIGY7lShpG8z70msWHwMVqlZJQQJaFjdlaHqEjT5HEl+6VOTswHXBHjzDqiBVv&#10;CO9z401vV4eAtKdtRE57IgeqUXxpn8NDier+8z9lXZ7z8jcAAAD//wMAUEsDBBQABgAIAAAAIQCv&#10;pANs2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1iL1Vhy3SoE0DkKVOHCj&#10;QHs28ZKkxLtRbCDl62t6aS8rjWY08zafD64VZ+x9w6RBjRMQSCXbhioNu+3ycQrCB0PWtEyo4Rs9&#10;zIv7u9xkli/0judNqEQsIZ8ZDXUIXSalL2t0xo+5Q4regXtnQpR9JW1vLrHctfIpSV6kMw3Fhdp0&#10;+FZjedycnIYmXXBQ+LFafn06xeq6XqXXtdYPo2HxCiLgEP7CcMOP6FBEpj2fyHrRaoiPhN978yYz&#10;BWKvIZ09gyxy+R+++AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDi1g9YCwIAABYEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCvpANs2gAAAAQB&#10;AAAPAAAAAAAAAAAAAAAAAGUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="20A4BAF9" w14:textId="6AA5A896" w:rsidR="00F03A54" w:rsidRPr="00303996" w:rsidRDefault="00F03A54" w:rsidP="00F03A54">
+                  <w:p w14:paraId="7642D16D" w14:textId="7C6945A5" w:rsidR="00663432" w:rsidRPr="00663432" w:rsidRDefault="00663432" w:rsidP="00663432">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="20"/>
+                        <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00303996">
+                    <w:r w:rsidRPr="00663432">
                       <w:rPr>
-                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="20"/>
+                        <w:color w:val="FF0000"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="002437AF">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10F4C7C5" wp14:editId="19A08C49">
           <wp:extent cx="2771364" cy="497980"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Picture 2" descr="C:\Users\keenank\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Word\DOJ-LOGO-blue-2017.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -29413,54 +29366,53 @@
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1241335298">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1878589562">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="590359601">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="/Z9tSwXyX3DsY5BZSnUHZ8ex/gzg5TTsB7NREmrF+jR7e2rRBL+lF4pzSfYUZOdamq6XS26Y7QyGoRtr4oa5fg==" w:salt="lJoWKslU3iReuSLWpLmavg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="LhJ6CSoy/WqGr+tKij362clXMfPCOxU7vQto/wQdbmCERn6YfoxXK2wbEhs6gf1tfWBP3ALOZFJNghM+zZiEtw==" w:salt="k+eAfVYoWYw+1gwMEKhDxA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B45FA5"/>
@@ -29598,120 +29550,117 @@
     <w:rsid w:val="0027420D"/>
     <w:rsid w:val="00275C87"/>
     <w:rsid w:val="00280CAD"/>
     <w:rsid w:val="00280CC7"/>
     <w:rsid w:val="00285DAE"/>
     <w:rsid w:val="002922E3"/>
     <w:rsid w:val="0029339E"/>
     <w:rsid w:val="00294B30"/>
     <w:rsid w:val="00296F45"/>
     <w:rsid w:val="002A07EB"/>
     <w:rsid w:val="002A0F0A"/>
     <w:rsid w:val="002A31F1"/>
     <w:rsid w:val="002A5030"/>
     <w:rsid w:val="002B10EE"/>
     <w:rsid w:val="002B6F34"/>
     <w:rsid w:val="002C28AE"/>
     <w:rsid w:val="002C2C49"/>
     <w:rsid w:val="002C3A4D"/>
     <w:rsid w:val="002E2500"/>
     <w:rsid w:val="002E3771"/>
     <w:rsid w:val="002E5582"/>
     <w:rsid w:val="002F0F56"/>
     <w:rsid w:val="002F4FA8"/>
     <w:rsid w:val="002F5574"/>
     <w:rsid w:val="0030001D"/>
-    <w:rsid w:val="00303996"/>
     <w:rsid w:val="003108EC"/>
     <w:rsid w:val="00327B04"/>
     <w:rsid w:val="00332F5E"/>
     <w:rsid w:val="003340EA"/>
     <w:rsid w:val="003405AD"/>
     <w:rsid w:val="00345EED"/>
     <w:rsid w:val="00353DE5"/>
     <w:rsid w:val="003544D5"/>
     <w:rsid w:val="003622E2"/>
     <w:rsid w:val="003664D9"/>
     <w:rsid w:val="00371DCB"/>
     <w:rsid w:val="00375DBE"/>
     <w:rsid w:val="003772EA"/>
     <w:rsid w:val="0039088E"/>
     <w:rsid w:val="00391DA6"/>
     <w:rsid w:val="00393063"/>
     <w:rsid w:val="003937E3"/>
     <w:rsid w:val="00395282"/>
     <w:rsid w:val="00397964"/>
     <w:rsid w:val="00397D8D"/>
     <w:rsid w:val="003A2B0A"/>
     <w:rsid w:val="003A61FA"/>
     <w:rsid w:val="003A6D6B"/>
     <w:rsid w:val="003B1F2B"/>
     <w:rsid w:val="003C05A1"/>
     <w:rsid w:val="003C4568"/>
     <w:rsid w:val="003C4775"/>
     <w:rsid w:val="003D2338"/>
     <w:rsid w:val="003D2D1A"/>
     <w:rsid w:val="003D2F93"/>
-    <w:rsid w:val="003D3834"/>
     <w:rsid w:val="003D666E"/>
     <w:rsid w:val="003D6BEC"/>
     <w:rsid w:val="003D7CC3"/>
     <w:rsid w:val="003E21DA"/>
     <w:rsid w:val="003E2251"/>
     <w:rsid w:val="003F069A"/>
     <w:rsid w:val="003F272A"/>
     <w:rsid w:val="003F7E44"/>
     <w:rsid w:val="003F7F06"/>
     <w:rsid w:val="00402AFF"/>
     <w:rsid w:val="00403A03"/>
     <w:rsid w:val="00410390"/>
     <w:rsid w:val="004141EA"/>
     <w:rsid w:val="0041779C"/>
     <w:rsid w:val="00424618"/>
     <w:rsid w:val="00424EDE"/>
     <w:rsid w:val="004259BF"/>
     <w:rsid w:val="0043003D"/>
     <w:rsid w:val="004329F8"/>
     <w:rsid w:val="00437217"/>
     <w:rsid w:val="00441424"/>
     <w:rsid w:val="00442872"/>
     <w:rsid w:val="0045287E"/>
     <w:rsid w:val="00453B11"/>
     <w:rsid w:val="00454403"/>
     <w:rsid w:val="00455E66"/>
     <w:rsid w:val="004560CB"/>
     <w:rsid w:val="00460F8D"/>
     <w:rsid w:val="004617B3"/>
     <w:rsid w:val="004627C7"/>
     <w:rsid w:val="00465BE6"/>
     <w:rsid w:val="00471DA0"/>
     <w:rsid w:val="004724A4"/>
     <w:rsid w:val="00472699"/>
     <w:rsid w:val="0047393C"/>
     <w:rsid w:val="00473F78"/>
     <w:rsid w:val="004746E3"/>
-    <w:rsid w:val="00475EF4"/>
     <w:rsid w:val="00476161"/>
     <w:rsid w:val="00480453"/>
     <w:rsid w:val="004804C5"/>
     <w:rsid w:val="00480CEC"/>
     <w:rsid w:val="00481F70"/>
     <w:rsid w:val="0048218D"/>
     <w:rsid w:val="004A0655"/>
     <w:rsid w:val="004A0915"/>
     <w:rsid w:val="004A2091"/>
     <w:rsid w:val="004A58B7"/>
     <w:rsid w:val="004B54D0"/>
     <w:rsid w:val="004B6230"/>
     <w:rsid w:val="004B6885"/>
     <w:rsid w:val="004B719E"/>
     <w:rsid w:val="004B7AE5"/>
     <w:rsid w:val="004C4E58"/>
     <w:rsid w:val="004C608C"/>
     <w:rsid w:val="004D0826"/>
     <w:rsid w:val="004D3555"/>
     <w:rsid w:val="004D5569"/>
     <w:rsid w:val="004D55C1"/>
     <w:rsid w:val="004D7B0B"/>
     <w:rsid w:val="004E1E2D"/>
     <w:rsid w:val="004E5460"/>
     <w:rsid w:val="004E59D4"/>
@@ -29762,93 +29711,95 @@
     <w:rsid w:val="005A685F"/>
     <w:rsid w:val="005B039A"/>
     <w:rsid w:val="005B14B7"/>
     <w:rsid w:val="005C0F62"/>
     <w:rsid w:val="005D17D8"/>
     <w:rsid w:val="005D1E0D"/>
     <w:rsid w:val="005D5161"/>
     <w:rsid w:val="005E0D06"/>
     <w:rsid w:val="005E3787"/>
     <w:rsid w:val="005E3FA5"/>
     <w:rsid w:val="005E5744"/>
     <w:rsid w:val="005E7C9F"/>
     <w:rsid w:val="005F28E0"/>
     <w:rsid w:val="005F48AF"/>
     <w:rsid w:val="005F6B29"/>
     <w:rsid w:val="0060443F"/>
     <w:rsid w:val="00605B67"/>
     <w:rsid w:val="00607E8E"/>
     <w:rsid w:val="00617D6C"/>
     <w:rsid w:val="006208A9"/>
     <w:rsid w:val="00621A20"/>
     <w:rsid w:val="00640D61"/>
     <w:rsid w:val="00642AFE"/>
     <w:rsid w:val="00650064"/>
     <w:rsid w:val="00660E79"/>
+    <w:rsid w:val="00663432"/>
     <w:rsid w:val="00663984"/>
     <w:rsid w:val="00664E3A"/>
     <w:rsid w:val="00665AC0"/>
     <w:rsid w:val="00666BC3"/>
     <w:rsid w:val="00667C3E"/>
     <w:rsid w:val="0067149E"/>
     <w:rsid w:val="00674326"/>
     <w:rsid w:val="006758DC"/>
     <w:rsid w:val="00677CCF"/>
     <w:rsid w:val="00681038"/>
     <w:rsid w:val="00686319"/>
     <w:rsid w:val="00690D50"/>
     <w:rsid w:val="00692625"/>
     <w:rsid w:val="00692899"/>
     <w:rsid w:val="006956F8"/>
     <w:rsid w:val="00697AB7"/>
     <w:rsid w:val="006A0312"/>
     <w:rsid w:val="006A0479"/>
     <w:rsid w:val="006A0EEB"/>
     <w:rsid w:val="006A34B4"/>
     <w:rsid w:val="006A3DF6"/>
     <w:rsid w:val="006A3F3A"/>
     <w:rsid w:val="006A46D3"/>
     <w:rsid w:val="006A4ED5"/>
     <w:rsid w:val="006A65D5"/>
     <w:rsid w:val="006A7BFF"/>
     <w:rsid w:val="006B36FB"/>
     <w:rsid w:val="006C6F2E"/>
     <w:rsid w:val="006C7066"/>
     <w:rsid w:val="006C709B"/>
     <w:rsid w:val="006D3E72"/>
     <w:rsid w:val="006D3EDD"/>
     <w:rsid w:val="006D3F34"/>
     <w:rsid w:val="006D5726"/>
     <w:rsid w:val="006D7684"/>
     <w:rsid w:val="006D7B5C"/>
     <w:rsid w:val="006E1FA9"/>
     <w:rsid w:val="006E2750"/>
     <w:rsid w:val="006E4CB6"/>
     <w:rsid w:val="006F6AC9"/>
     <w:rsid w:val="007004D7"/>
     <w:rsid w:val="0070152B"/>
     <w:rsid w:val="0070337D"/>
+    <w:rsid w:val="00705D3C"/>
     <w:rsid w:val="00707528"/>
     <w:rsid w:val="007075CE"/>
     <w:rsid w:val="007107AF"/>
     <w:rsid w:val="00711780"/>
     <w:rsid w:val="00713165"/>
     <w:rsid w:val="007225D0"/>
     <w:rsid w:val="00724B55"/>
     <w:rsid w:val="00727697"/>
     <w:rsid w:val="00727DE8"/>
     <w:rsid w:val="00733CB5"/>
     <w:rsid w:val="00733D5C"/>
     <w:rsid w:val="007361C0"/>
     <w:rsid w:val="0073637F"/>
     <w:rsid w:val="00753976"/>
     <w:rsid w:val="00753CF6"/>
     <w:rsid w:val="0075550A"/>
     <w:rsid w:val="00764A60"/>
     <w:rsid w:val="00765D53"/>
     <w:rsid w:val="007677DE"/>
     <w:rsid w:val="007714ED"/>
     <w:rsid w:val="0077315E"/>
     <w:rsid w:val="007734D2"/>
     <w:rsid w:val="00781C7A"/>
     <w:rsid w:val="00785CD7"/>
     <w:rsid w:val="007866F6"/>
@@ -29863,82 +29814,81 @@
     <w:rsid w:val="007B290B"/>
     <w:rsid w:val="007B4B61"/>
     <w:rsid w:val="007B54A2"/>
     <w:rsid w:val="007B657B"/>
     <w:rsid w:val="007C3342"/>
     <w:rsid w:val="007C39F0"/>
     <w:rsid w:val="007C448C"/>
     <w:rsid w:val="007C4611"/>
     <w:rsid w:val="007C5284"/>
     <w:rsid w:val="007D3C33"/>
     <w:rsid w:val="007D5E31"/>
     <w:rsid w:val="007D61F9"/>
     <w:rsid w:val="007E0A8E"/>
     <w:rsid w:val="007E0E86"/>
     <w:rsid w:val="007E336B"/>
     <w:rsid w:val="007E5359"/>
     <w:rsid w:val="007E5E68"/>
     <w:rsid w:val="007F1221"/>
     <w:rsid w:val="007F4042"/>
     <w:rsid w:val="00800495"/>
     <w:rsid w:val="00806C3D"/>
     <w:rsid w:val="00812E68"/>
     <w:rsid w:val="00813C43"/>
     <w:rsid w:val="00813E92"/>
     <w:rsid w:val="008205C2"/>
-    <w:rsid w:val="0083052D"/>
     <w:rsid w:val="0083559F"/>
     <w:rsid w:val="00835A14"/>
     <w:rsid w:val="00835FD7"/>
     <w:rsid w:val="00836F8F"/>
     <w:rsid w:val="0083715B"/>
     <w:rsid w:val="00840800"/>
     <w:rsid w:val="00841B8A"/>
     <w:rsid w:val="00841D48"/>
     <w:rsid w:val="00843EF7"/>
     <w:rsid w:val="0084597A"/>
     <w:rsid w:val="0084638A"/>
     <w:rsid w:val="008473AB"/>
-    <w:rsid w:val="0085104E"/>
     <w:rsid w:val="008522E2"/>
     <w:rsid w:val="0085620E"/>
     <w:rsid w:val="00856D0D"/>
     <w:rsid w:val="0086190A"/>
     <w:rsid w:val="00861DF0"/>
     <w:rsid w:val="008641BD"/>
     <w:rsid w:val="00866A6E"/>
     <w:rsid w:val="008678D9"/>
     <w:rsid w:val="00867E67"/>
     <w:rsid w:val="00870A3B"/>
     <w:rsid w:val="00872A92"/>
     <w:rsid w:val="008878EC"/>
     <w:rsid w:val="00890626"/>
     <w:rsid w:val="00895676"/>
     <w:rsid w:val="00897600"/>
     <w:rsid w:val="008A2740"/>
     <w:rsid w:val="008A4D4B"/>
     <w:rsid w:val="008A59CB"/>
+    <w:rsid w:val="008B0A05"/>
     <w:rsid w:val="008B24BE"/>
     <w:rsid w:val="008B2EAB"/>
     <w:rsid w:val="008C0547"/>
     <w:rsid w:val="008C084A"/>
     <w:rsid w:val="008C1C53"/>
     <w:rsid w:val="008C6514"/>
     <w:rsid w:val="008C6684"/>
     <w:rsid w:val="008C6CDE"/>
     <w:rsid w:val="008D0DA5"/>
     <w:rsid w:val="008D49C6"/>
     <w:rsid w:val="008D5F95"/>
     <w:rsid w:val="008E229E"/>
     <w:rsid w:val="008E22C7"/>
     <w:rsid w:val="008F1BA7"/>
     <w:rsid w:val="008F2FD1"/>
     <w:rsid w:val="00902DD8"/>
     <w:rsid w:val="009117E2"/>
     <w:rsid w:val="0091418F"/>
     <w:rsid w:val="00915D9B"/>
     <w:rsid w:val="00916EDF"/>
     <w:rsid w:val="009203CC"/>
     <w:rsid w:val="00921548"/>
     <w:rsid w:val="0092520B"/>
     <w:rsid w:val="00925442"/>
     <w:rsid w:val="009265A8"/>
@@ -30065,113 +30015,110 @@
     <w:rsid w:val="00C51157"/>
     <w:rsid w:val="00C56E9A"/>
     <w:rsid w:val="00C575DD"/>
     <w:rsid w:val="00C57765"/>
     <w:rsid w:val="00C615BE"/>
     <w:rsid w:val="00C661F4"/>
     <w:rsid w:val="00C668DA"/>
     <w:rsid w:val="00C71AD4"/>
     <w:rsid w:val="00C74572"/>
     <w:rsid w:val="00C755F4"/>
     <w:rsid w:val="00C75F3B"/>
     <w:rsid w:val="00C77353"/>
     <w:rsid w:val="00C77663"/>
     <w:rsid w:val="00C778C6"/>
     <w:rsid w:val="00C81231"/>
     <w:rsid w:val="00C853E0"/>
     <w:rsid w:val="00C92807"/>
     <w:rsid w:val="00C95BF1"/>
     <w:rsid w:val="00C972C5"/>
     <w:rsid w:val="00CA33CE"/>
     <w:rsid w:val="00CA52BC"/>
     <w:rsid w:val="00CA5C34"/>
     <w:rsid w:val="00CA622B"/>
     <w:rsid w:val="00CB07F3"/>
     <w:rsid w:val="00CB1A3D"/>
-    <w:rsid w:val="00CB3AA6"/>
     <w:rsid w:val="00CC09F5"/>
     <w:rsid w:val="00CC112E"/>
     <w:rsid w:val="00CC1355"/>
     <w:rsid w:val="00CC1F5A"/>
     <w:rsid w:val="00CC2506"/>
     <w:rsid w:val="00CC6285"/>
     <w:rsid w:val="00CC7A44"/>
     <w:rsid w:val="00CD19D6"/>
     <w:rsid w:val="00CD4067"/>
     <w:rsid w:val="00CD769D"/>
     <w:rsid w:val="00CE19F5"/>
     <w:rsid w:val="00CE2256"/>
     <w:rsid w:val="00CE2E27"/>
     <w:rsid w:val="00CE46DF"/>
     <w:rsid w:val="00CE5924"/>
     <w:rsid w:val="00CE6072"/>
     <w:rsid w:val="00CE6470"/>
     <w:rsid w:val="00CE6D90"/>
     <w:rsid w:val="00CF0D5D"/>
     <w:rsid w:val="00CF20E6"/>
     <w:rsid w:val="00CF3B83"/>
     <w:rsid w:val="00CF4A04"/>
     <w:rsid w:val="00D001EC"/>
     <w:rsid w:val="00D01648"/>
     <w:rsid w:val="00D01DC7"/>
     <w:rsid w:val="00D03859"/>
     <w:rsid w:val="00D06D64"/>
     <w:rsid w:val="00D07563"/>
     <w:rsid w:val="00D1303D"/>
     <w:rsid w:val="00D13428"/>
     <w:rsid w:val="00D16A94"/>
     <w:rsid w:val="00D17088"/>
     <w:rsid w:val="00D17794"/>
     <w:rsid w:val="00D310F4"/>
     <w:rsid w:val="00D36B09"/>
     <w:rsid w:val="00D37C50"/>
-    <w:rsid w:val="00D37F04"/>
     <w:rsid w:val="00D41719"/>
     <w:rsid w:val="00D424DB"/>
     <w:rsid w:val="00D47912"/>
     <w:rsid w:val="00D5280E"/>
     <w:rsid w:val="00D55805"/>
     <w:rsid w:val="00D6113A"/>
     <w:rsid w:val="00D63D3D"/>
     <w:rsid w:val="00D71516"/>
     <w:rsid w:val="00D83349"/>
     <w:rsid w:val="00D84050"/>
     <w:rsid w:val="00D8597F"/>
     <w:rsid w:val="00D91A35"/>
     <w:rsid w:val="00D91C70"/>
     <w:rsid w:val="00D966C1"/>
     <w:rsid w:val="00D978E7"/>
     <w:rsid w:val="00D97ECD"/>
     <w:rsid w:val="00DA1B6D"/>
     <w:rsid w:val="00DB1F5A"/>
     <w:rsid w:val="00DB2632"/>
     <w:rsid w:val="00DB314E"/>
     <w:rsid w:val="00DB640F"/>
     <w:rsid w:val="00DB7EAC"/>
     <w:rsid w:val="00DC02BC"/>
     <w:rsid w:val="00DC1CEC"/>
-    <w:rsid w:val="00DC43B7"/>
     <w:rsid w:val="00DC55FF"/>
     <w:rsid w:val="00DD48FE"/>
     <w:rsid w:val="00DD5147"/>
     <w:rsid w:val="00DD59B0"/>
     <w:rsid w:val="00DE490B"/>
     <w:rsid w:val="00DE4969"/>
     <w:rsid w:val="00DE70AA"/>
     <w:rsid w:val="00DF3994"/>
     <w:rsid w:val="00E00072"/>
     <w:rsid w:val="00E0018E"/>
     <w:rsid w:val="00E00722"/>
     <w:rsid w:val="00E04794"/>
     <w:rsid w:val="00E10331"/>
     <w:rsid w:val="00E112FE"/>
     <w:rsid w:val="00E12EDF"/>
     <w:rsid w:val="00E12EE3"/>
     <w:rsid w:val="00E20A09"/>
     <w:rsid w:val="00E269D6"/>
     <w:rsid w:val="00E30639"/>
     <w:rsid w:val="00E32D98"/>
     <w:rsid w:val="00E33085"/>
     <w:rsid w:val="00E3328B"/>
     <w:rsid w:val="00E346F2"/>
     <w:rsid w:val="00E43B61"/>
     <w:rsid w:val="00E5028D"/>
@@ -31603,60 +31550,50 @@
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="FSMe-Bold"/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ParticipantID">
     <w:name w:val="ParticipantID"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00327B04"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="FSMe-Bold"/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-[...8 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="250435458">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1405178591">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -31957,679 +31894,55 @@
                                       </w:divsChild>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
-</file>
-[...622 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -32890,63 +32203,59 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004AD185E66296534293E2BECF89C4231F" ma:contentTypeVersion="1" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4300c5e2c59fb421893096b858a066db">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a447206dab0015f8b9f8924535193e8c" ns1:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
@@ -33034,134 +32343,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12D9F614-9802-4F4E-8303-2C5348E98743}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1C93299-FBD9-4672-A520-7F2C70C213E2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB12778F-91EA-4E13-B1D3-FDD87DA0E6B1}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{570C7E26-7DBC-4BD6-8889-30D5E60AD5EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB12778F-91EA-4E13-B1D3-FDD87DA0E6B1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1C93299-FBD9-4672-A520-7F2C70C213E2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12D9F614-9802-4F4E-8303-2C5348E98743}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>22</Pages>
-  <Words>6811</Words>
-  <Characters>36168</Characters>
+  <Words>6414</Words>
+  <Characters>36563</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>882</Lines>
-  <Paragraphs>467</Paragraphs>
+  <Lines>304</Lines>
+  <Paragraphs>85</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Support Disability Accommodation Deed Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>42512</CharactersWithSpaces>
+  <CharactersWithSpaces>42892</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Support Disability Accommodation Deed Form</dc:title>
   <dc:creator>Jordan, Elspeth</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004AD185E66296534293E2BECF89C4231F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="WebdocsID2">
     <vt:lpwstr/>
   </property>
@@ -33174,59 +32487,59 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="WebdocsID5">
     <vt:lpwstr>1426496R1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="WebdocsID6">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="WebdocsID7">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="WebdocsID8">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="WebdocsID9">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="WebdocsID10">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="WebdocsID">
     <vt:lpwstr>1482133R1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="sTmpGUID">
     <vt:lpwstr>029025d8-cc6a-469a-960d-79dd9df5f5e2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ClassificationContentMarkingHeaderShapeIds">
-    <vt:lpwstr>33959441,284380a,1df089e3</vt:lpwstr>
+    <vt:lpwstr>796bae9c,23b2ab7f,2d01f64e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ClassificationContentMarkingHeaderFontProps">
-    <vt:lpwstr>#ff0000,12,Aptos</vt:lpwstr>
+    <vt:lpwstr>#ff0000,12,Calibri</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ClassificationContentMarkingHeaderText">
-    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+    <vt:lpwstr>OFFICIAL Sensitive</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
-    <vt:lpwstr>2026-03-05T01:26:50Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_SetDate">
+    <vt:lpwstr>2026-07-01T22:49:27Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
-    <vt:lpwstr>Standard</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
-    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Name">
+    <vt:lpwstr>OFFICIAL Sensitive</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_SiteId">
     <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
-    <vt:lpwstr>5617745c-33b8-4075-a83b-3b46cca28342</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_ActionId">
+    <vt:lpwstr>64cb009c-7829-4360-9ba8-6a6e24646d51</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_ContentBits">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>