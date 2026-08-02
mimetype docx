--- v1 (2026-03-14)
+++ v2 (2026-08-02)
@@ -1633,67 +1633,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00126385">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0023572A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The plan</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> includes a statement of participant </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> includes a statement of participant supports. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6999344C" w14:textId="4BFCD6BC" w:rsidR="0026436F" w:rsidRPr="006F6AC9" w:rsidRDefault="0026436F" w:rsidP="00512AF5">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. The </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Public Advocate</w:t>
@@ -3084,67 +3068,51 @@
         <w:t xml:space="preserve"> powers and duties in respect of that appointment. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0173EBAF" w14:textId="6A3644C3" w:rsidR="00CE2E27" w:rsidRPr="006F6AC9" w:rsidRDefault="005D17D8" w:rsidP="00ED7CA5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardianship and Administration Act</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the </w:t>
+        <w:t xml:space="preserve"> means the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D61668">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guardianship and Administration Act </w:t>
       </w:r>
       <w:r w:rsidR="00CE2E27" w:rsidRPr="00D61668">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1990</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
@@ -3171,124 +3139,106 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00472699">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Health Information</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED7314">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">means information, data and medical </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">means information, data and medical opinion </w:t>
       </w:r>
       <w:r w:rsidR="00866A6E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">on or </w:t>
       </w:r>
       <w:r w:rsidR="00ED7314">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>about an individual's state of physical or mental health and wellbeing, including matters pertaining to disease, affliction, disability and drug or alcohol addiction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34FC586B" w14:textId="5A14F043" w:rsidR="00514801" w:rsidRDefault="00514801" w:rsidP="00ED7CA5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Home and Living </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D40862">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00FD4912">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> NDIS support category that can be included in a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Participant’s </w:t>
       </w:r>
       <w:r w:rsidR="00CC187F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
@@ -3356,78 +3306,60 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk180088681"/>
       <w:r w:rsidRPr="00086E8A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Home and Living with Occupancy Rights </w:t>
       </w:r>
       <w:r w:rsidR="00FF62F9" w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>refers to</w:t>
       </w:r>
       <w:r w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">a </w:t>
+        <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r w:rsidRPr="00D61668">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Home</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> and Living</w:t>
+        <w:t>Home and Living</w:t>
       </w:r>
       <w:r w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> support </w:t>
       </w:r>
       <w:r w:rsidR="00EF0D83" w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(excluding </w:t>
       </w:r>
       <w:r w:rsidR="00EF0D83" w:rsidRPr="00086E8A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Supported Disability Accommodation</w:t>
       </w:r>
       <w:r w:rsidR="00EF0D83" w:rsidRPr="00086E8A">
@@ -3584,67 +3516,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk180089156"/>
       <w:r w:rsidRPr="00086E8A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Miscellaneous Services </w:t>
       </w:r>
       <w:r w:rsidR="00FF62F9" w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>refers to</w:t>
       </w:r>
       <w:r w:rsidR="00CD0D07" w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> NDIS </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> as defined in section 10 of the </w:t>
+        <w:t xml:space="preserve"> NDIS supports as defined in section 10 of the </w:t>
       </w:r>
       <w:r w:rsidR="00CD0D07" w:rsidRPr="00D61668">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIS Act</w:t>
       </w:r>
       <w:r w:rsidR="00CD0D07" w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00007867" w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>except for</w:t>
       </w:r>
       <w:r w:rsidR="00CD0D07" w:rsidRPr="00086E8A">
@@ -3991,65 +3907,56 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2704C454" w14:textId="1634BCD7" w:rsidR="00572A36" w:rsidRPr="00086E8A" w:rsidRDefault="00572A36" w:rsidP="00ED7CA5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00086E8A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS Maximum Reasonable Rent Contribution and Board Payment </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>means</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 25</w:t>
+        <w:t>means 25</w:t>
       </w:r>
       <w:r w:rsidR="00444E1D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> per cent</w:t>
       </w:r>
       <w:r w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Commonwealth Disability Support Pension as well as any Commonwealth Rent Assistance entitlement and is prescribed by the </w:t>
       </w:r>
       <w:r w:rsidRPr="005655FD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIA</w:t>
       </w:r>
       <w:r w:rsidRPr="00086E8A">
@@ -4204,67 +4111,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIA</w:t>
       </w:r>
       <w:r w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> that sets out the general pricing arrangements that apply to all supports in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00086E8A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">and the specific arrangements that apply to individual </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">and the specific arrangements that apply to individual supports. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30F80CEB" w14:textId="77777777" w:rsidR="00AB7B07" w:rsidRPr="00086E8A" w:rsidRDefault="00AB7B07" w:rsidP="00AB7B07">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Hlk180076337"/>
       <w:r w:rsidRPr="00086E8A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIS Quality and Safeguards Commission</w:t>
       </w:r>
       <w:r w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4682,67 +4573,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS Act </w:t>
       </w:r>
       <w:r w:rsidR="00B868A9" w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(the </w:t>
       </w:r>
       <w:r w:rsidR="00B868A9" w:rsidRPr="00086E8A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Participant’s Plan) </w:t>
       </w:r>
       <w:r w:rsidR="00B868A9" w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">which includes a statement of participant </w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>which includes a statement of participant supports.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50F80F08" w14:textId="0B4AE7F1" w:rsidR="00CC2506" w:rsidRPr="00086E8A" w:rsidRDefault="005D17D8" w:rsidP="00ED7CA5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00086E8A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Personal Information</w:t>
       </w:r>
       <w:r w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> means personal information within the definition </w:t>
@@ -5084,66 +4959,64 @@
     </w:p>
     <w:p w14:paraId="49DCE639" w14:textId="1A198879" w:rsidR="003D4D57" w:rsidRPr="00D61668" w:rsidRDefault="003D4D57" w:rsidP="00ED7CA5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Replacement Support </w:t>
       </w:r>
       <w:r w:rsidR="00C54E72">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">means a service, item or equipment which is not </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00713BDA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00DC6599">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C54E72">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C54E72">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS Support </w:t>
       </w:r>
       <w:r w:rsidR="00C54E72">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">but has been approved by the </w:t>
       </w:r>
       <w:r w:rsidR="00C54E72" w:rsidRPr="00B74488">
         <w:rPr>
@@ -5155,66 +5028,64 @@
         <w:t>NDIA</w:t>
       </w:r>
       <w:r w:rsidR="00C54E72">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the </w:t>
       </w:r>
       <w:r w:rsidR="00C54E72">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Participant </w:t>
       </w:r>
       <w:r w:rsidR="00C54E72" w:rsidRPr="00B74488">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to use instead of </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00017561" w:rsidRPr="00B74488">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00DC6599">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C54E72">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> NDIS Support. </w:t>
       </w:r>
       <w:r w:rsidR="00C54E72">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It replaces an existing </w:t>
       </w:r>
       <w:r w:rsidR="00C54E72">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS Support/s </w:t>
       </w:r>
@@ -5804,67 +5675,51 @@
     <w:p w14:paraId="18412BA8" w14:textId="77777777" w:rsidR="00EF0D83" w:rsidRPr="00EF0D83" w:rsidRDefault="00EF0D83" w:rsidP="00ED7CA5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Hlk180089011"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Specialist Disability Accommodation </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">refers to accommodation for participants who require specialist housing solutions to assist with the delivery of </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> that cater for their extreme functional impairment and/or very high support needs.</w:t>
+        <w:t>refers to accommodation for participants who require specialist housing solutions to assist with the delivery of supports that cater for their extreme functional impairment and/or very high support needs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40DEB00D" w14:textId="2A4D7B7F" w:rsidR="007E336B" w:rsidRPr="006F6AC9" w:rsidRDefault="005D17D8" w:rsidP="00ED7CA5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Hlk200910874"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Start Date</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -6259,67 +6114,51 @@
         <w:t xml:space="preserve"> to NDIS service providers and community, mainstream and other government services. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21787B88" w14:textId="762AC330" w:rsidR="0099407F" w:rsidRDefault="0099407F" w:rsidP="00ED7CA5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F0E56">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Supported Accommodation Services</w:t>
       </w:r>
       <w:r w:rsidR="00D147D5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> includes drop-in daily </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and </w:t>
+        <w:t xml:space="preserve"> includes drop-in daily supports and </w:t>
       </w:r>
       <w:r w:rsidR="00D147D5" w:rsidRPr="000F0E56">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Home and Living</w:t>
       </w:r>
       <w:r w:rsidR="00D147D5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> support.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30010C77" w14:textId="30D94450" w:rsidR="00AD0237" w:rsidRDefault="005D17D8" w:rsidP="00ED7CA5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -6483,100 +6322,68 @@
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, except where the context requires otherwise: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7323A733" w14:textId="77777777" w:rsidR="008D49C6" w:rsidRPr="006F6AC9" w:rsidRDefault="008D49C6" w:rsidP="00ED7CA5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(a) the singular includes the plural and </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(a) the singular includes the plural and vice versa; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4574B060" w14:textId="77777777" w:rsidR="008D49C6" w:rsidRPr="006F6AC9" w:rsidRDefault="008D49C6" w:rsidP="00ED7CA5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(b) another grammatical form of a defined word or expression has a corresponding </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(b) another grammatical form of a defined word or expression has a corresponding meaning; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39946049" w14:textId="77777777" w:rsidR="008D49C6" w:rsidRPr="006F6AC9" w:rsidRDefault="008D49C6" w:rsidP="00ED7CA5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(c) a reference to: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="577FA69B" w14:textId="611A69D5" w:rsidR="008D49C6" w:rsidRPr="00086E8A" w:rsidRDefault="008D49C6" w:rsidP="00ED7CA5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -6621,229 +6428,133 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD4301" w:rsidRPr="00DD4301">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and must be </w:t>
       </w:r>
       <w:r w:rsidR="00DD4301" w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>complied with</w:t>
       </w:r>
       <w:r w:rsidR="003161DB" w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in accordance with their expressed and implied </w:t>
-[...7 lines deleted...]
-        <w:t>terms</w:t>
+        <w:t xml:space="preserve"> in accordance with their expressed and implied terms</w:t>
       </w:r>
       <w:r w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FA1DE50" w14:textId="77777777" w:rsidR="008D49C6" w:rsidRPr="006F6AC9" w:rsidRDefault="008D49C6" w:rsidP="00ED7CA5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(ii) a person includes the legal personal representatives, successors</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and permitted assigns of that </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> and permitted assigns of that person; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16C95736" w14:textId="77777777" w:rsidR="008D49C6" w:rsidRPr="006F6AC9" w:rsidRDefault="008D49C6" w:rsidP="00ED7CA5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(iii) </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(iii) any body which no longer exists or has been reconstituted, renamed, replaced or whose powers or functions have been removed or transferred to another body or agency, is a reference to the body which most closely serves the purposes or objects of the first-mentioned body; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CFEB6A2" w14:textId="0A363349" w:rsidR="008D49C6" w:rsidRPr="006F6AC9" w:rsidRDefault="008D49C6" w:rsidP="00ED7CA5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(iv) a statute includes regulations under it and consolidations, amendments, re-enactments or replacements of any of </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(iv) a statute includes regulations under it and consolidations, amendments, re-enactments or replacements of any of them; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A36BF23" w14:textId="77777777" w:rsidR="008D49C6" w:rsidRPr="006F6AC9" w:rsidRDefault="008D49C6" w:rsidP="00ED7CA5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(v) this or any other document includes the document as varied or replaced regardless of any change in the identity of the </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(v) this or any other document includes the document as varied or replaced regardless of any change in the identity of the parties; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="073A23BD" w14:textId="77777777" w:rsidR="008D49C6" w:rsidRPr="006F6AC9" w:rsidRDefault="008D49C6" w:rsidP="00ED7CA5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4722C4D3" w14:textId="52DD3B51" w:rsidR="008D49C6" w:rsidRPr="006F6AC9" w:rsidRDefault="008D49C6" w:rsidP="00ED7CA5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -7215,67 +6926,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> will have regard to the human rights of the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> as set out in the United Nations Convention on the Rights of Persons with </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> as set out in the United Nations Convention on the Rights of Persons with Disabilities; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25CE0C49" w14:textId="02E28D4E" w:rsidR="003F069A" w:rsidRDefault="00841B8A" w:rsidP="00ED7CA5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.2 the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
@@ -7320,70 +7015,59 @@
         <w:t xml:space="preserve"> pursuant to powers vested in the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in accordance with the </w:t>
       </w:r>
       <w:r w:rsidRPr="00423CFE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Guardianship and Administration </w:t>
-[...9 lines deleted...]
-        <w:t>Act</w:t>
+        <w:t>Guardianship and Administration Act</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE320B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AD0237">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="651ED5E7" w14:textId="3C7EA4B7" w:rsidR="003F069A" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="00ED7CA5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.3 the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
@@ -7398,161 +7082,127 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D191B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidR="004D191B" w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">exercise </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">exercise all of the rights and powers of the </w:t>
+      </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Participant</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the rights and powers of the </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00726C7E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">under this </w:t>
+      </w:r>
+      <w:r w:rsidR="009F2471">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00726C7E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">greement </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on behalf of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6AC9">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">greement </w:t>
+        <w:t xml:space="preserve"> in accordance with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423CFE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Guardianship and Administration Act</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">on behalf of the </w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78B058F9" w14:textId="7581F6AC" w:rsidR="003F069A" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="00ED7CA5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.4 this </w:t>
       </w:r>
       <w:r w:rsidR="00BD6BA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
@@ -7583,74 +7233,65 @@
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> will act to exercise the </w:t>
       </w:r>
       <w:r w:rsidRPr="00760230">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’s rights in relation to the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00760230">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="235C3442" w14:textId="77777777" w:rsidR="003F069A" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="00ED7CA5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.5 the rights, duties and responsibilities of the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
@@ -7672,68 +7313,66 @@
         <w:t>Public Advocate</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’s appointment as the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’s </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00423CFE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE320B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AD0237">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AFEBA6B" w14:textId="32CA75C0" w:rsidR="003F069A" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="00ED7CA5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.6 this </w:t>
       </w:r>
       <w:r w:rsidR="00BD6BA5">
         <w:rPr>
@@ -7913,74 +7552,65 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">t </w:t>
       </w:r>
       <w:r w:rsidR="00E67009">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>as well as</w:t>
       </w:r>
       <w:r w:rsidR="0033432D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> those </w:t>
       </w:r>
       <w:r w:rsidR="00E67009">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">conferred on the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E67009" w:rsidRPr="0059782D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">;  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0864CA8D" w14:textId="558E2C97" w:rsidR="003F069A" w:rsidRDefault="00841B8A" w:rsidP="00ED7CA5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.7 a </w:t>
       </w:r>
       <w:r w:rsidR="00BD6BA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
@@ -8084,68 +7714,59 @@
         <w:t xml:space="preserve">nd </w:t>
       </w:r>
       <w:r w:rsidR="00780793">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00423CFE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ate</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> specified in item 2 of Schedule </w:t>
-[...7 lines deleted...]
-        <w:t>1</w:t>
+        <w:t xml:space="preserve"> specified in item 2 of Schedule 1</w:t>
       </w:r>
       <w:r w:rsidR="00BE1DFA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="30BB7362" w14:textId="35DFF288" w:rsidR="003F069A" w:rsidRDefault="00BE1DFA" w:rsidP="00ED7CA5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.8 </w:t>
       </w:r>
       <w:r w:rsidR="00A36BEE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -8597,76 +8218,58 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in accordance with the </w:t>
       </w:r>
       <w:r w:rsidR="00FD6D60">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">provisions </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of this </w:t>
       </w:r>
       <w:r w:rsidR="00BD6BA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Service </w:t>
-[...9 lines deleted...]
-        <w:t>Agreement</w:t>
+        <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F266A8C" w14:textId="5E63DD8D" w:rsidR="003F069A" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="00A15A3F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2.2 prior to entering the </w:t>
       </w:r>
       <w:r w:rsidR="007B1A0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>S</w:t>
@@ -8720,67 +8323,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant’s Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> at items 1 and 2 of Schedule 1, it verified with the </w:t>
       </w:r>
       <w:r w:rsidRPr="00371BBB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Support Coordinator</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the accuracy of those </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> the accuracy of those dates; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A218788" w14:textId="17055746" w:rsidR="003F069A" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="00A15A3F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2.3 prior to entering the details of </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
@@ -8800,61 +8387,52 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant’s Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the total cost for all </w:t>
       </w:r>
       <w:r w:rsidRPr="005D2E64">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> listed in Schedule </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> listed in Schedule 2;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="282EA22B" w14:textId="62812959" w:rsidR="003F069A" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="00A15A3F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.2.4 it will only charge</w:t>
       </w:r>
       <w:r w:rsidR="00C7523A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C7523A" w:rsidRPr="006F6AC9">
         <w:rPr>
@@ -8928,70 +8506,59 @@
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Amendment Schedule</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> made during the Term of the </w:t>
       </w:r>
       <w:r w:rsidR="00BD6BA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Service </w:t>
-[...9 lines deleted...]
-        <w:t>Agreement</w:t>
+        <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidR="00466825">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="44BE4407" w14:textId="5DA8621B" w:rsidR="003F069A" w:rsidRDefault="00841B8A" w:rsidP="00A15A3F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.2.5 regardless of the hourly rate or unit price</w:t>
       </w:r>
       <w:r w:rsidR="0072425E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, including notional pricing</w:t>
       </w:r>
       <w:r w:rsidR="001C1989">
         <w:rPr>
@@ -9539,68 +9106,59 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Participant’s </w:t>
       </w:r>
       <w:r w:rsidR="0006323B" w:rsidRPr="0006323B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>health,</w:t>
       </w:r>
       <w:r w:rsidR="0006323B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00376AEE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">safety and </w:t>
-[...7 lines deleted...]
-        <w:t>wellbeing</w:t>
+        <w:t>safety and wellbeing</w:t>
       </w:r>
       <w:r w:rsidR="00115A80">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2B8FC794" w14:textId="5337F5C9" w:rsidR="00376AEE" w:rsidRPr="006F6AC9" w:rsidRDefault="00376AEE" w:rsidP="00376AEE">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Hlk222080810"/>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r w:rsidR="00E716F6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
@@ -9680,67 +9238,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">’s support </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">’s support needs; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p w14:paraId="11B24CD5" w14:textId="4F671A1C" w:rsidR="00F2410B" w:rsidRPr="00086E8A" w:rsidRDefault="00E716F6" w:rsidP="00A15A3F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.3 s</w:t>
       </w:r>
       <w:r w:rsidR="003161DB" w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">hall </w:t>
       </w:r>
@@ -9775,74 +9317,65 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidR="00841B8A" w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in formats </w:t>
       </w:r>
       <w:r w:rsidR="00DC5713" w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">best </w:t>
       </w:r>
       <w:r w:rsidR="00841B8A" w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">understood by the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00841B8A" w:rsidRPr="00086E8A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidR="00841B8A" w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12A38E50" w14:textId="4ABA22FE" w:rsidR="00AD0237" w:rsidRDefault="00841B8A" w:rsidP="00A15A3F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r w:rsidR="00E716F6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00086E8A">
@@ -9906,74 +9439,65 @@
         <w:t>to the extent possible</w:t>
       </w:r>
       <w:r w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> about how the </w:t>
       </w:r>
       <w:r w:rsidRPr="00086E8A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> will provide the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00086E8A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61DD3AF8" w14:textId="77777777" w:rsidR="00AD0237" w:rsidRDefault="00AD0237">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6728830B" w14:textId="275558AD" w:rsidR="009E20E6" w:rsidRDefault="00AD31F8" w:rsidP="001F18EC">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -10089,74 +9613,58 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4596570D" w14:textId="61C9370C" w:rsidR="00824F17" w:rsidRDefault="001F18EC" w:rsidP="0059782D">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(a) are Lawful, </w:t>
       </w:r>
       <w:r w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">fair and </w:t>
-[...7 lines deleted...]
-        <w:t>reasonable</w:t>
+        <w:t>fair and reasonable</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="007C77B9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CBCE524" w14:textId="40732529" w:rsidR="001F18EC" w:rsidRDefault="001F18EC" w:rsidP="0059782D">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(b) </w:t>
       </w:r>
@@ -10266,83 +9774,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">provide any </w:t>
       </w:r>
       <w:r w:rsidR="007F75D2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">indemnity or </w:t>
       </w:r>
       <w:r w:rsidR="003E2D73">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>release in relation</w:t>
       </w:r>
       <w:r w:rsidR="0006323B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> limitation on liability</w:t>
+        <w:t xml:space="preserve"> from or limitation on liability</w:t>
       </w:r>
       <w:r w:rsidR="003E2D73">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the </w:t>
       </w:r>
       <w:r w:rsidR="003E2D73" w:rsidRPr="00C94EBD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Provider’s</w:t>
       </w:r>
       <w:r w:rsidR="003E2D73">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> breach of any Laws, non-compliance with the requirements of the </w:t>
       </w:r>
       <w:r w:rsidR="003E2D73" w:rsidRPr="00086E8A">
@@ -10372,68 +9848,59 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00CD736F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">erformance </w:t>
       </w:r>
       <w:r w:rsidR="00C94EBD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00CD736F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">tandards in clause </w:t>
-[...7 lines deleted...]
-        <w:t>3.4</w:t>
+        <w:t>tandards in clause 3.4</w:t>
       </w:r>
       <w:r w:rsidR="006A5EF7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="70ACFC8E" w14:textId="17B9510B" w:rsidR="000919EE" w:rsidRPr="00086E8A" w:rsidRDefault="000919EE" w:rsidP="000919EE">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r w:rsidR="00E716F6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="000D1A62" w:rsidRPr="00086E8A">
         <w:rPr>
@@ -10560,68 +10027,66 @@
         <w:t>NDIS</w:t>
       </w:r>
       <w:r w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> funds as set out in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00B74488">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIS</w:t>
       </w:r>
       <w:r w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00086E8A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7CC4CB17" w14:textId="0C1655D8" w:rsidR="0006323B" w:rsidRDefault="0006323B" w:rsidP="0006323B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Hlk221795681"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidRPr="0006323B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3.6 shall propose any changes to its </w:t>
       </w:r>
       <w:r w:rsidRPr="0006323B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
@@ -10767,59 +10232,57 @@
         <w:t>on</w:t>
       </w:r>
       <w:r w:rsidR="00EE320B" w:rsidRPr="0006323B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0006323B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the grounds of them being in breach of this </w:t>
       </w:r>
       <w:r w:rsidRPr="0006323B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0006323B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p w14:paraId="07B46691" w14:textId="08BF088A" w:rsidR="00F2410B" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="00A15A3F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r w:rsidR="00E716F6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
@@ -10851,67 +10314,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> with courtesy and respect at all </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> with courtesy and respect at all times; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E140C99" w14:textId="1507C84C" w:rsidR="00F2410B" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="00A15A3F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r w:rsidR="00E716F6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
@@ -10943,67 +10390,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in a timely </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> in a timely manner; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A3FD43A" w14:textId="269B3596" w:rsidR="0088624D" w:rsidRDefault="00841B8A" w:rsidP="00A15A3F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r w:rsidR="00E716F6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
@@ -11035,67 +10466,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’s and the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">’s feedback and work with them to resolve problems </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">’s feedback and work with them to resolve problems quickly; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="632675B3" w14:textId="4F36383E" w:rsidR="00C1180F" w:rsidRDefault="00C1180F" w:rsidP="00A15A3F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Hlk180081377"/>
       <w:r w:rsidRPr="00DD4301">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r w:rsidR="00E716F6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
@@ -11119,124 +10534,82 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">deliver services to the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD4301">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidR="00855CE9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD4301">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">in such a way as to </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">in such a way as to give effect to the personal and lifestyle decisions made by the </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD4301">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Guardian</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD4301">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> effect </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> on behalf of the</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD4301">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...13 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Guardian</w:t>
-[...23 lines deleted...]
-        <w:t>Participant</w:t>
+        <w:t xml:space="preserve"> Participant</w:t>
       </w:r>
       <w:r w:rsidR="00855CE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="71FE767D" w14:textId="6869DEB1" w:rsidR="00C47841" w:rsidRDefault="00C47841" w:rsidP="00C47841">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -11409,68 +10782,66 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">will provide an updated Conflict of Interest Declaration form to the </w:t>
       </w:r>
       <w:r w:rsidRPr="0006323B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for approval if any undeclared actual or perceived conflicts of interest arise during the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Term</w:t>
       </w:r>
       <w:r w:rsidR="00C94EBD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidDel="00517CFA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14B25055" w14:textId="329E4F54" w:rsidR="00AD0237" w:rsidRDefault="00C94EBD" w:rsidP="00C94EBD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Hlk186743820"/>
       <w:r w:rsidRPr="00C94EBD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3.12 shall notify the </w:t>
       </w:r>
       <w:r w:rsidRPr="00C94EBD">
         <w:rPr>
@@ -11505,70 +10876,59 @@
         <w:t xml:space="preserve"> that any </w:t>
       </w:r>
       <w:r w:rsidRPr="00C94EBD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIS Compliance Action</w:t>
       </w:r>
       <w:r w:rsidRPr="00C94EBD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is being taken against the </w:t>
       </w:r>
       <w:r w:rsidRPr="00C94EBD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Service </w:t>
-[...9 lines deleted...]
-        <w:t>Provider</w:t>
+        <w:t>Service Provider</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7E5608AD" w14:textId="77777777" w:rsidR="00AD0237" w:rsidRDefault="00AD0237">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3842A557" w14:textId="2755FEE6" w:rsidR="0043744B" w:rsidRPr="0043744B" w:rsidRDefault="0043744B" w:rsidP="00A15A3F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -11613,68 +10973,59 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">support the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Participant </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>to experience a planned and coordinated transition to or from another provider when required</w:t>
       </w:r>
       <w:r w:rsidR="00A51276">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...7 lines deleted...]
-        <w:t>possible</w:t>
+        <w:t xml:space="preserve"> and possible</w:t>
       </w:r>
       <w:r w:rsidR="00051994">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkEnd w:id="28"/>
     <w:p w14:paraId="7243159A" w14:textId="03ECF687" w:rsidR="00DD59B0" w:rsidRDefault="00841B8A" w:rsidP="00A15A3F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
       <w:r w:rsidR="007704AA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
@@ -11883,67 +11234,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and in doing </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> must perform the </w:t>
+        <w:t xml:space="preserve"> and in doing so, must perform the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38D15061" w14:textId="71D683DF" w:rsidR="00F2410B" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="00A15A3F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -11979,123 +11314,96 @@
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="003F26EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Support Coordinator</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, and in compliance with the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Participant’s </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Participant’s Plan</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
-          <w:b/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="710A23D1" w14:textId="3DD90CDC" w:rsidR="00F2410B" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="00A15A3F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.4.2 in a courteous and respectful manner, </w:t>
       </w:r>
       <w:r w:rsidR="0055683C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00A72F60">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">awfully, and </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">with due skill, diligence, care and consistent with the highest professional and industry </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>with due skill, diligence, care and consistent with the highest professional and industry standards;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0167B20B" w14:textId="5CC542CF" w:rsidR="00F2410B" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="00A15A3F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.4.3 in accordance with this </w:t>
       </w:r>
       <w:r w:rsidR="00BD6BA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
@@ -12123,100 +11431,75 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>aw</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE320B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="002C6F9D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">and any reasonable request </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">and any reasonable request of the </w:t>
+      </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Guardian</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the </w:t>
-[...23 lines deleted...]
-        <w:t>time</w:t>
+        <w:t xml:space="preserve"> from time to time</w:t>
       </w:r>
       <w:r w:rsidR="00B84D81">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DCA8F1A" w14:textId="39B08601" w:rsidR="002659FF" w:rsidRDefault="002659FF" w:rsidP="00A15A3F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Hlk186744089"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.4.4 in accordance with the </w:t>
       </w:r>
       <w:r>
@@ -12694,171 +11977,137 @@
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p w14:paraId="429D3012" w14:textId="072710D2" w:rsidR="00934212" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="00A15A3F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.5.1 </w:t>
       </w:r>
       <w:r w:rsidR="00866A6E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">do all things </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> to </w:t>
+        <w:t xml:space="preserve">do all things reasonable to </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">cooperate with the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> in order for the </w:t>
+      </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Service Provider</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the </w:t>
+        <w:t xml:space="preserve"> to provide the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Service Provider</w:t>
+        <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to provide the </w:t>
+        <w:t xml:space="preserve"> to meet the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Services</w:t>
+        <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to meet the </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">’s </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004108B8" w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>needs</w:t>
       </w:r>
       <w:r w:rsidR="00855CE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5EFEF593" w14:textId="6A7B5DBF" w:rsidR="00013CCB" w:rsidRPr="00426353" w:rsidRDefault="00013CCB" w:rsidP="00A15A3F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Hlk180949826"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.5.2 </w:t>
       </w:r>
       <w:r w:rsidR="00F00DF1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>take reasonable steps</w:t>
       </w:r>
       <w:r w:rsidR="00426353">
@@ -12881,68 +12130,59 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="00426353">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Provider</w:t>
       </w:r>
       <w:r w:rsidR="00426353">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="002A1D25">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">action administrative tasks in a timely </w:t>
-[...7 lines deleted...]
-        <w:t>manner</w:t>
+        <w:t>action administrative tasks in a timely manner</w:t>
       </w:r>
       <w:r w:rsidR="00855CE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p w14:paraId="742B2547" w14:textId="6497508A" w:rsidR="00934212" w:rsidRPr="006F6AC9" w:rsidRDefault="00841B8A" w:rsidP="00A15A3F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.5.</w:t>
       </w:r>
       <w:r w:rsidR="00231613">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
@@ -12978,68 +12218,66 @@
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’s situation known to the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> that may impact on the provision of the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="722536D3" w14:textId="33525FBC" w:rsidR="00AD0237" w:rsidRDefault="00841B8A" w:rsidP="00A15A3F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.5</w:t>
       </w:r>
       <w:r w:rsidR="00231613">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.4</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
@@ -13056,68 +12294,59 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> from time to </w:t>
-[...7 lines deleted...]
-        <w:t>time</w:t>
+        <w:t xml:space="preserve"> from time to time</w:t>
       </w:r>
       <w:r w:rsidR="00510CAF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7A2F6EFC" w14:textId="77777777" w:rsidR="00AD0237" w:rsidRDefault="00AD0237">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B5E1E61" w14:textId="55E2881B" w:rsidR="003B1E17" w:rsidRDefault="003B1E17" w:rsidP="00A15A3F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Hlk211188182"/>
@@ -13306,68 +12535,59 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00724EE9" w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Details of </w:t>
       </w:r>
       <w:r w:rsidR="003161DB" w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidR="00724EE9" w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">private payment arrangements can be included in Appendix 1 for </w:t>
-[...7 lines deleted...]
-        <w:t>noting</w:t>
+        <w:t>private payment arrangements can be included in Appendix 1 for noting</w:t>
       </w:r>
       <w:r w:rsidR="00510CAF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4B248D77" w14:textId="0435D4C1" w:rsidR="00F2743E" w:rsidRDefault="00F2743E" w:rsidP="00A15A3F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.5.6 </w:t>
       </w:r>
       <w:r w:rsidR="00DE6314">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>make decisions</w:t>
       </w:r>
       <w:r w:rsidR="00510CAF">
         <w:rPr>
@@ -13998,67 +13218,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in writing of any actual or suspected breach of its obligations under clause </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> in writing of any actual or suspected breach of its obligations under clause 3.6.1; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C6EC9D8" w14:textId="63D443B8" w:rsidR="00934212" w:rsidRDefault="00A53806" w:rsidP="00755548">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Hlk186744622"/>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.6.3</w:t>
       </w:r>
       <w:r w:rsidR="0017404B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> within 30 days of the signing of this </w:t>
       </w:r>
@@ -14834,133 +14038,101 @@
         </w:rPr>
         <w:t>Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="007424BB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; or </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C598AAD" w14:textId="259FD205" w:rsidR="007424BB" w:rsidRPr="007424BB" w:rsidRDefault="007424BB" w:rsidP="007424BB">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007424BB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(b) to its employees, contractors or advisors solely </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> comply with obligations, or to exercise rights, under this </w:t>
+        <w:t xml:space="preserve">(b) to its employees, contractors or advisors solely in order to comply with obligations, or to exercise rights, under this </w:t>
       </w:r>
       <w:r w:rsidRPr="007424BB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="007424BB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; or </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2229FCEB" w14:textId="77777777" w:rsidR="007424BB" w:rsidRPr="007424BB" w:rsidRDefault="007424BB" w:rsidP="007424BB">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007424BB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(c) as required by any Law; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FD896B1" w14:textId="31E5A8D0" w:rsidR="007424BB" w:rsidRPr="007424BB" w:rsidRDefault="007424BB" w:rsidP="007424BB">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007424BB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(d) where the information is in </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> knowledge or enters the public domain through no fault of the </w:t>
+        <w:t xml:space="preserve">(d) where the information is in the public knowledge or enters the public domain through no fault of the </w:t>
       </w:r>
       <w:r w:rsidRPr="007424BB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="007424BB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7319DD8A" w14:textId="77777777" w:rsidR="007424BB" w:rsidRPr="00D82951" w:rsidRDefault="007424BB" w:rsidP="007424BB">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -15390,67 +14562,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Service Provider </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">warrants that it has sought and considered </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> professional advice in relation to its insurance requirements and needs, in the light of all relevant factors</w:t>
+        <w:t>warrants that it has sought and considered the appropriate professional advice in relation to its insurance requirements and needs, in the light of all relevant factors</w:t>
       </w:r>
       <w:r w:rsidR="005848A4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> including this </w:t>
       </w:r>
       <w:r w:rsidR="00BD6BA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r>
@@ -15537,67 +14693,51 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">evidence of </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">its compliance with </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 4.1</w:t>
+        <w:t>its compliance with clause 4.1</w:t>
       </w:r>
       <w:r w:rsidR="00797E03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
       <w:r w:rsidR="003A431B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and 4.</w:t>
       </w:r>
       <w:r w:rsidR="00797E03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="003A431B">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -16072,67 +15212,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F14D150" w14:textId="77777777" w:rsidR="007424BB" w:rsidRDefault="007424BB" w:rsidP="007424BB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260D9E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F81BD"/>
         </w:rPr>
         <w:t>5.4</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Despite the existence of a complaint or dispute, the parties must continue to </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> their obligations under this </w:t>
+        <w:t xml:space="preserve"> Despite the existence of a complaint or dispute, the parties must continue to perform their obligations under this </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6AC9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> There is a supportive environment for any person who provides feedback and/or makes a complaint.</w:t>
       </w:r>
     </w:p>
@@ -16598,67 +15722,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Terms and Conditions </w:t>
       </w:r>
       <w:r w:rsidRPr="007F2C70">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">consistent with this </w:t>
       </w:r>
       <w:r w:rsidRPr="007F2C70">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Service Agreement </w:t>
       </w:r>
       <w:r w:rsidRPr="007F2C70">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">that extend the notice period in clause </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> above to a maximum of 90 days.</w:t>
+        <w:t>that extend the notice period in clause 7.1.1 above to a maximum of 90 days.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40DB1904" w14:textId="1356FB5E" w:rsidR="00A22151" w:rsidRDefault="00A22151">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="68D0EF15" w14:textId="3BD73BC5" w:rsidR="000A6549" w:rsidRDefault="00B2435F" w:rsidP="00A15A3F">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>7</w:t>
       </w:r>
@@ -16689,67 +15797,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> may terminate this </w:t>
       </w:r>
       <w:r w:rsidR="00BD6BA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> immediately </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> notice to the </w:t>
+        <w:t xml:space="preserve"> immediately by notice to the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> if: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F7CD700" w14:textId="794E1A79" w:rsidR="000A6549" w:rsidRPr="00D424DB" w:rsidRDefault="00B2435F" w:rsidP="00EE320B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -16824,76 +15916,58 @@
         <w:t xml:space="preserve"> or amounts to a repudiation of this </w:t>
       </w:r>
       <w:r w:rsidR="00BD6BA5" w:rsidRPr="00EE320B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidR="00866A6E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> by the </w:t>
       </w:r>
       <w:r w:rsidR="00866A6E" w:rsidRPr="00966059">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Service </w:t>
-[...9 lines deleted...]
-        <w:t>Provider</w:t>
+        <w:t>Service Provider</w:t>
       </w:r>
       <w:r w:rsidR="000A6549" w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="302AFD48" w14:textId="615781A0" w:rsidR="000A6549" w:rsidRPr="00D424DB" w:rsidRDefault="00B2435F" w:rsidP="00EE320B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="000A6549" w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.2.2 </w:t>
       </w:r>
       <w:r w:rsidR="00866A6E">
@@ -17016,130 +16090,98 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="000A6549" w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> after the </w:t>
       </w:r>
       <w:r w:rsidR="003E21DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
       </w:r>
       <w:r w:rsidR="000A6549" w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> has served notice requiring it to do </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> or</w:t>
+        <w:t xml:space="preserve"> has served notice requiring it to do so; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11BB928D" w14:textId="5026496C" w:rsidR="000A6549" w:rsidRPr="00D424DB" w:rsidRDefault="000A6549" w:rsidP="00EE320B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(b) having commenced action to remedy the breach, fails to complete that action as soon as possible and in any event, within </w:t>
       </w:r>
       <w:r w:rsidR="00B2435F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Business Days of the </w:t>
       </w:r>
       <w:r w:rsidR="007734D2" w:rsidRPr="00966059">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian's</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> or </w:t>
+        <w:t xml:space="preserve"> notice; or </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38302D9D" w14:textId="1437E572" w:rsidR="00CC09F5" w:rsidRDefault="00B2435F" w:rsidP="00EE320B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="000A6549" w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.2.3 in the opinion of the </w:t>
       </w:r>
       <w:r w:rsidR="000A6549" w:rsidRPr="00D424DB">
@@ -17358,59 +16400,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0153A1EE" w14:textId="77777777" w:rsidR="00ED7CA5" w:rsidRPr="00D424DB" w:rsidRDefault="00ED7CA5" w:rsidP="005D17D8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55881FE6" w14:textId="223540A7" w:rsidR="00CC09F5" w:rsidRDefault="00B2435F" w:rsidP="00A15A3F">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="000A6549">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003E21DA">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="000A6549">
-        <w:t xml:space="preserve"> Termination </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> changes to the Participant's Plan </w:t>
+        <w:t xml:space="preserve"> Termination as a consequence of changes to the Participant's Plan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64138ED5" w14:textId="79A48382" w:rsidR="00CC09F5" w:rsidRDefault="000A6549" w:rsidP="005D17D8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00BD6BA5" w:rsidRPr="007F2C70">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
@@ -18366,76 +17400,58 @@
         <w:t xml:space="preserve"> Amendment Schedule</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has previously been made, in the most recent </w:t>
       </w:r>
       <w:r w:rsidR="00BD6BA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Amendment </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> Amendment Schedule</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
-          <w:b/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63403752" w14:textId="4817E620" w:rsidR="00E55F3F" w:rsidRDefault="00473F78" w:rsidP="00ED7CA5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Provider</w:t>
@@ -19223,125 +18239,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00BD6BA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> contains the entire understanding between the parties as to the subject matter contained in it. All previous agreements, representations, warranties, explanations and </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> expressed or implied, affecting this subject matter are superseded by this </w:t>
+        <w:t xml:space="preserve"> contains the entire understanding between the parties as to the subject matter contained in it. All previous agreements, representations, warranties, explanations and commitments, expressed or implied, affecting this subject matter are superseded by this </w:t>
       </w:r>
       <w:r w:rsidR="00BD6BA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and have no effect. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05BE49FD" w14:textId="3F5D7CEF" w:rsidR="0014762F" w:rsidRDefault="00B2435F" w:rsidP="00A15A3F">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00473F78">
         <w:t xml:space="preserve">.3 Consents and approvals </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E6CA067" w14:textId="13A25431" w:rsidR="0014762F" w:rsidRPr="00D424DB" w:rsidRDefault="00473F78" w:rsidP="00B45FA5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> act, matter or thing under this </w:t>
+        <w:t xml:space="preserve">If the doing of any act, matter or thing under this </w:t>
       </w:r>
       <w:r w:rsidR="00BD6BA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is dependent on the consent or approval of the </w:t>
       </w:r>
       <w:r w:rsidR="007734D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
@@ -19515,67 +18499,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A right relating to this </w:t>
       </w:r>
       <w:r w:rsidR="00BD6BA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> may only be waived by a written notice signed by the party </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the right. A single or partial exercise or waiver of a right relating to this </w:t>
+        <w:t xml:space="preserve"> may only be waived by a written notice signed by the party waiving the right. A single or partial exercise or waiver of a right relating to this </w:t>
       </w:r>
       <w:r w:rsidR="00BD6BA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> does not prevent any other exercise of that right or the exercise of any other right. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="517F6C87" w14:textId="3A63D232" w:rsidR="0014762F" w:rsidRDefault="00B2435F" w:rsidP="00A15A3F">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>8</w:t>
       </w:r>
@@ -19631,83 +18599,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> must not assign, </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> transfer any of its rights or obligations under this </w:t>
+        <w:t xml:space="preserve"> must not assign, novate or otherwise transfer any of its rights or obligations under this </w:t>
       </w:r>
       <w:r w:rsidR="00BD6BA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> without the prior written consent of the </w:t>
       </w:r>
       <w:r w:rsidR="007734D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardian</w:t>
@@ -19753,67 +18689,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be construed or deemed to constitute a partnership, joint venture or employee, employer or representative relationship between any of the parties. Nothing in this </w:t>
       </w:r>
       <w:r w:rsidR="00BD6BA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> deemed to </w:t>
+        <w:t xml:space="preserve"> will be deemed to </w:t>
       </w:r>
       <w:r w:rsidR="0087763E" w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>authori</w:t>
       </w:r>
       <w:r w:rsidR="00F614BE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="0087763E" w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -19936,83 +18856,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00BD6BA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> may be executed </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> all of which taken together constitute one instrument. </w:t>
+        <w:t xml:space="preserve"> may be executed in any number of counterparts all of which taken together constitute one instrument. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FC12571" w14:textId="6E66E5E7" w:rsidR="00EA7DED" w:rsidRDefault="00B2435F" w:rsidP="00A15A3F">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00473F78">
         <w:t xml:space="preserve">.12 Notices </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="308CF940" w14:textId="105B9090" w:rsidR="00EA7DED" w:rsidRPr="00D424DB" w:rsidRDefault="00473F78" w:rsidP="00B45FA5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D424DB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -21220,65 +20108,56 @@
       <w:r w:rsidR="00BF7320" w:rsidRPr="00086E8A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005B14B7" w:rsidRPr="00086E8A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plan Management </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005B14B7" w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>specify</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> either</w:t>
+        <w:t>specify either</w:t>
       </w:r>
       <w:r w:rsidR="007C5E48" w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005B14B7" w:rsidRPr="00DB5596">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIA </w:t>
       </w:r>
       <w:r w:rsidR="005D1317" w:rsidRPr="00086E8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>managed,</w:t>
       </w:r>
       <w:r w:rsidR="005B14B7" w:rsidRPr="00086E8A">
@@ -22047,59 +20926,57 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>@justice.wa.gov.au</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="710182A5" w14:textId="0991011A" w:rsidR="00D955DE" w:rsidRDefault="00D955DE" w:rsidP="001D0CA2">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B747FC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>08 9278 7300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6DA28C81" w14:textId="7B7E61FC" w:rsidR="00B747FC" w:rsidRDefault="00B747FC">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -29290,67 +28167,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6AE94FB3" w14:textId="77777777" w:rsidR="00D17794" w:rsidRPr="00B6458B" w:rsidRDefault="00D17794" w:rsidP="00274133">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59BFBBFE" w14:textId="77777777" w:rsidR="00DB5596" w:rsidRPr="00DB5596" w:rsidRDefault="00DB5596" w:rsidP="00DB5596">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="63" w:name="_Hlk216024188"/>
       <w:r w:rsidRPr="00DB5596">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">You are required to undertake due diligence to confirm that the </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> funded in Schedule 2 and described in Appendix 1 of this </w:t>
+        <w:t xml:space="preserve">You are required to undertake due diligence to confirm that the supports funded in Schedule 2 and described in Appendix 1 of this </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB5596">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Service Agreement </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB5596">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB5596">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NDIS Supports</w:t>
@@ -29599,65 +28460,56 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B6458B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If you </w:t>
       </w:r>
       <w:r w:rsidR="000E76FF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">have </w:t>
       </w:r>
       <w:r w:rsidRPr="00B6458B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">identified any errors or issues with the details in the Schedules, please note them in the ‘Support Coordinator’s Comments’ field below and </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009C7360" w:rsidRPr="00B6458B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>return</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> to the </w:t>
+        <w:t xml:space="preserve">return to the </w:t>
       </w:r>
       <w:r w:rsidR="00596EBE" w:rsidRPr="00B74488">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service P</w:t>
       </w:r>
       <w:r w:rsidR="009C7360" w:rsidRPr="00B74488">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rovider</w:t>
       </w:r>
       <w:r w:rsidR="009C7360" w:rsidRPr="00B6458B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to address</w:t>
@@ -30537,67 +29389,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3436" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F8FEFFF" w14:textId="5B7E98A9" w:rsidR="00B94AB4" w:rsidRDefault="00B94AB4" w:rsidP="00350551">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Support </w:t>
             </w:r>
             <w:r w:rsidR="00A56BE7">
               <w:t>d</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">escription </w:t>
             </w:r>
             <w:r w:rsidR="000703E3" w:rsidRPr="000703E3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> details of</w:t>
+              <w:t>(include details of</w:t>
             </w:r>
             <w:r w:rsidRPr="000703E3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> how the support will be delivered</w:t>
             </w:r>
             <w:r w:rsidR="000703E3" w:rsidRPr="000703E3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3699" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5363CD4D" w14:textId="76D1C72D" w:rsidR="00B94AB4" w:rsidRPr="00ED65DE" w:rsidRDefault="00B94AB4" w:rsidP="00ED65DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -30719,66 +29555,64 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidR="00B94AB4" w:rsidRPr="000703E3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">lan </w:t>
             </w:r>
             <w:r w:rsidR="00A56BE7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidR="00B94AB4" w:rsidRPr="000703E3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">anagement </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00A56BE7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidR="00B94AB4" w:rsidRPr="000703E3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ethod</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="002F5129">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002F5129" w:rsidRPr="00086E8A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">including </w:t>
             </w:r>
             <w:r w:rsidR="00EC493D" w:rsidRPr="00086E8A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">any </w:t>
             </w:r>
             <w:r w:rsidR="002F5129" w:rsidRPr="00086E8A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -33814,67 +32648,51 @@
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-509519116"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="4F3BB3DA" w14:textId="7321B206" w:rsidR="00C80848" w:rsidRPr="00EE320B" w:rsidRDefault="00C80848" w:rsidP="00593E27">
           <w:pPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EE320B">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t xml:space="preserve">Insert terms and conditions or </w:t>
-[...15 lines deleted...]
-            <w:t xml:space="preserve"> containing terms and conditions </w:t>
+            <w:t xml:space="preserve">Insert terms and conditions or document/s containing terms and conditions </w:t>
           </w:r>
           <w:r w:rsidR="008056A6" w:rsidRPr="00EE320B">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>below</w:t>
           </w:r>
           <w:r w:rsidRPr="00EE320B">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sectPr w:rsidR="00C80848" w:rsidRPr="00EE320B" w:rsidSect="0059782D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2127" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -33956,90 +32774,84 @@
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FSMe-Bold">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Daytona">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002EF" w:usb1="0000000A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1876920105"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="128DD8E5" w14:textId="6CCED67C" w:rsidR="009A6FF2" w:rsidRPr="009A6FF2" w:rsidRDefault="009A6FF2" w:rsidP="009A6FF2">
+      <w:p w14:paraId="128DD8E5" w14:textId="036980D4" w:rsidR="009A6FF2" w:rsidRPr="009A6FF2" w:rsidRDefault="009A6FF2" w:rsidP="009A6FF2">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="009A6FF2">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Participant:</w:t>
         </w:r>
         <w:r w:rsidRPr="009A6FF2">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="009A6FF2">
           <w:rPr>
             <w:sz w:val="20"/>
@@ -34234,51 +33046,51 @@
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="817150524"/>
               <w:docPartObj>
                 <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                 <w:docPartUnique/>
               </w:docPartObj>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="54A112C3" w14:textId="6EECC71A" w:rsidR="00EE5984" w:rsidRPr="00B74488" w:rsidRDefault="00EE5984" w:rsidP="00B74488">
+              <w:p w14:paraId="54A112C3" w14:textId="1F6E7B2A" w:rsidR="00EE5984" w:rsidRPr="00B74488" w:rsidRDefault="00EE5984" w:rsidP="00B74488">
                 <w:pPr>
                   <w:pStyle w:val="Footer"/>
                   <w:jc w:val="right"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B74488">
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Participant: </w:t>
                 </w:r>
                 <w:r w:rsidRPr="00B74488">
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r w:rsidRPr="00B74488">
                   <w:rPr>
                     <w:sz w:val="20"/>
@@ -34420,51 +33232,51 @@
           </w:sdt>
           <w:p w14:paraId="049FDC95" w14:textId="72820F73" w:rsidR="00EE5984" w:rsidRPr="00B74488" w:rsidRDefault="00EE5984" w:rsidP="00B74488">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74488">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Document Version </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E81903B" w14:textId="09F56038" w:rsidR="003544D5" w:rsidRDefault="00EA6C67" w:rsidP="00EE5984">
+          <w:p w14:paraId="1E81903B" w14:textId="09F56038" w:rsidR="003544D5" w:rsidRDefault="004C46F8" w:rsidP="00EE5984">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7C2441E8" w14:textId="77777777" w:rsidR="0009537C" w:rsidRDefault="0009537C" w:rsidP="003D7CC3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4B1D2537" w14:textId="77777777" w:rsidR="0009537C" w:rsidRDefault="0009537C" w:rsidP="003D7CC3">
       <w:r>
         <w:continuationSeparator/>
@@ -34590,288 +33402,282 @@
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007112C4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Plan Management</w:t>
       </w:r>
       <w:r w:rsidRPr="00116F66">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3E5082DB" w14:textId="4F301732" w:rsidR="00F11B05" w:rsidRDefault="00F11B05">
+  <w:p w14:paraId="3E5082DB" w14:textId="6255AE38" w:rsidR="00F11B05" w:rsidRDefault="004C46F8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02F6C36B" wp14:editId="2B7FF300">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C099767" wp14:editId="4EB57FD8">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="622300" cy="376555"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:extent cx="1137285" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="926307091" name="Text Box 2" descr="OFFICIAL">
+              <wp:docPr id="1987459833" name="Text Box 2" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="622300" cy="376555"/>
+                        <a:ext cx="1137285" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="08F33608" w14:textId="756C8F9E" w:rsidR="00F11B05" w:rsidRPr="00F11B05" w:rsidRDefault="00F11B05" w:rsidP="00F11B05">
+                        <w:p w14:paraId="535EE163" w14:textId="79F977D1" w:rsidR="004C46F8" w:rsidRPr="004C46F8" w:rsidRDefault="004C46F8" w:rsidP="004C46F8">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00F11B05">
+                          <w:r w:rsidRPr="004C46F8">
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="02F6C36B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="0C099767" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyNVpVCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAinsH&#10;sNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4Ufpz&#10;XuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2TgiwIs&#10;y8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUGe1o3&#10;VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSLubiD&#10;gWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyNVpVCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:89.55pt;height:29.65pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6ucMsDQIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykSD+MOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnv36UbCddt9Owi0yT1CP5+LS477QiR+F8A6ak00lOiTAcqsbsS/rjdf3l&#10;lhIfmKmYAiNKehKe3i8/f1q0thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+un1WOdYi&#10;ulbZLM+vsxZcZR1w4T16H/sgXSZ8KQUPz1J6EYgqKfYW0unSuYtntlywYu+YrRs+tMH+oQvNGoNF&#10;z1CPLDBycM0fULrhDjzIMOGgM5Cy4SLNgNNM8w/TbGtmRZoFyfH2TJP/f7D86bi1L46E7it0uMBI&#10;SGt94dEZ5+mk0/GLnRKMI4WnM22iC4THS9Orm9ntnBKOsaub6/l8HmGyy23rfPgmQJNolNThWhJb&#10;7LjxoU8dU2IxA+tGqbQaZX5zIGb0ZJcWoxW6XUea6l37O6hOOJWDfuHe8nWDpTfMhxfmcMM4CKo2&#10;POMhFbQlhcGipAb382/+mI/EY5SSFhVTUoOSpkR9N7iQKK5kTO/yeY5/bnTvRsMc9AOgDqf4JCxP&#10;ZswLajSlA/2Gel7FQhhihmO5kobRfAi9dPE9cLFapSTUkWVhY7aWR+hIV+TytXtjzg6EB1zVE4xy&#10;YsUH3vvceNPb1SEg+2kpkdqeyIFx1GBa6/Beosjf/6esy6te/gIAAP//AwBQSwMEFAAGAAgAAAAh&#10;AK+kA2zaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+g/WIvVWHLdKgTQOQpU4&#10;cKNAezbxkqTEu1FsIOXra3ppLyuNZjTzNp8PrhVn7H3DpEGNExBIJduGKg277fJxCsIHQ9a0TKjh&#10;Gz3Mi/u73GSWL/SO502oRCwhnxkNdQhdJqUva3TGj7lDit6Be2dClH0lbW8usdy18ilJXqQzDcWF&#10;2nT4VmN53JychiZdcFD4sVp+fTrF6rpepde11g+jYfEKIuAQ/sJww4/oUESmPZ/IetFqiI+E33vz&#10;JjMFYq8hnT2DLHL5H774AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHq5wywNAgAAHQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK+kA2zaAAAA&#10;BAEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="08F33608" w14:textId="756C8F9E" w:rsidR="00F11B05" w:rsidRPr="00F11B05" w:rsidRDefault="00F11B05" w:rsidP="00F11B05">
+                  <w:p w14:paraId="535EE163" w14:textId="79F977D1" w:rsidR="004C46F8" w:rsidRPr="004C46F8" w:rsidRDefault="004C46F8" w:rsidP="004C46F8">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00F11B05">
+                    <w:r w:rsidRPr="004C46F8">
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="70FD447E" w14:textId="41E7C9E8" w:rsidR="007C5284" w:rsidRDefault="00F11B05" w:rsidP="007C5284">
+  <w:p w14:paraId="70FD447E" w14:textId="3CC93AFE" w:rsidR="007C5284" w:rsidRDefault="004C46F8" w:rsidP="007C5284">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:left="-567" w:right="-472"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7439A6CA" wp14:editId="217B918B">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EE8FBF7" wp14:editId="0B61B61B">
               <wp:simplePos x="914400" y="447675"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="622300" cy="376555"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:extent cx="1137285" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="737396803" name="Text Box 3" descr="OFFICIAL">
+              <wp:docPr id="326249475" name="Text Box 3" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="622300" cy="376555"/>
+                        <a:ext cx="1137285" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2AE8DD03" w14:textId="427396FA" w:rsidR="00F11B05" w:rsidRPr="004C3F2B" w:rsidRDefault="00F11B05" w:rsidP="00F11B05">
+                        <w:p w14:paraId="5AFA14DC" w14:textId="46FF2FC3" w:rsidR="004C46F8" w:rsidRPr="004C46F8" w:rsidRDefault="004C46F8" w:rsidP="004C46F8">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                              <w:szCs w:val="20"/>
+                              <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="004C3F2B">
+                          <w:r w:rsidRPr="004C46F8">
                             <w:rPr>
-                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                              <w:szCs w:val="20"/>
+                              <w:color w:val="FF0000"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="7439A6CA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="0EE8FBF7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHoV+dCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJFuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xsvn0&#10;hRIfmKmYAiNKehae3q0+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69D32QrhK+lIKHJym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6gHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+eNrZZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLRuZjNbnKMcAzdfF7M5/OIkl0vW+fDNwGaRKOkDreSyGKn&#10;rQ996pgSaxnYNEqlzSjzmwMxoye7dhit0O070lRvut9DdcahHPT79pZvGiy9ZT48M4cLxm5RtOEJ&#10;D6mgLSkMFiU1uJ9/88d85B2jlLQomJIaVDQl6rvBfURtJWN6m88jGW5070fDHPU9oAyn+CIsT2bM&#10;C2o0pQP9inJex0IYYoZjuZKG0bwPvXLxOXCxXqcklJFlYWt2lkfoSFfk8qV7Zc4OhAfc1COMamLF&#10;O9773HjT2/UxIPtpKZHansiBcZRgWuvwXKLG3/6nrOujXv0CAAD//wMAUEsDBBQABgAIAAAAIQCK&#10;ewew2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHa5F6K05apYI0DkJIHLhR&#10;+nNe4m2SEq+j2EDK03fbS3sZaTSrmW+L5eg6daYhtJ4NpLMEFHHlbcu1gdeXzd0cVIjIFjvPZOCL&#10;AizLyU2BufUXfqbzPtZKSjjkaKCJsc+1DlVDDsPM98SSffjBYRQ71NoOeJFy1+n7JHnUDluWhQZ7&#10;WjdUHfcnZ6DNVj6m9LbdfL671KfX3Ta77oy5nY6rJ1CRxvh3DD/4gg6lMB38iW1QnQF5JP6qZIu5&#10;uIOBbPEAuiz0f/byGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIehX50LAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIp7B7DZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:89.55pt;height:29.65pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNeBRqDwIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSpO2MOEXWIsOA&#10;oC2QDj0rshQbkEVBYmJnXz9Kjput22nYRaZJ6pF8fFrc9a1hR+VDA7bk00nOmbISqsbuS/79Zf3p&#10;lrOAwlbCgFUlP6nA75YfPyw6V6gZ1GAq5RmB2FB0ruQ1oiuyLMhatSJMwClLQQ2+FUi/fp9VXnSE&#10;3ppslufXWQe+ch6kCoG8D0OQLxO+1krik9ZBITMlp94wnT6du3hmy4Uo9l64upHnNsQ/dNGKxlLR&#10;N6gHgYIdfPMHVNtIDwE0TiS0GWjdSJVmoGmm+btptrVwKs1C5AT3RlP4f7Dy8bh1z55h/wV6WmAk&#10;pHOhCOSM8/Tat/FLnTKKE4WnN9pUj0zGS9Orm9ntnDNJsaub6/l8HmGyy23nA35V0LJolNzTWhJb&#10;4rgJOKSOKbGYhXVjTFqNsb85CDN6skuL0cJ+17OmKvlsbH8H1Ymm8jAsPDi5bqj0RgR8Fp42TIOQ&#10;avGJDm2gKzmcLc5q8D/+5o/5RDxFOetIMSW3JGnOzDdLC4niSsb0cz7P6c+P7t1o2EN7D6TDKT0J&#10;J5MZ89CMpvbQvpKeV7EQhYSVVK7kOJr3OEiX3oNUq1VKIh05gRu7dTJCR7oily/9q/DuTDjSqh5h&#10;lJMo3vE+5Mabwa0OSOynpURqByLPjJMG01rP7yWK/Nf/lHV51cufAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAr6QDbNoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X6D9Yi9VYct0qBNA5C&#10;lThwo0B7NvGSpMS7UWwg5etremkvK41mNPM2nw+uFWfsfcOkQY0TEEgl24YqDbvt8nEKwgdD1rRM&#10;qOEbPcyL+7vcZJYv9I7nTahELCGfGQ11CF0mpS9rdMaPuUOK3oF7Z0KUfSVtby6x3LXyKUlepDMN&#10;xYXadPhWY3ncnJyGJl1wUPixWn59OsXqul6l17XWD6Nh8Qoi4BD+wnDDj+hQRKY9n8h60WqIj4Tf&#10;e/MmMwViryGdPYMscvkfvvgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzXgUag8CAAAd&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAr6QDbNoA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="2AE8DD03" w14:textId="427396FA" w:rsidR="00F11B05" w:rsidRPr="004C3F2B" w:rsidRDefault="00F11B05" w:rsidP="00F11B05">
+                  <w:p w14:paraId="5AFA14DC" w14:textId="46FF2FC3" w:rsidR="004C46F8" w:rsidRPr="004C46F8" w:rsidRDefault="004C46F8" w:rsidP="004C46F8">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="20"/>
+                        <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="004C3F2B">
+                    <w:r w:rsidRPr="004C46F8">
                       <w:rPr>
-                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="20"/>
+                        <w:color w:val="FF0000"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="007C5284">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70FD4483" wp14:editId="70FD4484">
           <wp:extent cx="2771364" cy="497980"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Picture 2" descr="C:\Users\keenank\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Word\DOJ-LOGO-blue-2017.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -34958,412 +33764,407 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1952625" cy="495300"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="493BB9EB" w14:textId="78AA4715" w:rsidR="00F11B05" w:rsidRDefault="00F11B05">
+  <w:p w14:paraId="493BB9EB" w14:textId="16007589" w:rsidR="00F11B05" w:rsidRDefault="004C46F8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3775E837" wp14:editId="2B8CA37F">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AA9C490" wp14:editId="49C24041">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="622300" cy="376555"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:extent cx="1137285" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="1057444022" name="Text Box 1" descr="OFFICIAL">
+              <wp:docPr id="1235317063" name="Text Box 1" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="622300" cy="376555"/>
+                        <a:ext cx="1137285" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0FE85072" w14:textId="5E62E028" w:rsidR="00F11B05" w:rsidRPr="00F11B05" w:rsidRDefault="00F11B05" w:rsidP="00F11B05">
+                        <w:p w14:paraId="239CC734" w14:textId="5092E756" w:rsidR="004C46F8" w:rsidRPr="004C46F8" w:rsidRDefault="004C46F8" w:rsidP="004C46F8">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00F11B05">
+                          <w:r w:rsidRPr="004C46F8">
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="3775E837" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="2AA9C490" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwYIjbDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbsERBYmJnXz9KjpOt22nYRaZJ6pF8fFre9qZlR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha1EC1aV/KQCv129f7fsXKFmUENbKc8IxIaicyWvEV2RZUHWyogwAacsBTV4I5B+/T6rvOgI&#10;3bTZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBIWtLTr1hOn06d/HMVktR7L1wdSPPbYh/6MKIxlLR&#10;C9S9QMEOvvkDyjTSQwCNEwkmA60bqdIMNM00fzPNthZOpVmInOAuNIX/Bysfj1v37Bn2X6CnBUZC&#10;OheKQM44T6+9iV/qlFGcKDxdaFM9MknOxWx2k1NEUujm42I+n0eU7HrZ+YBfFRgWjZJ72koiSxwf&#10;Ag6pY0qsZWHTtG3aTGt/cxBm9GTXDqOF/a5nTVXy2dj9DqoTDeVh2HdwctNQ6QcR8Fl4WjB1S6LF&#10;Jzp0C13J4WxxVoP/8Td/zCfeKcpZR4IpuSVFc9Z+s7SPqK1kTD/n80iGH9270bAHcwckwym9CCeT&#10;GfOwHU3twbySnNexEIWElVSu5Diadzgol56DVOt1SiIZOYEPdutkhI50RS5f+lfh3ZlwpE09wqgm&#10;UbzhfciNN4NbH5DYT0uJ1A5EnhknCaa1np9L1Piv/ynr+qhXPwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMGCI2w0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:89.55pt;height:29.65pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDi1g9YCwIAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSpO2MOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFrcdVqRo3C+AVPS6SSnRBgOVWP2Jf35sv5y&#10;S4kPzFRMgRElPQlP75afPy1aW4gZ1KAq4QiCGF+0tqR1CLbIMs9roZmfgBUGgxKcZgF/3T6rHGsR&#10;XatslufXWQuusg648B69D32QLhO+lIKHJym9CESVFHsL6XTp3MUzWy5YsXfM1g0f2mD/0IVmjcGi&#10;Z6gHFhg5uOYdlG64Aw8yTDjoDKRsuEgz4DTT/M0025pZkWZBcrw90+T/Hyx/PG7tsyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOHpTJvoAuHx0vTqZnY7p4Rj7Ormej6fR5jscts6H74L0CQaJXW4lsQW&#10;O2586FPHlFjMwLpRKq1Gmb8ciBk92aXFaIVu1w1976A64TgO+k17y9cN1twwH56Zw9XiBCjX8ISH&#10;VNCWFAaLkhrcr4/8MR8ZxyglLUqlpAa1TIn6YXATUVXJmH7N5zn+udG9Gw1z0PeAApziW7A8mTEv&#10;qNGUDvQrCnkVC2GIGY7lShpG8z70msWHwMVqlZJQQJaFjdlaHqEjT5HEl+6VOTswHXBHjzDqiBVv&#10;CO9z401vV4eAtKdtRE57IgeqUXxpn8NDier+8z9lXZ7z8jcAAAD//wMAUEsDBBQABgAIAAAAIQCv&#10;pANs2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1iL1Vhy3SoE0DkKVOHCj&#10;QHs28ZKkxLtRbCDl62t6aS8rjWY08zafD64VZ+x9w6RBjRMQSCXbhioNu+3ycQrCB0PWtEyo4Rs9&#10;zIv7u9xkli/0judNqEQsIZ8ZDXUIXSalL2t0xo+5Q4regXtnQpR9JW1vLrHctfIpSV6kMw3Fhdp0&#10;+FZjedycnIYmXXBQ+LFafn06xeq6XqXXtdYPo2HxCiLgEP7CcMOP6FBEpj2fyHrRaoiPhN978yYz&#10;BWKvIZ09gyxy+R+++AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDi1g9YCwIAABYEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCvpANs2gAAAAQB&#10;AAAPAAAAAAAAAAAAAAAAAGUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="0FE85072" w14:textId="5E62E028" w:rsidR="00F11B05" w:rsidRPr="00F11B05" w:rsidRDefault="00F11B05" w:rsidP="00F11B05">
+                  <w:p w14:paraId="239CC734" w14:textId="5092E756" w:rsidR="004C46F8" w:rsidRPr="004C46F8" w:rsidRDefault="004C46F8" w:rsidP="004C46F8">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00F11B05">
+                    <w:r w:rsidRPr="004C46F8">
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0FBD0DBF" w14:textId="78C39A3D" w:rsidR="00F75272" w:rsidRDefault="00F11B05">
+  <w:p w14:paraId="0FBD0DBF" w14:textId="32AC8CE3" w:rsidR="00F75272" w:rsidRDefault="004C46F8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="030100CA" wp14:editId="79FD9E44">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20A5B2AA" wp14:editId="371A26ED">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="622300" cy="376555"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:extent cx="1137285" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="1111691578" name="Text Box 5" descr="OFFICIAL">
+              <wp:docPr id="209093249" name="Text Box 5" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="622300" cy="376555"/>
+                        <a:ext cx="1137285" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="41BE99EA" w14:textId="482379DA" w:rsidR="00F11B05" w:rsidRPr="00F11B05" w:rsidRDefault="00F11B05" w:rsidP="00F11B05">
+                        <w:p w14:paraId="68A33944" w14:textId="58D8DA71" w:rsidR="004C46F8" w:rsidRPr="004C46F8" w:rsidRDefault="004C46F8" w:rsidP="004C46F8">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00F11B05">
+                          <w:r w:rsidRPr="004C46F8">
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="030100CA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="20A5B2AA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 5" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBd3zrmDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbkEVBYmJnXz9KjpOt22nYRaZJ6pF8fFre9q1hR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha2EAatKflKB367ev1t2rlAzqMFUyjMCsaHoXMlrRFdkWZC1akWYgFOWghp8K5B+/T6rvOgI&#10;vTXZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBITMlp94wnT6du3hmq6Uo9l64upHnNsQ/dNGKxlLR&#10;C9S9QMEOvvkDqm2khwAaJxLaDLRupEoz0DTT/M0021o4lWYhcoK70BT+H6x8PG7ds2fYf4GeFhgJ&#10;6VwoAjnjPL32bfxSp4ziROHpQpvqkUlyLmazm5wikkI3Hxfz+TyiZNfLzgf8qqBl0Si5p60kssTx&#10;IeCQOqbEWhY2jTFpM8b+5iDM6MmuHUYL+13PmoqKj93voDrRUB6GfQcnNw2VfhABn4WnBVO3JFp8&#10;okMb6EoOZ4uzGvyPv/ljPvFOUc46EkzJLSmaM/PN0j6itpIx/ZzPIxl+dO9Gwx7aOyAZTulFOJnM&#10;mIdmNLWH9pXkvI6FKCSspHIlx9G8w0G59BykWq9TEsnICXywWycjdKQrcvnSvwrvzoQjbeoRRjWJ&#10;4g3vQ268Gdz6gMR+WkqkdiDyzDhJMK31/Fyixn/9T1nXR736CQAA//8DAFBLAwQUAAYACAAAACEA&#10;insHsNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4&#10;UfpzXuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2Tg&#10;iwIsy8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUG&#10;e1o3VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSL&#10;ubiDgWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBd3zrmDAIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 5" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:89.55pt;height:29.65pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCj+7vnDwIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSpe2MOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFrcdVqRo3C+AVPS6SSnRBgOVWP2Jf3xsv50&#10;S4kPzFRMgRElPQlP75YfPyxaW4gZ1KAq4QiCGF+0tqR1CLbIMs9roZmfgBUGgxKcZgF/3T6rHGsR&#10;XatslufXWQuusg648B69D32QLhO+lIKHJym9CESVFHsL6XTp3MUzWy5YsXfM1g0f2mD/0IVmjcGi&#10;Z6gHFhg5uOYPKN1wBx5kmHDQGUjZcJFmwGmm+btptjWzIs2C5Hh7psn/P1j+eNzaZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLTmTbRBcLjpenVzex2TgnH2NXN9Xw+jzDZ5bZ1PnwToEk0SupwLYkt&#10;dtz40KeOKbGYgXWjVFqNMr85EDN6skuL0QrdriNNVdLPY/s7qE44lYN+4d7ydYOlN8yHZ+ZwwzgI&#10;qjY84SEVtCWFwaKkBvfzb/6Yj8RjlJIWFVNSg5KmRH03uJAormRMv+TzHP/c6N6Nhjnoe0AdTvFJ&#10;WJ7MmBfUaEoH+hX1vIqFMMQMx3IlDaN5H3rp4nvgYrVKSagjy8LGbC2P0JGuyOVL98qcHQgPuKpH&#10;GOXEine897nxprerQ0D201IitT2RA+OowbTW4b1Ekb/9T1mXV738BQAA//8DAFBLAwQUAAYACAAA&#10;ACEAr6QDbNoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X6D9Yi9VYct0qBNA5C&#10;lThwo0B7NvGSpMS7UWwg5etremkvK41mNPM2nw+uFWfsfcOkQY0TEEgl24YqDbvt8nEKwgdD1rRM&#10;qOEbPcyL+7vcZJYv9I7nTahELCGfGQ11CF0mpS9rdMaPuUOK3oF7Z0KUfSVtby6x3LXyKUlepDMN&#10;xYXadPhWY3ncnJyGJl1wUPixWn59OsXqul6l17XWD6Nh8Qoi4BD+wnDDj+hQRKY9n8h60WqIj4Tf&#10;e/MmMwViryGdPYMscvkfvvgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAo/u75w8CAAAd&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAr6QDbNoA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="41BE99EA" w14:textId="482379DA" w:rsidR="00F11B05" w:rsidRPr="00F11B05" w:rsidRDefault="00F11B05" w:rsidP="00F11B05">
+                  <w:p w14:paraId="68A33944" w14:textId="58D8DA71" w:rsidR="004C46F8" w:rsidRPr="004C46F8" w:rsidRDefault="004C46F8" w:rsidP="004C46F8">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00F11B05">
+                    <w:r w:rsidRPr="004C46F8">
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1DAFCCCE" w14:textId="49E80672" w:rsidR="00DB7EAC" w:rsidRPr="00DB7EAC" w:rsidRDefault="00F11B05" w:rsidP="00DB7EAC">
+  <w:p w14:paraId="1DAFCCCE" w14:textId="11609351" w:rsidR="00DB7EAC" w:rsidRPr="00DB7EAC" w:rsidRDefault="004C46F8" w:rsidP="00DB7EAC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:left="-567" w:right="-472"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Daytona" w:hAnsi="Daytona"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Daytona" w:hAnsi="Daytona"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="654C2AAA" wp14:editId="651D4FD5">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4100410D" wp14:editId="35A8D59A">
               <wp:simplePos x="915035" y="450215"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="622300" cy="376555"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:extent cx="1137285" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="2096483264" name="Text Box 6" descr="OFFICIAL">
+              <wp:docPr id="1821577635" name="Text Box 6" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="622300" cy="376555"/>
+                        <a:ext cx="1137285" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3E73AA2A" w14:textId="7653EED0" w:rsidR="00F11B05" w:rsidRPr="004C3F2B" w:rsidRDefault="00F11B05" w:rsidP="00F11B05">
+                        <w:p w14:paraId="58584DC3" w14:textId="4EAC1FE9" w:rsidR="004C46F8" w:rsidRPr="004C46F8" w:rsidRDefault="004C46F8" w:rsidP="004C46F8">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                              <w:szCs w:val="20"/>
+                              <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="004C3F2B">
+                          <w:r w:rsidRPr="004C46F8">
                             <w:rPr>
-                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                              <w:szCs w:val="20"/>
+                              <w:color w:val="FF0000"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="654C2AAA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="4100410D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 6" o:spid="_x0000_s1030" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBe4ydWDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSJeuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3+svlw&#10;S4kPzFRMgRElPQtP71bv3y1bW4gZ1KAq4QiCGF+0tqR1CLbIMs9roZmfgBUGgxKcZgF/3SGrHGsR&#10;XatslueLrAVXWQdceI/ehz5IVwlfSsHDk5ReBKJKir2FdLp07uOZrZasODhm64YPbbB/6EKzxmDR&#10;C9QDC4wcXfMHlG64Aw8yTDjoDKRsuEgz4DTT/M00u5pZkWZBcry90OT/Hyx/PO3ssyOh+wIdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi3m83lEya6XrfPhqwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5zYGY0ZNdO4xW6PYdaaqSfhy730N1xqEc9Pv2lm8aLL1lPjwzhwvGblG0&#10;4QkPqaAtKQwWJTW4H3/zx3zkHaOUtCiYkhpUNCXqm8F9RG0lY/o5n0cy3Ojej4Y56ntAGU7xRVie&#10;zJgX1GhKB/oV5byOhTDEDMdyJQ2jeR965eJz4GK9TkkoI8vC1uwsj9CRrsjlS/fKnB0ID7ipRxjV&#10;xIo3vPe58aa362NA9tNSIrU9kQPjKMG01uG5RI3/+p+yro969RMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXuMnVg0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 6" o:spid="_x0000_s1030" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:89.55pt;height:29.65pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDORAnaDQIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSpO2MOEXWIsOA&#10;oC2QDj0rshQbkEVBYmJnXz9KiZOt7WnYRaZJ6pF8fJrd9a1he+VDA7bk41HOmbISqsZuS/7zZfnl&#10;lrOAwlbCgFUlP6jA7+afP806V6gJ1GAq5RmB2FB0ruQ1oiuyLMhatSKMwClLQQ2+FUi/fptVXnSE&#10;3ppskufXWQe+ch6kCoG8D8cgnyd8rZXEJ62DQmZKTr1hOn06N/HM5jNRbL1wdSNPbYh/6KIVjaWi&#10;Z6gHgYLtfPMOqm2khwAaRxLaDLRupEoz0DTj/M0061o4lWYhcoI70xT+H6x83K/ds2fYf4OeFhgJ&#10;6VwoAjnjPL32bfxSp4ziROHhTJvqkcl4aXx1M7mdciYpdnVzPZ1OI0x2ue18wO8KWhaNkntaS2JL&#10;7FcBj6lDSixmYdkYk1Zj7F8Owoye7NJitLDf9KypSp7qRs8GqgNN5eG48ODksqHSKxHwWXjaMA1C&#10;qsUnOrSBruRwsjirwf/6yB/ziXiKctaRYkpuSdKcmR+WFhLFlYzx13ya058f3JvBsLv2HkiHY3oS&#10;TiYz5qEZTO2hfSU9L2IhCgkrqVzJcTDv8Shdeg9SLRYpiXTkBK7s2skIHemKXL70r8K7E+FIq3qE&#10;QU6ieMP7MTfeDG6xQ2I/LeVC5Ilx0mBa6+m9RJH/+Z+yLq96/hsAAP//AwBQSwMEFAAGAAgAAAAh&#10;AK+kA2zaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+g/WIvVWHLdKgTQOQpU4&#10;cKNAezbxkqTEu1FsIOXra3ppLyuNZjTzNp8PrhVn7H3DpEGNExBIJduGKg277fJxCsIHQ9a0TKjh&#10;Gz3Mi/u73GSWL/SO502oRCwhnxkNdQhdJqUva3TGj7lDit6Be2dClH0lbW8usdy18ilJXqQzDcWF&#10;2nT4VmN53JychiZdcFD4sVp+fTrF6rpepde11g+jYfEKIuAQ/sJww4/oUESmPZ/IetFqiI+E33vz&#10;JjMFYq8hnT2DLHL5H774AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM5ECdoNAgAAHQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK+kA2zaAAAA&#10;BAEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="3E73AA2A" w14:textId="7653EED0" w:rsidR="00F11B05" w:rsidRPr="004C3F2B" w:rsidRDefault="00F11B05" w:rsidP="00F11B05">
+                  <w:p w14:paraId="58584DC3" w14:textId="4EAC1FE9" w:rsidR="004C46F8" w:rsidRPr="004C46F8" w:rsidRDefault="004C46F8" w:rsidP="004C46F8">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="20"/>
+                        <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="004C3F2B">
+                    <w:r w:rsidRPr="004C46F8">
                       <w:rPr>
-                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="20"/>
+                        <w:color w:val="FF0000"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00DB7EAC" w:rsidRPr="00DB7EAC">
       <w:rPr>
         <w:rFonts w:ascii="Daytona" w:hAnsi="Daytona"/>
       </w:rPr>
       <w:t>Office of the Public Advocate</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4B889A31" w14:textId="1475CA97" w:rsidR="001766B9" w:rsidRDefault="00DB7EAC" w:rsidP="00DB7EAC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:left="-567" w:right="-472"/>
@@ -35377,154 +34178,155 @@
     </w:r>
     <w:r w:rsidR="00BD6BA5">
       <w:rPr>
         <w:rFonts w:ascii="Daytona" w:hAnsi="Daytona"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00C778C6">
       <w:rPr>
         <w:rFonts w:ascii="Daytona" w:hAnsi="Daytona"/>
       </w:rPr>
       <w:t>s</w:t>
     </w:r>
     <w:r w:rsidR="00BD6BA5">
       <w:rPr>
         <w:rFonts w:ascii="Daytona" w:hAnsi="Daytona"/>
       </w:rPr>
       <w:t xml:space="preserve"> Agreement</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2E829C69" w14:textId="246A9B66" w:rsidR="00F75272" w:rsidRDefault="00F11B05">
+  <w:p w14:paraId="2E829C69" w14:textId="4B26D979" w:rsidR="00F75272" w:rsidRDefault="004C46F8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28D84E4E" wp14:editId="25237B01">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C71DB36" wp14:editId="64050EE5">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="622300" cy="376555"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:extent cx="1137285" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="2003567302" name="Text Box 4" descr="OFFICIAL">
+              <wp:docPr id="153610229" name="Text Box 4" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="622300" cy="376555"/>
+                        <a:ext cx="1137285" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="38888CC2" w14:textId="698CD161" w:rsidR="00F11B05" w:rsidRPr="00F11B05" w:rsidRDefault="00F11B05" w:rsidP="00F11B05">
+                        <w:p w14:paraId="66C797D9" w14:textId="12193BC6" w:rsidR="004C46F8" w:rsidRPr="004C46F8" w:rsidRDefault="004C46F8" w:rsidP="004C46F8">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00F11B05">
+                          <w:r w:rsidRPr="004C46F8">
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="28D84E4E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="2C71DB36" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 4" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzXJVrDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshwbkERBYmJnXz9KiZOt7WnYRaZJ6pF8fJrf9kazg/KhBVvy8SjnTFkJVWt3Jf/5vPr0&#10;hbOAwlZCg1UlP6rAbxcfP8w7V6gJNKAr5RmB2FB0ruQNoiuyLMhGGRFG4JSlYA3eCKRfv8sqLzpC&#10;Nzqb5Pks68BXzoNUIZD3/hTki4Rf10riY10HhUyXnHrDdPp0buOZLeai2Hnhmlae2xD/0IURraWi&#10;F6h7gYLtffsGyrTSQ4AaRxJMBnXdSpVmoGnG+atpNo1wKs1C5AR3oSn8P1j5cNi4J8+w/wY9LTAS&#10;0rlQBHLGefram/ilThnFicLjhTbVI5PknE0mNzlFJIVuPs+m02lEya6XnQ/4XYFh0Si5p60kssRh&#10;HfCUOqTEWhZWrdZpM9r+5SDM6MmuHUYL+23P2qrkqW70bKE60lAeTvsOTq5aKr0WAZ+EpwVTtyRa&#10;fKSj1tCVHM4WZw34X+/5Yz7xTlHOOhJMyS0pmjP9w9I+oraSMf6aTyMZfnBvB8PuzR2QDMf0IpxM&#10;ZsxDPZi1B/NCcl7GQhQSVlK5kuNg3uFJufQcpFouUxLJyAlc242TETrSFbl87l+Ed2fCkTb1AIOa&#10;RPGK91NuvBncco/EflrKlcgz4yTBtNbzc4ka//M/ZV0f9eI3AAAA//8DAFBLAwQUAAYACAAAACEA&#10;insHsNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4&#10;UfpzXuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2Tg&#10;iwIsy8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUG&#10;e1o3VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSL&#10;ubiDgWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzXJVrDAIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 4" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:89.55pt;height:29.65pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgx6ZXDgIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSpO2MOEXWIsOA&#10;oC2QDj0rshQbkEVBYmJnXz9Kjput22nYRaZJ6pF8fFrc9a1hR+VDA7bk00nOmbISqsbuS/79Zf3p&#10;lrOAwlbCgFUlP6nA75YfPyw6V6gZ1GAq5RmB2FB0ruQ1oiuyLMhatSJMwClLQQ2+FUi/fp9VXnSE&#10;3ppslufXWQe+ch6kCoG8D0OQLxO+1krik9ZBITMlp94wnT6du3hmy4Uo9l64upHnNsQ/dNGKxlLR&#10;N6gHgYIdfPMHVNtIDwE0TiS0GWjdSJVmoGmm+btptrVwKs1C5AT3RlP4f7Dy8bh1z55h/wV6WmAk&#10;pHOhCOSM8/Tat/FLnTKKE4WnN9pUj0zGS9Orm9ntnDNJsaub6/l8HmGyy23nA35V0LJolNzTWhJb&#10;4rgJOKSOKbGYhXVjTFqNsb85CDN6skuL0cJ+17OmouJj+zuoTjSVh2Hhwcl1Q6U3IuCz8LRhGoRU&#10;i090aANdyeFscVaD//E3f8wn4inKWUeKKbklSXNmvllaSBRXMqaf83lOf35070bDHtp7IB1O6Uk4&#10;mcyYh2Y0tYf2lfS8ioUoJKykciXH0bzHQbr0HqRarVIS6cgJ3NitkxE60hW5fOlfhXdnwpFW9Qij&#10;nETxjvchN94MbnVAYj8tJVI7EHlmnDSY1np+L1Hkv/6nrMurXv4EAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvpANs2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1iL1Vhy3SoE0DkKV&#10;OHCjQHs28ZKkxLtRbCDl62t6aS8rjWY08zafD64VZ+x9w6RBjRMQSCXbhioNu+3ycQrCB0PWtEyo&#10;4Rs9zIv7u9xkli/0judNqEQsIZ8ZDXUIXSalL2t0xo+5Q4regXtnQpR9JW1vLrHctfIpSV6kMw3F&#10;hdp0+FZjedycnIYmXXBQ+LFafn06xeq6XqXXtdYPo2HxCiLgEP7CcMOP6FBEpj2fyHrRaoiPhN97&#10;8yYzBWKvIZ09gyxy+R+++AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCgx6ZXDgIAAB0E&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCvpANs2gAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="38888CC2" w14:textId="698CD161" w:rsidR="00F11B05" w:rsidRPr="00F11B05" w:rsidRDefault="00F11B05" w:rsidP="00F11B05">
+                  <w:p w14:paraId="66C797D9" w14:textId="12193BC6" w:rsidR="004C46F8" w:rsidRPr="004C46F8" w:rsidRDefault="004C46F8" w:rsidP="004C46F8">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00F11B05">
+                    <w:r w:rsidRPr="004C46F8">
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66D95352"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28EC6A38"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -35738,51 +34540,50 @@
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1241335298">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1878589562">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="1YhMMy+UNbPjZ4DNLlHoOMm1o0oQRCOuG58n4hx2YcR2iuhwq6R0NpuJdhR06onci4sH++W63dRBiWu8+plBRA==" w:salt="fv3DSa4E90sAnzL1UpxUEQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -36094,50 +34895,51 @@
     <w:rsid w:val="00465472"/>
     <w:rsid w:val="00466825"/>
     <w:rsid w:val="00471B4F"/>
     <w:rsid w:val="00472699"/>
     <w:rsid w:val="0047393C"/>
     <w:rsid w:val="00473F78"/>
     <w:rsid w:val="00475B95"/>
     <w:rsid w:val="00475EF4"/>
     <w:rsid w:val="00476834"/>
     <w:rsid w:val="00477C17"/>
     <w:rsid w:val="0049065E"/>
     <w:rsid w:val="00492507"/>
     <w:rsid w:val="00494DC5"/>
     <w:rsid w:val="00496048"/>
     <w:rsid w:val="004A0655"/>
     <w:rsid w:val="004A0970"/>
     <w:rsid w:val="004A4590"/>
     <w:rsid w:val="004A46CB"/>
     <w:rsid w:val="004A529A"/>
     <w:rsid w:val="004A5C58"/>
     <w:rsid w:val="004A5F40"/>
     <w:rsid w:val="004B6732"/>
     <w:rsid w:val="004B6E43"/>
     <w:rsid w:val="004C23A3"/>
     <w:rsid w:val="004C3F2B"/>
+    <w:rsid w:val="004C46F8"/>
     <w:rsid w:val="004C4E58"/>
     <w:rsid w:val="004C6B57"/>
     <w:rsid w:val="004C6BA8"/>
     <w:rsid w:val="004D0826"/>
     <w:rsid w:val="004D191B"/>
     <w:rsid w:val="004D1959"/>
     <w:rsid w:val="004D3CEA"/>
     <w:rsid w:val="004D4DA7"/>
     <w:rsid w:val="004D5569"/>
     <w:rsid w:val="004D721B"/>
     <w:rsid w:val="004D73BA"/>
     <w:rsid w:val="004E25D6"/>
     <w:rsid w:val="004E59D4"/>
     <w:rsid w:val="004E66A9"/>
     <w:rsid w:val="004E6934"/>
     <w:rsid w:val="004F2B37"/>
     <w:rsid w:val="004F2C18"/>
     <w:rsid w:val="004F2D34"/>
     <w:rsid w:val="004F4CAF"/>
     <w:rsid w:val="004F659D"/>
     <w:rsid w:val="00506702"/>
     <w:rsid w:val="00510CAF"/>
     <w:rsid w:val="00511A0F"/>
     <w:rsid w:val="00511A56"/>
     <w:rsid w:val="00511E95"/>
@@ -36627,50 +35429,51 @@
     <w:rsid w:val="00B62341"/>
     <w:rsid w:val="00B6458B"/>
     <w:rsid w:val="00B707A8"/>
     <w:rsid w:val="00B713E0"/>
     <w:rsid w:val="00B725D5"/>
     <w:rsid w:val="00B72814"/>
     <w:rsid w:val="00B74488"/>
     <w:rsid w:val="00B747FC"/>
     <w:rsid w:val="00B76C66"/>
     <w:rsid w:val="00B7796D"/>
     <w:rsid w:val="00B807AB"/>
     <w:rsid w:val="00B84D81"/>
     <w:rsid w:val="00B868A9"/>
     <w:rsid w:val="00B91135"/>
     <w:rsid w:val="00B9178D"/>
     <w:rsid w:val="00B932B3"/>
     <w:rsid w:val="00B934AF"/>
     <w:rsid w:val="00B94AB4"/>
     <w:rsid w:val="00B9574D"/>
     <w:rsid w:val="00B95F02"/>
     <w:rsid w:val="00BA0214"/>
     <w:rsid w:val="00BA02AF"/>
     <w:rsid w:val="00BA04E1"/>
     <w:rsid w:val="00BA25B1"/>
     <w:rsid w:val="00BA30D5"/>
+    <w:rsid w:val="00BB0280"/>
     <w:rsid w:val="00BB36C6"/>
     <w:rsid w:val="00BB4683"/>
     <w:rsid w:val="00BB47E7"/>
     <w:rsid w:val="00BB71C8"/>
     <w:rsid w:val="00BB7730"/>
     <w:rsid w:val="00BC440D"/>
     <w:rsid w:val="00BC7629"/>
     <w:rsid w:val="00BC772C"/>
     <w:rsid w:val="00BD4579"/>
     <w:rsid w:val="00BD6BA5"/>
     <w:rsid w:val="00BE0091"/>
     <w:rsid w:val="00BE119E"/>
     <w:rsid w:val="00BE1DFA"/>
     <w:rsid w:val="00BE26CA"/>
     <w:rsid w:val="00BE3AF4"/>
     <w:rsid w:val="00BE3C44"/>
     <w:rsid w:val="00BE72E9"/>
     <w:rsid w:val="00BF0658"/>
     <w:rsid w:val="00BF7320"/>
     <w:rsid w:val="00C03C1F"/>
     <w:rsid w:val="00C070BE"/>
     <w:rsid w:val="00C1180F"/>
     <w:rsid w:val="00C14A7D"/>
     <w:rsid w:val="00C20691"/>
     <w:rsid w:val="00C2085D"/>
@@ -36777,50 +35580,51 @@
     <w:rsid w:val="00D40862"/>
     <w:rsid w:val="00D424DB"/>
     <w:rsid w:val="00D430D8"/>
     <w:rsid w:val="00D439DA"/>
     <w:rsid w:val="00D47EF9"/>
     <w:rsid w:val="00D51CA3"/>
     <w:rsid w:val="00D51E2E"/>
     <w:rsid w:val="00D53786"/>
     <w:rsid w:val="00D577AD"/>
     <w:rsid w:val="00D57EE9"/>
     <w:rsid w:val="00D61668"/>
     <w:rsid w:val="00D625B7"/>
     <w:rsid w:val="00D63D3D"/>
     <w:rsid w:val="00D70EB6"/>
     <w:rsid w:val="00D73703"/>
     <w:rsid w:val="00D74067"/>
     <w:rsid w:val="00D760FF"/>
     <w:rsid w:val="00D7690B"/>
     <w:rsid w:val="00D77646"/>
     <w:rsid w:val="00D80D87"/>
     <w:rsid w:val="00D82951"/>
     <w:rsid w:val="00D83111"/>
     <w:rsid w:val="00D838F2"/>
     <w:rsid w:val="00D872D4"/>
     <w:rsid w:val="00D91C70"/>
+    <w:rsid w:val="00D94E7E"/>
     <w:rsid w:val="00D955DE"/>
     <w:rsid w:val="00D9741A"/>
     <w:rsid w:val="00D978E7"/>
     <w:rsid w:val="00D97D55"/>
     <w:rsid w:val="00D97ECD"/>
     <w:rsid w:val="00DA5AA3"/>
     <w:rsid w:val="00DA7F5D"/>
     <w:rsid w:val="00DB07E1"/>
     <w:rsid w:val="00DB530E"/>
     <w:rsid w:val="00DB5596"/>
     <w:rsid w:val="00DB5810"/>
     <w:rsid w:val="00DB712A"/>
     <w:rsid w:val="00DB7E9C"/>
     <w:rsid w:val="00DB7EAC"/>
     <w:rsid w:val="00DC02BC"/>
     <w:rsid w:val="00DC5437"/>
     <w:rsid w:val="00DC55FF"/>
     <w:rsid w:val="00DC5713"/>
     <w:rsid w:val="00DC5F15"/>
     <w:rsid w:val="00DC6599"/>
     <w:rsid w:val="00DC7B18"/>
     <w:rsid w:val="00DD0208"/>
     <w:rsid w:val="00DD09CF"/>
     <w:rsid w:val="00DD1C57"/>
     <w:rsid w:val="00DD32C8"/>
@@ -38797,97 +37601,98 @@
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FSMe-Bold">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Daytona">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002EF" w:usb1="0000000A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A741DB"/>
     <w:rsid w:val="00475EF4"/>
     <w:rsid w:val="00714F3D"/>
     <w:rsid w:val="00A741DB"/>
+    <w:rsid w:val="00D94E7E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -39616,68 +38421,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004AD185E66296534293E2BECF89C4231F" ma:contentTypeVersion="1" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4300c5e2c59fb421893096b858a066db">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a447206dab0015f8b9f8924535193e8c" ns1:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
@@ -39765,129 +38556,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12D9F614-9802-4F4E-8303-2C5348E98743}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB12778F-91EA-4E13-B1D3-FDD87DA0E6B1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1C93299-FBD9-4672-A520-7F2C70C213E2}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{570C7E26-7DBC-4BD6-8889-30D5E60AD5EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1C93299-FBD9-4672-A520-7F2C70C213E2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB12778F-91EA-4E13-B1D3-FDD87DA0E6B1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12D9F614-9802-4F4E-8303-2C5348E98743}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>24</Pages>
-  <Words>7257</Words>
-  <Characters>38974</Characters>
+  <Words>6900</Words>
+  <Characters>39331</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>950</Lines>
-  <Paragraphs>519</Paragraphs>
+  <Lines>327</Lines>
+  <Paragraphs>92</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Miscellaneous Services Deed Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>45712</CharactersWithSpaces>
+  <CharactersWithSpaces>46139</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Miscellaneous Services Deed Form</dc:title>
   <dc:creator>Hoskins, Frances</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004AD185E66296534293E2BECF89C4231F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="WebdocsID2">
     <vt:lpwstr>1482125R4</vt:lpwstr>
@@ -39901,59 +38706,59 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="WebdocsID5">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="WebdocsID6">
     <vt:lpwstr>1426496R6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="WebdocsID7">
     <vt:lpwstr>1426496R2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="WebdocsID8">
     <vt:lpwstr>1426496R1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="WebdocsID9">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="WebdocsID10">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="WebdocsID">
     <vt:lpwstr>1482125R5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="sTmpGUID">
     <vt:lpwstr>55232da2-dc7e-48a1-89cb-a5fd9b52f977</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ClassificationContentMarkingHeaderShapeIds">
-    <vt:lpwstr>3f0750b6,37365313,2bf3c843,776c02c6,4243113a,7cf5cbc0</vt:lpwstr>
+    <vt:lpwstr>49a17147,76763af9,13722c03,927e7f5,c768281,6c9311a3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ClassificationContentMarkingHeaderFontProps">
-    <vt:lpwstr>#ff0000,12,Aptos</vt:lpwstr>
+    <vt:lpwstr>#ff0000,12,Calibri</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ClassificationContentMarkingHeaderText">
-    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+    <vt:lpwstr>OFFICIAL Sensitive</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
-    <vt:lpwstr>2026-03-05T01:24:18Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_SetDate">
+    <vt:lpwstr>2026-07-01T22:44:22Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
-    <vt:lpwstr>Standard</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
-    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Name">
+    <vt:lpwstr>OFFICIAL Sensitive</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_SiteId">
     <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
-    <vt:lpwstr>63a6dc96-ad58-4a45-b210-d3e2618cd995</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_ActionId">
+    <vt:lpwstr>ed3963a3-cd8d-4e41-a5d7-4d531cc0b384</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_ContentBits">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>