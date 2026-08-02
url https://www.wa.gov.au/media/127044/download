--- v1 (2026-03-14)
+++ v2 (2026-08-02)
@@ -17920,95 +17920,89 @@
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FSMe-Bold">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Daytona">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002EF" w:usb1="0000000A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-410859837"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="2999AF3E" w14:textId="00096B0D" w:rsidR="00A2409D" w:rsidRPr="00A2409D" w:rsidRDefault="00A2409D" w:rsidP="00A2409D">
+          <w:p w14:paraId="2999AF3E" w14:textId="282D7D9A" w:rsidR="00A2409D" w:rsidRPr="00A2409D" w:rsidRDefault="00A2409D" w:rsidP="00A2409D">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Participant: </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> STYLEREF  Participant  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">  ID: </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> STYLEREF  ParticipantID  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r>
@@ -18074,51 +18068,51 @@
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1379163399"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1793664443"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="7D02B272" w14:textId="10CCBC0A" w:rsidR="002F0312" w:rsidRPr="00A2409D" w:rsidRDefault="002F0312" w:rsidP="002F0312">
+          <w:p w14:paraId="7D02B272" w14:textId="52864D17" w:rsidR="002F0312" w:rsidRPr="00A2409D" w:rsidRDefault="002F0312" w:rsidP="002F0312">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Participant: </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> STYLEREF  Participant  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">  ID: </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> STYLEREF  ParticipantID  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r>
@@ -18278,286 +18272,286 @@
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007112C4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Plan Management</w:t>
       </w:r>
       <w:r w:rsidRPr="00116F66">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5840D96A" w14:textId="1FB5AE0F" w:rsidR="00922C73" w:rsidRDefault="00922C73">
+  <w:p w14:paraId="5840D96A" w14:textId="38631643" w:rsidR="00922C73" w:rsidRDefault="00293271">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17E32748" wp14:editId="67FA6A37">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C59DF08" wp14:editId="6FD8C4BA">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="622300" cy="376555"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:extent cx="1137285" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="1865707196" name="Text Box 2" descr="OFFICIAL">
+              <wp:docPr id="295947138" name="Text Box 2" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="622300" cy="376555"/>
+                        <a:ext cx="1137285" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7396C9FC" w14:textId="7ACFB69D" w:rsidR="00922C73" w:rsidRPr="00922C73" w:rsidRDefault="00922C73" w:rsidP="00922C73">
+                        <w:p w14:paraId="3327B996" w14:textId="16076DFC" w:rsidR="00293271" w:rsidRPr="00293271" w:rsidRDefault="00293271" w:rsidP="00293271">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00922C73">
+                          <w:r w:rsidRPr="00293271">
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="17E32748" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="4C59DF08" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHoV+dCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJFuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xsvn0&#10;hRIfmKmYAiNKehae3q0+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69D32QrhK+lIKHJym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6gHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+eNrZZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLRuZjNbnKMcAzdfF7M5/OIkl0vW+fDNwGaRKOkDreSyGKn&#10;rQ996pgSaxnYNEqlzSjzmwMxoye7dhit0O070lRvut9DdcahHPT79pZvGiy9ZT48M4cLxm5RtOEJ&#10;D6mgLSkMFiU1uJ9/88d85B2jlLQomJIaVDQl6rvBfURtJWN6m88jGW5070fDHPU9oAyn+CIsT2bM&#10;C2o0pQP9inJex0IYYoZjuZKG0bwPvXLxOXCxXqcklJFlYWt2lkfoSFfk8qV7Zc4OhAfc1COMamLF&#10;O9773HjT2/UxIPtpKZHansiBcZRgWuvwXKLG3/6nrOujXv0CAAD//wMAUEsDBBQABgAIAAAAIQCK&#10;ewew2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHa5F6K05apYI0DkJIHLhR&#10;+nNe4m2SEq+j2EDK03fbS3sZaTSrmW+L5eg6daYhtJ4NpLMEFHHlbcu1gdeXzd0cVIjIFjvPZOCL&#10;AizLyU2BufUXfqbzPtZKSjjkaKCJsc+1DlVDDsPM98SSffjBYRQ71NoOeJFy1+n7JHnUDluWhQZ7&#10;WjdUHfcnZ6DNVj6m9LbdfL671KfX3Ta77oy5nY6rJ1CRxvh3DD/4gg6lMB38iW1QnQF5JP6qZIu5&#10;uIOBbPEAuiz0f/byGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIehX50LAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIp7B7DZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:89.55pt;height:29.65pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6ucMsDQIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykSD+MOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnv36UbCddt9Owi0yT1CP5+LS477QiR+F8A6ak00lOiTAcqsbsS/rjdf3l&#10;lhIfmKmYAiNKehKe3i8/f1q0thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+un1WOdYi&#10;ulbZLM+vsxZcZR1w4T16H/sgXSZ8KQUPz1J6EYgqKfYW0unSuYtntlywYu+YrRs+tMH+oQvNGoNF&#10;z1CPLDBycM0fULrhDjzIMOGgM5Cy4SLNgNNM8w/TbGtmRZoFyfH2TJP/f7D86bi1L46E7it0uMBI&#10;SGt94dEZ5+mk0/GLnRKMI4WnM22iC4THS9Orm9ntnBKOsaub6/l8HmGyy23rfPgmQJNolNThWhJb&#10;7LjxoU8dU2IxA+tGqbQaZX5zIGb0ZJcWoxW6XUea6l37O6hOOJWDfuHe8nWDpTfMhxfmcMM4CKo2&#10;POMhFbQlhcGipAb382/+mI/EY5SSFhVTUoOSpkR9N7iQKK5kTO/yeY5/bnTvRsMc9AOgDqf4JCxP&#10;ZswLajSlA/2Gel7FQhhihmO5kobRfAi9dPE9cLFapSTUkWVhY7aWR+hIV+TytXtjzg6EB1zVE4xy&#10;YsUH3vvceNPb1SEg+2kpkdqeyIFx1GBa6/Beosjf/6esy6te/gIAAP//AwBQSwMEFAAGAAgAAAAh&#10;AK+kA2zaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+g/WIvVWHLdKgTQOQpU4&#10;cKNAezbxkqTEu1FsIOXra3ppLyuNZjTzNp8PrhVn7H3DpEGNExBIJduGKg277fJxCsIHQ9a0TKjh&#10;Gz3Mi/u73GSWL/SO502oRCwhnxkNdQhdJqUva3TGj7lDit6Be2dClH0lbW8usdy18ilJXqQzDcWF&#10;2nT4VmN53JychiZdcFD4sVp+fTrF6rpepde11g+jYfEKIuAQ/sJww4/oUESmPZ/IetFqiI+E33vz&#10;JjMFYq8hnT2DLHL5H774AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHq5wywNAgAAHQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK+kA2zaAAAA&#10;BAEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
               <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="7396C9FC" w14:textId="7ACFB69D" w:rsidR="00922C73" w:rsidRPr="00922C73" w:rsidRDefault="00922C73" w:rsidP="00922C73">
+                  <w:p w14:paraId="3327B996" w14:textId="16076DFC" w:rsidR="00293271" w:rsidRPr="00293271" w:rsidRDefault="00293271" w:rsidP="00293271">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00922C73">
+                    <w:r w:rsidRPr="00293271">
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1DAFCCCE" w14:textId="324EE337" w:rsidR="00DB7EAC" w:rsidRPr="00DB7EAC" w:rsidRDefault="00922C73" w:rsidP="00DB7EAC">
+  <w:p w14:paraId="1DAFCCCE" w14:textId="1BDEB47A" w:rsidR="00DB7EAC" w:rsidRPr="00DB7EAC" w:rsidRDefault="00293271" w:rsidP="00DB7EAC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:left="-567" w:right="-472"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Daytona" w:hAnsi="Daytona"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Daytona" w:hAnsi="Daytona"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="176F763F" wp14:editId="3A6B58DF">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49BE5F6C" wp14:editId="6E198CD7">
               <wp:simplePos x="915035" y="448945"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="622300" cy="376555"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:extent cx="1137285" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="581241725" name="Text Box 3" descr="OFFICIAL">
+              <wp:docPr id="748548241" name="Text Box 3" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="622300" cy="376555"/>
+                        <a:ext cx="1137285" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="483E5332" w14:textId="1A0A751D" w:rsidR="00922C73" w:rsidRPr="00922C73" w:rsidRDefault="00922C73" w:rsidP="00922C73">
+                        <w:p w14:paraId="16DB4E98" w14:textId="7662E991" w:rsidR="00293271" w:rsidRPr="00293271" w:rsidRDefault="00293271" w:rsidP="00293271">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00922C73">
+                          <w:r w:rsidRPr="00293271">
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="176F763F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="49BE5F6C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwYIjbDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbsERBYmJnXz9KjpOt22nYRaZJ6pF8fFre9qZlR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha1EC1aV/KQCv129f7fsXKFmUENbKc8IxIaicyWvEV2RZUHWyogwAacsBTV4I5B+/T6rvOgI&#10;3bTZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBIWtLTr1hOn06d/HMVktR7L1wdSPPbYh/6MKIxlLR&#10;C9S9QMEOvvkDyjTSQwCNEwkmA60bqdIMNM00fzPNthZOpVmInOAuNIX/Bysfj1v37Bn2X6CnBUZC&#10;OheKQM44T6+9iV/qlFGcKDxdaFM9MknOxWx2k1NEUujm42I+n0eU7HrZ+YBfFRgWjZJ72koiSxwf&#10;Ag6pY0qsZWHTtG3aTGt/cxBm9GTXDqOF/a5nTVXy2dj9DqoTDeVh2HdwctNQ6QcR8Fl4WjB1S6LF&#10;Jzp0C13J4WxxVoP/8Td/zCfeKcpZR4IpuSVFc9Z+s7SPqK1kTD/n80iGH9270bAHcwckwym9CCeT&#10;GfOwHU3twbySnNexEIWElVSu5Diadzgol56DVOt1SiIZOYEPdutkhI50RS5f+lfh3ZlwpE09wqgm&#10;UbzhfciNN4NbH5DYT0uJ1A5EnhknCaa1np9L1Piv/ynr+qhXPwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMGCI2w0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:89.55pt;height:29.65pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNeBRqDwIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSpO2MOEXWIsOA&#10;oC2QDj0rshQbkEVBYmJnXz9Kjput22nYRaZJ6pF8fFrc9a1hR+VDA7bk00nOmbISqsbuS/79Zf3p&#10;lrOAwlbCgFUlP6nA75YfPyw6V6gZ1GAq5RmB2FB0ruQ1oiuyLMhatSJMwClLQQ2+FUi/fp9VXnSE&#10;3ppslufXWQe+ch6kCoG8D0OQLxO+1krik9ZBITMlp94wnT6du3hmy4Uo9l64upHnNsQ/dNGKxlLR&#10;N6gHgYIdfPMHVNtIDwE0TiS0GWjdSJVmoGmm+btptrVwKs1C5AT3RlP4f7Dy8bh1z55h/wV6WmAk&#10;pHOhCOSM8/Tat/FLnTKKE4WnN9pUj0zGS9Orm9ntnDNJsaub6/l8HmGyy23nA35V0LJolNzTWhJb&#10;4rgJOKSOKbGYhXVjTFqNsb85CDN6skuL0cJ+17OmKvlsbH8H1Ymm8jAsPDi5bqj0RgR8Fp42TIOQ&#10;avGJDm2gKzmcLc5q8D/+5o/5RDxFOetIMSW3JGnOzDdLC4niSsb0cz7P6c+P7t1o2EN7D6TDKT0J&#10;J5MZ89CMpvbQvpKeV7EQhYSVVK7kOJr3OEiX3oNUq1VKIh05gRu7dTJCR7oily/9q/DuTDjSqh5h&#10;lJMo3vE+5Mabwa0OSOynpURqByLPjJMG01rP7yWK/Nf/lHV51cufAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAr6QDbNoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X6D9Yi9VYct0qBNA5C&#10;lThwo0B7NvGSpMS7UWwg5etremkvK41mNPM2nw+uFWfsfcOkQY0TEEgl24YqDbvt8nEKwgdD1rRM&#10;qOEbPcyL+7vcZJYv9I7nTahELCGfGQ11CF0mpS9rdMaPuUOK3oF7Z0KUfSVtby6x3LXyKUlepDMN&#10;xYXadPhWY3ncnJyGJl1wUPixWn59OsXqul6l17XWD6Nh8Qoi4BD+wnDDj+hQRKY9n8h60WqIj4Tf&#10;e/MmMwViryGdPYMscvkfvvgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzXgUag8CAAAd&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAr6QDbNoA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
               <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="483E5332" w14:textId="1A0A751D" w:rsidR="00922C73" w:rsidRPr="00922C73" w:rsidRDefault="00922C73" w:rsidP="00922C73">
+                  <w:p w14:paraId="16DB4E98" w14:textId="7662E991" w:rsidR="00293271" w:rsidRPr="00293271" w:rsidRDefault="00293271" w:rsidP="00293271">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00922C73">
+                    <w:r w:rsidRPr="00293271">
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00DB7EAC" w:rsidRPr="00DB7EAC">
       <w:rPr>
         <w:rFonts w:ascii="Daytona" w:hAnsi="Daytona"/>
       </w:rPr>
       <w:t>Office of the Public Advocate</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="58C4E840" w14:textId="0F36D064" w:rsidR="00E055EF" w:rsidRDefault="00CB5C02" w:rsidP="00E055EF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:left="-567" w:right="-472"/>
@@ -18609,167 +18603,167 @@
       <w:t>ervices</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4B889A31" w14:textId="4F5E7613" w:rsidR="001766B9" w:rsidRDefault="00E055EF" w:rsidP="00E055EF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:left="-567" w:right="-472"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Daytona" w:hAnsi="Daytona"/>
       </w:rPr>
       <w:t>Home and Living (with Occupancy Rights), Miscellaneous Services</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="109678E4" w14:textId="51B27A59" w:rsidR="00CC6552" w:rsidRDefault="00922C73" w:rsidP="00CC6552">
+  <w:p w14:paraId="109678E4" w14:textId="694E7273" w:rsidR="00CC6552" w:rsidRDefault="00293271" w:rsidP="00CC6552">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:left="-567" w:right="-472"/>
     </w:pPr>
     <w:bookmarkStart w:id="12" w:name="_Hlk193884353"/>
     <w:bookmarkStart w:id="13" w:name="_Hlk193884354"/>
     <w:bookmarkStart w:id="14" w:name="_Hlk193884562"/>
     <w:bookmarkStart w:id="15" w:name="_Hlk193884563"/>
     <w:bookmarkStart w:id="16" w:name="_Hlk193884962"/>
     <w:bookmarkStart w:id="17" w:name="_Hlk193884963"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="470C7ECD" wp14:editId="4263952B">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01899BB8" wp14:editId="2905A4FC">
               <wp:simplePos x="914400" y="447675"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="622300" cy="376555"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:extent cx="1137285" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="1403671569" name="Text Box 1" descr="OFFICIAL">
+              <wp:docPr id="913005064" name="Text Box 1" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="622300" cy="376555"/>
+                        <a:ext cx="1137285" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="44F80D56" w14:textId="7B246D16" w:rsidR="00922C73" w:rsidRPr="00922C73" w:rsidRDefault="00922C73" w:rsidP="00922C73">
+                        <w:p w14:paraId="640882ED" w14:textId="3593B13A" w:rsidR="00293271" w:rsidRPr="00293271" w:rsidRDefault="00293271" w:rsidP="00293271">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00922C73">
+                          <w:r w:rsidRPr="00293271">
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="470C7ECD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="01899BB8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyNVpVCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAinsH&#10;sNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4Ufpz&#10;XuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2TgiwIs&#10;y8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUGe1o3&#10;VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSLubiD&#10;gWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyNVpVCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:89.55pt;height:29.65pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDi1g9YCwIAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSpO2MOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFrcdVqRo3C+AVPS6SSnRBgOVWP2Jf35sv5y&#10;S4kPzFRMgRElPQlP75afPy1aW4gZ1KAq4QiCGF+0tqR1CLbIMs9roZmfgBUGgxKcZgF/3T6rHGsR&#10;XatslufXWQuusg648B69D32QLhO+lIKHJym9CESVFHsL6XTp3MUzWy5YsXfM1g0f2mD/0IVmjcGi&#10;Z6gHFhg5uOYdlG64Aw8yTDjoDKRsuEgz4DTT/M0025pZkWZBcrw90+T/Hyx/PG7tsyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOHpTJvoAuHx0vTqZnY7p4Rj7Ormej6fR5jscts6H74L0CQaJXW4lsQW&#10;O2586FPHlFjMwLpRKq1Gmb8ciBk92aXFaIVu1w1976A64TgO+k17y9cN1twwH56Zw9XiBCjX8ISH&#10;VNCWFAaLkhrcr4/8MR8ZxyglLUqlpAa1TIn6YXATUVXJmH7N5zn+udG9Gw1z0PeAApziW7A8mTEv&#10;qNGUDvQrCnkVC2GIGY7lShpG8z70msWHwMVqlZJQQJaFjdlaHqEjT5HEl+6VOTswHXBHjzDqiBVv&#10;CO9z401vV4eAtKdtRE57IgeqUXxpn8NDier+8z9lXZ7z8jcAAAD//wMAUEsDBBQABgAIAAAAIQCv&#10;pANs2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1iL1Vhy3SoE0DkKVOHCj&#10;QHs28ZKkxLtRbCDl62t6aS8rjWY08zafD64VZ+x9w6RBjRMQSCXbhioNu+3ycQrCB0PWtEyo4Rs9&#10;zIv7u9xkli/0judNqEQsIZ8ZDXUIXSalL2t0xo+5Q4regXtnQpR9JW1vLrHctfIpSV6kMw3Fhdp0&#10;+FZjedycnIYmXXBQ+LFafn06xeq6XqXXtdYPo2HxCiLgEP7CcMOP6FBEpj2fyHrRaoiPhN978yYz&#10;BWKvIZ09gyxy+R+++AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDi1g9YCwIAABYEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCvpANs2gAAAAQB&#10;AAAPAAAAAAAAAAAAAAAAAGUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
               <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="44F80D56" w14:textId="7B246D16" w:rsidR="00922C73" w:rsidRPr="00922C73" w:rsidRDefault="00922C73" w:rsidP="00922C73">
+                  <w:p w14:paraId="640882ED" w14:textId="3593B13A" w:rsidR="00293271" w:rsidRPr="00293271" w:rsidRDefault="00293271" w:rsidP="00293271">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00922C73">
+                    <w:r w:rsidRPr="00293271">
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CC6552">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6DFD5BF0" wp14:editId="2BBD0771">
           <wp:extent cx="2771364" cy="497980"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2098806465" name="Picture 2098806465" descr="C:\Users\keenank\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Word\DOJ-LOGO-blue-2017.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -19252,63 +19246,65 @@
     <w:rsid w:val="000974B0"/>
     <w:rsid w:val="000A6549"/>
     <w:rsid w:val="000B1E53"/>
     <w:rsid w:val="000C218B"/>
     <w:rsid w:val="000D4EC4"/>
     <w:rsid w:val="00103982"/>
     <w:rsid w:val="0010420E"/>
     <w:rsid w:val="00106EE6"/>
     <w:rsid w:val="00135E97"/>
     <w:rsid w:val="0014762F"/>
     <w:rsid w:val="001656B6"/>
     <w:rsid w:val="001766B9"/>
     <w:rsid w:val="00177DAE"/>
     <w:rsid w:val="00177E74"/>
     <w:rsid w:val="001D0977"/>
     <w:rsid w:val="001E01E8"/>
     <w:rsid w:val="001E3BA8"/>
     <w:rsid w:val="001F7654"/>
     <w:rsid w:val="002266D6"/>
     <w:rsid w:val="00241984"/>
     <w:rsid w:val="0026436F"/>
     <w:rsid w:val="00273226"/>
     <w:rsid w:val="00274133"/>
     <w:rsid w:val="0027420D"/>
     <w:rsid w:val="002922E3"/>
+    <w:rsid w:val="00293271"/>
     <w:rsid w:val="002B3784"/>
     <w:rsid w:val="002B6F34"/>
     <w:rsid w:val="002F0312"/>
     <w:rsid w:val="002F13C8"/>
     <w:rsid w:val="002F1CAA"/>
     <w:rsid w:val="002F31F9"/>
     <w:rsid w:val="0031376D"/>
     <w:rsid w:val="003322FC"/>
     <w:rsid w:val="003405AD"/>
     <w:rsid w:val="003412B6"/>
     <w:rsid w:val="003544D5"/>
     <w:rsid w:val="003664D9"/>
     <w:rsid w:val="0036785D"/>
+    <w:rsid w:val="0038763F"/>
     <w:rsid w:val="003A4314"/>
     <w:rsid w:val="003A61FA"/>
     <w:rsid w:val="003B0DCA"/>
     <w:rsid w:val="003C152D"/>
     <w:rsid w:val="003D3F4F"/>
     <w:rsid w:val="003D7CC3"/>
     <w:rsid w:val="003E2E39"/>
     <w:rsid w:val="003F069A"/>
     <w:rsid w:val="00411F17"/>
     <w:rsid w:val="004308E9"/>
     <w:rsid w:val="004330D7"/>
     <w:rsid w:val="0043481D"/>
     <w:rsid w:val="00453203"/>
     <w:rsid w:val="00453B11"/>
     <w:rsid w:val="00456D8F"/>
     <w:rsid w:val="0047393C"/>
     <w:rsid w:val="00473F78"/>
     <w:rsid w:val="004A0655"/>
     <w:rsid w:val="004C4E58"/>
     <w:rsid w:val="004D0826"/>
     <w:rsid w:val="004D5569"/>
     <w:rsid w:val="004E59D4"/>
     <w:rsid w:val="004E66A9"/>
     <w:rsid w:val="004F2D34"/>
     <w:rsid w:val="00505497"/>
@@ -19386,50 +19382,51 @@
     <w:rsid w:val="00A87CD6"/>
     <w:rsid w:val="00AA1C1C"/>
     <w:rsid w:val="00AA305F"/>
     <w:rsid w:val="00AA763C"/>
     <w:rsid w:val="00AC3AB7"/>
     <w:rsid w:val="00AC71EC"/>
     <w:rsid w:val="00AC780B"/>
     <w:rsid w:val="00B021C5"/>
     <w:rsid w:val="00B0290F"/>
     <w:rsid w:val="00B04ADF"/>
     <w:rsid w:val="00B3568D"/>
     <w:rsid w:val="00B36B26"/>
     <w:rsid w:val="00B45FA5"/>
     <w:rsid w:val="00B52ECB"/>
     <w:rsid w:val="00B61510"/>
     <w:rsid w:val="00B707A8"/>
     <w:rsid w:val="00B740C9"/>
     <w:rsid w:val="00B820E7"/>
     <w:rsid w:val="00B92784"/>
     <w:rsid w:val="00B95F02"/>
     <w:rsid w:val="00BA3255"/>
     <w:rsid w:val="00BA5F8D"/>
     <w:rsid w:val="00BB4683"/>
     <w:rsid w:val="00BC3473"/>
     <w:rsid w:val="00BC44D8"/>
+    <w:rsid w:val="00BF6186"/>
     <w:rsid w:val="00C33212"/>
     <w:rsid w:val="00C466C0"/>
     <w:rsid w:val="00C5532C"/>
     <w:rsid w:val="00C70EC4"/>
     <w:rsid w:val="00C77663"/>
     <w:rsid w:val="00CB5996"/>
     <w:rsid w:val="00CB5C02"/>
     <w:rsid w:val="00CC09F5"/>
     <w:rsid w:val="00CC1355"/>
     <w:rsid w:val="00CC1DDF"/>
     <w:rsid w:val="00CC2506"/>
     <w:rsid w:val="00CC6552"/>
     <w:rsid w:val="00CD19D6"/>
     <w:rsid w:val="00CD5C4E"/>
     <w:rsid w:val="00CE2E27"/>
     <w:rsid w:val="00CE42DB"/>
     <w:rsid w:val="00D053B4"/>
     <w:rsid w:val="00D13428"/>
     <w:rsid w:val="00D17794"/>
     <w:rsid w:val="00D36932"/>
     <w:rsid w:val="00D424DB"/>
     <w:rsid w:val="00D54F52"/>
     <w:rsid w:val="00D63D3D"/>
     <w:rsid w:val="00D97ECD"/>
     <w:rsid w:val="00DA35C6"/>
@@ -21402,72 +21399,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...20 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004AD185E66296534293E2BECF89C4231F" ma:contentTypeVersion="1" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4300c5e2c59fb421893096b858a066db">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a447206dab0015f8b9f8924535193e8c" ns1:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
@@ -21555,131 +21530,153 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{570C7E26-7DBC-4BD6-8889-30D5E60AD5EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB12778F-91EA-4E13-B1D3-FDD87DA0E6B1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12D9F614-9802-4F4E-8303-2C5348E98743}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1C93299-FBD9-4672-A520-7F2C70C213E2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1521</Words>
-  <Characters>8125</Characters>
+  <Words>1439</Words>
+  <Characters>8207</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>451</Lines>
-  <Paragraphs>332</Paragraphs>
+  <Lines>68</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9314</CharactersWithSpaces>
+  <CharactersWithSpaces>9627</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Jordan, Elspeth</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004AD185E66296534293E2BECF89C4231F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="WebdocsID">
     <vt:lpwstr>1534039R2</vt:lpwstr>
   </property>
@@ -21692,59 +21689,59 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="WebdocsID4">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="WebdocsID5">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="WebdocsID6">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="WebdocsID7">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="WebdocsID8">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="WebdocsID9">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="WebdocsID10">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="sTmpGUID">
     <vt:lpwstr>aa309e9f-74d8-4105-8da2-d4ef139350fc</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ClassificationContentMarkingHeaderShapeIds">
-    <vt:lpwstr>53aa5411,6f346ebc,22a50b7d</vt:lpwstr>
+    <vt:lpwstr>366b5a08,11a3cb82,2c9df091</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ClassificationContentMarkingHeaderFontProps">
-    <vt:lpwstr>#ff0000,12,Aptos</vt:lpwstr>
+    <vt:lpwstr>#ff0000,12,Calibri</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ClassificationContentMarkingHeaderText">
-    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+    <vt:lpwstr>OFFICIAL Sensitive</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
-    <vt:lpwstr>2026-03-05T02:11:02Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_SetDate">
+    <vt:lpwstr>2026-07-01T22:51:51Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
-    <vt:lpwstr>Standard</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
-    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Name">
+    <vt:lpwstr>OFFICIAL Sensitive</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_SiteId">
     <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
-    <vt:lpwstr>5346b56d-c995-4ec2-8856-97b28b9cf56d</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_ActionId">
+    <vt:lpwstr>a16f9990-1feb-4910-88f3-e8b2ac4fbfde</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_ContentBits">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>