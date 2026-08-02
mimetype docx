--- v1 (2026-03-14)
+++ v2 (2026-08-02)
@@ -6196,50 +6196,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="517BFE81" w14:textId="77777777" w:rsidR="006B295F" w:rsidRDefault="006B295F" w:rsidP="00AD0573">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="298664189"/>
               <w:showingPlcHdr/>
               <w:picture/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="029505FC" w14:textId="7619DB81" w:rsidR="006B295F" w:rsidRDefault="006B295F" w:rsidP="00AD0573">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="79941245" wp14:editId="72CB6A4C">
                       <wp:extent cx="2906084" cy="1069848"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:docPr id="1" name="Picture 1"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -7614,50 +7615,51 @@
       <w:r w:rsidRPr="004B1E08">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
       <w:r w:rsidRPr="00B6458B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="1024058277"/>
         <w:showingPlcHdr/>
         <w:picture/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="601AAAC3" w14:textId="77777777" w:rsidR="00AA4931" w:rsidRPr="00B6458B" w:rsidRDefault="00AA4931" w:rsidP="00AA4931">
           <w:pPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="610FDD36" wp14:editId="38A63EF4">
                 <wp:extent cx="2743200" cy="907821"/>
                 <wp:effectExtent l="0" t="0" r="0" b="6985"/>
                 <wp:docPr id="909062576" name="Picture 909062576"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -9861,58 +9863,58 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C9A2017" w14:textId="77777777" w:rsidR="00AA4931" w:rsidRPr="00B44652" w:rsidRDefault="00AA4931" w:rsidP="00506B71">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AA4931" w:rsidRPr="00B44652" w:rsidSect="00513A62">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1109" w:bottom="1440" w:left="1109" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61A1BDAC" w14:textId="77777777" w:rsidR="00FF792C" w:rsidRDefault="00FF792C" w:rsidP="003D7CC3">
+    <w:p w14:paraId="12F56803" w14:textId="77777777" w:rsidR="00BB609B" w:rsidRDefault="00BB609B" w:rsidP="003D7CC3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4AFF9D71" w14:textId="77777777" w:rsidR="00FF792C" w:rsidRDefault="00FF792C" w:rsidP="003D7CC3">
+    <w:p w14:paraId="0ACD64CF" w14:textId="77777777" w:rsidR="00BB609B" w:rsidRDefault="00BB609B" w:rsidP="003D7CC3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9945,87 +9947,83 @@
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FSMe-Bold">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-410859837"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="620DCE71" w14:textId="1F75E089" w:rsidR="00AC1A8C" w:rsidRDefault="00B44652" w:rsidP="00B44652">
+          <w:p w14:paraId="620DCE71" w14:textId="47D6887A" w:rsidR="00AC1A8C" w:rsidRDefault="00B44652" w:rsidP="00B44652">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Participant: </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> STYLEREF  Participant  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">  ID: </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> STYLEREF  ParticipantID  \* MERGEFORMAT </w:instrText>
             </w:r>
@@ -10082,52 +10080,53 @@
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Version: </w:t>
             </w:r>
             <w:r w:rsidR="00E13F5B">
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-858892727"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="4545A3A3" w14:textId="390F0A81" w:rsidR="00FD419F" w:rsidRDefault="00FD419F" w:rsidP="00FD419F">
+      <w:p w14:paraId="4545A3A3" w14:textId="211428F7" w:rsidR="00FD419F" w:rsidRDefault="00FD419F" w:rsidP="00FD419F">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:t xml:space="preserve">Participant: </w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> STYLEREF  Participant  \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:t xml:space="preserve">  ID: </w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> STYLEREF  ParticipantID  \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -10172,499 +10171,472 @@
         </w:r>
         <w:r w:rsidRPr="00B44652">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
       <w:p w14:paraId="4E7BC5FC" w14:textId="13158F3D" w:rsidR="00FD419F" w:rsidRDefault="00FD419F" w:rsidP="00FD419F">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:t xml:space="preserve">Version: </w:t>
         </w:r>
         <w:r w:rsidR="00E13F5B">
           <w:t>3</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F59CC3D" w14:textId="77777777" w:rsidR="00FF792C" w:rsidRDefault="00FF792C" w:rsidP="003D7CC3">
+    <w:p w14:paraId="6018EA71" w14:textId="77777777" w:rsidR="00BB609B" w:rsidRDefault="00BB609B" w:rsidP="003D7CC3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06679ACF" w14:textId="77777777" w:rsidR="00FF792C" w:rsidRDefault="00FF792C" w:rsidP="003D7CC3">
+    <w:p w14:paraId="52E211E2" w14:textId="77777777" w:rsidR="00BB609B" w:rsidRDefault="00BB609B" w:rsidP="003D7CC3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="70421345" w14:textId="4BACA2CB" w:rsidR="00513A62" w:rsidRPr="00ED65DE" w:rsidRDefault="00513A62" w:rsidP="00513A62">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Only SDA supports to be included in this </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Service Agreement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>.  Non</w:t>
+      </w:r>
+      <w:r w:rsidR="00E46ACF">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>Non</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E46ACF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> supports should be included in a separate Miscellaneous Services Service Agreement.</w:t>
+        <w:t>SDA supports should be included in a separate Miscellaneous Services Service Agreement.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="74613875" w14:textId="3FA735AA" w:rsidR="000942D8" w:rsidRDefault="000942D8">
+  <w:p w14:paraId="74613875" w14:textId="2D626B7C" w:rsidR="000942D8" w:rsidRDefault="00402AE6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CC29DF7" wp14:editId="5F3AD611">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33C23948" wp14:editId="1BC78AED">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="622300" cy="376555"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:extent cx="1137285" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="1288947262" name="Text Box 2" descr="OFFICIAL">
+              <wp:docPr id="607839096" name="Text Box 2" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="622300" cy="376555"/>
+                        <a:ext cx="1137285" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5C6FD3EF" w14:textId="492257BB" w:rsidR="000942D8" w:rsidRPr="000942D8" w:rsidRDefault="000942D8" w:rsidP="000942D8">
+                        <w:p w14:paraId="029D8B2D" w14:textId="70F0F145" w:rsidR="00402AE6" w:rsidRPr="00402AE6" w:rsidRDefault="00402AE6" w:rsidP="00402AE6">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="000942D8">
+                          <w:r w:rsidRPr="00402AE6">
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="0CC29DF7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="33C23948" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyNVpVCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAinsH&#10;sNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4Ufpz&#10;XuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2TgiwIs&#10;y8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUGe1o3&#10;VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSLubiD&#10;gWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyNVpVCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:89.55pt;height:29.65pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6ucMsDQIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykSD+MOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnv36UbCddt9Owi0yT1CP5+LS477QiR+F8A6ak00lOiTAcqsbsS/rjdf3l&#10;lhIfmKmYAiNKehKe3i8/f1q0thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+un1WOdYi&#10;ulbZLM+vsxZcZR1w4T16H/sgXSZ8KQUPz1J6EYgqKfYW0unSuYtntlywYu+YrRs+tMH+oQvNGoNF&#10;z1CPLDBycM0fULrhDjzIMOGgM5Cy4SLNgNNM8w/TbGtmRZoFyfH2TJP/f7D86bi1L46E7it0uMBI&#10;SGt94dEZ5+mk0/GLnRKMI4WnM22iC4THS9Orm9ntnBKOsaub6/l8HmGyy23rfPgmQJNolNThWhJb&#10;7LjxoU8dU2IxA+tGqbQaZX5zIGb0ZJcWoxW6XUea6l37O6hOOJWDfuHe8nWDpTfMhxfmcMM4CKo2&#10;POMhFbQlhcGipAb382/+mI/EY5SSFhVTUoOSpkR9N7iQKK5kTO/yeY5/bnTvRsMc9AOgDqf4JCxP&#10;ZswLajSlA/2Gel7FQhhihmO5kobRfAi9dPE9cLFapSTUkWVhY7aWR+hIV+TytXtjzg6EB1zVE4xy&#10;YsUH3vvceNPb1SEg+2kpkdqeyIFx1GBa6/Beosjf/6esy6te/gIAAP//AwBQSwMEFAAGAAgAAAAh&#10;AK+kA2zaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+g/WIvVWHLdKgTQOQpU4&#10;cKNAezbxkqTEu1FsIOXra3ppLyuNZjTzNp8PrhVn7H3DpEGNExBIJduGKg277fJxCsIHQ9a0TKjh&#10;Gz3Mi/u73GSWL/SO502oRCwhnxkNdQhdJqUva3TGj7lDit6Be2dClH0lbW8usdy18ilJXqQzDcWF&#10;2nT4VmN53JychiZdcFD4sVp+fTrF6rpepde11g+jYfEKIuAQ/sJww4/oUESmPZ/IetFqiI+E33vz&#10;JjMFYq8hnT2DLHL5H774AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHq5wywNAgAAHQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK+kA2zaAAAA&#10;BAEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="5C6FD3EF" w14:textId="492257BB" w:rsidR="000942D8" w:rsidRPr="000942D8" w:rsidRDefault="000942D8" w:rsidP="000942D8">
+                  <w:p w14:paraId="029D8B2D" w14:textId="70F0F145" w:rsidR="00402AE6" w:rsidRPr="00402AE6" w:rsidRDefault="00402AE6" w:rsidP="00402AE6">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="000942D8">
+                    <w:r w:rsidRPr="00402AE6">
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="69B80D1F" w14:textId="1CF2E5D6" w:rsidR="000942D8" w:rsidRDefault="000942D8">
+  <w:p w14:paraId="69B80D1F" w14:textId="3E2122C0" w:rsidR="000942D8" w:rsidRDefault="00402AE6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D6805A8" wp14:editId="5069A8A2">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="183EF9AB" wp14:editId="33232474">
               <wp:simplePos x="915035" y="448945"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="622300" cy="376555"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:extent cx="1137285" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="983230080" name="Text Box 3" descr="OFFICIAL">
+              <wp:docPr id="1123741971" name="Text Box 3" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="622300" cy="376555"/>
+                        <a:ext cx="1137285" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="29215477" w14:textId="7EB2286D" w:rsidR="000942D8" w:rsidRPr="00E13F5B" w:rsidRDefault="000942D8" w:rsidP="000942D8">
+                        <w:p w14:paraId="767A6952" w14:textId="512763C0" w:rsidR="00402AE6" w:rsidRPr="00402AE6" w:rsidRDefault="00402AE6" w:rsidP="00402AE6">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                              <w:szCs w:val="20"/>
+                              <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00E13F5B">
+                          <w:r w:rsidRPr="00402AE6">
                             <w:rPr>
-                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                              <w:szCs w:val="20"/>
+                              <w:color w:val="FF0000"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="2D6805A8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="183EF9AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHoV+dCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJFuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xsvn0&#10;hRIfmKmYAiNKehae3q0+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69D32QrhK+lIKHJym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6gHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+eNrZZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLRuZjNbnKMcAzdfF7M5/OIkl0vW+fDNwGaRKOkDreSyGKn&#10;rQ996pgSaxnYNEqlzSjzmwMxoye7dhit0O070lRvut9DdcahHPT79pZvGiy9ZT48M4cLxm5RtOEJ&#10;D6mgLSkMFiU1uJ9/88d85B2jlLQomJIaVDQl6rvBfURtJWN6m88jGW5070fDHPU9oAyn+CIsT2bM&#10;C2o0pQP9inJex0IYYoZjuZKG0bwPvXLxOXCxXqcklJFlYWt2lkfoSFfk8qV7Zc4OhAfc1COMamLF&#10;O9773HjT2/UxIPtpKZHansiBcZRgWuvwXKLG3/6nrOujXv0CAAD//wMAUEsDBBQABgAIAAAAIQCK&#10;ewew2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHa5F6K05apYI0DkJIHLhR&#10;+nNe4m2SEq+j2EDK03fbS3sZaTSrmW+L5eg6daYhtJ4NpLMEFHHlbcu1gdeXzd0cVIjIFjvPZOCL&#10;AizLyU2BufUXfqbzPtZKSjjkaKCJsc+1DlVDDsPM98SSffjBYRQ71NoOeJFy1+n7JHnUDluWhQZ7&#10;WjdUHfcnZ6DNVj6m9LbdfL671KfX3Ta77oy5nY6rJ1CRxvh3DD/4gg6lMB38iW1QnQF5JP6qZIu5&#10;uIOBbPEAuiz0f/byGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIehX50LAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIp7B7DZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:89.55pt;height:29.65pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNeBRqDwIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSpO2MOEXWIsOA&#10;oC2QDj0rshQbkEVBYmJnXz9Kjput22nYRaZJ6pF8fFrc9a1hR+VDA7bk00nOmbISqsbuS/79Zf3p&#10;lrOAwlbCgFUlP6nA75YfPyw6V6gZ1GAq5RmB2FB0ruQ1oiuyLMhatSJMwClLQQ2+FUi/fp9VXnSE&#10;3ppslufXWQe+ch6kCoG8D0OQLxO+1krik9ZBITMlp94wnT6du3hmy4Uo9l64upHnNsQ/dNGKxlLR&#10;N6gHgYIdfPMHVNtIDwE0TiS0GWjdSJVmoGmm+btptrVwKs1C5AT3RlP4f7Dy8bh1z55h/wV6WmAk&#10;pHOhCOSM8/Tat/FLnTKKE4WnN9pUj0zGS9Orm9ntnDNJsaub6/l8HmGyy23nA35V0LJolNzTWhJb&#10;4rgJOKSOKbGYhXVjTFqNsb85CDN6skuL0cJ+17OmKvlsbH8H1Ymm8jAsPDi5bqj0RgR8Fp42TIOQ&#10;avGJDm2gKzmcLc5q8D/+5o/5RDxFOetIMSW3JGnOzDdLC4niSsb0cz7P6c+P7t1o2EN7D6TDKT0J&#10;J5MZ89CMpvbQvpKeV7EQhYSVVK7kOJr3OEiX3oNUq1VKIh05gRu7dTJCR7oily/9q/DuTDjSqh5h&#10;lJMo3vE+5Mabwa0OSOynpURqByLPjJMG01rP7yWK/Nf/lHV51cufAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAr6QDbNoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X6D9Yi9VYct0qBNA5C&#10;lThwo0B7NvGSpMS7UWwg5etremkvK41mNPM2nw+uFWfsfcOkQY0TEEgl24YqDbvt8nEKwgdD1rRM&#10;qOEbPcyL+7vcZJYv9I7nTahELCGfGQ11CF0mpS9rdMaPuUOK3oF7Z0KUfSVtby6x3LXyKUlepDMN&#10;xYXadPhWY3ncnJyGJl1wUPixWn59OsXqul6l17XWD6Nh8Qoi4BD+wnDDj+hQRKY9n8h60WqIj4Tf&#10;e/MmMwViryGdPYMscvkfvvgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzXgUag8CAAAd&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAr6QDbNoA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="29215477" w14:textId="7EB2286D" w:rsidR="000942D8" w:rsidRPr="00E13F5B" w:rsidRDefault="000942D8" w:rsidP="000942D8">
+                  <w:p w14:paraId="767A6952" w14:textId="512763C0" w:rsidR="00402AE6" w:rsidRPr="00402AE6" w:rsidRDefault="00402AE6" w:rsidP="00402AE6">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="20"/>
+                        <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00E13F5B">
+                    <w:r w:rsidRPr="00402AE6">
                       <w:rPr>
-                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="20"/>
+                        <w:color w:val="FF0000"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0FCAE067" w14:textId="2C490447" w:rsidR="00FD419F" w:rsidRDefault="000942D8" w:rsidP="00FD419F">
+  <w:p w14:paraId="0FCAE067" w14:textId="73D5FAAD" w:rsidR="00FD419F" w:rsidRDefault="00402AE6" w:rsidP="00FD419F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:left="-567" w:right="-472"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0835EC3E" wp14:editId="0F92B8CD">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72FEC74A" wp14:editId="1C73B850">
               <wp:simplePos x="914400" y="447675"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="622300" cy="376555"/>
-              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:extent cx="1137285" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="402961494" name="Text Box 1" descr="OFFICIAL">
+              <wp:docPr id="741789031" name="Text Box 1" descr="OFFICIAL Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="622300" cy="376555"/>
+                        <a:ext cx="1137285" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7710F529" w14:textId="609A2F63" w:rsidR="000942D8" w:rsidRPr="00E13F5B" w:rsidRDefault="000942D8" w:rsidP="000942D8">
+                        <w:p w14:paraId="60DC86FF" w14:textId="0733DEEC" w:rsidR="00402AE6" w:rsidRPr="00402AE6" w:rsidRDefault="00402AE6" w:rsidP="00402AE6">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                              <w:szCs w:val="20"/>
+                              <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00E13F5B">
+                          <w:r w:rsidRPr="00402AE6">
                             <w:rPr>
-                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                              <w:szCs w:val="20"/>
+                              <w:color w:val="FF0000"/>
                             </w:rPr>
-                            <w:t>OFFICIAL</w:t>
+                            <w:t>OFFICIAL Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="0835EC3E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="72FEC74A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwYIjbDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbsERBYmJnXz9KjpOt22nYRaZJ6pF8fFre9qZlR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha1EC1aV/KQCv129f7fsXKFmUENbKc8IxIaicyWvEV2RZUHWyogwAacsBTV4I5B+/T6rvOgI&#10;3bTZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBIWtLTr1hOn06d/HMVktR7L1wdSPPbYh/6MKIxlLR&#10;C9S9QMEOvvkDyjTSQwCNEwkmA60bqdIMNM00fzPNthZOpVmInOAuNIX/Bysfj1v37Bn2X6CnBUZC&#10;OheKQM44T6+9iV/qlFGcKDxdaFM9MknOxWx2k1NEUujm42I+n0eU7HrZ+YBfFRgWjZJ72koiSxwf&#10;Ag6pY0qsZWHTtG3aTGt/cxBm9GTXDqOF/a5nTVXy2dj9DqoTDeVh2HdwctNQ6QcR8Fl4WjB1S6LF&#10;Jzp0C13J4WxxVoP/8Td/zCfeKcpZR4IpuSVFc9Z+s7SPqK1kTD/n80iGH9270bAHcwckwym9CCeT&#10;GfOwHU3twbySnNexEIWElVSu5Diadzgol56DVOt1SiIZOYEPdutkhI50RS5f+lfh3ZlwpE09wqgm&#10;UbzhfciNN4NbH5DYT0uJ1A5EnhknCaa1np9L1Piv/ynr+qhXPwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMGCI2w0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:89.55pt;height:29.65pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDi1g9YCwIAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSpO2MOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFrcdVqRo3C+AVPS6SSnRBgOVWP2Jf35sv5y&#10;S4kPzFRMgRElPQlP75afPy1aW4gZ1KAq4QiCGF+0tqR1CLbIMs9roZmfgBUGgxKcZgF/3T6rHGsR&#10;XatslufXWQuusg648B69D32QLhO+lIKHJym9CESVFHsL6XTp3MUzWy5YsXfM1g0f2mD/0IVmjcGi&#10;Z6gHFhg5uOYdlG64Aw8yTDjoDKRsuEgz4DTT/M0025pZkWZBcrw90+T/Hyx/PG7tsyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOHpTJvoAuHx0vTqZnY7p4Rj7Ormej6fR5jscts6H74L0CQaJXW4lsQW&#10;O2586FPHlFjMwLpRKq1Gmb8ciBk92aXFaIVu1w1976A64TgO+k17y9cN1twwH56Zw9XiBCjX8ISH&#10;VNCWFAaLkhrcr4/8MR8ZxyglLUqlpAa1TIn6YXATUVXJmH7N5zn+udG9Gw1z0PeAApziW7A8mTEv&#10;qNGUDvQrCnkVC2GIGY7lShpG8z70msWHwMVqlZJQQJaFjdlaHqEjT5HEl+6VOTswHXBHjzDqiBVv&#10;CO9z401vV4eAtKdtRE57IgeqUXxpn8NDier+8z9lXZ7z8jcAAAD//wMAUEsDBBQABgAIAAAAIQCv&#10;pANs2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1iL1Vhy3SoE0DkKVOHCj&#10;QHs28ZKkxLtRbCDl62t6aS8rjWY08zafD64VZ+x9w6RBjRMQSCXbhioNu+3ycQrCB0PWtEyo4Rs9&#10;zIv7u9xkli/0judNqEQsIZ8ZDXUIXSalL2t0xo+5Q4regXtnQpR9JW1vLrHctfIpSV6kMw3Fhdp0&#10;+FZjedycnIYmXXBQ+LFafn06xeq6XqXXtdYPo2HxCiLgEP7CcMOP6FBEpj2fyHrRaoiPhN978yYz&#10;BWKvIZ09gyxy+R+++AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDi1g9YCwIAABYEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCvpANs2gAAAAQB&#10;AAAPAAAAAAAAAAAAAAAAAGUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="7710F529" w14:textId="609A2F63" w:rsidR="000942D8" w:rsidRPr="00E13F5B" w:rsidRDefault="000942D8" w:rsidP="000942D8">
+                  <w:p w14:paraId="60DC86FF" w14:textId="0733DEEC" w:rsidR="00402AE6" w:rsidRPr="00402AE6" w:rsidRDefault="00402AE6" w:rsidP="00402AE6">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="20"/>
+                        <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00E13F5B">
+                    <w:r w:rsidRPr="00402AE6">
                       <w:rPr>
-                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="B40A00"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="20"/>
+                        <w:color w:val="FF0000"/>
                       </w:rPr>
-                      <w:t>OFFICIAL</w:t>
+                      <w:t>OFFICIAL Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00FD419F">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="481CD369" wp14:editId="14E741EF">
           <wp:extent cx="2771364" cy="497980"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="132428164" name="Picture 132428164" descr="C:\Users\keenank\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Word\DOJ-LOGO-blue-2017.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -11097,51 +11069,51 @@
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1241335298">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1878589562">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="228074670">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="oMchf/0m8qo4vzPZP6i1NhA5KRxh/mZsf2WWxRd1jWl2WHy5A+5SuKsT16T/HVHEydI0xh1no1FM2q2+Fru40Q==" w:salt="NG6LbmtKpqUH0ieQH5z25w=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B45FA5"/>
     <w:rsid w:val="00020B15"/>
     <w:rsid w:val="000277C2"/>
@@ -11179,57 +11151,59 @@
     <w:rsid w:val="001F7654"/>
     <w:rsid w:val="00250EFA"/>
     <w:rsid w:val="0026436F"/>
     <w:rsid w:val="00265E61"/>
     <w:rsid w:val="00272346"/>
     <w:rsid w:val="00272A29"/>
     <w:rsid w:val="00274133"/>
     <w:rsid w:val="0027420D"/>
     <w:rsid w:val="002850FC"/>
     <w:rsid w:val="002922E3"/>
     <w:rsid w:val="002A48AB"/>
     <w:rsid w:val="002B6F34"/>
     <w:rsid w:val="002D2C38"/>
     <w:rsid w:val="003056C6"/>
     <w:rsid w:val="00310AB2"/>
     <w:rsid w:val="0031376D"/>
     <w:rsid w:val="003340EA"/>
     <w:rsid w:val="003405AD"/>
     <w:rsid w:val="003544D5"/>
     <w:rsid w:val="00354E7F"/>
     <w:rsid w:val="003574B1"/>
     <w:rsid w:val="003664D9"/>
     <w:rsid w:val="0036785D"/>
     <w:rsid w:val="00377077"/>
     <w:rsid w:val="00377C8E"/>
+    <w:rsid w:val="003A13D7"/>
     <w:rsid w:val="003A61FA"/>
     <w:rsid w:val="003B29DB"/>
     <w:rsid w:val="003B5E2E"/>
     <w:rsid w:val="003D22A6"/>
     <w:rsid w:val="003D7CC3"/>
     <w:rsid w:val="003F069A"/>
     <w:rsid w:val="003F5887"/>
+    <w:rsid w:val="00402AE6"/>
     <w:rsid w:val="00453B11"/>
     <w:rsid w:val="0047393C"/>
     <w:rsid w:val="00473F78"/>
     <w:rsid w:val="00480B58"/>
     <w:rsid w:val="004A05F4"/>
     <w:rsid w:val="004A0655"/>
     <w:rsid w:val="004B2B78"/>
     <w:rsid w:val="004C4E58"/>
     <w:rsid w:val="004C5D41"/>
     <w:rsid w:val="004D0461"/>
     <w:rsid w:val="004D0826"/>
     <w:rsid w:val="004D1876"/>
     <w:rsid w:val="004D5569"/>
     <w:rsid w:val="004D78C7"/>
     <w:rsid w:val="004E59D4"/>
     <w:rsid w:val="004E66A9"/>
     <w:rsid w:val="004E7D8C"/>
     <w:rsid w:val="004F2D34"/>
     <w:rsid w:val="004F7066"/>
     <w:rsid w:val="00506B71"/>
     <w:rsid w:val="00511A0F"/>
     <w:rsid w:val="00513A62"/>
     <w:rsid w:val="00530B0F"/>
     <w:rsid w:val="00541AC3"/>
     <w:rsid w:val="00551CD8"/>
@@ -11277,91 +11251,94 @@
     <w:rsid w:val="007E336B"/>
     <w:rsid w:val="008078D9"/>
     <w:rsid w:val="00822AF7"/>
     <w:rsid w:val="00835A19"/>
     <w:rsid w:val="00836F8F"/>
     <w:rsid w:val="00840800"/>
     <w:rsid w:val="00841B8A"/>
     <w:rsid w:val="00847314"/>
     <w:rsid w:val="008522E2"/>
     <w:rsid w:val="00853C5A"/>
     <w:rsid w:val="0086190A"/>
     <w:rsid w:val="008678D9"/>
     <w:rsid w:val="00871A7C"/>
     <w:rsid w:val="008751FC"/>
     <w:rsid w:val="008A72F8"/>
     <w:rsid w:val="008B24BE"/>
     <w:rsid w:val="008B2EAB"/>
     <w:rsid w:val="008B637A"/>
     <w:rsid w:val="008D49C6"/>
     <w:rsid w:val="00900A9B"/>
     <w:rsid w:val="009043CF"/>
     <w:rsid w:val="00916EDF"/>
     <w:rsid w:val="0092299D"/>
     <w:rsid w:val="00925CE4"/>
     <w:rsid w:val="00934212"/>
+    <w:rsid w:val="00952FBD"/>
     <w:rsid w:val="00953C75"/>
     <w:rsid w:val="00956FA2"/>
     <w:rsid w:val="00986143"/>
     <w:rsid w:val="009873B1"/>
     <w:rsid w:val="009A047C"/>
     <w:rsid w:val="009A2A81"/>
     <w:rsid w:val="009A51D1"/>
     <w:rsid w:val="009C7360"/>
     <w:rsid w:val="009D286D"/>
     <w:rsid w:val="009E29F4"/>
     <w:rsid w:val="009F3AB7"/>
     <w:rsid w:val="009F51E0"/>
     <w:rsid w:val="00A16593"/>
     <w:rsid w:val="00A16F45"/>
     <w:rsid w:val="00A34399"/>
     <w:rsid w:val="00A36E37"/>
     <w:rsid w:val="00A37639"/>
     <w:rsid w:val="00A41BC5"/>
     <w:rsid w:val="00A43B6B"/>
     <w:rsid w:val="00A53806"/>
     <w:rsid w:val="00A63EA1"/>
     <w:rsid w:val="00A70B50"/>
     <w:rsid w:val="00A87CD6"/>
     <w:rsid w:val="00A94B23"/>
     <w:rsid w:val="00AA305F"/>
     <w:rsid w:val="00AA4931"/>
     <w:rsid w:val="00AA53EF"/>
     <w:rsid w:val="00AC1A8C"/>
     <w:rsid w:val="00AD286E"/>
     <w:rsid w:val="00B04ADF"/>
+    <w:rsid w:val="00B2378C"/>
     <w:rsid w:val="00B3392D"/>
     <w:rsid w:val="00B3568D"/>
     <w:rsid w:val="00B36B26"/>
     <w:rsid w:val="00B44652"/>
     <w:rsid w:val="00B45FA5"/>
     <w:rsid w:val="00B61510"/>
     <w:rsid w:val="00B707A8"/>
     <w:rsid w:val="00B86068"/>
     <w:rsid w:val="00B92239"/>
     <w:rsid w:val="00B95F02"/>
     <w:rsid w:val="00BB4683"/>
+    <w:rsid w:val="00BB609B"/>
     <w:rsid w:val="00C079AD"/>
     <w:rsid w:val="00C23853"/>
     <w:rsid w:val="00C32F83"/>
     <w:rsid w:val="00C33212"/>
     <w:rsid w:val="00C4237F"/>
     <w:rsid w:val="00C466C0"/>
     <w:rsid w:val="00C467F7"/>
     <w:rsid w:val="00C77663"/>
     <w:rsid w:val="00C81E4D"/>
     <w:rsid w:val="00CA5DD7"/>
     <w:rsid w:val="00CB5996"/>
     <w:rsid w:val="00CB6BF8"/>
     <w:rsid w:val="00CC09F5"/>
     <w:rsid w:val="00CC1355"/>
     <w:rsid w:val="00CC2506"/>
     <w:rsid w:val="00CD19D6"/>
     <w:rsid w:val="00CE2E27"/>
     <w:rsid w:val="00CF2F29"/>
     <w:rsid w:val="00CF5DF8"/>
     <w:rsid w:val="00D05F29"/>
     <w:rsid w:val="00D13428"/>
     <w:rsid w:val="00D149D6"/>
     <w:rsid w:val="00D17794"/>
     <w:rsid w:val="00D36932"/>
     <w:rsid w:val="00D424DB"/>
@@ -11375,50 +11352,51 @@
     <w:rsid w:val="00DB64BF"/>
     <w:rsid w:val="00DB7EAC"/>
     <w:rsid w:val="00DC0B80"/>
     <w:rsid w:val="00DC55FF"/>
     <w:rsid w:val="00DD740B"/>
     <w:rsid w:val="00DE46B0"/>
     <w:rsid w:val="00DE70AA"/>
     <w:rsid w:val="00DF132A"/>
     <w:rsid w:val="00E112FE"/>
     <w:rsid w:val="00E13F5B"/>
     <w:rsid w:val="00E203CC"/>
     <w:rsid w:val="00E27DC4"/>
     <w:rsid w:val="00E3328B"/>
     <w:rsid w:val="00E346F2"/>
     <w:rsid w:val="00E447FF"/>
     <w:rsid w:val="00E46ACF"/>
     <w:rsid w:val="00E55F3F"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E7303F"/>
     <w:rsid w:val="00E81EA1"/>
     <w:rsid w:val="00E83073"/>
     <w:rsid w:val="00EA2599"/>
     <w:rsid w:val="00EA68EA"/>
     <w:rsid w:val="00EA7DED"/>
     <w:rsid w:val="00EB66B3"/>
+    <w:rsid w:val="00EC45C5"/>
     <w:rsid w:val="00ED2DC5"/>
     <w:rsid w:val="00EE1F06"/>
     <w:rsid w:val="00EE25EC"/>
     <w:rsid w:val="00EE72CA"/>
     <w:rsid w:val="00EF5BFA"/>
     <w:rsid w:val="00F11060"/>
     <w:rsid w:val="00F239D2"/>
     <w:rsid w:val="00F2410B"/>
     <w:rsid w:val="00F25E69"/>
     <w:rsid w:val="00F311D2"/>
     <w:rsid w:val="00F60FB8"/>
     <w:rsid w:val="00F62A62"/>
     <w:rsid w:val="00F64E97"/>
     <w:rsid w:val="00F8074E"/>
     <w:rsid w:val="00F84765"/>
     <w:rsid w:val="00F84B6F"/>
     <w:rsid w:val="00F92E50"/>
     <w:rsid w:val="00F93C7C"/>
     <w:rsid w:val="00FB5284"/>
     <w:rsid w:val="00FC7E90"/>
     <w:rsid w:val="00FD419F"/>
     <w:rsid w:val="00FD7E37"/>
     <w:rsid w:val="00FE0C83"/>
     <w:rsid w:val="00FE7C9D"/>
     <w:rsid w:val="00FE7F28"/>
@@ -13544,79 +13522,79 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB12778F-91EA-4E13-B1D3-FDD87DA0E6B1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>5306</Characters>
+  <Pages>5</Pages>
+  <Words>932</Words>
+  <Characters>5319</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>279</Lines>
-  <Paragraphs>189</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Deed Amendment Schedule - Specialist Disability Accommodation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6062</CharactersWithSpaces>
+  <CharactersWithSpaces>6239</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Deed Amendment Schedule - Specialist Disability Accommodation</dc:title>
   <dc:creator>Jordan, Elspeth</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004AD185E66296534293E2BECF89C4231F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="WebdocsID2">
     <vt:lpwstr/>
   </property>
@@ -13629,59 +13607,59 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="WebdocsID5">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="WebdocsID6">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="WebdocsID7">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="WebdocsID8">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="WebdocsID9">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="WebdocsID10">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="WebdocsID">
     <vt:lpwstr>1534082R2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="sTmpGUID">
     <vt:lpwstr>18f6dce7-8624-4f55-9ae8-8ab1a621b495</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ClassificationContentMarkingHeaderShapeIds">
-    <vt:lpwstr>1804b456,4cd3c63e,3a9ae680</vt:lpwstr>
+    <vt:lpwstr>2c36cd67,243ae378,42faf113</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ClassificationContentMarkingHeaderFontProps">
-    <vt:lpwstr>#ff0000,12,Aptos</vt:lpwstr>
+    <vt:lpwstr>#ff0000,12,Calibri</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ClassificationContentMarkingHeaderText">
-    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+    <vt:lpwstr>OFFICIAL Sensitive</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
-    <vt:lpwstr>2026-03-05T02:07:24Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_SetDate">
+    <vt:lpwstr>2026-07-01T22:53:06Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
-    <vt:lpwstr>Standard</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
-    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Name">
+    <vt:lpwstr>OFFICIAL Sensitive</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_SiteId">
     <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
-    <vt:lpwstr>7827ab13-31f7-4010-8535-50d1647a470b</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_ActionId">
+    <vt:lpwstr>89a49d62-8961-41f4-a06a-412b70848046</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_ContentBits">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>