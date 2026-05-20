--- v0 (2025-12-20)
+++ v1 (2026-05-20)
@@ -1,34 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXML/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="73879EC3" w14:textId="77777777" w:rsidR="00124EAF" w:rsidRDefault="00124EAF">
       <w:pPr>
@@ -72,52 +72,52 @@
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Form 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="714A855D" w14:textId="77777777" w:rsidR="00124EAF" w:rsidRDefault="00124EAF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>WESTERN AUSTRALIA</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
           </w:p>
           <w:p w14:paraId="52EB3539" w14:textId="77777777" w:rsidR="00124EAF" w:rsidRPr="005922BB" w:rsidRDefault="00124EAF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005922BB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -1529,51 +1529,67 @@
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2186AB5D" w14:textId="2F924FAD" w:rsidR="00D814B0" w:rsidRDefault="00D814B0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>(i)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:tab/>
               <w:t>If agent, state full name and address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="05D4A925" w14:textId="77777777" w:rsidR="00D814B0" w:rsidRDefault="00D814B0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
@@ -1591,143 +1607,186 @@
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="3686"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4668C94E" w14:textId="7C388131" w:rsidR="00D814B0" w:rsidRDefault="00D814B0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="3686"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>(i)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D814B0" w14:paraId="62923A47" w14:textId="77777777" w:rsidTr="00124046">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="209"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B0EE83E" w14:textId="77777777" w:rsidR="00124046" w:rsidRDefault="00124046">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1959DC8D" w14:textId="39FDDCDD" w:rsidR="00D814B0" w:rsidRPr="00D814B0" w:rsidRDefault="00D814B0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>if applicable</w:t>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57F209FC" w14:textId="77777777" w:rsidR="00124046" w:rsidRDefault="00124046">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="3686"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="276ED947" w14:textId="65F08A2F" w:rsidR="00D814B0" w:rsidRDefault="00D814B0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="3686"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>The aforementioned AGENT declares that they are duly authorised by the Applicant/Holder to nominate the agent’s address as the Applicant/Holder’s service address.</w:t>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>aforementioned AGENT</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> declares that they are duly authorised by the Applicant/Holder to nominate the agent’s address as the Applicant/Holder’s service address.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="14C1F787" w14:textId="77777777" w:rsidR="00124EAF" w:rsidRDefault="00124EAF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7041B07C" w14:textId="77777777" w:rsidR="00124EAF" w:rsidRDefault="00124EAF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
@@ -2386,73 +2445,89 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D814B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>service address</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38AAD310" w14:textId="0EB1AC07" w:rsidR="00D814B0" w:rsidRDefault="00D814B0" w:rsidP="00124046">
+    <w:p w14:paraId="38AAD310" w14:textId="78A17F45" w:rsidR="00D814B0" w:rsidRDefault="00D814B0" w:rsidP="00124046">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D814B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>This form may be used to lodge particulars of a designated tenement contact for the first time, to change a designated tenement contact, or to change the particulars of a designated tenement contact. Th holder or applicant must include the full name (individual or company), postal address and email address of their designated tenement contact, to be used for correspondence. A holder or applicant may only have 1 designated tenement contact for a particular mining tenement or application (although multiple holders or applicants may have the same designated tenement contact). A holder or applicant may nominate themselves as the designated tenement contact.</w:t>
+        <w:t>This form may be used to lodge particulars of a designated tenement contact for the first time, to change a designated tenement contact, or to change the particulars of a designated tenement contact. Th</w:t>
+      </w:r>
+      <w:r w:rsidR="006A67ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D814B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> holder or applicant must include the full name (individual or company), postal address and email address of their designated tenement contact, to be used for correspondence. A holder or applicant may only have 1 designated tenement contact for a particular mining tenement or application (although multiple holders or applicants may have the same designated tenement contact). A holder or applicant may nominate themselves as the designated tenement contact.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCB9286" w14:textId="0159D852" w:rsidR="00432689" w:rsidRDefault="00432689" w:rsidP="00124046">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Optional information may be provided such as an email address or telephone number for the holder or applicant or the telephone number of the designated tenement contact.</w:t>
@@ -2483,90 +2558,108 @@
         <w:t>If this form is signed by a person who is an employee of the holder or applicant, the person must state the person’s full name and the position in which the person is employed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D969267" w14:textId="7EBE4144" w:rsidR="00712A7D" w:rsidRPr="00D814B0" w:rsidRDefault="00712A7D" w:rsidP="00124046">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>A reference in this form to a holder includes a reference to a transferee or devolv</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005922BB">
+        <w:t xml:space="preserve">A reference in this form to a holder includes a reference to a transferee or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>devolv</w:t>
+      </w:r>
+      <w:r w:rsidR="005922BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>e in relation to a tenement prior to them becoming the holder of the tenement.</w:t>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in relation to a tenement prior to them becoming the holder of the tenement.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00712A7D" w:rsidRPr="00D814B0" w:rsidSect="00A04E32">
       <w:pgSz w:w="11896" w:h="16834" w:code="9"/>
       <w:pgMar w:top="567" w:right="1021" w:bottom="340" w:left="1247" w:header="720" w:footer="567" w:gutter="0"/>
       <w:paperSrc w:first="7" w:other="7"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3AA77F88" w14:textId="77777777" w:rsidR="00E212A2" w:rsidRDefault="00E212A2">
+    <w:p w14:paraId="4BE35D75" w14:textId="77777777" w:rsidR="00C96CCC" w:rsidRDefault="00C96CCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D4FDBA0" w14:textId="77777777" w:rsidR="00E212A2" w:rsidRDefault="00E212A2">
+    <w:p w14:paraId="4CB9F6AF" w14:textId="77777777" w:rsidR="00C96CCC" w:rsidRDefault="00C96CCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times (WN)">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
@@ -2585,58 +2678,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EEF1677" w14:textId="77777777" w:rsidR="00E212A2" w:rsidRDefault="00E212A2">
+    <w:p w14:paraId="15E9C6CC" w14:textId="77777777" w:rsidR="00C96CCC" w:rsidRDefault="00C96CCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27A17A2F" w14:textId="77777777" w:rsidR="00E212A2" w:rsidRDefault="00E212A2">
+    <w:p w14:paraId="6E7A34A4" w14:textId="77777777" w:rsidR="00C96CCC" w:rsidRDefault="00C96CCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19981237"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9384983C"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
@@ -2700,112 +2793,116 @@
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="369455211">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:printFractionalCharacterWidth/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00124EAF"/>
     <w:rsid w:val="00021B9A"/>
     <w:rsid w:val="00094960"/>
     <w:rsid w:val="00101157"/>
     <w:rsid w:val="00124046"/>
     <w:rsid w:val="00124EAF"/>
     <w:rsid w:val="00155076"/>
     <w:rsid w:val="002034B9"/>
     <w:rsid w:val="00254530"/>
     <w:rsid w:val="002F0D66"/>
     <w:rsid w:val="002F3FD5"/>
     <w:rsid w:val="003018FB"/>
     <w:rsid w:val="0032446B"/>
     <w:rsid w:val="003537C8"/>
     <w:rsid w:val="0039167F"/>
     <w:rsid w:val="003C5A39"/>
     <w:rsid w:val="003D22A4"/>
     <w:rsid w:val="00432689"/>
     <w:rsid w:val="00475FCA"/>
     <w:rsid w:val="005922BB"/>
     <w:rsid w:val="005A2B6E"/>
     <w:rsid w:val="005A5643"/>
+    <w:rsid w:val="005F46A3"/>
     <w:rsid w:val="0065078B"/>
     <w:rsid w:val="0067127D"/>
+    <w:rsid w:val="006A67ED"/>
     <w:rsid w:val="006C7716"/>
     <w:rsid w:val="00712A7D"/>
     <w:rsid w:val="00821B19"/>
     <w:rsid w:val="008D64F6"/>
     <w:rsid w:val="0095069C"/>
     <w:rsid w:val="009A4347"/>
     <w:rsid w:val="009C0B6D"/>
     <w:rsid w:val="009F5300"/>
     <w:rsid w:val="009F5CC0"/>
     <w:rsid w:val="00A04E32"/>
     <w:rsid w:val="00A55A9B"/>
     <w:rsid w:val="00B772CC"/>
     <w:rsid w:val="00BF434D"/>
+    <w:rsid w:val="00C96CCC"/>
     <w:rsid w:val="00CE5DD7"/>
     <w:rsid w:val="00D31750"/>
     <w:rsid w:val="00D35213"/>
     <w:rsid w:val="00D814B0"/>
     <w:rsid w:val="00D869EA"/>
     <w:rsid w:val="00DF4EEA"/>
     <w:rsid w:val="00E070B6"/>
     <w:rsid w:val="00E212A2"/>
     <w:rsid w:val="00E57937"/>
     <w:rsid w:val="00E848C7"/>
     <w:rsid w:val="00F2288A"/>
     <w:rsid w:val="00FF1603"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -3354,51 +3451,52 @@
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1445734209">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item6.xml" Id="R9124c0fd34624294" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3642,54 +3740,71 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps6.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A99514547</value>
     </field>
     <field name="Objective-Title">
       <value order="0">Form 30</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2025-10-29T11:10:40Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
       <value order="0">2025-11-03T03:29:13Z</value>
     </field>
     <field name="Objective-ModificationStamp">
       <value order="0">2025-11-03T03:29:13Z</value>
@@ -3756,83 +3871,50 @@
         <value order="0"/>
       </field>
       <field name="Objective-Foreign Barcode">
         <value order="0"/>
       </field>
       <field name="Objective-PCI DSS Checked">
         <value order="0"/>
       </field>
       <field name="Objective-End User">
         <value order="0"/>
       </field>
       <field name="Objective-Additional File Numbers">
         <value order="0"/>
       </field>
       <field name="Objective-Record Number">
         <value order="0"/>
       </field>
       <field name="Objective-Graphic Content">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
-<file path=customXML/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-[...31 lines deleted...]
-
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="QMS Document" ma:contentTypeID="0x0101003238B255F0354E9FB0CE20CC2565386F00E56B6B7E7F9E5140B90F4E675568E091" ma:contentTypeVersion="1" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="505b825019b87fc100fa3cc16c419041">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8973ca2a3b41f4a8ca4c957ce16b9fe4" ns1:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:Notes" minOccurs="0"/>
                 <xsd:element ref="ns1:ExternalLinks" minOccurs="0"/>
                 <xsd:element ref="ns1:Purpose" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:element name="Notes" ma:index="8" nillable="true" ma:displayName="Description" ma:description="A description of the document including scope and purpose." ma:internalName="Description" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
@@ -3861,137 +3943,154 @@
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" maxOccurs="1" ma:index="7" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <ExternalLinks xmlns="http://schemas.microsoft.com/sharepoint/v3">NA</ExternalLinks>
     <Purpose xmlns="http://schemas.microsoft.com/sharepoint/v3">NA</Purpose>
     <Notes xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FC011AA-E6F3-4211-BA42-CA210E339B28}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F3C949D-0872-49F2-9177-35ABA92629D1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72C7CA7C-D273-4879-A3F3-848891015202}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FC011AA-E6F3-4211-BA42-CA210E339B28}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E23C2754-D672-422B-8A04-E3F643AE44D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72C7CA7C-D273-4879-A3F3-848891015202}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>470</Words>
-  <Characters>2674</Characters>
+  <Characters>2675</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>133</Lines>
-  <Paragraphs>69</Paragraphs>
+  <Paragraphs>68</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Form 30 - Application to Amend</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Minerals &amp; Energy Department</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3075</CharactersWithSpaces>
+  <CharactersWithSpaces>3077</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Form 30 - Application to Amend</dc:title>
   <dc:creator>MTD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="QMS Division">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Scope">
     <vt:lpwstr>NA</vt:lpwstr>
@@ -4020,52 +4119,51 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Title">
     <vt:lpwstr>Form 30</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-CreationStamp">
     <vt:filetime>2025-10-29T11:10:40Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-DatePublished">
     <vt:filetime>2025-11-03T03:29:13Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-ModificationStamp">
     <vt:filetime>2025-11-03T03:29:13Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-Owner">
     <vt:lpwstr>BENNIE, Josh</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-Path">
-    <vt:lpwstr>DEMIRS Global Folder:02 Corporate File Plan:DMPE - Resource and Environmental Regulation Group:RER Files:Strategic Management:Legislation:MINING REGULATIONS 1981
-2017 AMENDMENTS:Business Systems:Amended Forms</vt:lpwstr>
+    <vt:lpwstr>DEMIRS Global Folder:02 Corporate File Plan:DMPE - Resource and Environmental Regulation Group:RER Files:Strategic Management:Legislation:MINING REGULATIONS 1981_x000d_2017 AMENDMENTS:Business Systems:Amended Forms</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Parent">
     <vt:lpwstr>Amended Forms</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-VersionId">
     <vt:lpwstr>vA107365689</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Version">
     <vt:lpwstr>3.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-VersionNumber">
     <vt:r8>3</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-VersionComment">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-FileNumber">
     <vt:lpwstr>A0342/201701</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Classification">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>