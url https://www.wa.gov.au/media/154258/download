--- v0 (2025-12-05)
+++ v1 (2026-08-02)
@@ -1,55 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="26F245D6" w14:textId="18706ABB" w:rsidR="006B5E40" w:rsidRPr="007E5941" w:rsidRDefault="00CA5EDA" w:rsidP="007E5941">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E5941">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
@@ -1522,85 +1525,88 @@
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Provider Terms and Conditions to be inserted below:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:id w:val="1448735017"/>
         <w:placeholder>
           <w:docPart w:val="C064507CA77B46B49DEA92C4368E8E40"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w15:color w:val="000000"/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="61410A25" w14:textId="05209032" w:rsidR="00725179" w:rsidRPr="00725179" w:rsidRDefault="00725179" w:rsidP="00725179">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00725179">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">[Select </w:t>
           </w:r>
           <w:r w:rsidRPr="00725179">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>here to enter text]</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sectPr w:rsidR="00725179" w:rsidRPr="00725179">
-      <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="17CE777B" w14:textId="77777777" w:rsidR="007C606C" w:rsidRDefault="007C606C" w:rsidP="007E5941">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="00A90E6D" w14:textId="77777777" w:rsidR="007C606C" w:rsidRDefault="007C606C" w:rsidP="007E5941">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1619,72 +1625,81 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="389391692"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="3161D188" w14:textId="3632E3F6" w:rsidR="00411A3F" w:rsidRDefault="00411A3F">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00411A3F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="00411A3F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00411A3F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
@@ -1785,59 +1800,312 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="51BB6C87" w14:textId="77777777" w:rsidR="007C606C" w:rsidRDefault="007C606C" w:rsidP="007E5941">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7CB2EF6B" w14:textId="77777777" w:rsidR="007C606C" w:rsidRDefault="007C606C" w:rsidP="007E5941">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="794D1401" w14:textId="3C8CEADC" w:rsidR="007E5941" w:rsidRDefault="007E5941">
+  <w:p w14:paraId="70AC9364" w14:textId="404796BA" w:rsidR="00F4250E" w:rsidRDefault="00F4250E">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="156E2188" wp14:editId="04372A1D">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1134745" cy="391160"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="8890"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1493299562" name="Text Box 2" descr="OFFICIAL Sensitive">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1134745" cy="391160"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="311DDD72" w14:textId="61C522AC" w:rsidR="00F4250E" w:rsidRPr="00F4250E" w:rsidRDefault="00F4250E" w:rsidP="00F4250E">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00F4250E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL Sensitive</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="156E2188" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:89.35pt;height:30.8pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCV/pOqDQIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2z3a6sRp8haZBgQ&#10;tAXSoWdFlmMDkihITOzs149S4qTrdhp2kWmS4sd7T9O7wWi2Uz50YCteTHLOlJVQd3ZT8R8vi09f&#10;OAsobC00WFXxvQr8bvbxw7R3pbqAFnStPKMiNpS9q3iL6MosC7JVRoQJOGUp2IA3AunXb7Lai56q&#10;G51d5PlN1oOvnQepQiDvwyHIZ6l+0yiJT00TFDJdcZoN0+nTuY5nNpuKcuOFazt5HEP8wxRGdJaa&#10;nko9CBRs67s/SplOegjQ4ESCyaBpOqnSDrRNkb/bZtUKp9IuBE5wJ5jC/ysrH3cr9+wZDl9hIAIj&#10;IL0LZSBn3GdovIlfmpRRnCDcn2BTAzIZLxWXV5+vrjmTFLu8LYqbhGt2vu18wG8KDItGxT3RktAS&#10;u2VA6kipY0psZmHRaZ2o0fY3ByVGT3YeMVo4rAfW1W/GX0O9p608HAgPTi46ar0UAZ+FJ4ZpEVIt&#10;PtHRaOgrDkeLsxb8z7/5Yz4BT1HOelJMxS1JmjP93RIhUVzJKG7z65z+/Ohej4bdmnsgHRb0JJxM&#10;ZsxDPZqNB/NKep7HRhQSVlK7iuNo3uNBuvQepJrPUxLpyAlc2pWTsXSEK2L5MrwK746AI1H1CKOc&#10;RPkO90NuvBncfIuEfiIlQnsA8og4aTBxdXwvUeRv/1PW+VXPfgEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ7doAnZAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+AdrkXorjisRUBoHoUoc&#10;uFFoe17ibRKI11FsIOXra7iUy0qjGc28zReDbcWZet841qAmCQji0pmGKw2fu9XLHIQPyAZbx6Th&#10;lzwsitFTjplxF/6g8zZUIpawz1BDHUKXSenLmiz6ieuIo/fjeoshyr6SpsdLLLetfE2SVFpsOC7U&#10;2NF7TeVxe7IamunSBUVf69Xh2yqnrpv19LrR+nk8LN9ABBrCfxhu+BEdisi0dyc2XrQa4iPhfm/e&#10;bD4DsdeQqhRkkctH+OIPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlf6Tqg0CAAAdBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnt2gCdkAAAAE&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="311DDD72" w14:textId="61C522AC" w:rsidR="00F4250E" w:rsidRPr="00F4250E" w:rsidRDefault="00F4250E" w:rsidP="00F4250E">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00F4250E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL Sensitive</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="794D1401" w14:textId="57A085E6" w:rsidR="007E5941" w:rsidRDefault="00F4250E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="443DB8B9" wp14:editId="11F7E18E">
+              <wp:simplePos x="914400" y="447675"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1134745" cy="391160"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="8890"/>
+              <wp:wrapNone/>
+              <wp:docPr id="815098790" name="Text Box 3" descr="OFFICIAL Sensitive">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1134745" cy="391160"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3E54ABFF" w14:textId="51573A44" w:rsidR="00F4250E" w:rsidRPr="00F4250E" w:rsidRDefault="00F4250E" w:rsidP="00F4250E">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00F4250E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL Sensitive</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="443DB8B9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:89.35pt;height:30.8pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAiP0TsDwIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2ynH2uNOEXWIsOA&#10;oC2QDj0rshwbkERBYmJnv36UEjdbt9Owi0yTFD/ee5rdDUazvfKhA1vxYpJzpqyEurPbin9/WX66&#10;4SygsLXQYFXFDyrwu/nHD7PelWoKLehaeUZFbCh7V/EW0ZVZFmSrjAgTcMpSsAFvBNKv32a1Fz1V&#10;Nzqb5vl11oOvnQepQiDvwzHI56l+0yiJT00TFDJdcZoN0+nTuYlnNp+JcuuFazt5GkP8wxRGdJaa&#10;vpV6ECjYznd/lDKd9BCgwYkEk0HTdFKlHWibIn+3zboVTqVdCJzg3mAK/6+sfNyv3bNnOHyBgQiM&#10;gPQulIGccZ+h8SZ+aVJGcYLw8AabGpDJeKm4uPx8ecWZpNjFbVFcJ1yz823nA35VYFg0Ku6JloSW&#10;2K8CUkdKHVNiMwvLTutEjba/OSgxerLziNHCYTOwrq74dBx/A/WBtvJwJDw4ueyo9UoEfBaeGKZF&#10;SLX4REejoa84nCzOWvA//uaP+QQ8RTnrSTEVtyRpzvQ3S4REcSWjuM2vcvrzo3szGnZn7oF0WNCT&#10;cDKZMQ/1aDYezCvpeREbUUhYSe0qjqN5j0fp0nuQarFISaQjJ3Bl107G0hGuiOXL8Cq8OwGORNUj&#10;jHIS5Tvcj7nxZnCLHRL6iZQI7RHIE+KkwcTV6b1Ekf/6n7LOr3r+EwAA//8DAFBLAwQUAAYACAAA&#10;ACEAnt2gCdkAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X4B2uReiuOKxFQGgeh&#10;Shy4UWh7XuJtEojXUWwg5etruJTLSqMZzbzNF4NtxZl63zjWoCYJCOLSmYYrDZ+71cschA/IBlvH&#10;pOGXPCyK0VOOmXEX/qDzNlQilrDPUEMdQpdJ6cuaLPqJ64ij9+N6iyHKvpKmx0sst618TZJUWmw4&#10;LtTY0XtN5XF7shqa6dIFRV/r1eHbKqeum/X0utH6eTws30AEGsJ/GG74ER2KyLR3JzZetBriI+F+&#10;b95sPgOx15CqFGSRy0f44g8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAiP0TsDwIAAB0E&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCe3aAJ2QAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="3E54ABFF" w14:textId="51573A44" w:rsidR="00F4250E" w:rsidRPr="00F4250E" w:rsidRDefault="00F4250E" w:rsidP="00F4250E">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00F4250E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL Sensitive</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="007E5941">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7DB90A8F" wp14:editId="3ED71B77">
           <wp:extent cx="2771364" cy="497980"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Picture 2" descr="C:\Users\keenank\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Word\DOJ-LOGO-blue-2017.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\keenank\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Word\DOJ-LOGO-blue-2017.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1847,65 +2115,65 @@
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2774546" cy="498552"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="007E5941">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="007E5941">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="007E5941">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="051ACC32" wp14:editId="70185E92">
           <wp:extent cx="1952625" cy="495300"/>
           <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:docPr id="1" name="Picture 1" descr="C:\Users\keenank\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Word\OPA Logo hori colour.jpg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\keenank\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Word\OPA Logo hori colour.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1920,50 +2188,181 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1952625" cy="495300"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="1C7042EA" w14:textId="77777777" w:rsidR="007E5941" w:rsidRDefault="007E5941">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B1203E1" w14:textId="01AEE1B9" w:rsidR="00F4250E" w:rsidRDefault="00F4250E">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D163885" wp14:editId="4651EBC3">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1134745" cy="391160"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="8890"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1646308300" name="Text Box 1" descr="OFFICIAL Sensitive">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1134745" cy="391160"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="27E24477" w14:textId="2E694F11" w:rsidR="00F4250E" w:rsidRPr="00F4250E" w:rsidRDefault="00F4250E" w:rsidP="00F4250E">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00F4250E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL Sensitive</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2D163885" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:89.35pt;height:30.8pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDf0s5YCwIAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LyaiJYDtwELgoY&#10;SQCnyJmmSEsAySVI2pL79V1Skt2mPRW9UKvd5T5mhvP7XityEM63YCpazHJKhOFQt2ZX0e+vq0+3&#10;lPjATM0UGFHRo/D0fvHxw7yzpbiABlQtHMEixpedrWgTgi2zzPNGaOZnYIXBoASnWcBft8tqxzqs&#10;rlV2kec3WQeutg648B69j0OQLlJ9KQUPz1J6EYiqKM4W0unSuY1ntpizcueYbVo+jsH+YQrNWoNN&#10;T6UeWWBk79o/SumWO/Agw4yDzkDKlou0A25T5O+22TTMirQLguPtCSb//8ryp8PGvjgS+i/QI4ER&#10;kM760qMz7tNLp+MXJyUYRwiPJ9hEHwiPl4rLq89X15RwjF3eFcVNwjU737bOh68CNIlGRR3SktBi&#10;h7UP2BFTp5TYzMCqVSpRo8xvDkyMnuw8YrRCv+3HubdQH3EdBwPT3vJViz3XzIcX5pBa3ADlGp7x&#10;kAq6isJoUdKA+/E3f8xHxDFKSYdSqahBLVOivhlkIqoqGcVdfp3jn5vc28kwe/0AKMAC34LlyYx5&#10;QU2mdKDfUMjL2AhDzHBsV9EwmQ9h0Cw+BC6Wy5SEArIsrM3G8lg64hRBfO3fmLMj0gE5eoJJR6x8&#10;B/iQG296u9wHhD2xETEdgByhRvElksaHEtX963/KOj/nxU8AAAD//wMAUEsDBBQABgAIAAAAIQCe&#10;3aAJ2QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfgHa5F6K44rEVAaB6FKHLhR&#10;aHte4m0SiNdRbCDl62u4lMtKoxnNvM0Xg23FmXrfONagJgkI4tKZhisNn7vVyxyED8gGW8ek4Zc8&#10;LIrRU46ZcRf+oPM2VCKWsM9QQx1Cl0npy5os+onriKP343qLIcq+kqbHSyy3rXxNklRabDgu1NjR&#10;e03lcXuyGprp0gVFX+vV4dsqp66b9fS60fp5PCzfQAQawn8YbvgRHYrItHcnNl60GuIj4X5v3mw+&#10;A7HXkKoUZJHLR/jiDwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN/SzlgLAgAAFgQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJ7doAnZAAAABAEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="27E24477" w14:textId="2E694F11" w:rsidR="00F4250E" w:rsidRPr="00F4250E" w:rsidRDefault="00F4250E" w:rsidP="00F4250E">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00F4250E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL Sensitive</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6859629B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="26EA6670"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2152,57 +2551,59 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA5EDA"/>
     <w:rsid w:val="00177AD5"/>
     <w:rsid w:val="002F226F"/>
     <w:rsid w:val="003178DC"/>
     <w:rsid w:val="00411A3F"/>
     <w:rsid w:val="00454D14"/>
     <w:rsid w:val="0052408E"/>
     <w:rsid w:val="00575C7A"/>
     <w:rsid w:val="006B5E40"/>
     <w:rsid w:val="006F5BC0"/>
     <w:rsid w:val="00725179"/>
     <w:rsid w:val="0073405C"/>
     <w:rsid w:val="007C606C"/>
     <w:rsid w:val="007E5941"/>
     <w:rsid w:val="00853205"/>
     <w:rsid w:val="008D26F1"/>
     <w:rsid w:val="00915375"/>
     <w:rsid w:val="00B302AD"/>
     <w:rsid w:val="00B97B35"/>
     <w:rsid w:val="00BB3099"/>
     <w:rsid w:val="00C7409F"/>
+    <w:rsid w:val="00C90ED5"/>
     <w:rsid w:val="00CA5EDA"/>
     <w:rsid w:val="00D42698"/>
     <w:rsid w:val="00DA43EF"/>
     <w:rsid w:val="00E54A2F"/>
     <w:rsid w:val="00E61FFA"/>
     <w:rsid w:val="00E71BCE"/>
     <w:rsid w:val="00ED7811"/>
+    <w:rsid w:val="00F4250E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="27DB6BA9"/>
@@ -3172,54 +3573,54 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007E5941"/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00725179"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C064507CA77B46B49DEA92C4368E8E40"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{38686F7C-0D25-4D4F-81D0-D0BD8E227E52}"/>
       </w:docPartPr>
@@ -3259,73 +3660,81 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00152582"/>
     <w:rsid w:val="00152582"/>
     <w:rsid w:val="00177AD5"/>
     <w:rsid w:val="00B97B35"/>
     <w:rsid w:val="00C7409F"/>
+    <w:rsid w:val="00C90ED5"/>
     <w:rsid w:val="00F059B6"/>
     <w:rsid w:val="00FB5F64"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4111,25 +4520,63 @@
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Office of the Public Advocate</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1485</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Annexure to OPA Service Agreement</dc:title>
   <dc:subject/>
   <dc:creator>Jordan, Elspeth</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>6220abcc,5901f16a,30956ba6</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Calibri</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL Sensitive</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_SetDate">
+    <vt:lpwstr>2026-07-01T22:55:39Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Name">
+    <vt:lpwstr>OFFICIAL Sensitive</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_ActionId">
+    <vt:lpwstr>fb33e85c-c3f5-415d-be57-1684ebbf52f8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>