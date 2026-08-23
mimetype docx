--- v0 (2025-12-19)
+++ v1 (2026-08-23)
@@ -1,9369 +1,9951 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="18AB0111" w14:textId="3773E874" w:rsidR="00146739" w:rsidRPr="002E5756" w:rsidRDefault="00EF1857" w:rsidP="002E5756">
+    <w:p w14:paraId="52F25E9C" w14:textId="77777777" w:rsidR="007140F0" w:rsidRDefault="007140F0" w:rsidP="0025156E">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-      </w:pPr>
-[...17 lines deleted...]
-      </w:r>
+        <w:spacing w:before="360"/>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7354B11B" w14:textId="50391B80" w:rsidR="000D69A3" w:rsidRPr="00EA7EAC" w:rsidRDefault="006E6758" w:rsidP="00EA7EAC">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="1A4153CA" w14:textId="08FE2BC9" w:rsidR="00BA7AA6" w:rsidRDefault="001C3A51" w:rsidP="00BA7AA6">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:spacing w:before="360"/>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C3A51">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>COPP 6.12 Young Person Change of Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8C7067" w14:textId="77777777" w:rsidR="00E96E71" w:rsidRPr="00E96E71" w:rsidRDefault="00E96E71" w:rsidP="00E96E71"/>
+    <w:p w14:paraId="0C2C069A" w14:textId="77777777" w:rsidR="00E96E71" w:rsidRPr="00DC34C9" w:rsidRDefault="00E96E71" w:rsidP="00E96E71">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC34C9">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Youth Detention Centres </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9010"/>
+        <w:gridCol w:w="9004"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00126611" w14:paraId="269BEFC9" w14:textId="77777777" w:rsidTr="00A63A8E">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00550DEF" w14:paraId="68D2118D" w14:textId="77777777" w:rsidTr="00E852A4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9010" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FCFCFA"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="131B4109" w14:textId="77777777" w:rsidR="009922D9" w:rsidRPr="00462848" w:rsidRDefault="009922D9" w:rsidP="009922D9">
+          <w:p w14:paraId="4785887D" w14:textId="77777777" w:rsidR="00550DEF" w:rsidRPr="003B717F" w:rsidRDefault="00550DEF" w:rsidP="00E852A4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_Toc529277881"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00462848">
+            <w:r w:rsidRPr="003B717F">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="26"/>
-[...2 lines deleted...]
-              <w:t>Principles</w:t>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Principles and Standards</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="0"/>
-[...3 lines deleted...]
-            <w:bookmarkEnd w:id="4"/>
           </w:p>
-          <w:p w14:paraId="36F87676" w14:textId="77777777" w:rsidR="00FB7DD2" w:rsidRDefault="009922D9" w:rsidP="005125CC">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A3157D" w14:paraId="0F3A2B89" w14:textId="77777777" w:rsidTr="00152E07">
+        <w:trPr>
+          <w:trHeight w:val="4932"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9004" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="0162E48B" w14:textId="12113F94" w:rsidR="00152E07" w:rsidRPr="00152E07" w:rsidRDefault="00BE116E" w:rsidP="007140F0">
             <w:pPr>
-              <w:spacing w:before="60" w:line="240" w:lineRule="exact"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE116E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:r w:rsidR="00184961">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Model of Care (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE116E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>MoC</w:t>
+            </w:r>
+            <w:r w:rsidR="00184961">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE116E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Instruction </w:t>
+            </w:r>
+            <w:r w:rsidR="00D050B2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>guide</w:t>
+            </w:r>
+            <w:r w:rsidR="007409DD">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00D050B2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and support</w:t>
+            </w:r>
+            <w:r w:rsidR="007409DD">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00D050B2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> staff to operationalise the MoC’s high-level principles</w:t>
+            </w:r>
+            <w:r w:rsidR="00680CD1">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>. The Moc</w:t>
+            </w:r>
+            <w:r w:rsidR="00184961">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE116E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>create</w:t>
+            </w:r>
+            <w:r w:rsidR="00680CD1">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE116E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a rehabilitative and therapeutic environment within Youth Detention Centres, to support, build and nurture a young person’s skills and individual strengths, to enable rehabilitation, reduce reoffending and promote positive life outcomes. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CC13F44" w14:textId="3806E6BB" w:rsidR="00E02AB5" w:rsidRDefault="00D050B2" w:rsidP="006D79C6">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>In the context of the MoC, t</w:t>
+            </w:r>
+            <w:r w:rsidR="00E02AB5" w:rsidRPr="00E02AB5">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>he Commissioner’s Operati</w:t>
+            </w:r>
+            <w:r w:rsidR="001E5298">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ng </w:t>
+            </w:r>
+            <w:r w:rsidR="00E02AB5" w:rsidRPr="00E02AB5">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Policies and Procedures are developed in accordance with Western Australian legislation and consideration of the following national and international standards, guidelines to inform best practice</w:t>
+            </w:r>
+            <w:r w:rsidR="00E02AB5">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C2BB6D6" w14:textId="77777777" w:rsidR="00E02AB5" w:rsidRPr="00725408" w:rsidRDefault="00E02AB5" w:rsidP="00D813D7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725408">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>National Child Principles</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4411FC05" w14:textId="77777777" w:rsidR="00E02AB5" w:rsidRPr="00725408" w:rsidRDefault="00E02AB5" w:rsidP="00D813D7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725408">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Department Standards and Guidelines</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00FE2237" w14:textId="77777777" w:rsidR="00E02AB5" w:rsidRPr="00725408" w:rsidRDefault="00E02AB5" w:rsidP="00D813D7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725408">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Principles of Youth Justice in Australia (Australasian Youth Justice Administrators, 2019)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="307335A7" w14:textId="77777777" w:rsidR="00E02AB5" w:rsidRPr="00725408" w:rsidRDefault="00E02AB5" w:rsidP="00D813D7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725408">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Standard Minimum Rules for the Administration of Juvenile Justice </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="722F7263" w14:textId="77777777" w:rsidR="00E2131C" w:rsidRPr="00C764A0" w:rsidRDefault="00E02AB5" w:rsidP="00D813D7">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E02AB5">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>(“The Beijing Rules”) (United Nations, 1985)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="180588E7" w14:textId="77777777" w:rsidR="00C764A0" w:rsidRPr="00CF07DB" w:rsidRDefault="00C764A0" w:rsidP="00C764A0">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:b/>
                 <w:bCs/>
-                <w:color w:val="0000FF"/>
-                <w:u w:val="single"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005125CC">
-              <w:rPr>
+            <w:r w:rsidRPr="00CF07DB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
                 <w:iCs/>
-              </w:rPr>
-              <w:t>As referenced in the</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
             </w:r>
-            <w:r w:rsidRPr="0090234C">
-              <w:rPr>
+          </w:p>
+          <w:p w14:paraId="2761B56D" w14:textId="77777777" w:rsidR="00C764A0" w:rsidRPr="00152E07" w:rsidRDefault="00C764A0" w:rsidP="00C764A0">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Refer to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00072E31">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="00072E31">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink1Char"/>
+                  <w:rFonts w:eastAsia="MS Mincho"/>
+                  <w:sz w:val="22"/>
+                </w:rPr>
+                <w:t>Public Information Privacy Statemen</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00072E31">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:color w:val="467886"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>t</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidR="005125CC" w:rsidRPr="001A6ECA">
+              <w:r w:rsidRPr="00152E07">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                  <w:color w:val="0000FF"/>
+                  <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                  <w:color w:val="467886"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>Australasian Youth Justice Administrators Standards, 2009</w:t>
+                <w:t>Privacy and Responsible Information Sharing</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="6231035C" w14:textId="77777777" w:rsidR="00FB7DD2" w:rsidRDefault="00FB7DD2" w:rsidP="005125CC">
+          <w:p w14:paraId="6A79D037" w14:textId="77777777" w:rsidR="00C764A0" w:rsidRPr="00152E07" w:rsidRDefault="00C764A0" w:rsidP="00C764A0">
             <w:pPr>
-              <w:spacing w:before="60" w:line="240" w:lineRule="exact"/>
-[...4 lines deleted...]
-                <w:u w:val="single"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="21DDB4BE" w14:textId="4C3D2E96" w:rsidR="00640059" w:rsidRDefault="005125CC" w:rsidP="005125CC">
+          <w:p w14:paraId="5E35C1F8" w14:textId="77777777" w:rsidR="00C764A0" w:rsidRPr="00152E07" w:rsidRDefault="00C764A0" w:rsidP="00D813D7">
             <w:pPr>
-              <w:spacing w:before="60" w:line="240" w:lineRule="exact"/>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>1.2 Children, young people and families are provided with information about their rights and responsibilities in the justice system.</w:t>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="649A7049" w14:textId="77777777" w:rsidR="005125CC" w:rsidRDefault="005125CC" w:rsidP="005125CC">
+          <w:p w14:paraId="4F5F27D3" w14:textId="77777777" w:rsidR="00C764A0" w:rsidRPr="00152E07" w:rsidRDefault="00C764A0" w:rsidP="00D813D7">
             <w:pPr>
-              <w:spacing w:before="60" w:line="240" w:lineRule="exact"/>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-              <w:t>2.1 Advice complies with legislative and court requirements.</w:t>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43B68DAA" w14:textId="77777777" w:rsidR="005C421F" w:rsidRDefault="005C421F" w:rsidP="000E1D9B">
+          <w:p w14:paraId="1087B69A" w14:textId="77777777" w:rsidR="00C764A0" w:rsidRPr="00152E07" w:rsidRDefault="00C764A0" w:rsidP="00D813D7">
             <w:pPr>
-              <w:pStyle w:val="Instructionalnote"/>
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-              <w:t>1.6 Staff and volunteers understand their obligations on information sharing and record keeping.</w:t>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F80EA1F" w14:textId="77777777" w:rsidR="005C421F" w:rsidRDefault="005C421F" w:rsidP="000E1D9B">
+          <w:p w14:paraId="4174E978" w14:textId="77777777" w:rsidR="00C764A0" w:rsidRPr="00152E07" w:rsidRDefault="00C764A0" w:rsidP="00D813D7">
             <w:pPr>
-              <w:pStyle w:val="Instructionalnote"/>
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...11 lines deleted...]
-              <w:t>4.2 Children and young people have access to information, support and complaints processes in ways that are culturally safe, accessible and easy to understand.</w:t>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="516B90B9" w14:textId="77777777" w:rsidR="000E1D9B" w:rsidRDefault="000E1D9B" w:rsidP="009922D9">
+          <w:p w14:paraId="3D2D6AEC" w14:textId="77777777" w:rsidR="00C764A0" w:rsidRPr="00152E07" w:rsidRDefault="00C764A0" w:rsidP="00D813D7">
             <w:pPr>
-              <w:pStyle w:val="Instructionalnote"/>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="126BC0C5" w14:textId="77777777" w:rsidR="00C764A0" w:rsidRPr="00152E07" w:rsidRDefault="00C764A0" w:rsidP="00D813D7">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ACF01A9" w14:textId="77777777" w:rsidR="00C764A0" w:rsidRPr="00152E07" w:rsidRDefault="00C764A0" w:rsidP="00D813D7">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="027F7DCD" w14:textId="77777777" w:rsidR="00C764A0" w:rsidRPr="00152E07" w:rsidRDefault="00C764A0" w:rsidP="00D813D7">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Identifiers – restrict use of government identifiers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7009C6EF" w14:textId="77777777" w:rsidR="00C764A0" w:rsidRPr="00152E07" w:rsidRDefault="00C764A0" w:rsidP="00D813D7">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4221B823" w14:textId="77777777" w:rsidR="00C764A0" w:rsidRDefault="00C764A0" w:rsidP="00D813D7">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68F16199" w14:textId="22A1E41E" w:rsidR="00C764A0" w:rsidRPr="00E32BB7" w:rsidRDefault="00C764A0" w:rsidP="00D813D7">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B37C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Retention and disposal – destroy or de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B37C4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:noBreakHyphen/>
+              <w:t>identify information when no longer needed.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="474ABF0C" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00663830" w:rsidRDefault="00663830" w:rsidP="00663830"/>
-[...2 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="15461777" w14:textId="6F1EEB23" w:rsidR="00655C09" w:rsidRDefault="00655C09">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00663830" w:rsidSect="002E5756">
-[...9 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc71615831"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc71616556"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc71625385"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc71630295"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc71637466"/>
     </w:p>
-    <w:p w14:paraId="4C418439" w14:textId="77777777" w:rsidR="00CC4FBF" w:rsidRDefault="00CC4FBF">
-      <w:pPr>
+    <w:p w14:paraId="6F312FE8" w14:textId="58F3972E" w:rsidR="00550DEF" w:rsidRPr="00E47878" w:rsidRDefault="00550DEF" w:rsidP="00550DEF">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:sz w:val="32"/>
+          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:br w:type="page"/>
+      <w:r w:rsidRPr="00E47878">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="087A6536" w14:textId="77777777" w:rsidR="00FA1D8B" w:rsidRPr="00AF7DDC" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
-[...8 lines deleted...]
-    <w:p w14:paraId="72AF0B9C" w14:textId="080A760A" w:rsidR="003B3990" w:rsidRDefault="005A09D7">
+    <w:p w14:paraId="585CA904" w14:textId="25F49589" w:rsidR="00112653" w:rsidRDefault="007559B5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="467886"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="467886"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="467886"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc202431276" w:history="1">
-        <w:r w:rsidR="003B3990" w:rsidRPr="00B509D1">
+      <w:hyperlink w:anchor="_Toc236735556" w:history="1">
+        <w:r w:rsidR="00112653" w:rsidRPr="006C6F3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="003B3990">
+        <w:r w:rsidR="00112653">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003B3990" w:rsidRPr="00B509D1">
+        <w:r w:rsidR="00112653" w:rsidRPr="006C6F3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="003B3990">
+        <w:r w:rsidR="00112653">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003B3990">
+        <w:r w:rsidR="00112653">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003B3990">
+        <w:r w:rsidR="00112653">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc202431276 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236735556 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003B3990">
+        <w:r w:rsidR="00112653">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003B3990">
+        <w:r w:rsidR="00112653">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003B3990">
+        <w:r w:rsidR="00112653">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="003B3990">
+        <w:r w:rsidR="00112653">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="405D6006" w14:textId="5C16AC8A" w:rsidR="003B3990" w:rsidRDefault="003B3990">
+    <w:p w14:paraId="75CCEC5F" w14:textId="737B1A70" w:rsidR="00112653" w:rsidRDefault="00112653">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202431277" w:history="1">
-        <w:r w:rsidRPr="00B509D1">
+      <w:hyperlink w:anchor="_Toc236735557" w:history="1">
+        <w:r w:rsidRPr="006C6F3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00B509D1">
+        <w:r w:rsidRPr="006C6F3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Policy</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236735557 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5194E442" w14:textId="52CC828B" w:rsidR="00112653" w:rsidRDefault="00112653">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236735558" w:history="1">
+        <w:r w:rsidRPr="006C6F3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="006C6F3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Approval to Apply to Register for a Change of Name</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236735558 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5805999B" w14:textId="7661F29F" w:rsidR="00112653" w:rsidRDefault="00112653">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236735559" w:history="1">
+        <w:r w:rsidRPr="006C6F3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Policy</w:t>
+          <w:t>3.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="006C6F3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>General Requirements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc202431277 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236735559 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5939A5DD" w14:textId="78A10ADA" w:rsidR="003B3990" w:rsidRDefault="003B3990">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="69E2C325" w14:textId="3EA96796" w:rsidR="00112653" w:rsidRDefault="00112653">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202431278" w:history="1">
-        <w:r w:rsidRPr="00B509D1">
+      <w:hyperlink w:anchor="_Toc236735560" w:history="1">
+        <w:r w:rsidRPr="006C6F3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>3.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00B509D1">
+        <w:r w:rsidRPr="006C6F3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Approval to Apply to Register to Change of Name Application</w:t>
+          <w:t>Eligibility and pre-requisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc202431278 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236735560 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="139CE767" w14:textId="443A166E" w:rsidR="003B3990" w:rsidRDefault="003B3990">
+    <w:p w14:paraId="3B655B9A" w14:textId="503DAB07" w:rsidR="00112653" w:rsidRDefault="00112653">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202431279" w:history="1">
-        <w:r w:rsidRPr="00B509D1">
+      <w:hyperlink w:anchor="_Toc236735561" w:history="1">
+        <w:r w:rsidRPr="006C6F3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
           </w:rPr>
-          <w:t>3.1</w:t>
+          <w:t>3.3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00B509D1">
+        <w:r w:rsidRPr="006C6F3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Who can apply</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236735561 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3A77F1C5" w14:textId="1CD3A851" w:rsidR="00112653" w:rsidRDefault="00112653">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236735562" w:history="1">
+        <w:r w:rsidRPr="006C6F3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="006C6F3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Restriction on changes of young person’s name</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236735562 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2682EFB4" w14:textId="644F0620" w:rsidR="00112653" w:rsidRDefault="00112653">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236735563" w:history="1">
+        <w:r w:rsidRPr="006C6F3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="006C6F3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Application to register a change of young person’s name approved by Family Court</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236735563 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="08329DC4" w14:textId="25C0E866" w:rsidR="00112653" w:rsidRDefault="00112653">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236735564" w:history="1">
+        <w:r w:rsidRPr="006C6F3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="006C6F3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Supporting documentation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236735564 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="18DB25B9" w14:textId="48402FBA" w:rsidR="00112653" w:rsidRDefault="00112653">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236735565" w:history="1">
+        <w:r w:rsidRPr="006C6F3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Eligibility and Pre-requisites</w:t>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="006C6F3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Application for Commissioner Approval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc202431279 \h </w:instrText>
-[...299 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc202431283 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236735565 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="536344C8" w14:textId="3214A4D5" w:rsidR="003B3990" w:rsidRDefault="003B3990">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="2A42E28E" w14:textId="328CA8C8" w:rsidR="00112653" w:rsidRDefault="00112653">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202431284" w:history="1">
-        <w:r w:rsidRPr="00B509D1">
+      <w:hyperlink w:anchor="_Toc236735566" w:history="1">
+        <w:r w:rsidRPr="006C6F3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>3.6</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00B509D1">
+        <w:r w:rsidRPr="006C6F3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Procedure</w:t>
+          <w:t>Application to Births, Deaths and Marriages Registry</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc202431284 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236735566 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="225288D2" w14:textId="0C5FC365" w:rsidR="003B3990" w:rsidRDefault="003B3990">
+    <w:p w14:paraId="62FA2BD7" w14:textId="360FC346" w:rsidR="00112653" w:rsidRDefault="00112653">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202431285" w:history="1">
-        <w:r w:rsidRPr="00B509D1">
+      <w:hyperlink w:anchor="_Toc236735567" w:history="1">
+        <w:r w:rsidRPr="006C6F3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00B509D1">
-[...155 lines deleted...]
-        <w:r w:rsidRPr="00B509D1">
+        <w:r w:rsidRPr="006C6F3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>5.1</w:t>
-[...14 lines deleted...]
-          <w:t>Definitions and acronyms</w:t>
+          <w:t>Requests, Complaints and Feedback</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc202431287 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236735567 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3270B12C" w14:textId="7B3D6576" w:rsidR="00112653" w:rsidRDefault="00112653">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236735568" w:history="1">
+        <w:r w:rsidRPr="006C6F3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="006C6F3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Definitions</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236735568 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2FC7CA5E" w14:textId="7D469B95" w:rsidR="003B3990" w:rsidRDefault="003B3990">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="2849A533" w14:textId="7281C07A" w:rsidR="00112653" w:rsidRDefault="00112653">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202431288" w:history="1">
-        <w:r w:rsidRPr="00B509D1">
+      <w:hyperlink w:anchor="_Toc236735569" w:history="1">
+        <w:r w:rsidRPr="006C6F3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>5.2</w:t>
-[...14 lines deleted...]
-          <w:t>Related legislation</w:t>
+          <w:t>Annexures</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc202431288 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236735569 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1EAB49D3" w14:textId="321AC904" w:rsidR="003B3990" w:rsidRDefault="003B3990">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="2C53628E" w14:textId="0A722997" w:rsidR="00112653" w:rsidRDefault="00112653">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202431289" w:history="1">
-        <w:r w:rsidRPr="00B509D1">
+      <w:hyperlink w:anchor="_Toc236735570" w:history="1">
+        <w:r w:rsidRPr="006C6F3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>6</w:t>
-[...17 lines deleted...]
-          <w:t>Assurance</w:t>
+          <w:t>Related COPPs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc202431289 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236735570 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C3BD6AE" w14:textId="6AE988B1" w:rsidR="003B3990" w:rsidRDefault="003B3990">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="15F8B0F0" w14:textId="46C19566" w:rsidR="00112653" w:rsidRDefault="00112653">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202431290" w:history="1">
-        <w:r w:rsidRPr="00B509D1">
+      <w:hyperlink w:anchor="_Toc236735571" w:history="1">
+        <w:r w:rsidRPr="006C6F3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>7</w:t>
-[...17 lines deleted...]
-          <w:t>Document Version History</w:t>
+          <w:t>Related Documents</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc202431290 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236735571 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0EA79F70" w14:textId="669A35DD" w:rsidR="003B3990" w:rsidRDefault="003B3990">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="00A8A861" w14:textId="445E8647" w:rsidR="00112653" w:rsidRDefault="00112653">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202431291" w:history="1">
-        <w:r w:rsidRPr="00B509D1">
+      <w:hyperlink w:anchor="_Toc236735572" w:history="1">
+        <w:r w:rsidRPr="006C6F3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Appendix A – Approval to Apply to Register Change of Name</w:t>
+          <w:t>Related Legislation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc202431291 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236735572 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00E4424D" w14:textId="4F9C5770" w:rsidR="00634C54" w:rsidRDefault="005A09D7" w:rsidP="004E571B">
+    <w:p w14:paraId="615045C3" w14:textId="621B639B" w:rsidR="00112653" w:rsidRDefault="00112653">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236735573" w:history="1">
+        <w:r w:rsidRPr="006C6F3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Assurance</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236735573 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5F913057" w14:textId="714CE4FD" w:rsidR="00112653" w:rsidRDefault="00112653">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236735574" w:history="1">
+        <w:r w:rsidRPr="006C6F3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Document Version History</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236735574 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5FF8717D" w14:textId="5E1991A6" w:rsidR="00112653" w:rsidRDefault="00112653">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236735575" w:history="1">
+        <w:r w:rsidRPr="006C6F3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix A: Approval to Apply to Register Change of Name</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236735575 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4B88408D" w14:textId="5926BA3A" w:rsidR="00013B88" w:rsidRPr="00013B88" w:rsidRDefault="007559B5" w:rsidP="00013B88">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="467886"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidR="00E2131C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4FD03234" w14:textId="5D0E4E46" w:rsidR="00634C54" w:rsidRDefault="00634C54">
-[...4 lines deleted...]
-    <w:p w14:paraId="0122D182" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRPr="00EE18E4" w:rsidRDefault="00C8272F" w:rsidP="00C8272F">
+    <w:p w14:paraId="7F23D9F4" w14:textId="76AA57AA" w:rsidR="00156F18" w:rsidRPr="00156F18" w:rsidRDefault="00156F18" w:rsidP="00544128">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EE18E4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc236735556"/>
+      <w:r w:rsidRPr="00156F18">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="433306DE" w14:textId="7484BFE0" w:rsidR="00952A51" w:rsidRPr="00EE18E4" w:rsidRDefault="00952A51" w:rsidP="00CC4FBF">
-[...10 lines deleted...]
-        <w:t>administered by or on behalf of the Department of Justice (the Department).</w:t>
+    <w:p w14:paraId="0CDB0C59" w14:textId="77777777" w:rsidR="00B402FD" w:rsidRPr="00665C26" w:rsidRDefault="00B402FD" w:rsidP="00B402FD">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665C26">
+        <w:t xml:space="preserve">This Commissioner’s Operating Policy and Procedure (COPP) applies to all Youth Detention Centre’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B402FD">
+        <w:t>(YDC’s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00665C26">
+        <w:t xml:space="preserve"> Custodial Officers and staff.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E001DFD" w14:textId="4A8B66DD" w:rsidR="00446FC1" w:rsidRPr="000F2A98" w:rsidRDefault="00EC5AF1" w:rsidP="00AD263F">
+    <w:p w14:paraId="535C99BD" w14:textId="0A8E612C" w:rsidR="00863C19" w:rsidRPr="00544128" w:rsidRDefault="00156F18" w:rsidP="00544128">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc202431277"/>
-      <w:r w:rsidRPr="000F2A98">
+      <w:bookmarkStart w:id="6" w:name="_Toc236735557"/>
+      <w:r w:rsidRPr="00544128">
         <w:t>Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="000F2A98">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5C2D53C5" w14:textId="52D7CCB7" w:rsidR="00376C3D" w:rsidRDefault="00376C3D" w:rsidP="00376C3D">
+    <w:p w14:paraId="09CF40A1" w14:textId="027FEF10" w:rsidR="001C3A51" w:rsidRDefault="001C3A51" w:rsidP="001C3A51">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
-        <w:t>The parent</w:t>
-[...55 lines deleted...]
-      <w:r w:rsidRPr="0000078E">
+        <w:t xml:space="preserve">Applications for the change of name of a young person shall be made in accordance with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C3A51">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Births, Deaths and Marriages Registration</w:t>
+        <w:t>Births, Deaths and Marriages Registration Amendment Act 2024</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...41 lines deleted...]
-        <w:t>supervisory authority</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> for approving</w:t>
-[...5 lines deleted...]
-        <w:t>a young person’s</w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EEF1AB4" w14:textId="2614D404" w:rsidR="001C3A51" w:rsidRDefault="001C3A51" w:rsidP="001C3A51">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Commissioner, Corrective Services (the Commissioner), as delegated authority by the Director General (Chief Executive Officer (CEO)), is the supervisory authority for approving a young person’s change of name application.</w:t>
+      </w:r>
+      <w:r w:rsidR="003E1917">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BB1638">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="003E1917">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
-        <w:t>application</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E070C3" w14:textId="2A3642B9" w:rsidR="001C3A51" w:rsidRDefault="001C3A51" w:rsidP="001C3A51">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-        <w:spacing w:before="120"/>
+        <w:t xml:space="preserve">The parent/s or legal guardian of a young person, who is a restricted person, 12 – 17 years (young person) must make an application via a supervisory authority for approval to change their name in accordance with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1917">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Births, Deaths and Marriages Registration Amendment Act 2024</w:t>
+      </w:r>
       <w:r>
-        <w:t>The</w:t>
-[...8 lines deleted...]
-        <w:t>name application</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003E1917">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r>
-        <w:t>, once approved</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E52CEF7" w14:textId="77777777" w:rsidR="001C3A51" w:rsidRDefault="001C3A51" w:rsidP="001C3A51">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...18 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>The application shall be made in a manner approved by the Commissioner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D49914" w14:textId="5D962C40" w:rsidR="00725BB1" w:rsidRDefault="001D29C5" w:rsidP="00AB1851">
-[...6 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+    <w:p w14:paraId="43B1B453" w14:textId="764CC3B6" w:rsidR="002B15AE" w:rsidRDefault="001C3A51" w:rsidP="001C3A51">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Incomplete applications may cause delays and may be refused by the Registry.</w:t>
+        <w:t>Applications, approved by the Commissioner, shall be submitted to the Births, Deaths and Marriages Registry (the Registry</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF2828">
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="545ECFF0" w14:textId="4BC3733F" w:rsidR="00593997" w:rsidRPr="00593997" w:rsidRDefault="00B92F9B" w:rsidP="00593997">
+    <w:p w14:paraId="4C3D12AD" w14:textId="080761CD" w:rsidR="00621C96" w:rsidRPr="0023534D" w:rsidRDefault="00FD1775" w:rsidP="006F6842">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc236735558"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc31709743"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk85100113"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc216356025"/>
       <w:r>
-        <w:t xml:space="preserve">The </w:t>
-[...31 lines deleted...]
-        <w:t>Approval to Apply to Register to Change of Name Application</w:t>
+        <w:t xml:space="preserve">Approval to Apply to Register for a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6842">
+        <w:t>Change</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of Name</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="68EC2F2A" w14:textId="24800648" w:rsidR="00780D4C" w:rsidRDefault="00DF69F4" w:rsidP="00780D4C">
+    <w:p w14:paraId="46C348D6" w14:textId="50B2989D" w:rsidR="00093F7C" w:rsidRPr="00EF021A" w:rsidRDefault="00FD1775" w:rsidP="00093F7C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc202431279"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc236735559"/>
       <w:r>
-        <w:t>E</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">ligibility </w:t>
+        <w:t>General Requirements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="5EE2BA4D" w14:textId="77777777" w:rsidR="00FD1775" w:rsidRPr="00B30D67" w:rsidRDefault="00FD1775" w:rsidP="00FD1775">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Hlk232413235"/>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">Senior Case Manager (SCM) </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">in collaboration with the Youth Justice Services (YJS) </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="_Hlk232413245"/>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">Youth Justice Officer (YJO) </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">(where applicable) shall inform the young person and their parent/s or legal guardian of the requirements and responsibilities of changing their name while they are subject to a </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="_Hlk232413254"/>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>Custodial Order</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B11FF55" w14:textId="77777777" w:rsidR="00FD1775" w:rsidRPr="00B30D67" w:rsidRDefault="00FD1775" w:rsidP="00FD1775">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>Should a young person advise that their parent/s or legal guardian is making an application to change their name on their behalf, the SCM in collaboration with the YJO (where applicable) shall confirm with the young person that they consent to the change of name.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C7D24D0" w14:textId="77777777" w:rsidR="00FD1775" w:rsidRPr="00B30D67" w:rsidRDefault="00FD1775" w:rsidP="00FD1775">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">The SCM will record the young person’s response in the </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="_Hlk232413269"/>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">Total Offender Management Solutions (TOMS) </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>case notes outlining that the young person is aware of the application and has consented to change their name.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27FA1D99" w14:textId="77777777" w:rsidR="00FD1775" w:rsidRDefault="00FD1775" w:rsidP="00FD1775">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>The young person shall be treated with respect, and the issue(s) shall be discussed in a calm and positive environment. A range of tools and the use of age and culturally appropriate language may assist the young person in understanding the discussion</w:t>
       </w:r>
       <w:r>
-        <w:t>and Pre-requisites</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D6C5FE4" w14:textId="4E580A57" w:rsidR="00A76996" w:rsidRDefault="00A76996" w:rsidP="00A76996">
-[...169 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="414E4ED9" w14:textId="77777777" w:rsidR="00FD1775" w:rsidRDefault="00FD1775" w:rsidP="00FD1775">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc235540836"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc236735560"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">The eligibility criteria to register for a name change </w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="00A73607">
+        <w:t>Eligibility and pre-requisites</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="7433B39F" w14:textId="77777777" w:rsidR="00FD1775" w:rsidRPr="00FD1775" w:rsidRDefault="00FD1775" w:rsidP="00FD1775">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD1775">
+        <w:t>he parent/s or a legal guardian of a young person on behalf of the young person can make an application to the Commissioner for approval to make a change of name registration if:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7EBDF7" w14:textId="77777777" w:rsidR="00FD1775" w:rsidRPr="00FD1775" w:rsidRDefault="00FD1775" w:rsidP="00330774">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1775">
+        <w:t>the young person’s birth is registered in Western Australia (WA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4A9973" w14:textId="77777777" w:rsidR="00FD1775" w:rsidRPr="00FD1775" w:rsidRDefault="00FD1775" w:rsidP="00330774">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1775">
+        <w:t xml:space="preserve"> the young person (born outside Australia) has become an Australian citizen or permanent resident and has resided in WA for the past continuous 12 months</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BEDC032" w14:textId="77777777" w:rsidR="00FD1775" w:rsidRPr="00FD1775" w:rsidRDefault="00FD1775" w:rsidP="00330774">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1775">
+        <w:t>the young person consents to the change of name in accordance with the application</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF31BD2" w14:textId="77777777" w:rsidR="00FD1775" w:rsidRPr="00FD1775" w:rsidRDefault="00FD1775" w:rsidP="00330774">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1775">
+        <w:t>the young person is able to consent and understand the meaning and implications of the change of name; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B7F4970" w14:textId="77777777" w:rsidR="00FD1775" w:rsidRPr="00FD1775" w:rsidRDefault="00FD1775" w:rsidP="00330774">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1775">
+        <w:t>the eligibility and pre-requisite requirements have been met.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D313B29" w14:textId="77777777" w:rsidR="00FD1775" w:rsidRPr="00FD1775" w:rsidRDefault="00FD1775" w:rsidP="00FD1775">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1775">
+        <w:t>The eligibility criteria and who can make an application to register for a name change for young people under 18 years of age is detailed on the ‘</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="19" w:name="_Hlk114060399"/>
+      <w:r w:rsidRPr="00FD1775">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink1Char"/>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00A73607">
+      <w:r w:rsidRPr="00FD1775">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink1Char"/>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:instrText>HYPERLINK "https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" \l "change-of-name"</w:instrText>
       </w:r>
-      <w:r w:rsidR="00A73607">
+      <w:r w:rsidRPr="00FD1775">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink1Char"/>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00FD1775">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink1Char"/>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A73607" w:rsidRPr="00A73607">
+      <w:r w:rsidRPr="00FD1775">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hyperlink1Char"/>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Application to register a change of name</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00023129">
+        <w:t>Application to register a change of name (child under 18 years)' BDM401</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD1775">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hyperlink1Char"/>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>’</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00A73607">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="003975D3">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00FD1775">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10D66EA4" w14:textId="0360F9A1" w:rsidR="008B1FB3" w:rsidRPr="00657597" w:rsidRDefault="008B1FB3" w:rsidP="00433D49">
+    <w:p w14:paraId="24B755D5" w14:textId="77777777" w:rsidR="00FD1775" w:rsidRPr="00FD1775" w:rsidRDefault="00FD1775" w:rsidP="00FD1775">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00657597">
-[...21 lines deleted...]
-        <w:r w:rsidRPr="000005CE">
+      <w:r w:rsidRPr="00FD1775">
+        <w:t xml:space="preserve">For young people over the age of 18 years refer to prison </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00FD1775">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlink1Char"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...5 lines deleted...]
-          <w:t xml:space="preserve"> 9.4 Change of Prisoner Name</w:t>
+          <w:t>COPP 9.4 Change of Prisoner Name</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00657597">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00F22820">
+      <w:r w:rsidRPr="00FD1775">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:anchor="change-of-name" w:history="1">
+        <w:r w:rsidRPr="00FD1775">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlink1Char"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
           </w:rPr>
           <w:t>BDM 400 Application to register a change of name (Adult 18 years or over).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:p w14:paraId="62B9ADE6" w14:textId="3FA3FF9F" w:rsidR="00780D4C" w:rsidRDefault="00780D4C" w:rsidP="00512E56">
+    <w:bookmarkEnd w:id="19"/>
+    <w:p w14:paraId="27E84BA9" w14:textId="77777777" w:rsidR="00FD1775" w:rsidRPr="00BF2828" w:rsidRDefault="00FD1775" w:rsidP="00FD1775">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...16 lines deleted...]
-        <w:r w:rsidR="00A73607">
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1775">
+        <w:t xml:space="preserve">An application fee is required (refer </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:anchor="change-of-name" w:history="1">
+        <w:r w:rsidRPr="00FD1775">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlink1Char"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
           </w:rPr>
           <w:t>BDM401</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BC1289">
-[...8 lines deleted...]
-      <w:r w:rsidR="006D1CF5" w:rsidRPr="006D1CF5">
+      <w:r w:rsidRPr="00FD1775">
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD1775">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Note: the young person’s parent/s or legal guardian shall be advised that the application fee is retained regardless of the outcome of the application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E00A575" w14:textId="77777777" w:rsidR="00BF2828" w:rsidRDefault="00BF2828" w:rsidP="00BF2828">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc235540837"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc236735561"/>
+      <w:r>
+        <w:t>Who can apply</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="19D83F1D" w14:textId="77777777" w:rsidR="00BF2828" w:rsidRPr="00B30D67" w:rsidRDefault="00BF2828" w:rsidP="00BF2828">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>Where a young person is under 17 years and has not been married:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17FA0B90" w14:textId="77777777" w:rsidR="00BF2828" w:rsidRPr="00330774" w:rsidRDefault="00BF2828" w:rsidP="00330774">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00330774">
+        <w:t>both parents must apply to change the young person’s name; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E9A467C" w14:textId="77777777" w:rsidR="00BF2828" w:rsidRPr="00330774" w:rsidRDefault="00BF2828" w:rsidP="00330774">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00330774">
+        <w:t>one parent may apply if they are the sole parent named in the young person’s birth registration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F8F0593" w14:textId="77777777" w:rsidR="00BF2828" w:rsidRPr="00330774" w:rsidRDefault="00BF2828" w:rsidP="00330774">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00330774">
+        <w:t>one parent may apply where the other parent is deceased (a death certificate must be provided)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD59C11" w14:textId="77777777" w:rsidR="00BF2828" w:rsidRPr="00330774" w:rsidRDefault="00BF2828" w:rsidP="00330774">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00330774">
+        <w:t>any person where a sealed court order from the Family Court is provided with the application</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D36DD02" w14:textId="49D0EC7A" w:rsidR="00BF2828" w:rsidRDefault="00BF2828" w:rsidP="00BF2828">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>a legal guardian may apply if both parents are deceased, cannot be found or where parental responsibility cannot be exercised.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341AB5CB" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc235540838"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc236735562"/>
+      <w:r>
+        <w:t>Restriction on changes of young person’s name</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="7FBCED68" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>The young person must not have been registered for a change of name in any state within 12 months immediately before the application is made (does not apply if the Family Court approve an application to register the young person’s change of name in accordance with court orders).</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006D1CF5">
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>Any young person who was born interstate must apply to the Registry in the State or Territory of the young person’s birth</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B010FE9" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc235540839"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc236735563"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Application to register a change of young person’s name approved by Family Court</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="02CC359D" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">Application to register a change of young person’s name approved by Family Court </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3184F3" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">Where the Family Court has approved the change of a young person’s name(s), any person may (in an approved form), apply to the </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="26" w:name="_Hlk232413348"/>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">Registrar </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>for registration of the change of a young person’s name in accordance with court orders (refer to section 3.6.5)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069784CA" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc235540840"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc236735564"/>
+      <w:r>
+        <w:t>Supporting documentation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="7DCDE9B5" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>A copy of the written approval for the application by the Commissioner for the young person shall be obtained prior to submitting the application for changing the young person’s name (</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>N</w:t>
-[...269 lines deleted...]
-        <w:t>been registered for a change of name in any state within 12 months immediately before the application is made</w:t>
+        <w:t xml:space="preserve">refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:anchor="change-of-name" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1Char"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+          </w:rPr>
+          <w:t>BDM401</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
-[...110 lines deleted...]
-      <w:r w:rsidRPr="00EA580E">
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00F04661" w:rsidDel="00034063">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CF1201" w:rsidRPr="00EA580E">
+    </w:p>
+    <w:p w14:paraId="5F8BCB06" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">At least three forms of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>for the parent</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0010434F" w:rsidRPr="00EA580E">
+        <w:t xml:space="preserve">identification are required for the parent/s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="29" w:name="_Hlk232413377"/>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">legal guardian </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>/s</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CF1201" w:rsidRPr="00EA580E">
+        <w:t xml:space="preserve">who are making </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>the application (</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...29 lines deleted...]
-        <w:r w:rsidR="004C61CC" w:rsidRPr="00EA580E">
+        <w:t xml:space="preserve">refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:anchor="change-of-name" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlink1Char"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
           </w:rPr>
-          <w:t>refer to BDM401)</w:t>
-[...11 lines deleted...]
-          <w:t xml:space="preserve"> </w:t>
+          <w:t>BDM401</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004C61CC" w:rsidRPr="00EA580E">
+      <w:r w:rsidRPr="009845D1">
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009845D1" w:rsidDel="00034063">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7C573D23" w14:textId="72BE0940" w:rsidR="008F6045" w:rsidRDefault="006A7BE5" w:rsidP="00722946">
+    <w:p w14:paraId="10F89234" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA580E">
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Photographs are</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001160B9" w:rsidRPr="00EA580E">
+        <w:t>Photographs are to be provided for the young person (over 12 years) and the parent/s or legal guardian making the application (</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="30" w:name="_Hlk189469854"/>
+      <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to be provided</w:t>
-[...31 lines deleted...]
-      <w:r w:rsidR="001160B9" w:rsidRPr="00EA580E">
+        <w:t xml:space="preserve">refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:anchor="change-of-name" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1Char"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+          </w:rPr>
+          <w:t>BDM401</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA580E">
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and the parent</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001160B9" w:rsidRPr="00EA580E">
+        <w:t>. Identification photos may be used to support the application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B0D9362" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>/s</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EA580E">
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">Proof of previous legal name is required, e.g. citizenship (where applicable </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009845D1">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0085581D" w:rsidRPr="00EA580E">
+        <w:t xml:space="preserve">refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:anchor="change-of-name" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1Char"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+          </w:rPr>
+          <w:t>BDM401</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">or </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA580E" w:rsidRPr="00EA580E">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42DBDCCF" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>legal guardian</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="009E57A3" w:rsidRPr="00EA580E">
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">Proof of guardianship (where applicable). Where an application is being lodged in accordance with a court Order (e.g. by a court appointed guardian, single parent or otherwise), formal issues and sealed copies of all orders must be provided. Applicants should contact the Registry and confirm if the court orders are suitable for changing the young person’s name </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="_Hlk189469854"/>
-[...33 lines deleted...]
-      <w:r w:rsidR="009E57A3" w:rsidRPr="00EA580E">
+      <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="008607BD" w:rsidRPr="00EA580E">
+        <w:t xml:space="preserve">refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:anchor="change-of-name" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1Char"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+          </w:rPr>
+          <w:t>BDM401</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>. Identification photos</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008607BD">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A500AFC" w14:textId="07B2D29C" w:rsidR="00155D2D" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>Any other documents requested by the Registry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D5812D" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc235540841"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc236735565"/>
+      <w:r>
+        <w:t>Application for Commissioner Approval</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="53C94AB4" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Hlk233627154"/>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">Where the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> may be used</w:t>
-[...10 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">parent/s or legal guardian on behalf of the young person </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">requests to make an application to change the young person’s name the following procedures shall apply. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C43AD70" w14:textId="50D051A2" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">The Superintendent (or </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="34" w:name="_Hlk232413420"/>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">authorised </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">officer), in consultation with the </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="35" w:name="_Hlk191044057"/>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">SCM and the </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>YJO (where applicable) prior to the submission of an application shall seek confirmation from the young person that they consent to the request to change their name and record the response in the young person’s TOMS case notes</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31CFDF1D" w14:textId="5CA189D7" w:rsidR="002A40DE" w:rsidRDefault="002A40DE" w:rsidP="002A40DE">
+    <w:p w14:paraId="7B618E8E" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...19 lines deleted...]
-        <w:r w:rsidRPr="00DE4170">
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">The SCM in collaboration with the YJS staff member (where applicable) shall ensure the young person meets the eligibility criteria listed in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:anchor="change-of-name" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+            <w:rStyle w:val="Hyperlink1Char"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
           </w:rPr>
-          <w:t>refer to BDM401</w:t>
+          <w:t>BDM401</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007C6F81">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00B30D67">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53FF41A8" w14:textId="43882547" w:rsidR="00BF43B6" w:rsidRPr="00BF43B6" w:rsidRDefault="00BF43B6" w:rsidP="00BF43B6">
+    <w:p w14:paraId="68A6DAF0" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">The SCM in collaboration with the YJO (where applicable) shall print out the ‘Approval to Apply to Register Change of Name’ form on TOMS (see </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031529B">
+        <w:t>Appendix A – Approval to Apply to Register Change of Name form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>) and where required, assist the young person in completing the hard copy application. This should be done with the parent/s or legal guardian present via whatever means necessary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A92F53" w14:textId="266F762E" w:rsidR="002A40DE" w:rsidRDefault="002A40DE" w:rsidP="002A40DE">
+    <w:p w14:paraId="642A250B" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...465 lines deleted...]
-      <w:r w:rsidR="00427064" w:rsidRPr="00220780">
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:lastRenderedPageBreak/>
+        <w:t>Once the hard copy ‘Approval to Apply to Register Change of Name’ form is completed, the SCM in collaboration with the YJO (where applicable) shall enter the details provided onto the ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00426E06">
+        <w:t>Approval to Apply to Register Change of Name’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve"> form on TOMS.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A160059" w14:textId="4D5C18D5" w:rsidR="001518F3" w:rsidRDefault="0082002F" w:rsidP="00FD1B92">
-[...35 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+    <w:p w14:paraId="3FDBFA80" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>The SCM in collaboration with the YJO (where applicable) shall then print out the application and have the young person complete and sign section 6 of the ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00426E06">
+        <w:t>Approval to Apply to Register Change of Name’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve"> form. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47AED6EC" w14:textId="18BEB479" w:rsidR="001518F3" w:rsidRDefault="0082002F" w:rsidP="00E02D2A">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> and take copies to support the application</w:t>
+    <w:p w14:paraId="7525E2BA" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Hlk233703459"/>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>The SCM shall ensure all required identity documents for the parent/s or legal guardian have been verified as original and take copies to support the application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1800E6CB" w14:textId="0D243836" w:rsidR="00A15E2E" w:rsidRDefault="0082002F" w:rsidP="00E02D2A">
-[...40 lines deleted...]
-        <w:t>art 8</w:t>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p w14:paraId="4977FECB" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>The SCM in collaboration with the YJO (where applicable) shall complete and sign section 7 and section 8 of the ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00426E06">
+        <w:t>Approval to Apply to Register Change of Name’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve"> form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C08EB2A" w14:textId="7C2EBF7E" w:rsidR="00B44437" w:rsidRDefault="0082002F" w:rsidP="00E02D2A">
-[...153 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="1B768A17" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">The SCM in collaboration with the YJO, shall contact the </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="37" w:name="_Hlk232413488"/>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">Victim Notification Register (VNR)/Victim Engagement Unit (VEU), </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>by any means, to ensure the proposed name is not offensive to a victim (where applicable).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53288BB0" w14:textId="61476086" w:rsidR="008615D9" w:rsidRDefault="009F0332" w:rsidP="0039722A">
-[...27 lines deleted...]
-        <w:t>Part B section 9</w:t>
+    <w:p w14:paraId="2D9C4DC1" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>The SCM in collaboration with the YJO (where applicable) shall then forward the printed and signed ‘</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="38" w:name="_Hlk120865334"/>
+      <w:r w:rsidRPr="00426E06">
+        <w:t>Approval to Apply to Register Change of Name’ form</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve"> and confirmation that the VNR/VEU have been contacted, to the </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="39" w:name="_Hlk232413508"/>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">Superintendent </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>or authorised officer for consideration (Part B section 9).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00FA0907" w14:textId="0ED170AA" w:rsidR="00DE24F1" w:rsidRDefault="009F0332" w:rsidP="009F0332">
-[...24 lines deleted...]
-        <w:t xml:space="preserve">, if the name change is considered reasonably likely to: </w:t>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p w14:paraId="605F9DD5" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>Where the young person has a TOMS VNR Alert, the Superintendent or authorised officer shall ensure to consult with and obtain comment/advice from the victim(s) through the VNR/VEU.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1338F4C3" w14:textId="78931E00" w:rsidR="00DE24F1" w:rsidRDefault="00DE24F1" w:rsidP="00BC1289">
-[...13 lines deleted...]
-        <w:t>YDC</w:t>
+    <w:p w14:paraId="4F36E179" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>The Superintendent shall consider the application and if supported, state that the application is supported in Part B section 9 of the ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00426E06">
+        <w:t>Approval to Apply to Register Change of Name’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve"> form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA6E8CA" w14:textId="77777777" w:rsidR="00A63358" w:rsidRDefault="00DE24F1" w:rsidP="00BC1289">
-[...19 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+    <w:p w14:paraId="0774CAC8" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">The Superintendent shall not support the application, if the name change is considered reasonably likely to: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B129E8F" w14:textId="0699F70A" w:rsidR="00DE24F1" w:rsidRDefault="00DE24F1" w:rsidP="00BC1289">
-[...76 lines deleted...]
-        <w:t>VEU</w:t>
+    <w:p w14:paraId="26941CBF" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00330774">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>have an adverse effect on the safety or security and the good order of the YDC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64597806" w14:textId="74E4EF02" w:rsidR="00DE24F1" w:rsidRPr="00E16304" w:rsidRDefault="00DE24F1" w:rsidP="00BC1289">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00E16304">
+    <w:p w14:paraId="1B1F86CF" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00330774">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">be considered offensive by a victim of the young person’s crime or a significant sector of the community. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23836840" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00330774">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">if the young person is registered against the Australian National Child Offender Register (ANCOR), the provisions of the </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="40" w:name="_Hlk232412157"/>
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Community Protection (Offender Reporting) Act 2004 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E16304">
+        <w:t>Community Protection (Offender Reporting) Act 2004</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r w:rsidRPr="00B30D67">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30D67">
         <w:t>apply</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="557B9A83" w14:textId="77777777" w:rsidR="00260B13" w:rsidRDefault="00AC16E9" w:rsidP="00260B13">
-[...16 lines deleted...]
-        <w:t>10</w:t>
+    <w:p w14:paraId="034329CF" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00330774">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>any other reasons outlined in Part B section 9 of the ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00426E06">
+        <w:t>Approval to Apply to Register Change of Name’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve"> form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D497135" w14:textId="4EE22A3F" w:rsidR="00F46A07" w:rsidRPr="00BD2958" w:rsidRDefault="00F46A07" w:rsidP="00260B13">
-[...7 lines deleted...]
-        <w:ind w:left="1417" w:hanging="357"/>
+    <w:p w14:paraId="42A79369" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
-          <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2958">
+      <w:r w:rsidRPr="00B30D67">
         <w:t>Where the Superintendent has not supported the application, this shall be noted on ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:anchor="_Appendix_A_–" w:history="1">
-[...4 lines deleted...]
-          <w:t>Approval to Apply to Register Change of Name’ form</w:t>
+      <w:r w:rsidRPr="00426E06">
+        <w:t>Approval to Apply to Register Change of Name’ form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7E73">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31CEF93E" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>The scanned ‘Approval to Apply to Register Change of Name’ form shall be emailed to the Assistant Commissioner Young People for review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3C7EB0" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">Once reviewed, the scanned ‘Approval to Apply to Register Change of Name’ form shall be emailed to the </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="41" w:name="_Hlk232421518"/>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">Deputy Commissioner Young People </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>noting the level of support for the application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D5047F" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Hlk233628435"/>
+      <w:r w:rsidRPr="00B30D67">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Once approved, the approved </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00426E06">
+        <w:t xml:space="preserve">scanned ‘Approval to Apply to </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_A_–" w:history="1">
+        <w:r w:rsidRPr="00426E06">
+          <w:t>Register</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00BD2958">
+      <w:r w:rsidRPr="00426E06">
+        <w:t xml:space="preserve"> Change of Name’ form </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">shall be progressed with an accompanying memo noting the level of support for the application or whether the application is unsupported. The memo shall be written by the Manager of CPPU and progressed to the Office of the Commissioner for the Commissioner’s approval, via the Superintendent, Assistant Commissioner then Deputy Commissioner (Part B section 10). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p w14:paraId="721A5EF7" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>The Superintendent or authorised officer shall ensure the application is saved in accordance with Departmental record keeping practices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78BA19F8" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">Once considered and approved by the Commissioner, the completed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00426E06">
+        <w:t xml:space="preserve">Approval to Apply to Register Change of Name’ form </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>shall be emailed back to the originating YDC. If not approved by the Commissioner, the application will not progress to the Registry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2DE96D" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc235540842"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc236735566"/>
+      <w:r>
+        <w:t>Application to Births, Deaths and Marriages Registry</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="7560C7C5" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>The SCM in collaboration with the YJO (when applicable) shall ensure the consent section of the ‘</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:anchor="change-of-name" w:history="1">
+        <w:r w:rsidRPr="002C7E73">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1Char"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+          </w:rPr>
+          <w:t>Application to register a change of name (child under 18 years)' BDM401</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve"> has been signed by the young person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CDCD438" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>Once completed, the SCM in collaboration with the YJO (when applicable) are to compile the:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EC6215D" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00D813D7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="425"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...85 lines deleted...]
-        <w:r w:rsidRPr="006927D9">
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>signed hardcopy of the ‘</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:anchor="change-of-name" w:history="1">
+        <w:r w:rsidRPr="002C7E73">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlink1Char"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
           </w:rPr>
-          <w:t>Register</w:t>
+          <w:t>BDM401</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006927D9">
-[...77 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="002C7E73">
+        <w:t>’,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D46DDA">
-[...22 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6CCDAD47" w14:textId="75FFED48" w:rsidR="00E51334" w:rsidRDefault="00690082" w:rsidP="00E51334">
-[...22 lines deleted...]
-    <w:p w14:paraId="64FA7287" w14:textId="483C185D" w:rsidR="00E51334" w:rsidRDefault="00AB782C" w:rsidP="00BC1289">
+    <w:p w14:paraId="71FACF63" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00D813D7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:before="120"/>
-[...42 lines deleted...]
-        <w:spacing w:before="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F0332">
+      <w:r w:rsidRPr="002C7E73">
+        <w:t>signed copy of the ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7E73">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-          <w:u w:val="none"/>
+          <w:rStyle w:val="Hyperlink1Char"/>
+          <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
-        <w:t>signed</w:t>
-[...36 lines deleted...]
-      <w:r w:rsidR="00AB782C">
+        <w:t>Approval to Apply to Register Change of Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7E73">
+        <w:t>’ form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B442138" w14:textId="77777777" w:rsidR="00E51334" w:rsidRDefault="00AB782C" w:rsidP="00BC1289">
+    <w:p w14:paraId="3DF30AAB" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00D813D7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:before="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>required proof of identity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03E1A46A" w14:textId="0ED1100E" w:rsidR="00AC16E9" w:rsidRPr="00224350" w:rsidRDefault="006036EC" w:rsidP="00AC16E9">
+    <w:p w14:paraId="2FED05C8" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00D813D7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:before="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>application fee</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AB782C">
+        <w:t xml:space="preserve">application fee and all other application requirements (refer to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:anchor="change-of-name" w:history="1">
+        <w:r w:rsidRPr="002C7E73">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1Char"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+          </w:rPr>
+          <w:t>BDM401</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and all other application requirements</w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="693ABE31" w14:textId="0E9C18DA" w:rsidR="00BC0FEF" w:rsidRDefault="00BC0FEF" w:rsidP="00BC0FEF">
+    <w:p w14:paraId="3303A452" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="policy_directives_pd_49_-_change_4329"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00EE18E4">
+      <w:bookmarkStart w:id="45" w:name="policy_directives_pd_49_-_change_4329"/>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">Any supporting documents which are originals shall be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>copied and the original</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE18E4">
+      <w:r w:rsidRPr="00B30D67">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE18E4">
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> returned to the </w:t>
       </w:r>
-      <w:r w:rsidR="00FC26CF">
+      <w:r w:rsidRPr="00B30D67">
         <w:t>young person</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE18E4">
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> or the </w:t>
       </w:r>
-      <w:r w:rsidR="00FC26CF">
+      <w:r w:rsidRPr="00B30D67">
         <w:t>young person</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE18E4">
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>'s property.</w:t>
       </w:r>
-      <w:r w:rsidR="000C6558">
-[...15 lines deleted...]
-        <w:t>the YDC Records Management Officer.</w:t>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve"> Only copies of the supporting documentation will be sent to the Registry (faxed or emailed applications will not be accepted) and forwarded to the YDC Records Management Officer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41B9982B" w14:textId="017F33AB" w:rsidR="00C80CDE" w:rsidRDefault="00C80CDE" w:rsidP="00C80CDE">
+    <w:p w14:paraId="2DC3AF63" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> shall be sent to:</w:t>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>The compiled documents at section 3.6.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30D67">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>shall be sent to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080F875C" w14:textId="77777777" w:rsidR="00C80CDE" w:rsidRPr="00D46DDA" w:rsidRDefault="00C80CDE" w:rsidP="00C80CDE">
+    <w:p w14:paraId="472C3B63" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1134"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D46DDA">
+      <w:r w:rsidRPr="00B30D67">
         <w:t>Registry of Births Deaths &amp; Marriages</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C890D0" w14:textId="77777777" w:rsidR="00C80CDE" w:rsidRPr="00D46DDA" w:rsidRDefault="00C80CDE" w:rsidP="00C80CDE">
+    <w:p w14:paraId="06EF1751" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
       <w:pPr>
         <w:ind w:left="1134"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D46DDA">
+      <w:r w:rsidRPr="00B30D67">
         <w:t>PO Box 7720, Cloisters Square</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="264F8074" w14:textId="7F7D0C4C" w:rsidR="00351C63" w:rsidRPr="006444FB" w:rsidRDefault="00C80CDE" w:rsidP="002D3FE2">
+    <w:p w14:paraId="1D5E2371" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
       <w:pPr>
         <w:ind w:left="1134"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D46DDA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
         <w:t>Perth, Western Australia 6850</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
-    <w:p w14:paraId="2FCDD26C" w14:textId="5EEF2AE0" w:rsidR="00834E8C" w:rsidRPr="00223CCE" w:rsidRDefault="00834E8C" w:rsidP="00834E8C">
-[...17 lines deleted...]
-      <w:bookmarkEnd w:id="21"/>
+    <w:p w14:paraId="3F82758D" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>Incomplete applications may cause delays in processing and may be refused by the Registry.</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:p w14:paraId="36125EC7" w14:textId="77E8C172" w:rsidR="00834E8C" w:rsidRDefault="00834E8C" w:rsidP="00834E8C">
+    <w:p w14:paraId="0AE4715A" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-        <w:r w:rsidRPr="003810E9">
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>The Registry must not change a young person’s name unless they have received in writing, an approved copy of the (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="002C7E73">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlink1Char"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
           </w:rPr>
           <w:t>BDM401</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00814151">
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
-          <w:u w:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B30D67">
         <w:t xml:space="preserve"> from the Commissioner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66403E5C" w14:textId="77777777" w:rsidR="0082002F" w:rsidRPr="00167BB7" w:rsidRDefault="0082002F" w:rsidP="0082002F">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="78DD35FA" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00D813D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="200" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00167BB7">
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Commissioner, if requested by the </w:t>
-[...35 lines deleted...]
-        <w:t>additional information for the purpose of verifying the details of the young person, prior to a decision being made on an application:</w:t>
+        <w:t>The Commissioner, if requested by the Registry, shall provide the following additional information for the purpose of verifying the details of the young person, prior to a decision being made on an application:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A54E5A" w14:textId="77777777" w:rsidR="0082002F" w:rsidRPr="00167BB7" w:rsidRDefault="0082002F" w:rsidP="0082002F">
-      <w:pPr>
+    <w:p w14:paraId="596C9F12" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00D813D7">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="00167BB7">
+      <w:r w:rsidRPr="00B30D67">
         <w:t>the name they are currently known by</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65BBA0FE" w14:textId="77777777" w:rsidR="0082002F" w:rsidRPr="00167BB7" w:rsidRDefault="0082002F" w:rsidP="0082002F">
-      <w:pPr>
+    <w:p w14:paraId="371F5B11" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00D813D7">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="00167BB7">
+      <w:r w:rsidRPr="00B30D67">
+        <w:lastRenderedPageBreak/>
         <w:t>any other name by which they are, or have previously been known (of which the Commissioner is aware)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1C295B" w14:textId="77777777" w:rsidR="0082002F" w:rsidRPr="00167BB7" w:rsidRDefault="0082002F" w:rsidP="0082002F">
-      <w:pPr>
+    <w:p w14:paraId="48F579BC" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00D813D7">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="00167BB7">
+      <w:r w:rsidRPr="00B30D67">
         <w:t>date of birth</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C8AC70" w14:textId="327DF7C8" w:rsidR="0082002F" w:rsidRPr="0082002F" w:rsidRDefault="0082002F" w:rsidP="00986215">
-      <w:pPr>
+    <w:p w14:paraId="0C4C03FB" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00D813D7">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="00167BB7">
+      <w:r w:rsidRPr="00B30D67">
         <w:t>any other information that may be used to identify the person</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3415C21F" w14:textId="604E4918" w:rsidR="00834E8C" w:rsidRDefault="00834E8C" w:rsidP="00834E8C">
+    <w:p w14:paraId="5B417020" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B30D67">
         <w:t xml:space="preserve">On receipt of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidRPr="00DE4170">
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="002C7E73">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlink1Char"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
           </w:rPr>
           <w:t>BDM401</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...39 lines deleted...]
-        <w:r w:rsidR="004926B2" w:rsidRPr="00A36036">
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve"> and accompanying documents (refer to section 4.1.19), the Registry (if applicable) will register the application in their system and notify the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="002C7E73">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlink1Char"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
           </w:rPr>
           <w:t>datamanagementgroup@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005524FA">
-[...21 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve"> who will, if applicable, change the young person’s name on TOMS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25034E9D" w14:textId="77777777" w:rsidR="0082002F" w:rsidRPr="00F03287" w:rsidRDefault="0082002F" w:rsidP="0082002F">
+    <w:p w14:paraId="78776173" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F03287">
+      <w:r w:rsidRPr="00B30D67">
         <w:t>Following the changing of a young person’s TOMS Master Name, an automated TOMS notification shall be sent to the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AEB92B0" w14:textId="23203B43" w:rsidR="0082002F" w:rsidRPr="00F03287" w:rsidRDefault="00986215" w:rsidP="005779F2">
+    <w:p w14:paraId="16E27337" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00D813D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Authority (Commissioner) via the Office of the Commissioner</w:t>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>Supervisory Authority (Commissioner) via the Office of the Commissioner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A671F84" w14:textId="654DB5F4" w:rsidR="0082002F" w:rsidRPr="00F03287" w:rsidRDefault="00E94147" w:rsidP="005779F2">
+    <w:p w14:paraId="086AB0F8" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00D813D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...3 lines deleted...]
-        <w:t>CS-DIV Superintendents</w:t>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>Superintendents of the YDC the young person is currently in custody</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3130B98F" w14:textId="4F031A64" w:rsidR="0082002F" w:rsidRPr="00F03287" w:rsidRDefault="0082002F" w:rsidP="005779F2">
+    <w:p w14:paraId="0013BF1D" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00D813D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">Young People Leadership Team.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="354B7C0A" w14:textId="25CF6C3B" w:rsidR="0082002F" w:rsidRDefault="0082002F" w:rsidP="0082002F">
+    <w:p w14:paraId="109764AD" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> the Superintendent shall inform the:</w:t>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>Upon receiving an automated TOMS notification of the approval by the Registry to change the young person’s name, the Superintendent shall inform the:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE26459" w14:textId="76EFDEF1" w:rsidR="0082002F" w:rsidRDefault="0082002F" w:rsidP="005779F2">
+    <w:p w14:paraId="1AFDE99D" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00D813D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120"/>
         <w:ind w:left="1066" w:hanging="357"/>
-        <w:contextualSpacing w:val="0"/>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
         <w:t>young person</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73896EEA" w14:textId="77777777" w:rsidR="004C3B61" w:rsidRDefault="0082002F" w:rsidP="005779F2">
+    <w:p w14:paraId="19F7E5FA" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00D813D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120"/>
         <w:ind w:left="1066" w:hanging="357"/>
-        <w:contextualSpacing w:val="0"/>
-[...5 lines deleted...]
-        <w:t>;</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>relevant business areas, to include Health Services and Education Services within the YDC to amend all hard copy records held in relation to the young person (e.g. ID card, Unit Files, Count Boards etc) and;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF70B64" w14:textId="6305E0AE" w:rsidR="0082002F" w:rsidRPr="0082002F" w:rsidRDefault="0082002F" w:rsidP="005779F2">
+    <w:p w14:paraId="563E6316" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00D813D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120"/>
         <w:ind w:left="1066" w:hanging="357"/>
-        <w:contextualSpacing w:val="0"/>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
         <w:t>VNR, for young people with a TOMS VNR alert.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174CE28B" w14:textId="08F76A8B" w:rsidR="007B3A90" w:rsidRPr="00F2219A" w:rsidRDefault="007B3A90" w:rsidP="007B3A90">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="326C36D5" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00D813D7">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="120"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2219A">
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> shall notify in writing as soon as practicable the following:</w:t>
+        <w:t>If not approved, the Registry shall notify in writing as soon as practicable the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B9BB899" w14:textId="77777777" w:rsidR="007B3A90" w:rsidRPr="00F2219A" w:rsidRDefault="007B3A90" w:rsidP="005779F2">
+    <w:p w14:paraId="7C805C2C" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00D813D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
-        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
-        <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2219A">
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Supervisory Authority (Commissioner) via email at the Office of the Commissioner: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidRPr="00F2219A">
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="002C7E73">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlink1Char"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
-            <w:bCs/>
-            <w:szCs w:val="26"/>
           </w:rPr>
           <w:t>Commissioner@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2005B813" w14:textId="1FD34F56" w:rsidR="007B3A90" w:rsidRPr="00F2219A" w:rsidRDefault="007B3A90" w:rsidP="005779F2">
+    <w:p w14:paraId="635CF92C" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00D813D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
-        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
-        <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2219A">
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> parents, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA0B42">
+        <w:t xml:space="preserve">parents, legal guardians or CEO, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="46" w:name="_Hlk232421845"/>
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">legal </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F2219A">
+        <w:t>Children and Communities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>guardians or CEO, Children and Communities, outlining the reason why the application was not approved.</w:t>
+        <w:t>, outlining the reason why the application was not approved.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C342DA7" w14:textId="2B86B04A" w:rsidR="00784EB2" w:rsidRPr="00847BA5" w:rsidRDefault="00784EB2" w:rsidP="00784EB2">
+    <w:p w14:paraId="00CFEA20" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="00B30D67" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00847BA5">
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>If the R</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003E4A03">
+        <w:t xml:space="preserve">If the Registry does not approve a young person’s application to change their name, the young person can apply to the </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="47" w:name="_Hlk232421873"/>
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>egistry</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00847BA5">
+        <w:t xml:space="preserve">State Administrative Tribunal </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> does not approve a </w:t>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00847BA5">
+        <w:t>for a review of the decision.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
+        <w:footnoteReference w:id="7"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E822625" w14:textId="28E35901" w:rsidR="00977238" w:rsidRDefault="00C40504" w:rsidP="00977238">
+    <w:p w14:paraId="435578A2" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="001534AA">
-[...7 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>The Registry may notify the Commissioner via email of an application to change the name of a young person, if they identify that the young person’s parent/s or legal guardian did not seek the Commissioner’s approval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321D264F" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="_Toc235540843"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc236735567"/>
       <w:r>
-        <w:t>Commissioner via email</w:t>
-[...33 lines deleted...]
-      </w:r>
+        <w:t>Requests, Complaints and Feedback</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
     </w:p>
-    <w:p w14:paraId="7E734412" w14:textId="77777777" w:rsidR="007E172B" w:rsidRPr="007E172B" w:rsidRDefault="007E172B" w:rsidP="007E172B"/>
-[...2 lines deleted...]
-        <w:br w:type="page"/>
+    <w:p w14:paraId="23536331" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRPr="002C7E73" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">Where a young person or their responsible adult/caregiver express concern about a change of name decision or wish to make a request, complaint or provide feedback, refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="002C7E73">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1Char"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+          </w:rPr>
+          <w:t>COPP 6.6 – Requests, Complaints and Feedback</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1284984E" w14:textId="79BC7702" w:rsidR="000755EE" w:rsidRDefault="003D708E" w:rsidP="008114B3">
+    <w:p w14:paraId="70630C89" w14:textId="6472EC83" w:rsidR="00F533CF" w:rsidRPr="007F6A61" w:rsidRDefault="009D49EF" w:rsidP="00FD1775">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:before="360"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Toc236735568"/>
+      <w:r w:rsidRPr="007F6A61">
         <w:lastRenderedPageBreak/>
-        <w:t>Annexures</w:t>
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="24"/>
+        <w:t>Definitions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="8926" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2108"/>
-        <w:gridCol w:w="6902"/>
+        <w:gridCol w:w="2086"/>
+        <w:gridCol w:w="16"/>
+        <w:gridCol w:w="6824"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D708E" w:rsidRPr="000E6F0A" w14:paraId="59B56607" w14:textId="77777777" w:rsidTr="005B52B6">
+      <w:tr w:rsidR="001C16B9" w:rsidRPr="000E6F0A" w14:paraId="48AD4032" w14:textId="77777777" w:rsidTr="00FB7517">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="405E08A0" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
+          <w:p w14:paraId="2EC87861" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="00CF6125" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
+            <w:bookmarkStart w:id="51" w:name="_Toc230247655"/>
             <w:r>
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7053" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="727DA87B" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
+          <w:p w14:paraId="5BBEFAED" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="00CF6125" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Definition </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E17E3" w:rsidRPr="000E6F0A" w14:paraId="7DC02345" w14:textId="77777777" w:rsidTr="005B52B6">
+      <w:tr w:rsidR="001C16B9" w:rsidRPr="002855FC" w14:paraId="1D82A74A" w14:textId="77777777" w:rsidTr="00FB7517">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6F966480" w14:textId="66C3F930" w:rsidR="009E17E3" w:rsidRPr="00D052BD" w:rsidRDefault="009E17E3" w:rsidP="008455DC">
+          <w:p w14:paraId="39849FCC" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007F6A61" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D052BD">
-[...12 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Authorised Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7053" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="779A83D3" w14:textId="3F8DBC42" w:rsidR="009E17E3" w:rsidRPr="00344FBE" w:rsidRDefault="009E17E3" w:rsidP="008455DC">
+          <w:p w14:paraId="2FF32296" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007F6A61" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB58B3">
-[...12 lines deleted...]
-              <w:t>implemented.</w:t>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>An officer authorised by the Superintendent to conduct a function or activity from this COPP. This authorisation will be made in writing and recorded.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E17E3" w14:paraId="58DDF85A" w14:textId="77777777" w:rsidTr="005B52B6">
+      <w:tr w:rsidR="001C16B9" w:rsidRPr="002855FC" w14:paraId="77F69832" w14:textId="77777777" w:rsidTr="00FB7517">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4F160461" w14:textId="77777777" w:rsidR="009E17E3" w:rsidRPr="00D052BD" w:rsidRDefault="009E17E3" w:rsidP="00ED0B48">
+          <w:p w14:paraId="385890B5" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007F6A61" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="002E2693">
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Chief Executive Officer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38B44CE4" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007F6A61" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Director General of the Department of Justice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C16B9" w:rsidRPr="002855FC" w14:paraId="57C86FE6" w14:textId="77777777" w:rsidTr="00FB7517">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A39C068" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007F6A61" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Commissioner of Corrective Services (the Commissioner)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24973491" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007F6A61" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>The position designated by the Director General as responsible for the management of the Corrective Services Division of the Department of Justice. The Commissioner also holds the title of Deputy Director General.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C16B9" w:rsidRPr="002855FC" w14:paraId="34C2AEDC" w14:textId="77777777" w:rsidTr="00FB7517">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F79A07F" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007F6A61" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007F6A61">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="380F0F17" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007F6A61" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007F6A61">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Operational Instruments that provide instructions to staff on how the relevant legislative requirements are implemented.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C16B9" w:rsidRPr="002855FC" w14:paraId="2293BB60" w14:textId="77777777" w:rsidTr="00FB7517">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BBB0F08" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007F6A61" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Custodial Officer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="423C68F8" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007F6A61" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00706647">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In accordance with section 11(1a)(a) of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00706647">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Young Offenders Act 1994</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00706647">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, a Custodial Officer is a person appointed as a custodial officer for non-administrative functions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C16B9" w:rsidRPr="002855FC" w14:paraId="6B7EB274" w14:textId="77777777" w:rsidTr="00FB7517">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="18881E14" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E379B8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Delegate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38F6B4B1" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="00706647" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E379B8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>An officer delegated a function in accordance with s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ection</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E379B8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 197</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E379B8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E379B8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Young Offenders Act 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C16B9" w:rsidRPr="002855FC" w14:paraId="483B0044" w14:textId="77777777" w:rsidTr="00FB7517">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="76910945" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="00E379B8" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30D67">
+              <w:t>Deputy Commissioner Young People</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="351D8318" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="00E379B8" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30D67">
+              <w:t>The position designated by the Commissioner as responsible for the management of the Young People Directorate within the Corrective Services Division of the Department of Justice.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C16B9" w:rsidRPr="002855FC" w14:paraId="04D753B1" w14:textId="77777777" w:rsidTr="00FB7517">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8614A9" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="00E379B8" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00706647">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Detainee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D356B6" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="00706647" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00706647">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Means a person who is accommodated in a detention centre as defined in section 3 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00706647">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Young Offenders Act 19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00706647">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">94 or, a young person subject to a custody order or an interim or extended custody order under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00706647">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00706647">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AB24A40" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="00E379B8" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00706647">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>For the purpose of this COPP, all references to ‘detainee’ will be replaced with the term ‘young person’.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C16B9" w:rsidRPr="002855FC" w14:paraId="51A354AC" w14:textId="77777777" w:rsidTr="00FB7517">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B269FE" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007F6A61" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30D67">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Guiding Principles for Corrections in Australia, 2018 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7053" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AB2CFE3" w14:textId="77777777" w:rsidR="009E17E3" w:rsidRPr="00AB58B3" w:rsidRDefault="009E17E3" w:rsidP="00ED0B48">
+          <w:p w14:paraId="7E99140E" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="0026062B" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E2693">
+            <w:r w:rsidRPr="00B30D67">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>The guidelines and the accompanying principles constitute outcomes or goals to be achieved, rather than a set of absolute standards or laws to be enforced. They represent a statement of intent that each Australian State and Territory can use to develop their own range of relevant legislative policy and performance standards to reflect best practice and community demands.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E17E3" w14:paraId="531A256D" w14:textId="77777777" w:rsidTr="005B52B6">
+      <w:tr w:rsidR="001C16B9" w:rsidRPr="002855FC" w14:paraId="1FE09476" w14:textId="77777777" w:rsidTr="00FB7517">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="081EAB81" w14:textId="77777777" w:rsidR="009E17E3" w:rsidRPr="008D4AE8" w:rsidRDefault="009E17E3" w:rsidP="00DF778C">
+          <w:p w14:paraId="01F4206E" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="0026062B" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D4AE8">
-              <w:t>Superintendent</w:t>
+            <w:r w:rsidRPr="0026062B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Officers and Employees of Particular Classes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7053" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BA63A60" w14:textId="44D759CC" w:rsidR="009E17E3" w:rsidRPr="008D4AE8" w:rsidRDefault="009E17E3" w:rsidP="000205C3">
+          <w:p w14:paraId="0D8CDC8D" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="0026062B" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D4AE8">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">The Superintendent as defined in </w:t>
+            <w:r w:rsidRPr="0026062B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The following descriptions of classes of officers and employees are prescribed for the purpose of section 11(1a)(b) of the Young Offenders Act 1994 and regulation 49(2) of the Young Offender Regulations 1995:</w:t>
             </w:r>
-            <w:r w:rsidRPr="008D4AE8">
-              <w:t>s</w:t>
+          </w:p>
+          <w:p w14:paraId="6FF5D6BA" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="0026062B" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:ind w:left="356" w:hanging="356"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0026062B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>a)</w:t>
             </w:r>
-            <w:r w:rsidR="000205C3" w:rsidRPr="008D4AE8">
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="0026062B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Medical staff – persons who have undergone medical, nursing or health training and hold qualifications indicating successful completion of that training.</w:t>
             </w:r>
-            <w:r w:rsidRPr="008D4AE8">
-              <w:t xml:space="preserve">3 </w:t>
+          </w:p>
+          <w:p w14:paraId="453B95AE" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="0026062B" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:ind w:left="356" w:hanging="356"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0026062B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>b)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> Offenders Act 1994</w:t>
+            <w:r w:rsidRPr="0026062B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Teaching staff – persons who provide recreation or sports supervision, teachers, vocational trainers and social trainers.</w:t>
             </w:r>
-            <w:r w:rsidRPr="008D4AE8">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:p>
+          <w:p w14:paraId="19EA14A5" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="0026062B" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:ind w:left="356" w:hanging="356"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0026062B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>c)</w:t>
             </w:r>
-            <w:r w:rsidR="008D4AE8" w:rsidRPr="008D4AE8">
-              <w:t>means the person in charge of a detention centre.</w:t>
+            <w:r w:rsidRPr="0026062B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Program support staff – counsellors, program facilitators and librarians.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4426CF04" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="0026062B" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:ind w:left="356" w:hanging="356"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0026062B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>d)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0026062B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Centre support staff – cleaning staff, laundry staff, gardening staff, vehicle driving staff, maintenance staff and hairdressers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F522EA" w14:paraId="08940ACC" w14:textId="77777777" w:rsidTr="005B52B6">
+      <w:tr w:rsidR="001C16B9" w:rsidRPr="002855FC" w14:paraId="7A5982CE" w14:textId="77777777" w:rsidTr="00FB7517">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="14ADBB09" w14:textId="01CB54E5" w:rsidR="00F522EA" w:rsidRPr="006927D9" w:rsidRDefault="00F522EA" w:rsidP="00DF778C">
+          <w:p w14:paraId="05AC3BB4" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007F6A61" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Registrar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B7B0AC9" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007F6A61" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Registrar of Births, Deaths and Marriages for the State as identified in the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Births, Deaths and Marriages Registration Act 1998 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">section 5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C16B9" w:rsidRPr="002855FC" w14:paraId="0B8F70AF" w14:textId="77777777" w:rsidTr="00FB7517">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="56FC051B" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="000333A4" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Responsible Adult/Caregiver</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D5CC8C8" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="000333A4" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>In relation to a young person, means a parent, guardian, or other person having responsibility for the day-to-day care of the young person but does not include a person who the regulations may provide is not a responsible adult.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C16B9" w:rsidRPr="002855FC" w14:paraId="1423EA69" w14:textId="77777777" w:rsidTr="00FB7517">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="18E29CC1" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="00B30D67" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Restricted Person</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48A44DE9" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="00B30D67" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="006927D9">
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A restricted person as defined in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Births, Deaths and Marriages Registration Act 1998</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B30D67">
+              <w:t xml:space="preserve"> section 36A means a person, other than a reportable offender, who is any of the following:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="624DCD84" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="00B30D67" w:rsidRDefault="001C16B9" w:rsidP="00D813D7">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>a high risk serious offender;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DD2340B" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="00B30D67" w:rsidRDefault="001C16B9" w:rsidP="00D813D7">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>a detainee;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="642363D5" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="00B30D67" w:rsidRDefault="001C16B9" w:rsidP="00D813D7">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>a person subject to an early release order;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB9DA6A" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="00B30D67" w:rsidRDefault="001C16B9" w:rsidP="00D813D7">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>a prisoner;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40FCEDE6" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="00B30D67" w:rsidRDefault="001C16B9" w:rsidP="00D813D7">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>a supervised offender;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="423F5EC8" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="00B30D67" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>a supervised young offender.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C16B9" w:rsidRPr="002855FC" w14:paraId="2DA667F6" w14:textId="77777777" w:rsidTr="00FB7517">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="40E48A1F" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="00B30D67" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Senior Case Manager (SCM)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A93A826" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="00B30D67" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>A senior officer within the Case Planning and Programs Unit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>to case manage young people in custody. SCM staff also work collaboratively with YJO staff.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C16B9" w:rsidRPr="002855FC" w14:paraId="47FB5F9C" w14:textId="77777777" w:rsidTr="00FB7517">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="63EF1E02" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007F6A61" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F6A61">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Superintendent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (YDC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="675F242A" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007F6A61" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B001A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In accordance with section 3 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B001A">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Young Offenders Act 1994</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B001A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, ‘The person in charge of a detention centre’.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C16B9" w:rsidRPr="002855FC" w14:paraId="4EF766C5" w14:textId="77777777" w:rsidTr="00FB7517">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="118FC349" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007F6A61" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30D67">
               <w:t>Supervisory Authority</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7053" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2131CA16" w14:textId="77777777" w:rsidR="00F522EA" w:rsidRPr="006927D9" w:rsidRDefault="00F522EA" w:rsidP="00F522EA">
+          <w:p w14:paraId="5D84E94F" w14:textId="477485DD" w:rsidR="001C16B9" w:rsidRPr="007B001A" w:rsidRDefault="001C16B9" w:rsidP="00FB7517">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="006927D9">
+            <w:r w:rsidRPr="00B30D67">
               <w:t xml:space="preserve">The Commissioner for Corrective Services who is delegated to approve Change of Name Applications in accordance with s36A of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="006927D9">
+            <w:r w:rsidRPr="00B30D67">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Births, Deaths and Marriages Registration Act 1998</w:t>
             </w:r>
-            <w:r w:rsidRPr="006927D9">
+            <w:r w:rsidRPr="00B30D67">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67ECF586" w14:textId="77777777" w:rsidR="00F522EA" w:rsidRPr="006927D9" w:rsidRDefault="00F522EA" w:rsidP="000205C3">
-[...3 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E17E3" w14:paraId="5EC41D73" w14:textId="77777777" w:rsidTr="005B52B6">
+      <w:tr w:rsidR="001C16B9" w:rsidRPr="002855FC" w14:paraId="0B23C5EF" w14:textId="77777777" w:rsidTr="00FB7517">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2D1ABB6A" w14:textId="77777777" w:rsidR="009E17E3" w:rsidRPr="00D052BD" w:rsidRDefault="009E17E3" w:rsidP="00D052BD">
+          <w:p w14:paraId="042E8310" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007F6A61" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D052BD">
+            <w:r w:rsidRPr="007F6A61">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>Total Offender Management Solution (TOMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7053" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75948BCD" w14:textId="7C526AA5" w:rsidR="009E17E3" w:rsidRPr="00344FBE" w:rsidRDefault="009E17E3" w:rsidP="00A9610A">
+          <w:p w14:paraId="0766BB15" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007F6A61" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB58B3">
-[...12 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="007B001A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>An electronic database used by the Department of Corrective Services to record and manage comprehensive information relating to prisoners and detainees.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553242" w14:paraId="43D84FDC" w14:textId="77777777" w:rsidTr="005B52B6">
+      <w:tr w:rsidR="001C16B9" w:rsidRPr="002855FC" w14:paraId="54D1263F" w14:textId="77777777" w:rsidTr="00FB7517">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2F82EB33" w14:textId="7831A925" w:rsidR="00553242" w:rsidRPr="008D4AE8" w:rsidRDefault="00553242" w:rsidP="00D052BD">
+          <w:p w14:paraId="766D293A" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007F6A61" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="008D4AE8">
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>TOMS Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D39A3E" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007B001A" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The area where information relating to a prisoner’s Individual Management Plan (or other behaviour/situation that may affect the prisoner’s IMP), may be recorded by the Case Officer or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>other staff member. Notes inform interested parties as to the prisoner’s current situation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C16B9" w:rsidRPr="002855FC" w14:paraId="1819C11B" w14:textId="77777777" w:rsidTr="00FB7517">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B52409" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007F6A61" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B001A">
+              <w:lastRenderedPageBreak/>
+              <w:t>Trauma-Informed Care</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E3475B7" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007B001A" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B001A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trauma-informed care recognises that young people in detention are likely to have experiences of past trauma, and is practically based on the principles of four Rs: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D94BE7A" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007B001A" w:rsidRDefault="001C16B9" w:rsidP="00D813D7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B001A">
+              <w:t xml:space="preserve">Realises the widespread impact of trauma and understands potential paths for recovery. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E5C35B9" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007B001A" w:rsidRDefault="001C16B9" w:rsidP="00D813D7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="357" w:hanging="357"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B001A">
+              <w:t xml:space="preserve">Recognises the signs and symptoms of trauma in clients, families, staff, and others involved. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2285C729" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007B001A" w:rsidRDefault="001C16B9" w:rsidP="00D813D7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="357" w:hanging="357"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B001A">
+              <w:t xml:space="preserve">Responds by fully integrating knowledge about trauma into policies, procedures, and practices. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01363848" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007B001A" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B001A">
+              <w:t>Seeks to actively resist re-traumatisation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C16B9" w:rsidRPr="002855FC" w14:paraId="24265C5B" w14:textId="77777777" w:rsidTr="00FB7517">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F11DCF6" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007B001A" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Victim Engagement Unit (VEU)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B569887" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007B001A" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>A Corrective Services unit that offers mediation between victims and offenders.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C16B9" w:rsidRPr="002855FC" w14:paraId="1F2EC904" w14:textId="77777777" w:rsidTr="00FB7517">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EB1E107" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007B001A" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Victim Notification Register (VNR)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3912BECE" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007B001A" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30D67">
+              <w:t>An information service for victims of crime to provide information about an offender under the supervision of the Department of Corrective Services and any changes in their circumstances.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C16B9" w:rsidRPr="002855FC" w14:paraId="1D5F9842" w14:textId="77777777" w:rsidTr="00FB7517">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="60E272AC" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007B001A" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30D67">
               <w:t>Young Person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7053" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4C85CB62" w14:textId="3DA620FC" w:rsidR="00553242" w:rsidRPr="008D4AE8" w:rsidRDefault="00F10536" w:rsidP="00A9610A">
+          <w:p w14:paraId="6A56109D" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="00B30D67" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D4AE8">
+            <w:r w:rsidRPr="00B30D67">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Means a person who is detained in a detention centre as defined in s.3 </w:t>
             </w:r>
-            <w:r w:rsidRPr="008D4AE8">
+            <w:r w:rsidRPr="00B30D67">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Young Offenders Act 1994</w:t>
             </w:r>
-            <w:r w:rsidRPr="008D4AE8">
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02C858F7" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="00B30D67" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B09ADDB" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007B001A" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Any young person who is accommodated in a YDC, or who is in the custody of a YDC. The term young person also describes someone who is alleged to be an offender, or who is remanded in custody prior to being dealt with by the Courts.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C16B9" w:rsidRPr="007B001A" w14:paraId="18FC83D6" w14:textId="77777777" w:rsidTr="00FB7517">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7760E375" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007B001A" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B001A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Youth Detention Centre (YDC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B02E448" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007B001A" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B001A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A gazetted detention centre declared by the Minister to be a detention centre to accommodate remanded or sentenced young people. Refer to section 13 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B001A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Young Offenders Act 1994.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C16B9" w:rsidRPr="007B001A" w14:paraId="75214B9D" w14:textId="77777777" w:rsidTr="00FB7517">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A5A6EE0" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007B001A" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Youth Justice Officer (YJO)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A5C61D0" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007B001A" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="52" w:name="_Hlk232429701"/>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provides case management and supervision to young people who are subject to Court and Early Release orders. The YJO offers through-care and connection to community interventions and works closely with a young person’s family when a young person is sentenced to detention. YJOs are appointed as supervising officers under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Young Offenders Act 1994</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="52"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C16B9" w:rsidRPr="007B001A" w14:paraId="4046686C" w14:textId="77777777" w:rsidTr="00FB7517">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="195ECB2F" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007B001A" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Youth Justice Services (YJS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="64A59B5F" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="007B001A" w:rsidRDefault="001C16B9" w:rsidP="001A01D0">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Department of Justice Branch within the Young People Directorate responsible for the safety, security and rehabilitation of young people engaged with YJS services in the community. YJS staff also work collaboratively with </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="53" w:name="_Hlk232430034"/>
+            <w:r w:rsidRPr="00B30D67">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Case Planning and Programs Unit staff to case manage young people in custody</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="53"/>
+            <w:r w:rsidRPr="00B30D67">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AC9A863" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="003D708E" w:rsidRDefault="003D708E" w:rsidP="003D708E">
-[...14 lines deleted...]
-        <w:pStyle w:val="Documentdetails"/>
+    <w:p w14:paraId="69CC068D" w14:textId="77777777" w:rsidR="006D79C6" w:rsidRPr="007F6A61" w:rsidRDefault="006D79C6" w:rsidP="006D79C6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...15 lines deleted...]
-      </w:r>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Toc236735569"/>
+      <w:r w:rsidRPr="007F6A61">
+        <w:lastRenderedPageBreak/>
+        <w:t>Annexures</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="55" w:name="_Toc230247653"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc235088076"/>
+      <w:bookmarkEnd w:id="54"/>
     </w:p>
-    <w:p w14:paraId="26EC1CF0" w14:textId="08C0EE74" w:rsidR="00A61222" w:rsidRPr="00A61222" w:rsidRDefault="00F8504D" w:rsidP="00A61222">
-[...1 lines deleted...]
-        <w:pStyle w:val="Documentdetails"/>
+    <w:p w14:paraId="53242FBB" w14:textId="77777777" w:rsidR="006D79C6" w:rsidRPr="008C1E70" w:rsidRDefault="006D79C6" w:rsidP="008217B4">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>Community Protection (Offender Reporting) Act 2004</w:t>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="_Toc236735570"/>
+      <w:r w:rsidRPr="008C1E70">
+        <w:t>Related COPPs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:r w:rsidRPr="008C1E70">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58683BA5" w14:textId="62805D3D" w:rsidR="008F35D8" w:rsidRPr="00F8504D" w:rsidRDefault="00022277" w:rsidP="00F8504D">
-[...67 lines deleted...]
-      <w:pPr>
+    <w:bookmarkStart w:id="58" w:name="_Related_COPPs"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p w14:paraId="26061D5F" w14:textId="77777777" w:rsidR="001C16B9" w:rsidRPr="00C87349" w:rsidRDefault="001C16B9" w:rsidP="00D813D7">
+      <w:pPr>
+        <w:pStyle w:val="Hyperlink1"/>
+        <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:yAlign="inline"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00C87349">
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>COPP 6.6 – Requests, Complaints and Feedback</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:r w:rsidR="00EF1857" w:rsidRPr="0087761D">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E13F2D" w14:textId="4F96F3C2" w:rsidR="00324347" w:rsidRDefault="001C16B9" w:rsidP="00D813D7">
+      <w:pPr>
+        <w:pStyle w:val="Hyperlink1"/>
+        <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:yAlign="inline"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="00C87349">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Prison COPP 9.4 Change of Prisoner Name</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="18F46AB5" w14:textId="07C3952A" w:rsidR="006D79C6" w:rsidRDefault="006D79C6" w:rsidP="00877F41">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="_Toc230247654"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc235088077"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc236735571"/>
+      <w:r w:rsidRPr="008C1E70">
+        <w:t>Related Documents</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:r w:rsidRPr="008C1E70">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3BA63D" w14:textId="21FE45D6" w:rsidR="00877F41" w:rsidRDefault="00877F41" w:rsidP="00330774">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C51D77">
+        <w:t>Australasian Youth Justice Administrators Standards, 2009</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23CC7342" w14:textId="77777777" w:rsidR="00C51D77" w:rsidRPr="00B30D67" w:rsidRDefault="00C51D77" w:rsidP="00330774">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Banksia Hill’s operating philosophy and service model – Model of care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B0FE29D" w14:textId="77777777" w:rsidR="00C51D77" w:rsidRPr="00C87349" w:rsidRDefault="00C51D77" w:rsidP="00D813D7">
+      <w:pPr>
+        <w:pStyle w:val="Hyperlink1"/>
+        <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:yAlign="inline"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00C87349">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Guiding Principles for Corrections in Australia, 2025</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0568CB28" w14:textId="77777777" w:rsidR="00C51D77" w:rsidRPr="00C87349" w:rsidRDefault="00C51D77" w:rsidP="00D813D7">
+      <w:pPr>
+        <w:pStyle w:val="Hyperlink1"/>
+        <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:yAlign="inline"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="00C87349">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Minister’s Delegation of Power - Commissioner Corrective Services – under </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C51D77">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Births Deaths and Marriages Registration Act 1998</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C87349">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> section 36H</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4E3EDE28" w14:textId="77777777" w:rsidR="00C51D77" w:rsidRPr="00B30D67" w:rsidRDefault="00C51D77" w:rsidP="00330774">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">Registry of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330774">
+        <w:t>Births</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">, Deaths and Marriages </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00C87349">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1Char"/>
+            <w:rFonts w:eastAsia="MS Mincho"/>
+          </w:rPr>
+          <w:t>Application to register a Change of Name (Adult 18 Years or Older) (BDM400)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1F8651D6" w14:textId="77777777" w:rsidR="00C51D77" w:rsidRPr="00B30D67" w:rsidRDefault="00C51D77" w:rsidP="00D813D7">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330774">
+        <w:t>Registry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve"> of Births, Deaths and Marriages </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="00C87349">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1Char"/>
+            <w:rFonts w:eastAsia="MS Mincho"/>
+          </w:rPr>
+          <w:t>Application to Register a Change of Name (Child Under 18 Years) (BDM401)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3D6549AD" w14:textId="7B003EAD" w:rsidR="00877F41" w:rsidRDefault="00877F41" w:rsidP="00D813D7">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00B715C6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>United Nations (UN) Rules for the Protection of Juveniles Deprived of their Liberty</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="493D3006" w14:textId="0B73216E" w:rsidR="001C16B9" w:rsidRPr="004C3072" w:rsidRDefault="001C16B9" w:rsidP="00330774">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">Youth Justice </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330774">
+        <w:t>Statutory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve"> Case Management – 24 Change of Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="217A0109" w14:textId="712508E4" w:rsidR="002D1C49" w:rsidRPr="008C1E70" w:rsidRDefault="002D1C49" w:rsidP="00877F41">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="_Toc236735572"/>
+      <w:r w:rsidRPr="008C1E70">
+        <w:t>Related Legislation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="62"/>
+    </w:p>
+    <w:p w14:paraId="3E6F61D5" w14:textId="77777777" w:rsidR="008217B4" w:rsidRPr="00330774" w:rsidRDefault="008217B4" w:rsidP="00330774">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330774">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Births, Deaths and Marriages Registration Act 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5208EB4A" w14:textId="77777777" w:rsidR="008217B4" w:rsidRPr="00330774" w:rsidRDefault="008217B4" w:rsidP="00330774">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330774">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Community Protection (Offender Reporting) Act 2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B375797" w14:textId="77777777" w:rsidR="008217B4" w:rsidRPr="00330774" w:rsidRDefault="008217B4" w:rsidP="00330774">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330774">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5528104C" w14:textId="77777777" w:rsidR="008217B4" w:rsidRPr="00330774" w:rsidRDefault="008217B4" w:rsidP="00330774">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330774">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Young Offenders Act 1994</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70523780" w14:textId="77777777" w:rsidR="008217B4" w:rsidRPr="00330774" w:rsidRDefault="008217B4" w:rsidP="00330774">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330774">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Young Offenders Regulations 1995</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E1DD8B3" w14:textId="44EF8878" w:rsidR="002D1C49" w:rsidRPr="001632CB" w:rsidRDefault="002D1C49" w:rsidP="00BA033C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="_Toc230247656"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc236735573"/>
+      <w:r w:rsidRPr="001632CB">
+        <w:t>Assurance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
+    </w:p>
+    <w:p w14:paraId="2A0F0912" w14:textId="77777777" w:rsidR="002D1C49" w:rsidRDefault="002D1C49" w:rsidP="00FF2C23">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001632CB">
+        <w:t>It is expected that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E64C98" w14:textId="77777777" w:rsidR="006178B5" w:rsidRPr="00BA033C" w:rsidRDefault="006178B5" w:rsidP="00D813D7">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink1Char"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00967CED">
+        <w:t xml:space="preserve">DC will undertake local compliance in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="00BA033C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1Char"/>
           </w:rPr>
           <w:t>Compliance Manual</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EF1857" w:rsidRPr="0087761D">
+      <w:r w:rsidRPr="00BA033C">
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:rStyle w:val="Hyperlink1Char"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0867FEA7" w14:textId="68121246" w:rsidR="00EF1857" w:rsidRPr="00962858" w:rsidRDefault="00EF1857" w:rsidP="00EF210B">
-      <w:pPr>
+    <w:p w14:paraId="4C1516C5" w14:textId="77777777" w:rsidR="006178B5" w:rsidRPr="00967CED" w:rsidRDefault="006178B5" w:rsidP="00D813D7">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...3 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00967CED">
+        <w:t>The Young People</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">will undertake management oversight as required. </w:t>
+        <w:t xml:space="preserve"> Directorate within</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00967CED">
+        <w:t xml:space="preserve"> Head Office will undertake management oversight as required. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A106E4" w14:textId="6634233E" w:rsidR="00EF1857" w:rsidRPr="00436AAD" w:rsidRDefault="00EF1857" w:rsidP="00EF210B">
-      <w:pPr>
+    <w:p w14:paraId="60175C34" w14:textId="77777777" w:rsidR="006178B5" w:rsidRPr="00AA5BDE" w:rsidRDefault="006178B5" w:rsidP="00D813D7">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00967CED">
+        <w:t>Ope</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003750A6">
+        <w:t xml:space="preserve">rational Compliance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5BDE">
+        <w:t xml:space="preserve">will undertake checks in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00BA033C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1Char"/>
+          </w:rPr>
+          <w:t>Operational Compliance Framework</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BA033C">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:rStyle w:val="Hyperlink1Char"/>
         </w:rPr>
-      </w:pPr>
-[...47 lines deleted...]
-        <w:t>Compliance Framework.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="523D703B" w14:textId="3C9D530A" w:rsidR="00245869" w:rsidRPr="00EA7EAC" w:rsidRDefault="00436AAD" w:rsidP="00EF210B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7D70B53E" w14:textId="449E147D" w:rsidR="00B402FD" w:rsidRDefault="006178B5" w:rsidP="00330774">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5BDE">
+        <w:t>Independent oversight will be undertaken as required</w:t>
+      </w:r>
+      <w:r w:rsidR="0071270D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B402FD" w:rsidRPr="00AA5BDE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C00F1CD" w14:textId="77777777" w:rsidR="00FB7517" w:rsidRDefault="00FB7517" w:rsidP="00FB7517">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-      </w:pPr>
-[...8 lines deleted...]
-      </w:r>
+        <w:ind w:left="714" w:hanging="357"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A07720F" w14:textId="301F09AC" w:rsidR="00245869" w:rsidRDefault="0077567E" w:rsidP="00EF1857">
+    <w:p w14:paraId="65ED97B4" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRDefault="007F6F37" w:rsidP="00FB7517">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46D6430E" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRDefault="007F6F37" w:rsidP="00FB7517">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AB1D5BD" w14:textId="35B8F400" w:rsidR="00EB2ABC" w:rsidRDefault="001C0B66" w:rsidP="007F6F37">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:keepNext w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="_Toc219976011"/>
+      <w:bookmarkStart w:id="66" w:name="_Hlk228538805"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc230247657"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc236735574"/>
+      <w:r w:rsidRPr="008C1E70">
         <w:lastRenderedPageBreak/>
-        <w:t>Document Version H</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Document Version </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:r w:rsidR="00B402FD">
+        <w:t>History</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="68"/>
+      <w:r w:rsidR="00B402FD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
-        <w:tblW w:w="8774" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="181" w:rightFromText="181" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1051"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1541"/>
+        <w:gridCol w:w="1052"/>
+        <w:gridCol w:w="1795"/>
+        <w:gridCol w:w="3521"/>
+        <w:gridCol w:w="1411"/>
+        <w:gridCol w:w="1714"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001340D5" w:rsidRPr="007D3C6F" w14:paraId="391D6A8D" w14:textId="42E38943" w:rsidTr="00260B13">
+      <w:tr w:rsidR="007F6F37" w:rsidRPr="009330FC" w14:paraId="01BF4CF3" w14:textId="77777777" w:rsidTr="007F6F37">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="27474258" w14:textId="77777777" w:rsidR="001340D5" w:rsidRPr="007D3C6F" w:rsidRDefault="001340D5" w:rsidP="00DF778C">
+          <w:p w14:paraId="5271E6E9" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRPr="002D1C49" w:rsidRDefault="007F6F37" w:rsidP="007F6F37">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="002D1C49">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2191" w:type="dxa"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="73C8FF62" w14:textId="77777777" w:rsidR="001340D5" w:rsidRPr="007D3C6F" w:rsidRDefault="001340D5" w:rsidP="00DF778C">
+          <w:p w14:paraId="76B46630" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRPr="002D1C49" w:rsidRDefault="007F6F37" w:rsidP="007F6F37">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="002D1C49">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2757" w:type="dxa"/>
+            <w:tcW w:w="3521" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="00FA5581" w14:textId="77777777" w:rsidR="001340D5" w:rsidRPr="007D3C6F" w:rsidRDefault="001340D5" w:rsidP="00DF778C">
+          <w:p w14:paraId="01C12EB6" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRPr="002D1C49" w:rsidRDefault="007F6F37" w:rsidP="007F6F37">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="002D1C49">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1636" w:type="dxa"/>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="1EAEF5EE" w14:textId="77777777" w:rsidR="001340D5" w:rsidRPr="007D3C6F" w:rsidRDefault="001340D5" w:rsidP="00DF778C">
+          <w:p w14:paraId="6B29A58D" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRPr="002D1C49" w:rsidRDefault="007F6F37" w:rsidP="007F6F37">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
-              <w:t>Date completed</w:t>
+            <w:r w:rsidRPr="002D1C49">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+              <w:t>Date Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
+            <w:tcW w:w="1714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="2E15AF66" w14:textId="18C757E2" w:rsidR="001340D5" w:rsidRPr="007D3C6F" w:rsidRDefault="001340D5" w:rsidP="00DF778C">
+          <w:p w14:paraId="37C0FD39" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRPr="002D1C49" w:rsidRDefault="007F6F37" w:rsidP="007F6F37">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Effective date</w:t>
+            <w:r w:rsidRPr="002D1C49">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Effective date </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F097B" w:rsidRPr="007D3C6F" w14:paraId="548CE65B" w14:textId="77777777" w:rsidTr="00260B13">
+      <w:tr w:rsidR="007F6F37" w:rsidRPr="009330FC" w14:paraId="58762141" w14:textId="77777777" w:rsidTr="007F6F37">
         <w:trPr>
-          <w:trHeight w:val="816"/>
+          <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56704BC4" w14:textId="79DEEC72" w:rsidR="001F097B" w:rsidRPr="0061098F" w:rsidRDefault="0070159F" w:rsidP="002A6247">
+          <w:p w14:paraId="22F7C691" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRPr="009330FC" w:rsidRDefault="007F6F37" w:rsidP="007F6F37">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="0061098F">
-[...3 lines deleted...]
-              <w:t>.0</w:t>
+            <w:r>
+              <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2191" w:type="dxa"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D177D83" w14:textId="6CF84E5E" w:rsidR="001F097B" w:rsidRPr="0061098F" w:rsidRDefault="001F097B" w:rsidP="002A6247">
+          <w:p w14:paraId="16897CAD" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRPr="00FF2C23" w:rsidRDefault="007F6F37" w:rsidP="007F6F37">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0061098F">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2757" w:type="dxa"/>
+            <w:tcW w:w="3521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E059FD2" w14:textId="63070D94" w:rsidR="001F097B" w:rsidRPr="0061098F" w:rsidRDefault="001F097B" w:rsidP="001F097B">
+          <w:p w14:paraId="3380B4B7" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRPr="00ED79CC" w:rsidRDefault="007F6F37" w:rsidP="007F6F37">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0061098F">
-[...9 lines deleted...]
-              <w:t>Corrective Services</w:t>
+            <w:r w:rsidRPr="00ED79CC">
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Approved by the Commissioner Corrective Services</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47F3A5FD" w14:textId="77777777" w:rsidR="00F522EA" w:rsidRPr="0061098F" w:rsidRDefault="001F097B" w:rsidP="001F097B">
+          <w:p w14:paraId="6BA1AF56" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRPr="00ED79CC" w:rsidRDefault="007F6F37" w:rsidP="007F6F37">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0061098F">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> F2025/17561</w:t>
+            <w:r w:rsidRPr="00ED79CC">
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>CM: F2025/17561</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7936E639" w14:textId="2EBDF4A5" w:rsidR="00C85C81" w:rsidRPr="0061098F" w:rsidRDefault="00C85C81" w:rsidP="001F097B">
+          <w:p w14:paraId="34D074CC" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRPr="00FF2C23" w:rsidRDefault="007F6F37" w:rsidP="007F6F37">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0061098F">
+            <w:r w:rsidRPr="00ED79CC">
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>Memo 2 minor amendments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1636" w:type="dxa"/>
+            <w:tcW w:w="1411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A2B1E87" w14:textId="708D3025" w:rsidR="001F097B" w:rsidRPr="0061098F" w:rsidRDefault="005779F2" w:rsidP="002A6247">
+          <w:p w14:paraId="3C1D8802" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRPr="00FF2C23" w:rsidRDefault="007F6F37" w:rsidP="007F6F37">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0061098F">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> 2025</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>15 July 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
+            <w:tcW w:w="1714" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="733F0AC4" w14:textId="50118919" w:rsidR="001F097B" w:rsidRPr="0061098F" w:rsidRDefault="006927D9" w:rsidP="002A6247">
+          <w:p w14:paraId="53F77CA8" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRPr="00FF2C23" w:rsidRDefault="007F6F37" w:rsidP="007F6F37">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0061098F">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>21 July 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="007F6F37" w:rsidRPr="009330FC" w14:paraId="7DB43BEE" w14:textId="77777777" w:rsidTr="007F6F37">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E6ADDA" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRPr="009330FC" w:rsidRDefault="007F6F37" w:rsidP="007F6F37">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AA86BF9" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRPr="00FF2C23" w:rsidRDefault="007F6F37" w:rsidP="007F6F37">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A42F8E3" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRDefault="007F6F37" w:rsidP="007F6F37">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED79CC">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approved by the Commissioner Corrective Services </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0652F69C" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRPr="00FF2C23" w:rsidRDefault="007F6F37" w:rsidP="007F6F37">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED79CC">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+              <w:t>CM: S26/71975</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37CB5F7E" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRPr="00FF2C23" w:rsidRDefault="007F6F37" w:rsidP="007F6F37">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+              <w:t>3 August 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1714" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="101B2DAF" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRPr="00FF2C23" w:rsidRDefault="007F6F37" w:rsidP="007F6F37">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+              <w:t>4 August 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007F6F37" w:rsidRPr="009330FC" w14:paraId="2755C5D1" w14:textId="77777777" w:rsidTr="007F6F37">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="066C23DB" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRPr="009330FC" w:rsidRDefault="007F6F37" w:rsidP="007F6F37">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DA84EEA" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRPr="00FF2C23" w:rsidRDefault="007F6F37" w:rsidP="007F6F37">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE8565A" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRPr="00FF2C23" w:rsidRDefault="007F6F37" w:rsidP="007F6F37">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3845918A" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRPr="00FF2C23" w:rsidRDefault="007F6F37" w:rsidP="007F6F37">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1714" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FED229D" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRPr="00FF2C23" w:rsidRDefault="007F6F37" w:rsidP="007F6F37">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007F6F37" w:rsidRPr="009330FC" w14:paraId="7340BE8A" w14:textId="77777777" w:rsidTr="007F6F37">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2092A22B" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRPr="009330FC" w:rsidRDefault="007F6F37" w:rsidP="007F6F37">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34640AC9" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRPr="00FF2C23" w:rsidRDefault="007F6F37" w:rsidP="007F6F37">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CFE9F93" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRPr="00FF2C23" w:rsidRDefault="007F6F37" w:rsidP="007F6F37">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F3CD372" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRPr="00FF2C23" w:rsidRDefault="007F6F37" w:rsidP="007F6F37">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1714" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B889ECB" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRPr="00FF2C23" w:rsidRDefault="007F6F37" w:rsidP="007F6F37">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007F6F37" w:rsidRPr="009330FC" w14:paraId="5156348E" w14:textId="77777777" w:rsidTr="007F6F37">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15DAAA73" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRPr="009330FC" w:rsidRDefault="007F6F37" w:rsidP="007F6F37">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00C9AA10" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRPr="00FF2C23" w:rsidRDefault="007F6F37" w:rsidP="007F6F37">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="538DE8B3" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRPr="00FF2C23" w:rsidRDefault="007F6F37" w:rsidP="007F6F37">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06250069" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRPr="00FF2C23" w:rsidRDefault="007F6F37" w:rsidP="007F6F37">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1714" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="548D71DE" w14:textId="77777777" w:rsidR="007F6F37" w:rsidRPr="00FF2C23" w:rsidRDefault="007F6F37" w:rsidP="007F6F37">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="38822027" w14:textId="5D07EFBD" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="00D05B49"/>
-[...38 lines deleted...]
-    <w:p w14:paraId="4ABADEC2" w14:textId="523B2261" w:rsidR="007E15D2" w:rsidRDefault="007E15D2" w:rsidP="007E15D2">
+    <w:p w14:paraId="16E4BB9E" w14:textId="77777777" w:rsidR="00FB7517" w:rsidRDefault="00FB7517" w:rsidP="00FB7517"/>
+    <w:p w14:paraId="282A0D3E" w14:textId="77777777" w:rsidR="00FB7517" w:rsidRPr="00FB7517" w:rsidRDefault="00FB7517" w:rsidP="00FB7517"/>
+    <w:p w14:paraId="0FBE415D" w14:textId="77777777" w:rsidR="00EB2ABC" w:rsidRDefault="00EB2ABC" w:rsidP="00B402FD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:sectPr w:rsidR="00EB2ABC" w:rsidSect="00A20D0E">
+          <w:headerReference w:type="even" r:id="rId38"/>
+          <w:headerReference w:type="default" r:id="rId39"/>
+          <w:footerReference w:type="default" r:id="rId40"/>
+          <w:headerReference w:type="first" r:id="rId41"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
+          <w:pgMar w:top="1418" w:right="1440" w:bottom="1021" w:left="1440" w:header="709" w:footer="510" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2857D67B" w14:textId="77777777" w:rsidR="008C1E70" w:rsidRDefault="008C1E70" w:rsidP="00EB2ABC">
+      <w:bookmarkStart w:id="69" w:name="_Appendix_A:_Request"/>
+      <w:bookmarkEnd w:id="69"/>
+    </w:p>
+    <w:p w14:paraId="5895ED17" w14:textId="77777777" w:rsidR="008C1E70" w:rsidRDefault="008C1E70" w:rsidP="00EB2ABC"/>
+    <w:p w14:paraId="70CA02CD" w14:textId="77777777" w:rsidR="008C1E70" w:rsidRDefault="008C1E70" w:rsidP="00EB2ABC"/>
+    <w:p w14:paraId="787E5B8B" w14:textId="77777777" w:rsidR="008C1E70" w:rsidRDefault="008C1E70" w:rsidP="00EB2ABC"/>
+    <w:p w14:paraId="3C3354D6" w14:textId="77777777" w:rsidR="008C1E70" w:rsidRDefault="008C1E70" w:rsidP="00EB2ABC"/>
+    <w:p w14:paraId="01963657" w14:textId="77777777" w:rsidR="008C1E70" w:rsidRDefault="008C1E70" w:rsidP="00EB2ABC"/>
+    <w:p w14:paraId="4610F89A" w14:textId="77777777" w:rsidR="00E47878" w:rsidRDefault="00E47878" w:rsidP="00EB2ABC"/>
+    <w:p w14:paraId="49914EFC" w14:textId="298F24B3" w:rsidR="004B7F7E" w:rsidRDefault="004B7F7E" w:rsidP="00FB7517">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pageBreakBefore/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Appendix_A_–"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc81821394"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc208481600"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc230247658"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc236735575"/>
+      <w:r w:rsidRPr="00EA1EAA">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Appendix A: </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:r w:rsidR="008217B4">
+        <w:t>Approval to Apply to Register Change of Name</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="73"/>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:p w14:paraId="372D03D4" w14:textId="367054CF" w:rsidR="007E15D2" w:rsidRPr="00D53469" w:rsidRDefault="007E15D2" w:rsidP="007E15D2">
+    <w:p w14:paraId="779D6D33" w14:textId="77777777" w:rsidR="008217B4" w:rsidRPr="008217B4" w:rsidRDefault="008217B4" w:rsidP="008217B4">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="305497"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D53469">
+      <w:r w:rsidRPr="008217B4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="305497"/>
         </w:rPr>
         <w:t>Process:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC697E5" w14:textId="4735FCF2" w:rsidR="007E15D2" w:rsidRPr="007E15D2" w:rsidRDefault="007E15D2" w:rsidP="007E15D2">
-      <w:pPr>
+    <w:p w14:paraId="6D732AFF" w14:textId="77777777" w:rsidR="008217B4" w:rsidRPr="00B30D67" w:rsidRDefault="008217B4" w:rsidP="00D813D7">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>Assessment – ACM Checklists – Perform.</w:t>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>In TOMS choose Assessment – ACM Checklists – Perform.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39BDD4A7" w14:textId="77777777" w:rsidR="007E15D2" w:rsidRPr="007E15D2" w:rsidRDefault="007E15D2" w:rsidP="007E15D2">
-      <w:pPr>
+    <w:p w14:paraId="76456102" w14:textId="77777777" w:rsidR="008217B4" w:rsidRPr="00B30D67" w:rsidRDefault="008217B4" w:rsidP="00D813D7">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="007E15D2">
+      <w:r w:rsidRPr="00B30D67">
         <w:t>Once user clicks on it opens ACM Checklists – Perform Wizard.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4293E7CE" w14:textId="77777777" w:rsidR="007E15D2" w:rsidRPr="007E15D2" w:rsidRDefault="007E15D2" w:rsidP="007E15D2">
-      <w:pPr>
+    <w:p w14:paraId="5EA78AFA" w14:textId="77777777" w:rsidR="008217B4" w:rsidRPr="00B30D67" w:rsidRDefault="008217B4" w:rsidP="00D813D7">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="007E15D2">
+      <w:r w:rsidRPr="00B30D67">
         <w:t>Navigate down to Assessments – Initial and Review</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F309B35" w14:textId="77777777" w:rsidR="007E15D2" w:rsidRPr="007E15D2" w:rsidRDefault="007E15D2" w:rsidP="007E15D2">
-      <w:pPr>
+    <w:p w14:paraId="5C8B7F65" w14:textId="77777777" w:rsidR="008217B4" w:rsidRPr="00B30D67" w:rsidRDefault="008217B4" w:rsidP="00D813D7">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="007E15D2">
+      <w:r w:rsidRPr="00B30D67">
         <w:t>The Approval to Apply to Register Change of Name is 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E15D2">
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E15D2">
+      <w:r w:rsidRPr="00B30D67">
         <w:t xml:space="preserve"> from the top </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46BF2422" w14:textId="72F68877" w:rsidR="007E15D2" w:rsidRPr="007E15D2" w:rsidRDefault="007E15D2" w:rsidP="007E15D2">
-      <w:pPr>
+    <w:p w14:paraId="6EA33914" w14:textId="77777777" w:rsidR="008217B4" w:rsidRPr="00B30D67" w:rsidRDefault="008217B4" w:rsidP="00D813D7">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="007E15D2">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> users will need to select Perform Checklist to start the process </w:t>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve">Once selected, users will need to select Perform Checklist to start the process </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C16725F" w14:textId="77777777" w:rsidR="00336B0C" w:rsidRDefault="00336B0C" w:rsidP="00D53469">
+    <w:p w14:paraId="12BD674F" w14:textId="77777777" w:rsidR="002E3035" w:rsidRDefault="002E3035" w:rsidP="008217B4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1005"/>
         </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5932C970" w14:textId="4A3C730C" w:rsidR="00D53469" w:rsidRPr="00336B0C" w:rsidRDefault="00336B0C" w:rsidP="00D53469">
-      <w:pPr>
+    <w:p w14:paraId="3472C372" w14:textId="282E4943" w:rsidR="008217B4" w:rsidRDefault="008217B4" w:rsidP="008217B4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1005"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008217B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t>Image 1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008217B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B40C34" w14:textId="77777777" w:rsidR="00700168" w:rsidRPr="008217B4" w:rsidRDefault="00700168" w:rsidP="008217B4">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1005"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31C0CE46" w14:textId="77777777" w:rsidR="008217B4" w:rsidRPr="00B30D67" w:rsidRDefault="008217B4" w:rsidP="002E3035">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1005"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00336B0C">
-[...20 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="573B63DB" wp14:editId="2723384B">
-[...2 lines deleted...]
-            <wp:docPr id="5" name="Picture 5"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="025A120B" wp14:editId="552E1C84">
+            <wp:extent cx="6220346" cy="3258000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="5" name="Picture 5" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPr id="5" name="Picture 5" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32">
+                    <a:blip r:embed="rId42">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5871480" cy="3075080"/>
+                      <a:ext cx="6220346" cy="3258000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D1FDEE" w14:textId="77777777" w:rsidR="00425F41" w:rsidRDefault="00425F41" w:rsidP="00D53469">
-[...6 lines deleted...]
-    <w:p w14:paraId="22C0DDF3" w14:textId="03350166" w:rsidR="00336B0C" w:rsidRPr="00336B0C" w:rsidRDefault="00336B0C" w:rsidP="00D53469">
+    <w:p w14:paraId="67138978" w14:textId="77777777" w:rsidR="002E3035" w:rsidRDefault="002E3035" w:rsidP="008217B4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1005"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="305497"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00336B0C">
+    </w:p>
+    <w:p w14:paraId="386396CF" w14:textId="77777777" w:rsidR="00700168" w:rsidRDefault="00700168" w:rsidP="008217B4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1005"/>
+        </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="305497"/>
         </w:rPr>
-        <w:t>Image 2.</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="79A936CA" w14:textId="40DF4C5F" w:rsidR="00336B0C" w:rsidRPr="00D53469" w:rsidRDefault="00336B0C" w:rsidP="00D53469">
-      <w:pPr>
+    <w:p w14:paraId="7F7B7535" w14:textId="00BCD3BC" w:rsidR="008217B4" w:rsidRDefault="008217B4" w:rsidP="00700168">
+      <w:pPr>
+        <w:pageBreakBefore/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1005"/>
         </w:tabs>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008217B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Image 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E1B36D0" w14:textId="77777777" w:rsidR="00700168" w:rsidRPr="008217B4" w:rsidRDefault="00700168" w:rsidP="00700168">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1005"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E4C6891" w14:textId="77777777" w:rsidR="008217B4" w:rsidRPr="00D53469" w:rsidRDefault="008217B4" w:rsidP="00700168">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1005"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2312FCCD" wp14:editId="1DFDD44B">
-            <wp:extent cx="6103666" cy="2867025"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="584816B7" wp14:editId="35E927B5">
+            <wp:extent cx="6307200" cy="3258000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="7" name="Picture 7"/>
+            <wp:docPr id="7" name="Picture 7" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 6"/>
+                    <pic:cNvPr id="7" name="Picture 7" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33">
+                    <a:blip r:embed="rId43">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6111639" cy="2870770"/>
+                      <a:ext cx="6307200" cy="3258000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00336B0C" w:rsidRPr="00D53469" w:rsidSect="00760750">
-[...3 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId37"/>
+    <w:p w14:paraId="5CAEA91E" w14:textId="77777777" w:rsidR="004B7F7E" w:rsidRPr="00EB2ABC" w:rsidRDefault="004B7F7E" w:rsidP="00EB2ABC"/>
+    <w:sectPr w:rsidR="004B7F7E" w:rsidRPr="00EB2ABC" w:rsidSect="000D3867">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="590" w:gutter="0"/>
-      <w:cols w:space="708"/>
+      <w:pgMar w:top="1588" w:right="1440" w:bottom="2438" w:left="1440" w:header="1417" w:footer="1020" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03F7FF07" w14:textId="77777777" w:rsidR="000771CD" w:rsidRDefault="000771CD" w:rsidP="00D06E62">
+    <w:p w14:paraId="4A9255D6" w14:textId="77777777" w:rsidR="007777D2" w:rsidRDefault="007777D2" w:rsidP="000451B2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D72C069" w14:textId="77777777" w:rsidR="000771CD" w:rsidRDefault="000771CD" w:rsidP="00D06E62">
+    <w:p w14:paraId="26AB99EA" w14:textId="77777777" w:rsidR="007777D2" w:rsidRDefault="007777D2" w:rsidP="000451B2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="48C59EC0" w14:textId="77777777" w:rsidR="007777D2" w:rsidRDefault="007777D2"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial Bold">
+    <w:panose1 w:val="020B0704020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Trebuchet MS">
+    <w:panose1 w:val="020B0603020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...15 lines deleted...]
-    <w:panose1 w:val="020B0603020202020204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Dotum">
+    <w:panose1 w:val="020B0600000101010101"/>
+    <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5B35BF87" w14:textId="09383533" w:rsidR="009B751B" w:rsidRDefault="00627992" w:rsidP="003B3990">
+  <w:p w14:paraId="353A6204" w14:textId="02501DAE" w:rsidR="00E47878" w:rsidRDefault="00E47878">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:tabs>
-[...3 lines deleted...]
-      </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
-    <w:r w:rsidR="00EE18E4">
+    <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve"> intranet page</w:t>
     </w:r>
-    <w:r w:rsidR="003B3990">
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidR="006222DF">
+      <w:rPr>
+        <w:color w:val="C00000"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00627992">
+    <w:r w:rsidR="006222DF" w:rsidRPr="006222DF">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00627992">
+    <w:r w:rsidR="006222DF" w:rsidRPr="006222DF">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00627992">
+    <w:r w:rsidR="006222DF" w:rsidRPr="006222DF">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00627992">
+    <w:r w:rsidR="006222DF" w:rsidRPr="006222DF">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00AB7B4C">
+    <w:r w:rsidR="006222DF" w:rsidRPr="006222DF">
       <w:rPr>
         <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00627992">
+    <w:r w:rsidR="006222DF" w:rsidRPr="006222DF">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00627992">
+    <w:r w:rsidR="006222DF" w:rsidRPr="006222DF">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidR="003B3990">
-      <w:t>12</w:t>
+    <w:r w:rsidR="006222DF" w:rsidRPr="006222DF">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="006222DF" w:rsidRPr="006222DF">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="006222DF" w:rsidRPr="006222DF">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="006222DF" w:rsidRPr="006222DF">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="006222DF" w:rsidRPr="006222DF">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22FC85B4" w14:textId="77777777" w:rsidR="000771CD" w:rsidRDefault="000771CD" w:rsidP="00D06E62">
+    <w:p w14:paraId="7F7BFC61" w14:textId="77777777" w:rsidR="007777D2" w:rsidRDefault="007777D2" w:rsidP="000451B2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02CAC351" w14:textId="77777777" w:rsidR="000771CD" w:rsidRDefault="000771CD" w:rsidP="00D06E62">
+    <w:p w14:paraId="320708B6" w14:textId="77777777" w:rsidR="007777D2" w:rsidRDefault="007777D2" w:rsidP="000451B2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="1">
-[...36 lines deleted...]
-    </w:p>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="59F22009" w14:textId="77777777" w:rsidR="007777D2" w:rsidRDefault="007777D2"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="50D40FEA" w14:textId="14846FD7" w:rsidR="00725BB1" w:rsidRDefault="00725BB1" w:rsidP="00725BB1">
-[...70 lines deleted...]
-    <w:p w14:paraId="78C84A83" w14:textId="26373D12" w:rsidR="00784EB2" w:rsidRDefault="00784EB2" w:rsidP="00784EB2">
+    <w:p w14:paraId="0102E001" w14:textId="51665D73" w:rsidR="001C3A51" w:rsidRDefault="001C3A51">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> s. 67(1) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A16727">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1917">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Births, Deaths and Marriages Registration Act 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002722CB">
+        <w:t>Births, Deaths and Marriages Registration Act 1998</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C3A51">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003E1917">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C3A51">
+        <w:t>ection 31</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="69C8A426" w14:textId="4C6180D3" w:rsidR="003E1917" w:rsidRDefault="003E1917">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk232411359"/>
+      <w:r w:rsidRPr="00B30D67">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>Young Offenders Act 1994</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00B30D67">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>section 10</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="0816525B" w14:textId="39D37B06" w:rsidR="003E1917" w:rsidRDefault="003E1917">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30D67">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Births, Deaths and Marriages Registration Act 1998, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t>ection 36A</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="7EAA797C" w14:textId="18CC2006" w:rsidR="003E1917" w:rsidRDefault="003E1917">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30D67">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Births, Deaths and Marriages Registration Act 1998,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30D67">
+        <w:t xml:space="preserve"> Section 36A(b)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="7246633D" w14:textId="6F749387" w:rsidR="00155D2D" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00155D2D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Births, Deaths and Marriages Registration Act 1998</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04661">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04661">
+        <w:t>ection 36B(1)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="4101C2BB" w14:textId="77777777" w:rsidR="00155D2D" w:rsidRDefault="00155D2D" w:rsidP="00155D2D">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04661">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00F04661">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04661">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Births, Deaths and Marriages Registration Act 2025, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04661">
+        <w:t>section 67(1)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1C9E5509" w14:textId="13B7F2C4" w:rsidR="00663830" w:rsidRDefault="00663830" w:rsidP="00663830">
+  <w:p w14:paraId="7494750F" w14:textId="121BF7D8" w:rsidR="0087244E" w:rsidRDefault="00F56F06">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55FFC1DB" wp14:editId="6EB7B3DA">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="259819291" name="Text Box 8" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="198D252D" w14:textId="56D7FC99" w:rsidR="00F56F06" w:rsidRPr="00F56F06" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00F56F06">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="55FFC1DB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 8" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyNVpVCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAinsH&#10;sNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4Ufpz&#10;XuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2TgiwIs&#10;y8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUGe1o3&#10;VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSLubiD&#10;gWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyNVpVCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="198D252D" w14:textId="56D7FC99" w:rsidR="00F56F06" w:rsidRPr="00F56F06" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00F56F06">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="529AB0DF" w14:textId="2BAA182C" w:rsidR="001C1AFE" w:rsidRDefault="00F56F06" w:rsidP="001C1AFE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5284D87C" wp14:editId="6DFC6AE3">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1746931753" name="Text Box 9" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="25296A59" w14:textId="40E1915A" w:rsidR="00F56F06" w:rsidRPr="00A20D0E" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00A20D0E">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5284D87C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 9" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251664384;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHoV+dCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJFuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xsvn0&#10;hRIfmKmYAiNKehae3q0+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69D32QrhK+lIKHJym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6gHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+eNrZZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLRuZjNbnKMcAzdfF7M5/OIkl0vW+fDNwGaRKOkDreSyGKn&#10;rQ996pgSaxnYNEqlzSjzmwMxoye7dhit0O070lRvut9DdcahHPT79pZvGiy9ZT48M4cLxm5RtOEJ&#10;D6mgLSkMFiU1uJ9/88d85B2jlLQomJIaVDQl6rvBfURtJWN6m88jGW5070fDHPU9oAyn+CIsT2bM&#10;C2o0pQP9inJex0IYYoZjuZKG0bwPvXLxOXCxXqcklJFlYWt2lkfoSFfk8qV7Zc4OhAfc1COMamLF&#10;O9773HjT2/UxIPtpKZHansiBcZRgWuvwXKLG3/6nrOujXv0CAAD//wMAUEsDBBQABgAIAAAAIQCK&#10;ewew2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHa5F6K05apYI0DkJIHLhR&#10;+nNe4m2SEq+j2EDK03fbS3sZaTSrmW+L5eg6daYhtJ4NpLMEFHHlbcu1gdeXzd0cVIjIFjvPZOCL&#10;AizLyU2BufUXfqbzPtZKSjjkaKCJsc+1DlVDDsPM98SSffjBYRQ71NoOeJFy1+n7JHnUDluWhQZ7&#10;WjdUHfcnZ6DNVj6m9LbdfL671KfX3Ta77oy5nY6rJ1CRxvh3DD/4gg6lMB38iW1QnQF5JP6qZIu5&#10;uIOBbPEAuiz0f/byGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIehX50LAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIp7B7DZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="25296A59" w14:textId="40E1915A" w:rsidR="00F56F06" w:rsidRPr="00A20D0E" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00A20D0E">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="001C1AFE">
+      <w:rPr>
+        <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="001C1AFE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="001C1AFE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00760750">
+    <w:r w:rsidR="00EA4788">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 6.12 Young Person Change of Name</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="001C1AFE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="001C1AFE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t xml:space="preserve"> &lt;v x.x&gt;</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00415279">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>v</w:t>
+    </w:r>
+    <w:r w:rsidR="001C3A51">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>2</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0130F684" w14:textId="77777777" w:rsidR="000925A5" w:rsidRDefault="000925A5">
+  <w:p w14:paraId="42408781" w14:textId="42216205" w:rsidR="003B7806" w:rsidRDefault="003B7806" w:rsidP="000451B2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="right" w:pos="9020"/>
+      </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6774A00C" w14:textId="37456571" w:rsidR="005657AE" w:rsidRDefault="00663830">
+  <w:p w14:paraId="7BD384C7" w14:textId="4684674D" w:rsidR="007140F0" w:rsidRDefault="00F56F06">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r w:rsidRPr="008114B3">
+    <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="56"/>
+        <w:szCs w:val="56"/>
+        <w:lang w:eastAsia="en-AU"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="607BC7FE" wp14:editId="5D2C20FA">
+              <wp:simplePos x="914400" y="447675"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1430070932" name="Text Box 7" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="28E1DA23" w14:textId="7B7A4335" w:rsidR="00F56F06" w:rsidRPr="00A20D0E" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00A20D0E">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="607BC7FE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 7" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwYIjbDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbsERBYmJnXz9KjpOt22nYRaZJ6pF8fFre9qZlR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha1EC1aV/KQCv129f7fsXKFmUENbKc8IxIaicyWvEV2RZUHWyogwAacsBTV4I5B+/T6rvOgI&#10;3bTZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBIWtLTr1hOn06d/HMVktR7L1wdSPPbYh/6MKIxlLR&#10;C9S9QMEOvvkDyjTSQwCNEwkmA60bqdIMNM00fzPNthZOpVmInOAuNIX/Bysfj1v37Bn2X6CnBUZC&#10;OheKQM44T6+9iV/qlFGcKDxdaFM9MknOxWx2k1NEUujm42I+n0eU7HrZ+YBfFRgWjZJ72koiSxwf&#10;Ag6pY0qsZWHTtG3aTGt/cxBm9GTXDqOF/a5nTVXy2dj9DqoTDeVh2HdwctNQ6QcR8Fl4WjB1S6LF&#10;Jzp0C13J4WxxVoP/8Td/zCfeKcpZR4IpuSVFc9Z+s7SPqK1kTD/n80iGH9270bAHcwckwym9CCeT&#10;GfOwHU3twbySnNexEIWElVSu5Diadzgol56DVOt1SiIZOYEPdutkhI50RS5f+lfh3ZlwpE09wqgm&#10;UbzhfciNN4NbH5DYT0uJ1A5EnhknCaa1np9L1Piv/ynr+qhXPwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMGCI2w0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="28E1DA23" w14:textId="7B7A4335" w:rsidR="00F56F06" w:rsidRPr="00A20D0E" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00A20D0E">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="000D6033" w:rsidRPr="00D521D2">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E6CE5F7" wp14:editId="32BF4126">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EB8D338" wp14:editId="4331843C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
-                <wp:posOffset>181610</wp:posOffset>
+                <wp:posOffset>571500</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>220980</wp:posOffset>
+                <wp:posOffset>149860</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1647825" cy="296545"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:id w:val="-1483379727"/>
                           </w:sdtPr>
                           <w:sdtEndPr>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:sdtEndPr>
                           <w:sdtContent>
-                            <w:p w14:paraId="7426C39E" w14:textId="77777777" w:rsidR="008D51C1" w:rsidRPr="00464E72" w:rsidRDefault="008D51C1" w:rsidP="008D51C1">
+                            <w:p w14:paraId="4882013D" w14:textId="77777777" w:rsidR="000D6033" w:rsidRPr="00464E72" w:rsidRDefault="000D6033" w:rsidP="000D6033">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Corrective Services</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="7E6CE5F7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:17.4pt;width:129.75pt;height:23.35pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5V1Wo9gEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN27EFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchwjuQXVgeBqydmd2eH6ujeaHaQPCm3FJ6MxZ9IKrJXdVfzXz/sP&#10;S85CBFuDRisrfpSBX2/ev1t3rpRTbFHX0jMCsaHsXMXbGF1ZFEG00kAYoZOWkg16A5FCvytqDx2h&#10;G11Mx+NF0aGvnUchQ6C/d0OSbzJ+00gRvzdNkJHpilNvMa8+r9u0Fps1lDsPrlXi1Aa8oQsDylLR&#10;M9QdRGB7r15BGSU8BmziSKApsGmUkJkDsZmMX7B5bMHJzIXECe4sU/h/sOLb4dH98Cz2H7GnAWYS&#10;wT2g+B2YxdsW7E7eeI9dK6GmwpMkWdG5UJ6uJqlDGRLItvuKNQ0Z9hEzUN94k1QhnozQaQDHs+iy&#10;j0ykkovZ1XI650xQbrpazGfzXALKp9vOh/hZomFpU3FPQ83ocHgIMXUD5dORVMzivdI6D1Zb1lV8&#10;NSf4FxmjIvlOK1Px5Th9gxMSyU+2zpcjKD3sqYC2J9aJ6EA59tueDib2W6yPxN/j4C96D7Rp0f/l&#10;rCNvVTz82YOXnOkvljRcTWazZMYczOZXUwr8ZWZ7mQErCKrikbNhexuzgQdGN6R1o7IMz52ceiXP&#10;ZHVO/k6mvIzzqedXuPkHAAD//wMAUEsDBBQABgAIAAAAIQAgdZVd3AAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ3QViZkUyEQVxAFKvXmxm4SEa+j2G3C37Oc4Dia0cyb&#10;cjP7XpzdGLtACNlCgXBUB9tRg/Dx/nyjQcRkyJo+kEP4dhE21eVFaQobJnpz521qBJdQLAxCm9JQ&#10;SBnr1nkTF2FwxN4xjN4klmMj7WgmLve9zJVaS2864oXWDO6xdfXX9uQRPl+O+91SvTZPfjVMYVaS&#10;/J1EvL6aH+5BJDenvzD84jM6VMx0CCeyUfQIuV5zEuF2yQ/Yz7XOQBwQdLYCWZXy/4HqBwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADlXVaj2AQAAzQMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACB1lV3cAAAACAEAAA8AAAAAAAAAAAAAAAAAUAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="5EB8D338" id="Text Box 1" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:45pt;margin-top:11.8pt;width:129.75pt;height:23.35pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWUuY++wEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X5x4SZpYIVXXrtOk&#10;7kPq9gMIxjEacBmQ2Nmv7wW7adS9TfMD4vrCufece9hc90aTo/RBgWV0NplSIq2AWtk9oz9/3L9b&#10;URIitzXXYCWjJxno9fbtm03nKllCC7qWniCIDVXnGG1jdFVRBNFKw8MEnLSYbMAbHjH0+6L2vEN0&#10;o4tyOl0WHfjaeRAyBPx7NyTpNuM3jRTxW9MEGYlmFHuLefV53aW12G54tffctUqMbfB/6MJwZbHo&#10;GeqOR04OXv0FZZTwEKCJEwGmgKZRQmYOyGY2fcXmseVOZi4oTnBnmcL/gxVfj4/uuyex/wA9DjCT&#10;CO4BxK9ALNy23O7ljffQtZLXWHiWJCs6F6rxapI6VCGB7LovUOOQ+SFCBuobb5IqyJMgOg7gdBZd&#10;9pGIVHI5v1qVC0oE5sr1cjFf5BK8er7tfIifJBiSNox6HGpG58eHEFM3vHo+kopZuFda58FqSzpG&#10;1wuEf5UxKqLvtDKMrqbpG5yQSH60db4cudLDHgtoO7JORAfKsd/1RNWMvk93kwg7qE8og4fBZvgs&#10;cNOC/0NJhxZjNPw+cC8p0Z8tSrmezefJkzmYL65KDPxlZneZ4VYgFKORkmF7G7OPB2I3KHmjshov&#10;nYwto3WySKPNkzcv43zq5TFunwAAAP//AwBQSwMEFAAGAAgAAAAhANN2JWTdAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FPwkAUhO8m/ofNM/Emu1JAW/tKiMarBhASb0v30TZ03zbdhdZ/73qS&#10;42QmM9/ky9G24kK9bxwjPE4UCOLSmYYrhK/t+8MzCB80G906JoQf8rAsbm9ynRk38Joum1CJWMI+&#10;0wh1CF0mpS9rstpPXEccvaPrrQ5R9pU0vR5iuW3lVKmFtLrhuFDrjl5rKk+bs0XYfRy/9zP1Wb3Z&#10;eTe4UUm2qUS8vxtXLyACjeE/DH/4ER2KyHRwZzZetAipilcCwjRZgIh+MkvnIA4ITyoBWeTy+kDx&#10;CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZS5j77AQAA1AMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANN2JWTdAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAAVQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABfBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="-1483379727"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
-                      <w:p w14:paraId="7426C39E" w14:textId="77777777" w:rsidR="008D51C1" w:rsidRPr="00464E72" w:rsidRDefault="008D51C1" w:rsidP="008D51C1">
+                      <w:p w14:paraId="4882013D" w14:textId="77777777" w:rsidR="000D6033" w:rsidRPr="00464E72" w:rsidRDefault="000D6033" w:rsidP="000D6033">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Corrective Services</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="000D6033" w:rsidRPr="00D521D2">
       <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
-[...102 lines deleted...]
-        <w:lang w:eastAsia="en-AU"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0064E141" wp14:editId="3922301D">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03F191A5" wp14:editId="6DD7E305">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>-29210</wp:posOffset>
+            <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>-59055</wp:posOffset>
+            <wp:posOffset>-186690</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7580630" cy="10719435"/>
-          <wp:effectExtent l="0" t="0" r="1270" b="5715"/>
+          <wp:extent cx="7553325" cy="10689590"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Picture 3"/>
+          <wp:docPr id="1106082521" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="govOfWA_DOJ_222.eps"/>
+                  <pic:cNvPr id="1968693442" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7580630" cy="10719435"/>
+                    <a:ext cx="7553325" cy="10689590"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...85 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF89"/>
+    <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6684E2E"/>
+    <w:tmpl w:val="226035A0"/>
     <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="926"/>
+        </w:tabs>
+        <w:ind w:left="926" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1B40DD4C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="643"/>
+        </w:tabs>
+        <w:ind w:left="643" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05B8113D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="20665148"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading1"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading2"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:specVanish w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading3"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading4"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading5"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading6"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading7"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading8"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading9"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="076E40E1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4F446EF6"/>
+    <w:lvl w:ilvl="0" w:tplc="484AD524">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1140673C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="414A4318"/>
+    <w:lvl w:ilvl="0" w:tplc="57B8839C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="122F4122"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8AA0899C"/>
+    <w:lvl w:ilvl="0" w:tplc="3704F4CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="ListNumber1"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="453"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:webHidden w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2018" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="ListNumber1"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2738" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3458" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4178" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5618" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6338" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7058" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E9E4A5D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8D2EA130"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Sectionheading"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="40"/>
+        <w:szCs w:val="40"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Subsectionheading"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="207A1671"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4558D5AC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="StyleHeading1Arial12ptJustifiedBottomNoborder"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...95 lines deleted...]
-    <w:nsid w:val="06D9659E"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21020040"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="AC083C22"/>
-    <w:lvl w:ilvl="0" w:tplc="4E50CDEE">
+    <w:tmpl w:val="C6821D50"/>
+    <w:lvl w:ilvl="0" w:tplc="EFC4F78A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09A5360B"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28BD09AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0E424F36"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:tmpl w:val="A5CE6210"/>
+    <w:lvl w:ilvl="0" w:tplc="8F065F90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29DF79C8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9788C2B4"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E3F7366"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="49969496"/>
+    <w:styleLink w:val="StyleOutlinenumberedTrebuchetMS11ptBold"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:shadow w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
-[...17 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1067"/>
+        </w:tabs>
+        <w:ind w:left="1067" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...21 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1008"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1152"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1584"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="102E5A60"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30712E20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C298F300"/>
+    <w:tmpl w:val="62E43742"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
-[...76 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
-[...693 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21B72EFD"/>
-[...1031 lines deleted...]
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="382937DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D72E5BA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9432,847 +10014,733 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...9 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39F64AB5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A56EDAAC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="StyleStyleHeading113ptJustifiedBefore0pt125pt"/>
+      <w:lvlText w:val="1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1644"/>
+        </w:tabs>
+        <w:ind w:left="1644" w:hanging="680"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="1.1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1644"/>
+        </w:tabs>
+        <w:ind w:left="1644" w:hanging="680"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1644"/>
+        </w:tabs>
+        <w:ind w:left="1644" w:hanging="680"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...606 lines deleted...]
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1648"/>
+        </w:tabs>
+        <w:ind w:left="1648" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1792"/>
+        </w:tabs>
+        <w:ind w:left="1792" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1936"/>
+        </w:tabs>
+        <w:ind w:left="1936" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2080"/>
+        </w:tabs>
+        <w:ind w:left="2080" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2224"/>
+        </w:tabs>
+        <w:ind w:left="2224" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2368"/>
+        </w:tabs>
+        <w:ind w:left="2368" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F085036"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001D"/>
+    <w:styleLink w:val="1ai"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42DD6A24"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C79E752E"/>
+    <w:lvl w:ilvl="0" w:tplc="060AF856">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="StyleHeading1Before0ptBottomSinglesolidlineAuto"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="81343D40">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="17C68D96">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2C2A9A52">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DBC4A7FA">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="BE82FADC">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="50820832">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C79E98AC">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AB989B9C">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42DE0574"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C8B08098"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C5F1835"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2F985AA4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="StyleHeading112ptLeft0cmBefore0pt1"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
-        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
-[...6 lines deleted...]
-        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1067"/>
         </w:tabs>
         <w:ind w:left="1067" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:hint="default"/>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
-        <w:sz w:val="22"/>
+        <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1008"/>
         </w:tabs>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1152"/>
         </w:tabs>
         <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E210D0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="941EC682"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10314,476 +10782,365 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="547E20EB"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="520F5E76"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001F"/>
+    <w:styleLink w:val="111111"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5676439B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="424A6276"/>
-[...6 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
+    <w:tmpl w:val="07EAE090"/>
+    <w:lvl w:ilvl="0" w:tplc="EFC4F78A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DEC6B6C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D3BED860"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-[...338 lines deleted...]
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EFF1AA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98CC35A0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10852,194 +11209,197 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66631DFC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="993616EE"/>
+    <w:styleLink w:val="StyleOutlinenumbered13ptBold"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="34"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="510"/>
         </w:tabs>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="510" w:hanging="510"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
-[...88 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D19222C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72EA114C"/>
     <w:lvl w:ilvl="0" w:tplc="63D2DB24">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -11084,232 +11444,505 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E655DA5"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F2118B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B9D228D8"/>
-[...27 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+    <w:tmpl w:val="C2E8E8B6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="764" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FA012B5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="199E1078"/>
+    <w:styleLink w:val="StyleNumbered13ptBold"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...21 lines deleted...]
-      </w:pPr>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72004AC6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EA8A70BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ACRuleHeader1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ACRuleHeader2"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5536" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ACRuleBody3"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="725F6914"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D62287FC"/>
     <w:lvl w:ilvl="0" w:tplc="8906158A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1129" w:hanging="420"/>
+        <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1789" w:hanging="360"/>
+        <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2509" w:hanging="180"/>
+        <w:ind w:left="2220" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3229" w:hanging="360"/>
+        <w:ind w:left="2940" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3949" w:hanging="360"/>
+        <w:ind w:left="3660" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4669" w:hanging="180"/>
+        <w:ind w:left="4380" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5389" w:hanging="360"/>
+        <w:ind w:left="5100" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6109" w:hanging="360"/>
+        <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6829" w:hanging="180"/>
+        <w:ind w:left="6540" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73E72870"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="727705CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="15246596"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090017">
+    <w:tmpl w:val="668680B2"/>
+    <w:lvl w:ilvl="0" w:tplc="FB489ABA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
@@ -11345,81 +11978,81 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75FD4723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D222CBA"/>
     <w:lvl w:ilvl="0" w:tplc="312E38C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
@@ -11439,1810 +12072,2563 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79562C60"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="773E52E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1D581260"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:tmpl w:val="96060B5C"/>
+    <w:lvl w:ilvl="0" w:tplc="12A6B1F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="List"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1804078653">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79FC022D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="35D8E93E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1446726632">
+    <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1650208508">
+  <w:num w:numId="2" w16cid:durableId="1767072405">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="43799854">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1706834199">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1189567666">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1802573966">
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="6" w16cid:durableId="1869099608">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="21324658">
+  <w:num w:numId="7" w16cid:durableId="818303905">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="279990399">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1441333933">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1624849358">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="350692075">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1157265718">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="730034449">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1697077025">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1222979721">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1035421077">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="895046219">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="624047923">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1318993412">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="367031995">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1668678226">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1011839704">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="660042265">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="706176958">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="884878328">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1979215043">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="207959682">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="912466513">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1607344231">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1023827265">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="642780856">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="440027095">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="954947362">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1644961818">
-[...101 lines deleted...]
-  <w:num w:numId="35" w16cid:durableId="1500580617">
+  <w:num w:numId="34" w16cid:durableId="855194106">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="1780948376">
-[...94 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="34"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1721" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="5n9iMDRiWgPadaK6wrGLuviIYWLTksaiq0d5eiBF5RpDvewUyLndiL0T5g557fT/0giCaEL6rjNtRELiF63eVQ==" w:salt="zTj0KOI4Wb5al5oholtIPQ=="/>
+  <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="HqpKRIeDvsdGYgYrasA39/ZNE6SxWturTJ06w8Zk4fAdePYkU9TCIvnDawbscB76mdczYXRs9WfunmWBm0uPhA==" w:salt="BD+HCdCL9kd4s+VX59Rv8Q=="/>
   <w:defaultTabStop w:val="720"/>
-  <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...1 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00943E49"/>
-[...1128 lines deleted...]
-    <w:rsid w:val="00FE71B4"/>
+    <w:rsidRoot w:val="000451B2"/>
+    <w:rsid w:val="0000064C"/>
+    <w:rsid w:val="000008A1"/>
+    <w:rsid w:val="00000AEA"/>
+    <w:rsid w:val="00001F99"/>
+    <w:rsid w:val="000024BF"/>
+    <w:rsid w:val="00002EC6"/>
+    <w:rsid w:val="0000777B"/>
+    <w:rsid w:val="00007DDA"/>
+    <w:rsid w:val="000110A8"/>
+    <w:rsid w:val="0001259D"/>
+    <w:rsid w:val="000127F5"/>
+    <w:rsid w:val="00012F56"/>
+    <w:rsid w:val="00013B88"/>
+    <w:rsid w:val="00013BB5"/>
+    <w:rsid w:val="00015765"/>
+    <w:rsid w:val="0001614C"/>
+    <w:rsid w:val="00016FA6"/>
+    <w:rsid w:val="000171B7"/>
+    <w:rsid w:val="00017AAE"/>
+    <w:rsid w:val="00020180"/>
+    <w:rsid w:val="00021FAD"/>
+    <w:rsid w:val="000224F2"/>
+    <w:rsid w:val="000244EB"/>
+    <w:rsid w:val="00025119"/>
+    <w:rsid w:val="0002629F"/>
+    <w:rsid w:val="00027566"/>
+    <w:rsid w:val="000300AB"/>
+    <w:rsid w:val="00030F25"/>
+    <w:rsid w:val="0003184B"/>
+    <w:rsid w:val="000330DF"/>
+    <w:rsid w:val="000333A4"/>
+    <w:rsid w:val="00034D41"/>
+    <w:rsid w:val="00035D15"/>
+    <w:rsid w:val="0003659E"/>
+    <w:rsid w:val="00037D7B"/>
+    <w:rsid w:val="00040247"/>
+    <w:rsid w:val="000403EF"/>
+    <w:rsid w:val="00040C4A"/>
+    <w:rsid w:val="00040CE8"/>
+    <w:rsid w:val="000436F5"/>
+    <w:rsid w:val="000451B2"/>
+    <w:rsid w:val="00045EDD"/>
+    <w:rsid w:val="00046E6B"/>
+    <w:rsid w:val="0004748E"/>
+    <w:rsid w:val="00053E5D"/>
+    <w:rsid w:val="00055385"/>
+    <w:rsid w:val="00055616"/>
+    <w:rsid w:val="00057B0A"/>
+    <w:rsid w:val="00057F3B"/>
+    <w:rsid w:val="00061792"/>
+    <w:rsid w:val="00062495"/>
+    <w:rsid w:val="000651A6"/>
+    <w:rsid w:val="00065689"/>
+    <w:rsid w:val="00066E2A"/>
+    <w:rsid w:val="000720F5"/>
+    <w:rsid w:val="00072156"/>
+    <w:rsid w:val="00072BB5"/>
+    <w:rsid w:val="00072E31"/>
+    <w:rsid w:val="0007336E"/>
+    <w:rsid w:val="000751BF"/>
+    <w:rsid w:val="00075536"/>
+    <w:rsid w:val="00080217"/>
+    <w:rsid w:val="00080281"/>
+    <w:rsid w:val="00080788"/>
+    <w:rsid w:val="00081258"/>
+    <w:rsid w:val="000820B0"/>
+    <w:rsid w:val="000821E0"/>
+    <w:rsid w:val="00083FC7"/>
+    <w:rsid w:val="00085145"/>
+    <w:rsid w:val="00087062"/>
+    <w:rsid w:val="000919CF"/>
+    <w:rsid w:val="0009210B"/>
+    <w:rsid w:val="00092613"/>
+    <w:rsid w:val="0009289B"/>
+    <w:rsid w:val="000933BE"/>
+    <w:rsid w:val="00093F7C"/>
+    <w:rsid w:val="0009519D"/>
+    <w:rsid w:val="000A0F6A"/>
+    <w:rsid w:val="000A1D4A"/>
+    <w:rsid w:val="000A2A33"/>
+    <w:rsid w:val="000A2AA6"/>
+    <w:rsid w:val="000A2E48"/>
+    <w:rsid w:val="000A319A"/>
+    <w:rsid w:val="000A31BA"/>
+    <w:rsid w:val="000A533C"/>
+    <w:rsid w:val="000A6725"/>
+    <w:rsid w:val="000A682B"/>
+    <w:rsid w:val="000A714D"/>
+    <w:rsid w:val="000A73CD"/>
+    <w:rsid w:val="000B0765"/>
+    <w:rsid w:val="000B37DF"/>
+    <w:rsid w:val="000B4B8B"/>
+    <w:rsid w:val="000B7A92"/>
+    <w:rsid w:val="000C1D72"/>
+    <w:rsid w:val="000C2FCA"/>
+    <w:rsid w:val="000C324F"/>
+    <w:rsid w:val="000D0ED4"/>
+    <w:rsid w:val="000D2763"/>
+    <w:rsid w:val="000D3867"/>
+    <w:rsid w:val="000D3F72"/>
+    <w:rsid w:val="000D5571"/>
+    <w:rsid w:val="000D5789"/>
+    <w:rsid w:val="000D6033"/>
+    <w:rsid w:val="000D63D7"/>
+    <w:rsid w:val="000D6494"/>
+    <w:rsid w:val="000D66F8"/>
+    <w:rsid w:val="000D7977"/>
+    <w:rsid w:val="000E2CE7"/>
+    <w:rsid w:val="000E2E41"/>
+    <w:rsid w:val="000E3196"/>
+    <w:rsid w:val="000E3662"/>
+    <w:rsid w:val="000E43FA"/>
+    <w:rsid w:val="000E5288"/>
+    <w:rsid w:val="000E56C6"/>
+    <w:rsid w:val="000E6065"/>
+    <w:rsid w:val="000E7DF8"/>
+    <w:rsid w:val="000F0545"/>
+    <w:rsid w:val="000F1A32"/>
+    <w:rsid w:val="000F2924"/>
+    <w:rsid w:val="000F3BB5"/>
+    <w:rsid w:val="000F44A9"/>
+    <w:rsid w:val="000F5116"/>
+    <w:rsid w:val="000F5277"/>
+    <w:rsid w:val="000F557D"/>
+    <w:rsid w:val="000F6C5F"/>
+    <w:rsid w:val="001004A9"/>
+    <w:rsid w:val="001023C9"/>
+    <w:rsid w:val="00103D57"/>
+    <w:rsid w:val="001047FB"/>
+    <w:rsid w:val="00104999"/>
+    <w:rsid w:val="00105A63"/>
+    <w:rsid w:val="00112601"/>
+    <w:rsid w:val="00112653"/>
+    <w:rsid w:val="001126BF"/>
+    <w:rsid w:val="00112C3B"/>
+    <w:rsid w:val="00113C06"/>
+    <w:rsid w:val="00113C5A"/>
+    <w:rsid w:val="001143CA"/>
+    <w:rsid w:val="00114D53"/>
+    <w:rsid w:val="001174E1"/>
+    <w:rsid w:val="00120291"/>
+    <w:rsid w:val="001207FC"/>
+    <w:rsid w:val="001222E9"/>
+    <w:rsid w:val="00123973"/>
+    <w:rsid w:val="00126C93"/>
+    <w:rsid w:val="001278B6"/>
+    <w:rsid w:val="0012790A"/>
+    <w:rsid w:val="001279BF"/>
+    <w:rsid w:val="00132781"/>
+    <w:rsid w:val="001328C2"/>
+    <w:rsid w:val="00137D57"/>
+    <w:rsid w:val="00140A59"/>
+    <w:rsid w:val="00140AE8"/>
+    <w:rsid w:val="00141DB5"/>
+    <w:rsid w:val="0014380C"/>
+    <w:rsid w:val="00144FF9"/>
+    <w:rsid w:val="00145A82"/>
+    <w:rsid w:val="00145B02"/>
+    <w:rsid w:val="0014696C"/>
+    <w:rsid w:val="001474AF"/>
+    <w:rsid w:val="001512A6"/>
+    <w:rsid w:val="00151922"/>
+    <w:rsid w:val="00151C0C"/>
+    <w:rsid w:val="00152E07"/>
+    <w:rsid w:val="0015363F"/>
+    <w:rsid w:val="00155017"/>
+    <w:rsid w:val="00155D2D"/>
+    <w:rsid w:val="00156F18"/>
+    <w:rsid w:val="00157201"/>
+    <w:rsid w:val="00157E1C"/>
+    <w:rsid w:val="0016077F"/>
+    <w:rsid w:val="00162B85"/>
+    <w:rsid w:val="00162EFD"/>
+    <w:rsid w:val="001632CB"/>
+    <w:rsid w:val="0016504F"/>
+    <w:rsid w:val="0017031F"/>
+    <w:rsid w:val="00173150"/>
+    <w:rsid w:val="00174364"/>
+    <w:rsid w:val="00174DD4"/>
+    <w:rsid w:val="00175E9C"/>
+    <w:rsid w:val="00176153"/>
+    <w:rsid w:val="0017634C"/>
+    <w:rsid w:val="001775A0"/>
+    <w:rsid w:val="0018042B"/>
+    <w:rsid w:val="00180D2F"/>
+    <w:rsid w:val="00182A24"/>
+    <w:rsid w:val="0018426E"/>
+    <w:rsid w:val="00184961"/>
+    <w:rsid w:val="00187323"/>
+    <w:rsid w:val="0019028E"/>
+    <w:rsid w:val="001921B5"/>
+    <w:rsid w:val="0019412B"/>
+    <w:rsid w:val="00194B06"/>
+    <w:rsid w:val="00195474"/>
+    <w:rsid w:val="001956B1"/>
+    <w:rsid w:val="00197B95"/>
+    <w:rsid w:val="001A09DA"/>
+    <w:rsid w:val="001A0D89"/>
+    <w:rsid w:val="001A1BD4"/>
+    <w:rsid w:val="001A2133"/>
+    <w:rsid w:val="001A2E64"/>
+    <w:rsid w:val="001A369E"/>
+    <w:rsid w:val="001A419E"/>
+    <w:rsid w:val="001A481D"/>
+    <w:rsid w:val="001A4D00"/>
+    <w:rsid w:val="001A4D77"/>
+    <w:rsid w:val="001A5E6C"/>
+    <w:rsid w:val="001A6BA7"/>
+    <w:rsid w:val="001A7DB7"/>
+    <w:rsid w:val="001B0292"/>
+    <w:rsid w:val="001B0ECB"/>
+    <w:rsid w:val="001B1A56"/>
+    <w:rsid w:val="001B1ADA"/>
+    <w:rsid w:val="001B1E74"/>
+    <w:rsid w:val="001B2409"/>
+    <w:rsid w:val="001B418C"/>
+    <w:rsid w:val="001B4500"/>
+    <w:rsid w:val="001B4DB5"/>
+    <w:rsid w:val="001C018C"/>
+    <w:rsid w:val="001C0B66"/>
+    <w:rsid w:val="001C16B9"/>
+    <w:rsid w:val="001C17A6"/>
+    <w:rsid w:val="001C1AFE"/>
+    <w:rsid w:val="001C2084"/>
+    <w:rsid w:val="001C3A51"/>
+    <w:rsid w:val="001C40B5"/>
+    <w:rsid w:val="001C61D5"/>
+    <w:rsid w:val="001C6342"/>
+    <w:rsid w:val="001C6F2F"/>
+    <w:rsid w:val="001C73A5"/>
+    <w:rsid w:val="001C7A78"/>
+    <w:rsid w:val="001D077E"/>
+    <w:rsid w:val="001D0A8E"/>
+    <w:rsid w:val="001D26A5"/>
+    <w:rsid w:val="001D3382"/>
+    <w:rsid w:val="001D5638"/>
+    <w:rsid w:val="001D5BC1"/>
+    <w:rsid w:val="001D6E59"/>
+    <w:rsid w:val="001E1717"/>
+    <w:rsid w:val="001E24E2"/>
+    <w:rsid w:val="001E3374"/>
+    <w:rsid w:val="001E5298"/>
+    <w:rsid w:val="001E6D42"/>
+    <w:rsid w:val="001E7264"/>
+    <w:rsid w:val="001F09B2"/>
+    <w:rsid w:val="00200FB3"/>
+    <w:rsid w:val="002019B1"/>
+    <w:rsid w:val="00201ABB"/>
+    <w:rsid w:val="00201BB8"/>
+    <w:rsid w:val="00202C1B"/>
+    <w:rsid w:val="00203303"/>
+    <w:rsid w:val="002038CB"/>
+    <w:rsid w:val="002064F4"/>
+    <w:rsid w:val="002078E2"/>
+    <w:rsid w:val="00211DC2"/>
+    <w:rsid w:val="00212F03"/>
+    <w:rsid w:val="00213251"/>
+    <w:rsid w:val="0021477A"/>
+    <w:rsid w:val="0021484F"/>
+    <w:rsid w:val="00215043"/>
+    <w:rsid w:val="0021664F"/>
+    <w:rsid w:val="0021673E"/>
+    <w:rsid w:val="002169F2"/>
+    <w:rsid w:val="00220E6E"/>
+    <w:rsid w:val="002213F2"/>
+    <w:rsid w:val="00221C3C"/>
+    <w:rsid w:val="0022268C"/>
+    <w:rsid w:val="00222BD7"/>
+    <w:rsid w:val="00223477"/>
+    <w:rsid w:val="002243C3"/>
+    <w:rsid w:val="00224B17"/>
+    <w:rsid w:val="0022672C"/>
+    <w:rsid w:val="0023084D"/>
+    <w:rsid w:val="00230C9C"/>
+    <w:rsid w:val="0023534D"/>
+    <w:rsid w:val="0023793C"/>
+    <w:rsid w:val="00237AE4"/>
+    <w:rsid w:val="00237E96"/>
+    <w:rsid w:val="002403B9"/>
+    <w:rsid w:val="0024271A"/>
+    <w:rsid w:val="00242AA6"/>
+    <w:rsid w:val="00243A4C"/>
+    <w:rsid w:val="00243D8B"/>
+    <w:rsid w:val="0024497C"/>
+    <w:rsid w:val="00244B35"/>
+    <w:rsid w:val="00244DA9"/>
+    <w:rsid w:val="00245B7B"/>
+    <w:rsid w:val="002469C8"/>
+    <w:rsid w:val="00247A85"/>
+    <w:rsid w:val="00250C77"/>
+    <w:rsid w:val="0025156E"/>
+    <w:rsid w:val="00251BFD"/>
+    <w:rsid w:val="00253118"/>
+    <w:rsid w:val="00254DF0"/>
+    <w:rsid w:val="00256272"/>
+    <w:rsid w:val="002571DF"/>
+    <w:rsid w:val="0026033C"/>
+    <w:rsid w:val="0026062B"/>
+    <w:rsid w:val="00261684"/>
+    <w:rsid w:val="00262DD5"/>
+    <w:rsid w:val="002637C2"/>
+    <w:rsid w:val="002657D8"/>
+    <w:rsid w:val="002661A7"/>
+    <w:rsid w:val="00266302"/>
+    <w:rsid w:val="00266681"/>
+    <w:rsid w:val="00267586"/>
+    <w:rsid w:val="00270DAE"/>
+    <w:rsid w:val="00271D46"/>
+    <w:rsid w:val="0027212A"/>
+    <w:rsid w:val="00272A96"/>
+    <w:rsid w:val="00272F0D"/>
+    <w:rsid w:val="00273003"/>
+    <w:rsid w:val="0027334C"/>
+    <w:rsid w:val="002744F7"/>
+    <w:rsid w:val="002822FC"/>
+    <w:rsid w:val="00282C7F"/>
+    <w:rsid w:val="00283E34"/>
+    <w:rsid w:val="0028484D"/>
+    <w:rsid w:val="002852FE"/>
+    <w:rsid w:val="002855FC"/>
+    <w:rsid w:val="00285940"/>
+    <w:rsid w:val="00285A34"/>
+    <w:rsid w:val="002876BB"/>
+    <w:rsid w:val="0029114E"/>
+    <w:rsid w:val="002913D9"/>
+    <w:rsid w:val="002933D3"/>
+    <w:rsid w:val="002950DF"/>
+    <w:rsid w:val="002962E4"/>
+    <w:rsid w:val="0029631F"/>
+    <w:rsid w:val="00296993"/>
+    <w:rsid w:val="002A0B0F"/>
+    <w:rsid w:val="002A0E89"/>
+    <w:rsid w:val="002A217C"/>
+    <w:rsid w:val="002A2312"/>
+    <w:rsid w:val="002A2991"/>
+    <w:rsid w:val="002A3C81"/>
+    <w:rsid w:val="002A6CD7"/>
+    <w:rsid w:val="002A7D74"/>
+    <w:rsid w:val="002B0949"/>
+    <w:rsid w:val="002B09ED"/>
+    <w:rsid w:val="002B15AE"/>
+    <w:rsid w:val="002B1B87"/>
+    <w:rsid w:val="002B2494"/>
+    <w:rsid w:val="002B28C1"/>
+    <w:rsid w:val="002B2BDC"/>
+    <w:rsid w:val="002B3345"/>
+    <w:rsid w:val="002B4AA1"/>
+    <w:rsid w:val="002B6C30"/>
+    <w:rsid w:val="002C132D"/>
+    <w:rsid w:val="002C2066"/>
+    <w:rsid w:val="002C2D52"/>
+    <w:rsid w:val="002C3082"/>
+    <w:rsid w:val="002C6B04"/>
+    <w:rsid w:val="002D1C49"/>
+    <w:rsid w:val="002D6D1A"/>
+    <w:rsid w:val="002E0843"/>
+    <w:rsid w:val="002E3035"/>
+    <w:rsid w:val="002E4578"/>
+    <w:rsid w:val="002E7805"/>
+    <w:rsid w:val="002E7FBB"/>
+    <w:rsid w:val="002F1428"/>
+    <w:rsid w:val="002F6F2A"/>
+    <w:rsid w:val="00302C2E"/>
+    <w:rsid w:val="00303D1F"/>
+    <w:rsid w:val="00303F8B"/>
+    <w:rsid w:val="00304A39"/>
+    <w:rsid w:val="00304C92"/>
+    <w:rsid w:val="00305D8B"/>
+    <w:rsid w:val="00310627"/>
+    <w:rsid w:val="00310C8B"/>
+    <w:rsid w:val="00312201"/>
+    <w:rsid w:val="00313145"/>
+    <w:rsid w:val="00313694"/>
+    <w:rsid w:val="00313E8E"/>
+    <w:rsid w:val="00315499"/>
+    <w:rsid w:val="00315D93"/>
+    <w:rsid w:val="00316B14"/>
+    <w:rsid w:val="003211C2"/>
+    <w:rsid w:val="00322684"/>
+    <w:rsid w:val="0032329F"/>
+    <w:rsid w:val="00323D92"/>
+    <w:rsid w:val="00323E3F"/>
+    <w:rsid w:val="003242A3"/>
+    <w:rsid w:val="00324347"/>
+    <w:rsid w:val="0032538A"/>
+    <w:rsid w:val="00326393"/>
+    <w:rsid w:val="00330774"/>
+    <w:rsid w:val="003327CA"/>
+    <w:rsid w:val="00332D29"/>
+    <w:rsid w:val="003354C4"/>
+    <w:rsid w:val="0033690E"/>
+    <w:rsid w:val="0033712D"/>
+    <w:rsid w:val="003372DF"/>
+    <w:rsid w:val="003441C2"/>
+    <w:rsid w:val="00346F04"/>
+    <w:rsid w:val="00347CBB"/>
+    <w:rsid w:val="00353DEC"/>
+    <w:rsid w:val="00353FF9"/>
+    <w:rsid w:val="00355E7B"/>
+    <w:rsid w:val="00357D86"/>
+    <w:rsid w:val="003624A3"/>
+    <w:rsid w:val="00362998"/>
+    <w:rsid w:val="00365293"/>
+    <w:rsid w:val="00365F9E"/>
+    <w:rsid w:val="003663DD"/>
+    <w:rsid w:val="00370605"/>
+    <w:rsid w:val="003723C0"/>
+    <w:rsid w:val="00374800"/>
+    <w:rsid w:val="003765C3"/>
+    <w:rsid w:val="00376E58"/>
+    <w:rsid w:val="00377492"/>
+    <w:rsid w:val="00377F76"/>
+    <w:rsid w:val="00380413"/>
+    <w:rsid w:val="00380E26"/>
+    <w:rsid w:val="003812ED"/>
+    <w:rsid w:val="00381EE1"/>
+    <w:rsid w:val="0038337D"/>
+    <w:rsid w:val="0038419C"/>
+    <w:rsid w:val="003841F3"/>
+    <w:rsid w:val="00384A7A"/>
+    <w:rsid w:val="00385961"/>
+    <w:rsid w:val="00385E9B"/>
+    <w:rsid w:val="00387604"/>
+    <w:rsid w:val="0039231A"/>
+    <w:rsid w:val="00392908"/>
+    <w:rsid w:val="00393712"/>
+    <w:rsid w:val="00393A06"/>
+    <w:rsid w:val="003A053B"/>
+    <w:rsid w:val="003A2450"/>
+    <w:rsid w:val="003A2575"/>
+    <w:rsid w:val="003A2AEB"/>
+    <w:rsid w:val="003A2CD4"/>
+    <w:rsid w:val="003A3257"/>
+    <w:rsid w:val="003A4DB1"/>
+    <w:rsid w:val="003A5381"/>
+    <w:rsid w:val="003A5519"/>
+    <w:rsid w:val="003A56C8"/>
+    <w:rsid w:val="003A6BA6"/>
+    <w:rsid w:val="003B0901"/>
+    <w:rsid w:val="003B1DC7"/>
+    <w:rsid w:val="003B215D"/>
+    <w:rsid w:val="003B22C2"/>
+    <w:rsid w:val="003B4231"/>
+    <w:rsid w:val="003B526C"/>
+    <w:rsid w:val="003B547E"/>
+    <w:rsid w:val="003B7806"/>
+    <w:rsid w:val="003C0DBF"/>
+    <w:rsid w:val="003C0FDD"/>
+    <w:rsid w:val="003C3197"/>
+    <w:rsid w:val="003C3EE5"/>
+    <w:rsid w:val="003C66B7"/>
+    <w:rsid w:val="003C6D9B"/>
+    <w:rsid w:val="003C772F"/>
+    <w:rsid w:val="003D027C"/>
+    <w:rsid w:val="003D09B7"/>
+    <w:rsid w:val="003D0DF7"/>
+    <w:rsid w:val="003D1DEA"/>
+    <w:rsid w:val="003D1FD1"/>
+    <w:rsid w:val="003D24C8"/>
+    <w:rsid w:val="003D420B"/>
+    <w:rsid w:val="003D6418"/>
+    <w:rsid w:val="003D7184"/>
+    <w:rsid w:val="003E068F"/>
+    <w:rsid w:val="003E0B64"/>
+    <w:rsid w:val="003E1917"/>
+    <w:rsid w:val="003E230F"/>
+    <w:rsid w:val="003E6C84"/>
+    <w:rsid w:val="003F0624"/>
+    <w:rsid w:val="003F0B9C"/>
+    <w:rsid w:val="003F1762"/>
+    <w:rsid w:val="003F2BE3"/>
+    <w:rsid w:val="003F575E"/>
+    <w:rsid w:val="0040159E"/>
+    <w:rsid w:val="00401EED"/>
+    <w:rsid w:val="0040283A"/>
+    <w:rsid w:val="0040309A"/>
+    <w:rsid w:val="004034B7"/>
+    <w:rsid w:val="00403877"/>
+    <w:rsid w:val="00403D88"/>
+    <w:rsid w:val="00405B39"/>
+    <w:rsid w:val="0040675D"/>
+    <w:rsid w:val="00406D57"/>
+    <w:rsid w:val="00407F3E"/>
+    <w:rsid w:val="00407FA2"/>
+    <w:rsid w:val="00413DE4"/>
+    <w:rsid w:val="00413E22"/>
+    <w:rsid w:val="00414FDD"/>
+    <w:rsid w:val="00415279"/>
+    <w:rsid w:val="00420981"/>
+    <w:rsid w:val="0043349D"/>
+    <w:rsid w:val="00433E00"/>
+    <w:rsid w:val="0043467E"/>
+    <w:rsid w:val="004366E7"/>
+    <w:rsid w:val="004401A5"/>
+    <w:rsid w:val="0044178E"/>
+    <w:rsid w:val="004438CA"/>
+    <w:rsid w:val="00443C06"/>
+    <w:rsid w:val="00447B3F"/>
+    <w:rsid w:val="00450355"/>
+    <w:rsid w:val="00451B9A"/>
+    <w:rsid w:val="004543E7"/>
+    <w:rsid w:val="00463B38"/>
+    <w:rsid w:val="004653BE"/>
+    <w:rsid w:val="00471045"/>
+    <w:rsid w:val="004719D7"/>
+    <w:rsid w:val="00473BD9"/>
+    <w:rsid w:val="004743B4"/>
+    <w:rsid w:val="00474EDB"/>
+    <w:rsid w:val="00476906"/>
+    <w:rsid w:val="0048393E"/>
+    <w:rsid w:val="00485153"/>
+    <w:rsid w:val="004860C8"/>
+    <w:rsid w:val="004866A3"/>
+    <w:rsid w:val="0048768D"/>
+    <w:rsid w:val="00487AB0"/>
+    <w:rsid w:val="00487C69"/>
+    <w:rsid w:val="004907CF"/>
+    <w:rsid w:val="00490E4A"/>
+    <w:rsid w:val="00491314"/>
+    <w:rsid w:val="0049164F"/>
+    <w:rsid w:val="00491E62"/>
+    <w:rsid w:val="004923E1"/>
+    <w:rsid w:val="00493571"/>
+    <w:rsid w:val="004937EE"/>
+    <w:rsid w:val="004948E8"/>
+    <w:rsid w:val="00495AD0"/>
+    <w:rsid w:val="00496594"/>
+    <w:rsid w:val="00496A62"/>
+    <w:rsid w:val="004975FE"/>
+    <w:rsid w:val="004A3130"/>
+    <w:rsid w:val="004A66C4"/>
+    <w:rsid w:val="004B1046"/>
+    <w:rsid w:val="004B33CE"/>
+    <w:rsid w:val="004B3782"/>
+    <w:rsid w:val="004B5430"/>
+    <w:rsid w:val="004B7F7E"/>
+    <w:rsid w:val="004C187E"/>
+    <w:rsid w:val="004C369C"/>
+    <w:rsid w:val="004C4725"/>
+    <w:rsid w:val="004C5136"/>
+    <w:rsid w:val="004C550D"/>
+    <w:rsid w:val="004C63B2"/>
+    <w:rsid w:val="004C665F"/>
+    <w:rsid w:val="004C7584"/>
+    <w:rsid w:val="004D3A89"/>
+    <w:rsid w:val="004D3D54"/>
+    <w:rsid w:val="004D4D6B"/>
+    <w:rsid w:val="004D58E3"/>
+    <w:rsid w:val="004D728E"/>
+    <w:rsid w:val="004E04E6"/>
+    <w:rsid w:val="004E2BD0"/>
+    <w:rsid w:val="004E54BA"/>
+    <w:rsid w:val="004F00DF"/>
+    <w:rsid w:val="004F3B47"/>
+    <w:rsid w:val="004F4893"/>
+    <w:rsid w:val="004F55BA"/>
+    <w:rsid w:val="004F6177"/>
+    <w:rsid w:val="004F6FBC"/>
+    <w:rsid w:val="004F7449"/>
+    <w:rsid w:val="0050167B"/>
+    <w:rsid w:val="00502128"/>
+    <w:rsid w:val="00503840"/>
+    <w:rsid w:val="00503906"/>
+    <w:rsid w:val="005039FF"/>
+    <w:rsid w:val="00503E5A"/>
+    <w:rsid w:val="0050401D"/>
+    <w:rsid w:val="00504769"/>
+    <w:rsid w:val="00504AF7"/>
+    <w:rsid w:val="00505775"/>
+    <w:rsid w:val="00505DC6"/>
+    <w:rsid w:val="00506BD4"/>
+    <w:rsid w:val="00507EB9"/>
+    <w:rsid w:val="005109AD"/>
+    <w:rsid w:val="005111EC"/>
+    <w:rsid w:val="00512354"/>
+    <w:rsid w:val="00512578"/>
+    <w:rsid w:val="005137AB"/>
+    <w:rsid w:val="00513ACE"/>
+    <w:rsid w:val="0051500E"/>
+    <w:rsid w:val="00515DA1"/>
+    <w:rsid w:val="00516040"/>
+    <w:rsid w:val="005163E5"/>
+    <w:rsid w:val="00517FF8"/>
+    <w:rsid w:val="00523BC5"/>
+    <w:rsid w:val="00524BFB"/>
+    <w:rsid w:val="0052532C"/>
+    <w:rsid w:val="0052553A"/>
+    <w:rsid w:val="0053196F"/>
+    <w:rsid w:val="00531E1E"/>
+    <w:rsid w:val="005322D5"/>
+    <w:rsid w:val="0053667F"/>
+    <w:rsid w:val="00536DB1"/>
+    <w:rsid w:val="00541C7F"/>
+    <w:rsid w:val="00543FDD"/>
+    <w:rsid w:val="00544128"/>
+    <w:rsid w:val="00550B3D"/>
+    <w:rsid w:val="00550DEF"/>
+    <w:rsid w:val="005513BF"/>
+    <w:rsid w:val="00551A42"/>
+    <w:rsid w:val="00552B8A"/>
+    <w:rsid w:val="00552E98"/>
+    <w:rsid w:val="00553A45"/>
+    <w:rsid w:val="00553E84"/>
+    <w:rsid w:val="0056442E"/>
+    <w:rsid w:val="00566C77"/>
+    <w:rsid w:val="00567DAC"/>
+    <w:rsid w:val="005708C8"/>
+    <w:rsid w:val="00570B21"/>
+    <w:rsid w:val="00570C4E"/>
+    <w:rsid w:val="00570F02"/>
+    <w:rsid w:val="005721C1"/>
+    <w:rsid w:val="005724C7"/>
+    <w:rsid w:val="005726AF"/>
+    <w:rsid w:val="00572FA2"/>
+    <w:rsid w:val="00573481"/>
+    <w:rsid w:val="00575D21"/>
+    <w:rsid w:val="00575EF2"/>
+    <w:rsid w:val="00576969"/>
+    <w:rsid w:val="00577A58"/>
+    <w:rsid w:val="00581A86"/>
+    <w:rsid w:val="0058356F"/>
+    <w:rsid w:val="005835C2"/>
+    <w:rsid w:val="005867E0"/>
+    <w:rsid w:val="00587149"/>
+    <w:rsid w:val="00587461"/>
+    <w:rsid w:val="005876EF"/>
+    <w:rsid w:val="005903E1"/>
+    <w:rsid w:val="00594A15"/>
+    <w:rsid w:val="00594C37"/>
+    <w:rsid w:val="005A02C0"/>
+    <w:rsid w:val="005A1BD2"/>
+    <w:rsid w:val="005A1D25"/>
+    <w:rsid w:val="005A20A5"/>
+    <w:rsid w:val="005A35CE"/>
+    <w:rsid w:val="005A37E8"/>
+    <w:rsid w:val="005A45E4"/>
+    <w:rsid w:val="005A52B2"/>
+    <w:rsid w:val="005A5818"/>
+    <w:rsid w:val="005B11E8"/>
+    <w:rsid w:val="005B2B65"/>
+    <w:rsid w:val="005B2ED1"/>
+    <w:rsid w:val="005B57D1"/>
+    <w:rsid w:val="005B7729"/>
+    <w:rsid w:val="005C238B"/>
+    <w:rsid w:val="005C43AE"/>
+    <w:rsid w:val="005C4836"/>
+    <w:rsid w:val="005C4B9B"/>
+    <w:rsid w:val="005C5A2B"/>
+    <w:rsid w:val="005D0450"/>
+    <w:rsid w:val="005D05CF"/>
+    <w:rsid w:val="005D23DF"/>
+    <w:rsid w:val="005D3347"/>
+    <w:rsid w:val="005D373E"/>
+    <w:rsid w:val="005D4104"/>
+    <w:rsid w:val="005E0C33"/>
+    <w:rsid w:val="005E2C42"/>
+    <w:rsid w:val="005E2F54"/>
+    <w:rsid w:val="005E3F72"/>
+    <w:rsid w:val="005E4093"/>
+    <w:rsid w:val="005E4A35"/>
+    <w:rsid w:val="005E502D"/>
+    <w:rsid w:val="005F1A75"/>
+    <w:rsid w:val="005F1DF8"/>
+    <w:rsid w:val="005F3F99"/>
+    <w:rsid w:val="005F4704"/>
+    <w:rsid w:val="005F669A"/>
+    <w:rsid w:val="005F7856"/>
+    <w:rsid w:val="00601B68"/>
+    <w:rsid w:val="006023FF"/>
+    <w:rsid w:val="00602930"/>
+    <w:rsid w:val="00603443"/>
+    <w:rsid w:val="00604145"/>
+    <w:rsid w:val="0060510C"/>
+    <w:rsid w:val="006062CB"/>
+    <w:rsid w:val="0060651F"/>
+    <w:rsid w:val="00607BF1"/>
+    <w:rsid w:val="0061167F"/>
+    <w:rsid w:val="00612D6D"/>
+    <w:rsid w:val="00614D8B"/>
+    <w:rsid w:val="00615B97"/>
+    <w:rsid w:val="00615C1E"/>
+    <w:rsid w:val="0061601E"/>
+    <w:rsid w:val="006161C5"/>
+    <w:rsid w:val="00617445"/>
+    <w:rsid w:val="00617670"/>
+    <w:rsid w:val="006178B5"/>
+    <w:rsid w:val="006205A0"/>
+    <w:rsid w:val="00620680"/>
+    <w:rsid w:val="006210DA"/>
+    <w:rsid w:val="0062161A"/>
+    <w:rsid w:val="00621C96"/>
+    <w:rsid w:val="006222DF"/>
+    <w:rsid w:val="006240B9"/>
+    <w:rsid w:val="0062570A"/>
+    <w:rsid w:val="00630AB6"/>
+    <w:rsid w:val="00630B6F"/>
+    <w:rsid w:val="00631025"/>
+    <w:rsid w:val="006316A0"/>
+    <w:rsid w:val="00631B52"/>
+    <w:rsid w:val="00636048"/>
+    <w:rsid w:val="006409C9"/>
+    <w:rsid w:val="00642781"/>
+    <w:rsid w:val="006429A2"/>
+    <w:rsid w:val="00643712"/>
+    <w:rsid w:val="0064436C"/>
+    <w:rsid w:val="00645049"/>
+    <w:rsid w:val="006453C3"/>
+    <w:rsid w:val="0064686E"/>
+    <w:rsid w:val="0065122D"/>
+    <w:rsid w:val="00654AAE"/>
+    <w:rsid w:val="00655B64"/>
+    <w:rsid w:val="00655C09"/>
+    <w:rsid w:val="00657015"/>
+    <w:rsid w:val="00660942"/>
+    <w:rsid w:val="00660E18"/>
+    <w:rsid w:val="00662AE5"/>
+    <w:rsid w:val="006663FB"/>
+    <w:rsid w:val="0066787D"/>
+    <w:rsid w:val="00667A10"/>
+    <w:rsid w:val="0067032F"/>
+    <w:rsid w:val="00670BF2"/>
+    <w:rsid w:val="00671714"/>
+    <w:rsid w:val="00672CA9"/>
+    <w:rsid w:val="00675C72"/>
+    <w:rsid w:val="00675D83"/>
+    <w:rsid w:val="006774E2"/>
+    <w:rsid w:val="00680399"/>
+    <w:rsid w:val="006807DA"/>
+    <w:rsid w:val="00680CD1"/>
+    <w:rsid w:val="0068246C"/>
+    <w:rsid w:val="00682CE0"/>
+    <w:rsid w:val="0068385D"/>
+    <w:rsid w:val="00683B2D"/>
+    <w:rsid w:val="00684338"/>
+    <w:rsid w:val="00685CDF"/>
+    <w:rsid w:val="00686F7E"/>
+    <w:rsid w:val="00690060"/>
+    <w:rsid w:val="00690495"/>
+    <w:rsid w:val="00690F67"/>
+    <w:rsid w:val="006922B6"/>
+    <w:rsid w:val="00692D91"/>
+    <w:rsid w:val="00695446"/>
+    <w:rsid w:val="0069568D"/>
+    <w:rsid w:val="006958B1"/>
+    <w:rsid w:val="00696722"/>
+    <w:rsid w:val="006A052B"/>
+    <w:rsid w:val="006A0AB2"/>
+    <w:rsid w:val="006A0D9E"/>
+    <w:rsid w:val="006A19B5"/>
+    <w:rsid w:val="006A39CE"/>
+    <w:rsid w:val="006A4F67"/>
+    <w:rsid w:val="006A5D20"/>
+    <w:rsid w:val="006A630B"/>
+    <w:rsid w:val="006A6A03"/>
+    <w:rsid w:val="006A7FCC"/>
+    <w:rsid w:val="006B166B"/>
+    <w:rsid w:val="006B266E"/>
+    <w:rsid w:val="006B2D46"/>
+    <w:rsid w:val="006B5301"/>
+    <w:rsid w:val="006B6260"/>
+    <w:rsid w:val="006B740F"/>
+    <w:rsid w:val="006C030F"/>
+    <w:rsid w:val="006C0D42"/>
+    <w:rsid w:val="006C1618"/>
+    <w:rsid w:val="006C1C83"/>
+    <w:rsid w:val="006C3F45"/>
+    <w:rsid w:val="006C5F20"/>
+    <w:rsid w:val="006D356C"/>
+    <w:rsid w:val="006D4F6C"/>
+    <w:rsid w:val="006D56A8"/>
+    <w:rsid w:val="006D5A3A"/>
+    <w:rsid w:val="006D65D3"/>
+    <w:rsid w:val="006D6B6A"/>
+    <w:rsid w:val="006D79C6"/>
+    <w:rsid w:val="006D7CC6"/>
+    <w:rsid w:val="006E02FF"/>
+    <w:rsid w:val="006E0321"/>
+    <w:rsid w:val="006E2224"/>
+    <w:rsid w:val="006E2279"/>
+    <w:rsid w:val="006E2435"/>
+    <w:rsid w:val="006E378F"/>
+    <w:rsid w:val="006E38AE"/>
+    <w:rsid w:val="006E5475"/>
+    <w:rsid w:val="006E6141"/>
+    <w:rsid w:val="006F23DF"/>
+    <w:rsid w:val="006F5BE2"/>
+    <w:rsid w:val="006F6842"/>
+    <w:rsid w:val="006F7AED"/>
+    <w:rsid w:val="00700168"/>
+    <w:rsid w:val="00700C09"/>
+    <w:rsid w:val="0070161E"/>
+    <w:rsid w:val="00701652"/>
+    <w:rsid w:val="00701C3F"/>
+    <w:rsid w:val="007028A9"/>
+    <w:rsid w:val="00703E0C"/>
+    <w:rsid w:val="00705A91"/>
+    <w:rsid w:val="00705AC8"/>
+    <w:rsid w:val="0070614E"/>
+    <w:rsid w:val="00706647"/>
+    <w:rsid w:val="00707BE1"/>
+    <w:rsid w:val="00710F96"/>
+    <w:rsid w:val="0071270D"/>
+    <w:rsid w:val="00712E98"/>
+    <w:rsid w:val="00713551"/>
+    <w:rsid w:val="00713F06"/>
+    <w:rsid w:val="007140F0"/>
+    <w:rsid w:val="0071454D"/>
+    <w:rsid w:val="00715BF8"/>
+    <w:rsid w:val="00720892"/>
+    <w:rsid w:val="007235E1"/>
+    <w:rsid w:val="00725408"/>
+    <w:rsid w:val="0072615D"/>
+    <w:rsid w:val="00726EF3"/>
+    <w:rsid w:val="00730ABF"/>
+    <w:rsid w:val="007321F4"/>
+    <w:rsid w:val="00732AFC"/>
+    <w:rsid w:val="00732B34"/>
+    <w:rsid w:val="00734125"/>
+    <w:rsid w:val="00734EFB"/>
+    <w:rsid w:val="0073553B"/>
+    <w:rsid w:val="007369FE"/>
+    <w:rsid w:val="00740389"/>
+    <w:rsid w:val="007406B6"/>
+    <w:rsid w:val="0074084F"/>
+    <w:rsid w:val="007409DD"/>
+    <w:rsid w:val="00740F66"/>
+    <w:rsid w:val="00742429"/>
+    <w:rsid w:val="00745E8C"/>
+    <w:rsid w:val="007469C3"/>
+    <w:rsid w:val="00746D5A"/>
+    <w:rsid w:val="00746FA6"/>
+    <w:rsid w:val="007500A4"/>
+    <w:rsid w:val="00750192"/>
+    <w:rsid w:val="0075355E"/>
+    <w:rsid w:val="0075482D"/>
+    <w:rsid w:val="00754DB3"/>
+    <w:rsid w:val="007559B5"/>
+    <w:rsid w:val="00757CBE"/>
+    <w:rsid w:val="00760D55"/>
+    <w:rsid w:val="00761A26"/>
+    <w:rsid w:val="00761AB7"/>
+    <w:rsid w:val="00761C16"/>
+    <w:rsid w:val="00763723"/>
+    <w:rsid w:val="0076547B"/>
+    <w:rsid w:val="00771ED9"/>
+    <w:rsid w:val="007770F3"/>
+    <w:rsid w:val="007777D2"/>
+    <w:rsid w:val="00777CBA"/>
+    <w:rsid w:val="0078036E"/>
+    <w:rsid w:val="00780C0E"/>
+    <w:rsid w:val="007816AF"/>
+    <w:rsid w:val="007823BF"/>
+    <w:rsid w:val="00784481"/>
+    <w:rsid w:val="00785A98"/>
+    <w:rsid w:val="00787531"/>
+    <w:rsid w:val="007934D9"/>
+    <w:rsid w:val="007935A5"/>
+    <w:rsid w:val="00793FB7"/>
+    <w:rsid w:val="00795966"/>
+    <w:rsid w:val="007A0ECA"/>
+    <w:rsid w:val="007A1004"/>
+    <w:rsid w:val="007A3155"/>
+    <w:rsid w:val="007A4318"/>
+    <w:rsid w:val="007A4773"/>
+    <w:rsid w:val="007A4E91"/>
+    <w:rsid w:val="007A5F5F"/>
+    <w:rsid w:val="007A66B4"/>
+    <w:rsid w:val="007A684B"/>
+    <w:rsid w:val="007B001A"/>
+    <w:rsid w:val="007B2FC7"/>
+    <w:rsid w:val="007B37E5"/>
+    <w:rsid w:val="007B4AB5"/>
+    <w:rsid w:val="007B5B8D"/>
+    <w:rsid w:val="007B68ED"/>
+    <w:rsid w:val="007B6A90"/>
+    <w:rsid w:val="007B6F90"/>
+    <w:rsid w:val="007C1F4F"/>
+    <w:rsid w:val="007C352B"/>
+    <w:rsid w:val="007C4697"/>
+    <w:rsid w:val="007C65AD"/>
+    <w:rsid w:val="007C6CB8"/>
+    <w:rsid w:val="007C75DA"/>
+    <w:rsid w:val="007C7B1B"/>
+    <w:rsid w:val="007C7BD6"/>
+    <w:rsid w:val="007D095C"/>
+    <w:rsid w:val="007D2416"/>
+    <w:rsid w:val="007D3A14"/>
+    <w:rsid w:val="007D44E1"/>
+    <w:rsid w:val="007D55AE"/>
+    <w:rsid w:val="007D7238"/>
+    <w:rsid w:val="007E1281"/>
+    <w:rsid w:val="007E1312"/>
+    <w:rsid w:val="007E2BD2"/>
+    <w:rsid w:val="007E2C5B"/>
+    <w:rsid w:val="007E57BB"/>
+    <w:rsid w:val="007E66A3"/>
+    <w:rsid w:val="007F0D48"/>
+    <w:rsid w:val="007F1A3C"/>
+    <w:rsid w:val="007F1F08"/>
+    <w:rsid w:val="007F26EA"/>
+    <w:rsid w:val="007F3498"/>
+    <w:rsid w:val="007F3F5A"/>
+    <w:rsid w:val="007F456F"/>
+    <w:rsid w:val="007F4A81"/>
+    <w:rsid w:val="007F5A18"/>
+    <w:rsid w:val="007F5C31"/>
+    <w:rsid w:val="007F6A61"/>
+    <w:rsid w:val="007F6F37"/>
+    <w:rsid w:val="007F7ECA"/>
+    <w:rsid w:val="008023A2"/>
+    <w:rsid w:val="00803C8A"/>
+    <w:rsid w:val="0081354B"/>
+    <w:rsid w:val="00813A40"/>
+    <w:rsid w:val="008157C6"/>
+    <w:rsid w:val="00820A86"/>
+    <w:rsid w:val="008217B4"/>
+    <w:rsid w:val="00825142"/>
+    <w:rsid w:val="008261A6"/>
+    <w:rsid w:val="00826582"/>
+    <w:rsid w:val="008271FD"/>
+    <w:rsid w:val="00831E77"/>
+    <w:rsid w:val="00833238"/>
+    <w:rsid w:val="008340C7"/>
+    <w:rsid w:val="008363EE"/>
+    <w:rsid w:val="00837062"/>
+    <w:rsid w:val="008377A3"/>
+    <w:rsid w:val="008410C4"/>
+    <w:rsid w:val="008427A4"/>
+    <w:rsid w:val="008438DC"/>
+    <w:rsid w:val="008457B0"/>
+    <w:rsid w:val="00845880"/>
+    <w:rsid w:val="00847B31"/>
+    <w:rsid w:val="00850262"/>
+    <w:rsid w:val="00850E0E"/>
+    <w:rsid w:val="00852176"/>
+    <w:rsid w:val="00853C70"/>
+    <w:rsid w:val="00857672"/>
+    <w:rsid w:val="0085797A"/>
+    <w:rsid w:val="00860781"/>
+    <w:rsid w:val="0086079E"/>
+    <w:rsid w:val="00860D02"/>
+    <w:rsid w:val="00863C19"/>
+    <w:rsid w:val="00864A56"/>
+    <w:rsid w:val="00865972"/>
+    <w:rsid w:val="00870684"/>
+    <w:rsid w:val="00870853"/>
+    <w:rsid w:val="0087244E"/>
+    <w:rsid w:val="0087381C"/>
+    <w:rsid w:val="008746C3"/>
+    <w:rsid w:val="00875B38"/>
+    <w:rsid w:val="008762ED"/>
+    <w:rsid w:val="00876D10"/>
+    <w:rsid w:val="008778FE"/>
+    <w:rsid w:val="00877F41"/>
+    <w:rsid w:val="0088261E"/>
+    <w:rsid w:val="00882CB5"/>
+    <w:rsid w:val="00883875"/>
+    <w:rsid w:val="008841D8"/>
+    <w:rsid w:val="00885052"/>
+    <w:rsid w:val="00890EA0"/>
+    <w:rsid w:val="0089144C"/>
+    <w:rsid w:val="00893532"/>
+    <w:rsid w:val="00894350"/>
+    <w:rsid w:val="00895751"/>
+    <w:rsid w:val="00895917"/>
+    <w:rsid w:val="00895A98"/>
+    <w:rsid w:val="00896E5E"/>
+    <w:rsid w:val="00897B11"/>
+    <w:rsid w:val="00897F7F"/>
+    <w:rsid w:val="008A0FA6"/>
+    <w:rsid w:val="008A1E68"/>
+    <w:rsid w:val="008A55A4"/>
+    <w:rsid w:val="008A68F6"/>
+    <w:rsid w:val="008A6F5B"/>
+    <w:rsid w:val="008B1053"/>
+    <w:rsid w:val="008B37C4"/>
+    <w:rsid w:val="008B470D"/>
+    <w:rsid w:val="008C0F9F"/>
+    <w:rsid w:val="008C1E70"/>
+    <w:rsid w:val="008C200F"/>
+    <w:rsid w:val="008C3822"/>
+    <w:rsid w:val="008C56F0"/>
+    <w:rsid w:val="008C5FC1"/>
+    <w:rsid w:val="008D1732"/>
+    <w:rsid w:val="008D190E"/>
+    <w:rsid w:val="008D1B41"/>
+    <w:rsid w:val="008D2794"/>
+    <w:rsid w:val="008D30D9"/>
+    <w:rsid w:val="008D3F47"/>
+    <w:rsid w:val="008D4203"/>
+    <w:rsid w:val="008D5DF5"/>
+    <w:rsid w:val="008D6FB2"/>
+    <w:rsid w:val="008D770F"/>
+    <w:rsid w:val="008D7B4F"/>
+    <w:rsid w:val="008E171D"/>
+    <w:rsid w:val="008E2AF6"/>
+    <w:rsid w:val="008E32CB"/>
+    <w:rsid w:val="008E368A"/>
+    <w:rsid w:val="008E4B48"/>
+    <w:rsid w:val="008E5198"/>
+    <w:rsid w:val="008E55BC"/>
+    <w:rsid w:val="008E5BA7"/>
+    <w:rsid w:val="008E5C49"/>
+    <w:rsid w:val="008E5E0D"/>
+    <w:rsid w:val="008F031A"/>
+    <w:rsid w:val="008F04EC"/>
+    <w:rsid w:val="008F2C1B"/>
+    <w:rsid w:val="008F2CA8"/>
+    <w:rsid w:val="008F5D5A"/>
+    <w:rsid w:val="008F7C0F"/>
+    <w:rsid w:val="008F7D9A"/>
+    <w:rsid w:val="00901A21"/>
+    <w:rsid w:val="00901C3D"/>
+    <w:rsid w:val="0090359C"/>
+    <w:rsid w:val="0090360E"/>
+    <w:rsid w:val="00904AF2"/>
+    <w:rsid w:val="00906ED2"/>
+    <w:rsid w:val="00913557"/>
+    <w:rsid w:val="00913C44"/>
+    <w:rsid w:val="009165FC"/>
+    <w:rsid w:val="00921A6A"/>
+    <w:rsid w:val="009221E7"/>
+    <w:rsid w:val="00924B97"/>
+    <w:rsid w:val="00925D8F"/>
+    <w:rsid w:val="00926034"/>
+    <w:rsid w:val="00926734"/>
+    <w:rsid w:val="00926AD0"/>
+    <w:rsid w:val="009307FC"/>
+    <w:rsid w:val="00930B88"/>
+    <w:rsid w:val="009330FC"/>
+    <w:rsid w:val="00933367"/>
+    <w:rsid w:val="00934186"/>
+    <w:rsid w:val="00937A2B"/>
+    <w:rsid w:val="009402F6"/>
+    <w:rsid w:val="00940A03"/>
+    <w:rsid w:val="00940BF4"/>
+    <w:rsid w:val="00944A6C"/>
+    <w:rsid w:val="00947DF8"/>
+    <w:rsid w:val="00953142"/>
+    <w:rsid w:val="00954A0C"/>
+    <w:rsid w:val="00955EF4"/>
+    <w:rsid w:val="009560F2"/>
+    <w:rsid w:val="009608EC"/>
+    <w:rsid w:val="00960DB1"/>
+    <w:rsid w:val="009630AD"/>
+    <w:rsid w:val="009648DF"/>
+    <w:rsid w:val="00965791"/>
+    <w:rsid w:val="0097065D"/>
+    <w:rsid w:val="00972ED4"/>
+    <w:rsid w:val="00973973"/>
+    <w:rsid w:val="00981667"/>
+    <w:rsid w:val="00981A19"/>
+    <w:rsid w:val="00981CBA"/>
+    <w:rsid w:val="009828F7"/>
+    <w:rsid w:val="00984098"/>
+    <w:rsid w:val="009918C8"/>
+    <w:rsid w:val="00992611"/>
+    <w:rsid w:val="0099373E"/>
+    <w:rsid w:val="0099438F"/>
+    <w:rsid w:val="00995C5F"/>
+    <w:rsid w:val="009973AF"/>
+    <w:rsid w:val="009A00C0"/>
+    <w:rsid w:val="009A1A9B"/>
+    <w:rsid w:val="009A1F77"/>
+    <w:rsid w:val="009A2A36"/>
+    <w:rsid w:val="009A2E45"/>
+    <w:rsid w:val="009A3D5B"/>
+    <w:rsid w:val="009A42E4"/>
+    <w:rsid w:val="009A5022"/>
+    <w:rsid w:val="009A5F4A"/>
+    <w:rsid w:val="009B2F29"/>
+    <w:rsid w:val="009B367A"/>
+    <w:rsid w:val="009B3780"/>
+    <w:rsid w:val="009B4D67"/>
+    <w:rsid w:val="009B5347"/>
+    <w:rsid w:val="009B5625"/>
+    <w:rsid w:val="009B600D"/>
+    <w:rsid w:val="009B659F"/>
+    <w:rsid w:val="009B694B"/>
+    <w:rsid w:val="009C1121"/>
+    <w:rsid w:val="009C34C9"/>
+    <w:rsid w:val="009C4808"/>
+    <w:rsid w:val="009C48A5"/>
+    <w:rsid w:val="009C4C71"/>
+    <w:rsid w:val="009C53E2"/>
+    <w:rsid w:val="009C61BB"/>
+    <w:rsid w:val="009D1F5F"/>
+    <w:rsid w:val="009D3F60"/>
+    <w:rsid w:val="009D49EF"/>
+    <w:rsid w:val="009D7BC8"/>
+    <w:rsid w:val="009E1544"/>
+    <w:rsid w:val="009E1B7D"/>
+    <w:rsid w:val="009E29BA"/>
+    <w:rsid w:val="009E3CE2"/>
+    <w:rsid w:val="009E4F97"/>
+    <w:rsid w:val="009E7E5B"/>
+    <w:rsid w:val="009F3FC1"/>
+    <w:rsid w:val="009F4043"/>
+    <w:rsid w:val="009F6BE9"/>
+    <w:rsid w:val="009F71CB"/>
+    <w:rsid w:val="00A0061C"/>
+    <w:rsid w:val="00A02C13"/>
+    <w:rsid w:val="00A04152"/>
+    <w:rsid w:val="00A052C4"/>
+    <w:rsid w:val="00A057F2"/>
+    <w:rsid w:val="00A068DD"/>
+    <w:rsid w:val="00A10EB0"/>
+    <w:rsid w:val="00A11321"/>
+    <w:rsid w:val="00A11EE9"/>
+    <w:rsid w:val="00A121F4"/>
+    <w:rsid w:val="00A12247"/>
+    <w:rsid w:val="00A14079"/>
+    <w:rsid w:val="00A155CC"/>
+    <w:rsid w:val="00A20A64"/>
+    <w:rsid w:val="00A20C44"/>
+    <w:rsid w:val="00A20D0E"/>
+    <w:rsid w:val="00A249BB"/>
+    <w:rsid w:val="00A250FD"/>
+    <w:rsid w:val="00A2532E"/>
+    <w:rsid w:val="00A25A33"/>
+    <w:rsid w:val="00A25FA5"/>
+    <w:rsid w:val="00A2680B"/>
+    <w:rsid w:val="00A30796"/>
+    <w:rsid w:val="00A3157D"/>
+    <w:rsid w:val="00A33F92"/>
+    <w:rsid w:val="00A3473F"/>
+    <w:rsid w:val="00A35A2F"/>
+    <w:rsid w:val="00A35E91"/>
+    <w:rsid w:val="00A36D43"/>
+    <w:rsid w:val="00A37161"/>
+    <w:rsid w:val="00A40447"/>
+    <w:rsid w:val="00A409D9"/>
+    <w:rsid w:val="00A41039"/>
+    <w:rsid w:val="00A41AD1"/>
+    <w:rsid w:val="00A42508"/>
+    <w:rsid w:val="00A44383"/>
+    <w:rsid w:val="00A4452E"/>
+    <w:rsid w:val="00A46FB0"/>
+    <w:rsid w:val="00A54828"/>
+    <w:rsid w:val="00A562C7"/>
+    <w:rsid w:val="00A56BB8"/>
+    <w:rsid w:val="00A5761C"/>
+    <w:rsid w:val="00A6055A"/>
+    <w:rsid w:val="00A60BF6"/>
+    <w:rsid w:val="00A61077"/>
+    <w:rsid w:val="00A64CDB"/>
+    <w:rsid w:val="00A657E5"/>
+    <w:rsid w:val="00A674CA"/>
+    <w:rsid w:val="00A67C6D"/>
+    <w:rsid w:val="00A7071D"/>
+    <w:rsid w:val="00A73CD3"/>
+    <w:rsid w:val="00A73DCC"/>
+    <w:rsid w:val="00A808C1"/>
+    <w:rsid w:val="00A80BAC"/>
+    <w:rsid w:val="00A81491"/>
+    <w:rsid w:val="00A84167"/>
+    <w:rsid w:val="00A84D02"/>
+    <w:rsid w:val="00A85253"/>
+    <w:rsid w:val="00A85A98"/>
+    <w:rsid w:val="00A8606C"/>
+    <w:rsid w:val="00A870EA"/>
+    <w:rsid w:val="00A87AC2"/>
+    <w:rsid w:val="00A9015F"/>
+    <w:rsid w:val="00A91C63"/>
+    <w:rsid w:val="00A91C9B"/>
+    <w:rsid w:val="00A91D31"/>
+    <w:rsid w:val="00A91F09"/>
+    <w:rsid w:val="00A91F4B"/>
+    <w:rsid w:val="00A93692"/>
+    <w:rsid w:val="00A93AF5"/>
+    <w:rsid w:val="00A973A2"/>
+    <w:rsid w:val="00A97D8D"/>
+    <w:rsid w:val="00AA087F"/>
+    <w:rsid w:val="00AA1012"/>
+    <w:rsid w:val="00AA4B56"/>
+    <w:rsid w:val="00AA5F6E"/>
+    <w:rsid w:val="00AA63A2"/>
+    <w:rsid w:val="00AA6635"/>
+    <w:rsid w:val="00AA68E7"/>
+    <w:rsid w:val="00AA79CB"/>
+    <w:rsid w:val="00AB0D77"/>
+    <w:rsid w:val="00AB17BC"/>
+    <w:rsid w:val="00AB19DC"/>
+    <w:rsid w:val="00AB2901"/>
+    <w:rsid w:val="00AB4F5A"/>
+    <w:rsid w:val="00AB705C"/>
+    <w:rsid w:val="00AB74E6"/>
+    <w:rsid w:val="00AB7962"/>
+    <w:rsid w:val="00AB7D04"/>
+    <w:rsid w:val="00AC1165"/>
+    <w:rsid w:val="00AC1503"/>
+    <w:rsid w:val="00AC4FB2"/>
+    <w:rsid w:val="00AC7675"/>
+    <w:rsid w:val="00AC7C53"/>
+    <w:rsid w:val="00AD030F"/>
+    <w:rsid w:val="00AD0D4E"/>
+    <w:rsid w:val="00AD388C"/>
+    <w:rsid w:val="00AD6DEB"/>
+    <w:rsid w:val="00AE0731"/>
+    <w:rsid w:val="00AE0DF7"/>
+    <w:rsid w:val="00AE1B20"/>
+    <w:rsid w:val="00AE3B8D"/>
+    <w:rsid w:val="00AE5768"/>
+    <w:rsid w:val="00AE5ACF"/>
+    <w:rsid w:val="00AE71F7"/>
+    <w:rsid w:val="00AF20D6"/>
+    <w:rsid w:val="00AF3214"/>
+    <w:rsid w:val="00AF33CF"/>
+    <w:rsid w:val="00AF4510"/>
+    <w:rsid w:val="00AF4B87"/>
+    <w:rsid w:val="00AF6266"/>
+    <w:rsid w:val="00AF6E94"/>
+    <w:rsid w:val="00B01B98"/>
+    <w:rsid w:val="00B02EA9"/>
+    <w:rsid w:val="00B02EAC"/>
+    <w:rsid w:val="00B04339"/>
+    <w:rsid w:val="00B0738C"/>
+    <w:rsid w:val="00B12D74"/>
+    <w:rsid w:val="00B16FD5"/>
+    <w:rsid w:val="00B2007B"/>
+    <w:rsid w:val="00B20602"/>
+    <w:rsid w:val="00B20BEB"/>
+    <w:rsid w:val="00B23370"/>
+    <w:rsid w:val="00B23BB2"/>
+    <w:rsid w:val="00B24095"/>
+    <w:rsid w:val="00B26D37"/>
+    <w:rsid w:val="00B26EF1"/>
+    <w:rsid w:val="00B27A89"/>
+    <w:rsid w:val="00B30C56"/>
+    <w:rsid w:val="00B32115"/>
+    <w:rsid w:val="00B34813"/>
+    <w:rsid w:val="00B369B4"/>
+    <w:rsid w:val="00B402FD"/>
+    <w:rsid w:val="00B40CE2"/>
+    <w:rsid w:val="00B40CFA"/>
+    <w:rsid w:val="00B44F81"/>
+    <w:rsid w:val="00B45FC9"/>
+    <w:rsid w:val="00B460B7"/>
+    <w:rsid w:val="00B4672D"/>
+    <w:rsid w:val="00B51345"/>
+    <w:rsid w:val="00B51D3A"/>
+    <w:rsid w:val="00B523BA"/>
+    <w:rsid w:val="00B54F8F"/>
+    <w:rsid w:val="00B554AB"/>
+    <w:rsid w:val="00B55BE2"/>
+    <w:rsid w:val="00B56BCA"/>
+    <w:rsid w:val="00B57C6A"/>
+    <w:rsid w:val="00B61DE8"/>
+    <w:rsid w:val="00B6277B"/>
+    <w:rsid w:val="00B62842"/>
+    <w:rsid w:val="00B633EF"/>
+    <w:rsid w:val="00B64BD7"/>
+    <w:rsid w:val="00B656CD"/>
+    <w:rsid w:val="00B66C2D"/>
+    <w:rsid w:val="00B6714E"/>
+    <w:rsid w:val="00B70145"/>
+    <w:rsid w:val="00B7022B"/>
+    <w:rsid w:val="00B728B6"/>
+    <w:rsid w:val="00B72C01"/>
+    <w:rsid w:val="00B73791"/>
+    <w:rsid w:val="00B73EA0"/>
+    <w:rsid w:val="00B75C1F"/>
+    <w:rsid w:val="00B76186"/>
+    <w:rsid w:val="00B7619E"/>
+    <w:rsid w:val="00B77443"/>
+    <w:rsid w:val="00B774B4"/>
+    <w:rsid w:val="00B810A7"/>
+    <w:rsid w:val="00B82BF7"/>
+    <w:rsid w:val="00B845DF"/>
+    <w:rsid w:val="00B84A93"/>
+    <w:rsid w:val="00B85791"/>
+    <w:rsid w:val="00B86B59"/>
+    <w:rsid w:val="00B87B6A"/>
+    <w:rsid w:val="00B900CD"/>
+    <w:rsid w:val="00B91752"/>
+    <w:rsid w:val="00B97BD5"/>
+    <w:rsid w:val="00B97C2B"/>
+    <w:rsid w:val="00BA033C"/>
+    <w:rsid w:val="00BA2DE1"/>
+    <w:rsid w:val="00BA5D97"/>
+    <w:rsid w:val="00BA759F"/>
+    <w:rsid w:val="00BA7AA6"/>
+    <w:rsid w:val="00BB2F47"/>
+    <w:rsid w:val="00BB3778"/>
+    <w:rsid w:val="00BC0546"/>
+    <w:rsid w:val="00BC06D5"/>
+    <w:rsid w:val="00BC346A"/>
+    <w:rsid w:val="00BC3958"/>
+    <w:rsid w:val="00BC58AB"/>
+    <w:rsid w:val="00BC5C62"/>
+    <w:rsid w:val="00BC5D86"/>
+    <w:rsid w:val="00BC621D"/>
+    <w:rsid w:val="00BC7A8C"/>
+    <w:rsid w:val="00BD00CB"/>
+    <w:rsid w:val="00BD0D6D"/>
+    <w:rsid w:val="00BD25FB"/>
+    <w:rsid w:val="00BD3F64"/>
+    <w:rsid w:val="00BD67E6"/>
+    <w:rsid w:val="00BD6804"/>
+    <w:rsid w:val="00BE0B72"/>
+    <w:rsid w:val="00BE116E"/>
+    <w:rsid w:val="00BE1C8F"/>
+    <w:rsid w:val="00BE1FDD"/>
+    <w:rsid w:val="00BE2D51"/>
+    <w:rsid w:val="00BE33FB"/>
+    <w:rsid w:val="00BE5305"/>
+    <w:rsid w:val="00BF0046"/>
+    <w:rsid w:val="00BF0B30"/>
+    <w:rsid w:val="00BF0EE6"/>
+    <w:rsid w:val="00BF2828"/>
+    <w:rsid w:val="00BF3295"/>
+    <w:rsid w:val="00BF529C"/>
+    <w:rsid w:val="00BF6A30"/>
+    <w:rsid w:val="00BF7ED9"/>
+    <w:rsid w:val="00C00B0A"/>
+    <w:rsid w:val="00C01C78"/>
+    <w:rsid w:val="00C038A4"/>
+    <w:rsid w:val="00C07772"/>
+    <w:rsid w:val="00C129B8"/>
+    <w:rsid w:val="00C12DBA"/>
+    <w:rsid w:val="00C143DC"/>
+    <w:rsid w:val="00C14B82"/>
+    <w:rsid w:val="00C1598F"/>
+    <w:rsid w:val="00C16825"/>
+    <w:rsid w:val="00C17A98"/>
+    <w:rsid w:val="00C20F13"/>
+    <w:rsid w:val="00C22E1A"/>
+    <w:rsid w:val="00C243AA"/>
+    <w:rsid w:val="00C25338"/>
+    <w:rsid w:val="00C26D33"/>
+    <w:rsid w:val="00C279B7"/>
+    <w:rsid w:val="00C27F98"/>
+    <w:rsid w:val="00C309E4"/>
+    <w:rsid w:val="00C313B9"/>
+    <w:rsid w:val="00C31D1B"/>
+    <w:rsid w:val="00C335C6"/>
+    <w:rsid w:val="00C348B7"/>
+    <w:rsid w:val="00C402CF"/>
+    <w:rsid w:val="00C40759"/>
+    <w:rsid w:val="00C41D3A"/>
+    <w:rsid w:val="00C41EAE"/>
+    <w:rsid w:val="00C458CB"/>
+    <w:rsid w:val="00C46747"/>
+    <w:rsid w:val="00C50632"/>
+    <w:rsid w:val="00C51618"/>
+    <w:rsid w:val="00C51D77"/>
+    <w:rsid w:val="00C52644"/>
+    <w:rsid w:val="00C526D5"/>
+    <w:rsid w:val="00C53752"/>
+    <w:rsid w:val="00C545D7"/>
+    <w:rsid w:val="00C5488D"/>
+    <w:rsid w:val="00C562FA"/>
+    <w:rsid w:val="00C60E8D"/>
+    <w:rsid w:val="00C61AFC"/>
+    <w:rsid w:val="00C61CE7"/>
+    <w:rsid w:val="00C61D10"/>
+    <w:rsid w:val="00C628BE"/>
+    <w:rsid w:val="00C63E9A"/>
+    <w:rsid w:val="00C6631E"/>
+    <w:rsid w:val="00C67006"/>
+    <w:rsid w:val="00C67367"/>
+    <w:rsid w:val="00C71685"/>
+    <w:rsid w:val="00C75D7D"/>
+    <w:rsid w:val="00C764A0"/>
+    <w:rsid w:val="00C77D12"/>
+    <w:rsid w:val="00C80704"/>
+    <w:rsid w:val="00C82085"/>
+    <w:rsid w:val="00C8279F"/>
+    <w:rsid w:val="00C83F6E"/>
+    <w:rsid w:val="00C8458C"/>
+    <w:rsid w:val="00C86037"/>
+    <w:rsid w:val="00C86832"/>
+    <w:rsid w:val="00C8792B"/>
+    <w:rsid w:val="00C87C71"/>
+    <w:rsid w:val="00C90747"/>
+    <w:rsid w:val="00C91993"/>
+    <w:rsid w:val="00C920EE"/>
+    <w:rsid w:val="00C93ED9"/>
+    <w:rsid w:val="00C9506B"/>
+    <w:rsid w:val="00C95F57"/>
+    <w:rsid w:val="00C96D19"/>
+    <w:rsid w:val="00C977C4"/>
+    <w:rsid w:val="00CA2AF7"/>
+    <w:rsid w:val="00CA3E6A"/>
+    <w:rsid w:val="00CA461B"/>
+    <w:rsid w:val="00CB1DF7"/>
+    <w:rsid w:val="00CB3985"/>
+    <w:rsid w:val="00CB47CE"/>
+    <w:rsid w:val="00CB4E88"/>
+    <w:rsid w:val="00CB53B2"/>
+    <w:rsid w:val="00CB78C8"/>
+    <w:rsid w:val="00CC191F"/>
+    <w:rsid w:val="00CC2976"/>
+    <w:rsid w:val="00CC5B99"/>
+    <w:rsid w:val="00CC5D28"/>
+    <w:rsid w:val="00CC662F"/>
+    <w:rsid w:val="00CC7748"/>
+    <w:rsid w:val="00CD0507"/>
+    <w:rsid w:val="00CD07A4"/>
+    <w:rsid w:val="00CD1976"/>
+    <w:rsid w:val="00CD2C16"/>
+    <w:rsid w:val="00CD3F42"/>
+    <w:rsid w:val="00CD47EA"/>
+    <w:rsid w:val="00CD51D7"/>
+    <w:rsid w:val="00CD636E"/>
+    <w:rsid w:val="00CD7421"/>
+    <w:rsid w:val="00CD7655"/>
+    <w:rsid w:val="00CE1D3B"/>
+    <w:rsid w:val="00CE5EF2"/>
+    <w:rsid w:val="00CF0D43"/>
+    <w:rsid w:val="00CF1A8F"/>
+    <w:rsid w:val="00CF24DF"/>
+    <w:rsid w:val="00CF2671"/>
+    <w:rsid w:val="00CF35C1"/>
+    <w:rsid w:val="00CF42BE"/>
+    <w:rsid w:val="00CF5FAA"/>
+    <w:rsid w:val="00D005BF"/>
+    <w:rsid w:val="00D00D56"/>
+    <w:rsid w:val="00D0176E"/>
+    <w:rsid w:val="00D01D52"/>
+    <w:rsid w:val="00D04543"/>
+    <w:rsid w:val="00D050B2"/>
+    <w:rsid w:val="00D05D43"/>
+    <w:rsid w:val="00D05E7F"/>
+    <w:rsid w:val="00D068E3"/>
+    <w:rsid w:val="00D076A8"/>
+    <w:rsid w:val="00D07746"/>
+    <w:rsid w:val="00D1004C"/>
+    <w:rsid w:val="00D1776C"/>
+    <w:rsid w:val="00D17F25"/>
+    <w:rsid w:val="00D200AF"/>
+    <w:rsid w:val="00D20649"/>
+    <w:rsid w:val="00D23153"/>
+    <w:rsid w:val="00D23570"/>
+    <w:rsid w:val="00D24337"/>
+    <w:rsid w:val="00D26B67"/>
+    <w:rsid w:val="00D3152F"/>
+    <w:rsid w:val="00D33618"/>
+    <w:rsid w:val="00D35445"/>
+    <w:rsid w:val="00D363D1"/>
+    <w:rsid w:val="00D36654"/>
+    <w:rsid w:val="00D40C27"/>
+    <w:rsid w:val="00D45247"/>
+    <w:rsid w:val="00D460F2"/>
+    <w:rsid w:val="00D548C0"/>
+    <w:rsid w:val="00D5575F"/>
+    <w:rsid w:val="00D57769"/>
+    <w:rsid w:val="00D6222D"/>
+    <w:rsid w:val="00D6340B"/>
+    <w:rsid w:val="00D6505D"/>
+    <w:rsid w:val="00D659A9"/>
+    <w:rsid w:val="00D66D25"/>
+    <w:rsid w:val="00D705BD"/>
+    <w:rsid w:val="00D70DB6"/>
+    <w:rsid w:val="00D71501"/>
+    <w:rsid w:val="00D71DB7"/>
+    <w:rsid w:val="00D72391"/>
+    <w:rsid w:val="00D746F0"/>
+    <w:rsid w:val="00D74E37"/>
+    <w:rsid w:val="00D7585F"/>
+    <w:rsid w:val="00D76A19"/>
+    <w:rsid w:val="00D776BA"/>
+    <w:rsid w:val="00D77DE4"/>
+    <w:rsid w:val="00D813D7"/>
+    <w:rsid w:val="00D81D0A"/>
+    <w:rsid w:val="00D8272A"/>
+    <w:rsid w:val="00D830B1"/>
+    <w:rsid w:val="00D83BE3"/>
+    <w:rsid w:val="00D845CE"/>
+    <w:rsid w:val="00D86631"/>
+    <w:rsid w:val="00D86F69"/>
+    <w:rsid w:val="00D91092"/>
+    <w:rsid w:val="00D948DE"/>
+    <w:rsid w:val="00D96AA2"/>
+    <w:rsid w:val="00D96F91"/>
+    <w:rsid w:val="00D96FC1"/>
+    <w:rsid w:val="00DA0B34"/>
+    <w:rsid w:val="00DA1B57"/>
+    <w:rsid w:val="00DA233B"/>
+    <w:rsid w:val="00DA243E"/>
+    <w:rsid w:val="00DA2960"/>
+    <w:rsid w:val="00DA3E1D"/>
+    <w:rsid w:val="00DA56F6"/>
+    <w:rsid w:val="00DA5B2E"/>
+    <w:rsid w:val="00DA62C5"/>
+    <w:rsid w:val="00DA6710"/>
+    <w:rsid w:val="00DA7F46"/>
+    <w:rsid w:val="00DB0461"/>
+    <w:rsid w:val="00DB3BA9"/>
+    <w:rsid w:val="00DB439A"/>
+    <w:rsid w:val="00DB50C3"/>
+    <w:rsid w:val="00DB684D"/>
+    <w:rsid w:val="00DC32EF"/>
+    <w:rsid w:val="00DC34C9"/>
+    <w:rsid w:val="00DC3F08"/>
+    <w:rsid w:val="00DC6096"/>
+    <w:rsid w:val="00DC75D9"/>
+    <w:rsid w:val="00DC7BC3"/>
+    <w:rsid w:val="00DC7EB7"/>
+    <w:rsid w:val="00DD149D"/>
+    <w:rsid w:val="00DD5AE8"/>
+    <w:rsid w:val="00DD72E1"/>
+    <w:rsid w:val="00DE0AB0"/>
+    <w:rsid w:val="00DE250C"/>
+    <w:rsid w:val="00DE2934"/>
+    <w:rsid w:val="00DE34F4"/>
+    <w:rsid w:val="00DE4EC9"/>
+    <w:rsid w:val="00DE5256"/>
+    <w:rsid w:val="00DE5FEF"/>
+    <w:rsid w:val="00DF137F"/>
+    <w:rsid w:val="00DF192D"/>
+    <w:rsid w:val="00DF2B36"/>
+    <w:rsid w:val="00DF5563"/>
+    <w:rsid w:val="00E02AB5"/>
+    <w:rsid w:val="00E02B77"/>
+    <w:rsid w:val="00E02C3A"/>
+    <w:rsid w:val="00E05465"/>
+    <w:rsid w:val="00E05BF0"/>
+    <w:rsid w:val="00E0690C"/>
+    <w:rsid w:val="00E06ADD"/>
+    <w:rsid w:val="00E06F62"/>
+    <w:rsid w:val="00E13343"/>
+    <w:rsid w:val="00E14E25"/>
+    <w:rsid w:val="00E1686D"/>
+    <w:rsid w:val="00E2131C"/>
+    <w:rsid w:val="00E249EE"/>
+    <w:rsid w:val="00E25E0C"/>
+    <w:rsid w:val="00E25FF6"/>
+    <w:rsid w:val="00E26355"/>
+    <w:rsid w:val="00E26AD2"/>
+    <w:rsid w:val="00E27FC2"/>
+    <w:rsid w:val="00E304E4"/>
+    <w:rsid w:val="00E3166F"/>
+    <w:rsid w:val="00E32BB7"/>
+    <w:rsid w:val="00E32BC9"/>
+    <w:rsid w:val="00E376E9"/>
+    <w:rsid w:val="00E37F96"/>
+    <w:rsid w:val="00E41144"/>
+    <w:rsid w:val="00E42E71"/>
+    <w:rsid w:val="00E431FD"/>
+    <w:rsid w:val="00E43C80"/>
+    <w:rsid w:val="00E442DC"/>
+    <w:rsid w:val="00E44EE6"/>
+    <w:rsid w:val="00E47878"/>
+    <w:rsid w:val="00E47B0E"/>
+    <w:rsid w:val="00E47FAE"/>
+    <w:rsid w:val="00E5033F"/>
+    <w:rsid w:val="00E509D8"/>
+    <w:rsid w:val="00E551A7"/>
+    <w:rsid w:val="00E55C03"/>
+    <w:rsid w:val="00E57AEB"/>
+    <w:rsid w:val="00E61E52"/>
+    <w:rsid w:val="00E62FF0"/>
+    <w:rsid w:val="00E63FCE"/>
+    <w:rsid w:val="00E6400F"/>
+    <w:rsid w:val="00E658D0"/>
+    <w:rsid w:val="00E6678F"/>
+    <w:rsid w:val="00E67D54"/>
+    <w:rsid w:val="00E700F8"/>
+    <w:rsid w:val="00E71075"/>
+    <w:rsid w:val="00E73A4D"/>
+    <w:rsid w:val="00E74E3C"/>
+    <w:rsid w:val="00E75611"/>
+    <w:rsid w:val="00E75EB3"/>
+    <w:rsid w:val="00E7611B"/>
+    <w:rsid w:val="00E76BB8"/>
+    <w:rsid w:val="00E8050B"/>
+    <w:rsid w:val="00E8110B"/>
+    <w:rsid w:val="00E81401"/>
+    <w:rsid w:val="00E81E2A"/>
+    <w:rsid w:val="00E823CD"/>
+    <w:rsid w:val="00E82542"/>
+    <w:rsid w:val="00E85120"/>
+    <w:rsid w:val="00E855F5"/>
+    <w:rsid w:val="00E908F8"/>
+    <w:rsid w:val="00E94D3F"/>
+    <w:rsid w:val="00E94FC8"/>
+    <w:rsid w:val="00E955B9"/>
+    <w:rsid w:val="00E963EA"/>
+    <w:rsid w:val="00E96796"/>
+    <w:rsid w:val="00E96E71"/>
+    <w:rsid w:val="00EA00D5"/>
+    <w:rsid w:val="00EA1EAA"/>
+    <w:rsid w:val="00EA4788"/>
+    <w:rsid w:val="00EA509B"/>
+    <w:rsid w:val="00EA515B"/>
+    <w:rsid w:val="00EA567E"/>
+    <w:rsid w:val="00EA6449"/>
+    <w:rsid w:val="00EA6A14"/>
+    <w:rsid w:val="00EA7701"/>
+    <w:rsid w:val="00EB00DD"/>
+    <w:rsid w:val="00EB2ABC"/>
+    <w:rsid w:val="00EB2B4A"/>
+    <w:rsid w:val="00EB30C7"/>
+    <w:rsid w:val="00EB3980"/>
+    <w:rsid w:val="00EB53D5"/>
+    <w:rsid w:val="00EB62F4"/>
+    <w:rsid w:val="00EB65A7"/>
+    <w:rsid w:val="00EB774E"/>
+    <w:rsid w:val="00EC071E"/>
+    <w:rsid w:val="00EC0C38"/>
+    <w:rsid w:val="00EC1629"/>
+    <w:rsid w:val="00EC30CB"/>
+    <w:rsid w:val="00EC3464"/>
+    <w:rsid w:val="00ED12D1"/>
+    <w:rsid w:val="00ED1542"/>
+    <w:rsid w:val="00ED175B"/>
+    <w:rsid w:val="00ED2EB4"/>
+    <w:rsid w:val="00ED3B0F"/>
+    <w:rsid w:val="00ED4944"/>
+    <w:rsid w:val="00ED673B"/>
+    <w:rsid w:val="00ED7835"/>
+    <w:rsid w:val="00ED79F0"/>
+    <w:rsid w:val="00EE08F8"/>
+    <w:rsid w:val="00EE0F92"/>
+    <w:rsid w:val="00EE1BB8"/>
+    <w:rsid w:val="00EE1F2F"/>
+    <w:rsid w:val="00EE2AD5"/>
+    <w:rsid w:val="00EE4551"/>
+    <w:rsid w:val="00EE7342"/>
+    <w:rsid w:val="00EF0780"/>
+    <w:rsid w:val="00EF1607"/>
+    <w:rsid w:val="00EF188E"/>
+    <w:rsid w:val="00EF1B0F"/>
+    <w:rsid w:val="00EF266C"/>
+    <w:rsid w:val="00EF4740"/>
+    <w:rsid w:val="00EF47B9"/>
+    <w:rsid w:val="00EF48A4"/>
+    <w:rsid w:val="00EF5D4C"/>
+    <w:rsid w:val="00EF70FC"/>
+    <w:rsid w:val="00F0116A"/>
+    <w:rsid w:val="00F01352"/>
+    <w:rsid w:val="00F03F69"/>
+    <w:rsid w:val="00F07819"/>
+    <w:rsid w:val="00F1142E"/>
+    <w:rsid w:val="00F1420D"/>
+    <w:rsid w:val="00F17559"/>
+    <w:rsid w:val="00F17B4B"/>
+    <w:rsid w:val="00F17EEE"/>
+    <w:rsid w:val="00F20379"/>
+    <w:rsid w:val="00F2146A"/>
+    <w:rsid w:val="00F256A7"/>
+    <w:rsid w:val="00F25789"/>
+    <w:rsid w:val="00F27775"/>
+    <w:rsid w:val="00F27E76"/>
+    <w:rsid w:val="00F3122B"/>
+    <w:rsid w:val="00F319B5"/>
+    <w:rsid w:val="00F32E78"/>
+    <w:rsid w:val="00F341A7"/>
+    <w:rsid w:val="00F367F5"/>
+    <w:rsid w:val="00F37A4A"/>
+    <w:rsid w:val="00F40027"/>
+    <w:rsid w:val="00F40C95"/>
+    <w:rsid w:val="00F41DE8"/>
+    <w:rsid w:val="00F41F35"/>
+    <w:rsid w:val="00F43CCC"/>
+    <w:rsid w:val="00F44AF3"/>
+    <w:rsid w:val="00F45B00"/>
+    <w:rsid w:val="00F46199"/>
+    <w:rsid w:val="00F46822"/>
+    <w:rsid w:val="00F46A3A"/>
+    <w:rsid w:val="00F47423"/>
+    <w:rsid w:val="00F50B83"/>
+    <w:rsid w:val="00F52C1C"/>
+    <w:rsid w:val="00F533CF"/>
+    <w:rsid w:val="00F56F06"/>
+    <w:rsid w:val="00F57E59"/>
+    <w:rsid w:val="00F61026"/>
+    <w:rsid w:val="00F6173C"/>
+    <w:rsid w:val="00F6185E"/>
+    <w:rsid w:val="00F62E19"/>
+    <w:rsid w:val="00F62FDF"/>
+    <w:rsid w:val="00F65722"/>
+    <w:rsid w:val="00F65800"/>
+    <w:rsid w:val="00F65914"/>
+    <w:rsid w:val="00F670F4"/>
+    <w:rsid w:val="00F7058D"/>
+    <w:rsid w:val="00F70C10"/>
+    <w:rsid w:val="00F70FA7"/>
+    <w:rsid w:val="00F73062"/>
+    <w:rsid w:val="00F739C9"/>
+    <w:rsid w:val="00F778D7"/>
+    <w:rsid w:val="00F80289"/>
+    <w:rsid w:val="00F80311"/>
+    <w:rsid w:val="00F81ADA"/>
+    <w:rsid w:val="00F81C8C"/>
+    <w:rsid w:val="00F83426"/>
+    <w:rsid w:val="00F843E3"/>
+    <w:rsid w:val="00F872B2"/>
+    <w:rsid w:val="00F901A4"/>
+    <w:rsid w:val="00F91617"/>
+    <w:rsid w:val="00F92343"/>
+    <w:rsid w:val="00F92406"/>
+    <w:rsid w:val="00F93EF5"/>
+    <w:rsid w:val="00F94A7B"/>
+    <w:rsid w:val="00F94C60"/>
+    <w:rsid w:val="00F94F11"/>
+    <w:rsid w:val="00F951F0"/>
+    <w:rsid w:val="00F96280"/>
+    <w:rsid w:val="00F972BB"/>
+    <w:rsid w:val="00FA032B"/>
+    <w:rsid w:val="00FA0C97"/>
+    <w:rsid w:val="00FA2EAC"/>
+    <w:rsid w:val="00FA6ACD"/>
+    <w:rsid w:val="00FA78A5"/>
+    <w:rsid w:val="00FB017F"/>
+    <w:rsid w:val="00FB1286"/>
+    <w:rsid w:val="00FB1D22"/>
+    <w:rsid w:val="00FB1D9F"/>
+    <w:rsid w:val="00FB2022"/>
+    <w:rsid w:val="00FB2ABA"/>
+    <w:rsid w:val="00FB4B91"/>
+    <w:rsid w:val="00FB4DEC"/>
+    <w:rsid w:val="00FB6619"/>
+    <w:rsid w:val="00FB7517"/>
+    <w:rsid w:val="00FC032B"/>
+    <w:rsid w:val="00FC06FF"/>
+    <w:rsid w:val="00FC19CE"/>
+    <w:rsid w:val="00FC206E"/>
+    <w:rsid w:val="00FC2386"/>
+    <w:rsid w:val="00FC3E2B"/>
+    <w:rsid w:val="00FC68FF"/>
+    <w:rsid w:val="00FC69DD"/>
+    <w:rsid w:val="00FC6C2D"/>
+    <w:rsid w:val="00FC78F4"/>
+    <w:rsid w:val="00FC7B11"/>
+    <w:rsid w:val="00FD0323"/>
+    <w:rsid w:val="00FD1775"/>
+    <w:rsid w:val="00FD2D64"/>
+    <w:rsid w:val="00FD5509"/>
+    <w:rsid w:val="00FD60C8"/>
+    <w:rsid w:val="00FD6F2E"/>
+    <w:rsid w:val="00FE17D4"/>
+    <w:rsid w:val="00FE3342"/>
+    <w:rsid w:val="00FE390B"/>
+    <w:rsid w:val="00FE4D65"/>
+    <w:rsid w:val="00FE5B79"/>
+    <w:rsid w:val="00FE6EDF"/>
+    <w:rsid w:val="00FF08FE"/>
+    <w:rsid w:val="00FF1254"/>
+    <w:rsid w:val="00FF1D44"/>
+    <w:rsid w:val="00FF22ED"/>
+    <w:rsid w:val="00FF2A22"/>
+    <w:rsid w:val="00FF2C23"/>
+    <w:rsid w:val="00FF44C9"/>
+    <w:rsid w:val="00FF5F7B"/>
+    <w:rsid w:val="01524EBF"/>
+    <w:rsid w:val="01596A5A"/>
+    <w:rsid w:val="021556D3"/>
+    <w:rsid w:val="03284DBC"/>
+    <w:rsid w:val="03914239"/>
+    <w:rsid w:val="04348358"/>
+    <w:rsid w:val="05A3CAB9"/>
+    <w:rsid w:val="06985060"/>
+    <w:rsid w:val="06D918CB"/>
+    <w:rsid w:val="08B0825A"/>
+    <w:rsid w:val="0C0C5CD1"/>
+    <w:rsid w:val="0E28EBA4"/>
+    <w:rsid w:val="0ED03E03"/>
+    <w:rsid w:val="10327DC6"/>
+    <w:rsid w:val="10C56224"/>
+    <w:rsid w:val="10D00763"/>
+    <w:rsid w:val="11609341"/>
+    <w:rsid w:val="12509244"/>
+    <w:rsid w:val="13E06BC3"/>
+    <w:rsid w:val="16068BCC"/>
+    <w:rsid w:val="16114F69"/>
+    <w:rsid w:val="173B6874"/>
+    <w:rsid w:val="1793E390"/>
+    <w:rsid w:val="18467EC1"/>
+    <w:rsid w:val="199D516C"/>
+    <w:rsid w:val="1A2C059F"/>
+    <w:rsid w:val="1D1E1C6A"/>
+    <w:rsid w:val="1D7719D2"/>
+    <w:rsid w:val="1DA7C8A6"/>
+    <w:rsid w:val="1E410BDE"/>
+    <w:rsid w:val="1FAD487C"/>
+    <w:rsid w:val="1FE7A1B4"/>
+    <w:rsid w:val="203EF6DD"/>
+    <w:rsid w:val="20432FC3"/>
+    <w:rsid w:val="2060DEAE"/>
+    <w:rsid w:val="20B21B37"/>
+    <w:rsid w:val="240E87CB"/>
+    <w:rsid w:val="2774C331"/>
+    <w:rsid w:val="27F85FC7"/>
+    <w:rsid w:val="287EB801"/>
+    <w:rsid w:val="2B0D3EC4"/>
+    <w:rsid w:val="2C37186F"/>
+    <w:rsid w:val="2C624597"/>
+    <w:rsid w:val="2C902509"/>
+    <w:rsid w:val="2CE6BC20"/>
+    <w:rsid w:val="2CE7D19C"/>
+    <w:rsid w:val="2DC4315D"/>
+    <w:rsid w:val="2E1832C2"/>
+    <w:rsid w:val="2EB89212"/>
+    <w:rsid w:val="2F85024B"/>
+    <w:rsid w:val="2F8B7580"/>
+    <w:rsid w:val="2FBD3B1A"/>
+    <w:rsid w:val="326D99EA"/>
+    <w:rsid w:val="33096BF7"/>
+    <w:rsid w:val="33BB7915"/>
+    <w:rsid w:val="33FDC5F3"/>
+    <w:rsid w:val="35925DCD"/>
+    <w:rsid w:val="3713A253"/>
+    <w:rsid w:val="3733B406"/>
+    <w:rsid w:val="373D55CF"/>
+    <w:rsid w:val="37D0608C"/>
+    <w:rsid w:val="38AADB16"/>
+    <w:rsid w:val="38BD46D0"/>
+    <w:rsid w:val="38C9898D"/>
+    <w:rsid w:val="3B8236C3"/>
+    <w:rsid w:val="3CC1E9C3"/>
+    <w:rsid w:val="3D5C9BC5"/>
+    <w:rsid w:val="3D9539AC"/>
+    <w:rsid w:val="3DAED75F"/>
+    <w:rsid w:val="44C8BF48"/>
+    <w:rsid w:val="46467A25"/>
+    <w:rsid w:val="48699428"/>
+    <w:rsid w:val="492F888F"/>
+    <w:rsid w:val="495579D9"/>
+    <w:rsid w:val="4A2628C2"/>
+    <w:rsid w:val="4B952711"/>
+    <w:rsid w:val="4BB35C68"/>
+    <w:rsid w:val="4EBE885A"/>
+    <w:rsid w:val="4EC7EA48"/>
+    <w:rsid w:val="4F565E56"/>
+    <w:rsid w:val="50BD8626"/>
+    <w:rsid w:val="53A1852F"/>
+    <w:rsid w:val="54A445E1"/>
+    <w:rsid w:val="54DCBD8E"/>
+    <w:rsid w:val="54EE87DA"/>
+    <w:rsid w:val="5561A021"/>
+    <w:rsid w:val="55A1AEAF"/>
+    <w:rsid w:val="5696AD2D"/>
+    <w:rsid w:val="5BE48689"/>
+    <w:rsid w:val="5C247B84"/>
+    <w:rsid w:val="5C7E4A05"/>
+    <w:rsid w:val="5FD8A016"/>
+    <w:rsid w:val="603A3810"/>
+    <w:rsid w:val="60672415"/>
+    <w:rsid w:val="634F6B63"/>
+    <w:rsid w:val="6552221C"/>
+    <w:rsid w:val="6774FDB9"/>
+    <w:rsid w:val="682F999F"/>
+    <w:rsid w:val="68EFEB2C"/>
+    <w:rsid w:val="695A03D1"/>
+    <w:rsid w:val="69BC9303"/>
+    <w:rsid w:val="6A2E9A4A"/>
+    <w:rsid w:val="6A5FC2BD"/>
+    <w:rsid w:val="6B4DC041"/>
+    <w:rsid w:val="6E0D4FE9"/>
+    <w:rsid w:val="6F528D5C"/>
+    <w:rsid w:val="74017440"/>
+    <w:rsid w:val="742D51D5"/>
+    <w:rsid w:val="747E0A5B"/>
+    <w:rsid w:val="78902EE6"/>
+    <w:rsid w:val="7A634495"/>
+    <w:rsid w:val="7B61C12C"/>
+    <w:rsid w:val="7C2A3B50"/>
+    <w:rsid w:val="7EBCF539"/>
+    <w:rsid w:val="7EF54147"/>
+    <w:rsid w:val="7F0799C7"/>
+    <w:rsid w:val="7F701375"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="67459C04"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{BDD5D7D6-6CA0-4C23-AFCB-BAB99119DCF2}"/>
+  <w14:docId w14:val="3748CE2E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0A2BA495-D024-4C88-952F-19062F3C78E9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
-    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="64" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="65" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -13397,1854 +14783,9237 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002E5756"/>
+    <w:rsid w:val="00C96D19"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006444FB"/>
+    <w:rsid w:val="00C96D19"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120"/>
+      <w:ind w:left="431" w:hanging="431"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Heading1"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="006F6842"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
+      <w:spacing w:before="200"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:bCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
-    <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C34111"/>
+    <w:rsid w:val="00330774"/>
     <w:pPr>
+      <w:keepNext w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b w:val="0"/>
       <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...6 lines deleted...]
-    <w:rsid w:val="003C1B90"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C96D19"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="305497"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...4 lines deleted...]
-    <w:rsid w:val="003C1B90"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006F6842"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Gothic" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="305497"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...13 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00330774"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentdetails">
-    <w:name w:val="Document details"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="243F60"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="404040"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00250C62"/>
+    <w:rsid w:val="007C75DA"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:spacing w:before="2280" w:after="240"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:b/>
+      <w:color w:val="305497"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
+    <w:rsid w:val="007C75DA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Mincho" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="305497"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:b/>
+      <w:color w:val="565A5C"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Mincho" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="565A5C"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="64"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="4320"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="4680" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00330774"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="34"/>
+      </w:numPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1077" w:hanging="357"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4E1330" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="65"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="5040"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="5400" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="4E1330" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004D040B"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004D040B"/>
+    <w:rsid w:val="00544128"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00592112"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:ind w:left="-284"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00592112"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F94A7B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:color w:val="467886"/>
+      <w:sz w:val="24"/>
+      <w:u w:val="single"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="000451B2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeadingChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00DF778C"/>
+    <w:rsid w:val="009D49EF"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:color w:val="000000" w:themeColor="text1"/>
-[...12 lines deleted...]
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
-[...136 lines deleted...]
-      <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001C7910"/>
+    <w:rsid w:val="00C6631E"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="440"/>
+        <w:tab w:val="left" w:pos="426"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
       <w:spacing w:after="100"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
       <w:b/>
+      <w:noProof/>
+      <w:color w:val="305497"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0030085D"/>
+    <w:rsid w:val="00FB7517"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1022"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
       <w:spacing w:after="100"/>
-      <w:ind w:left="240" w:firstLine="194"/>
+      <w:ind w:left="998" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
-      <w:noProof/>
-[...111 lines deleted...]
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="DCStable">
     <w:name w:val="DCStable"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D52373"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="00330774"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:keepLines/>
+      <w:keepNext w:val="0"/>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="33"/>
       </w:numPr>
       <w:spacing w:after="120"/>
-      <w:ind w:left="357" w:hanging="357"/>
+      <w:ind w:left="714" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabledata">
+    <w:name w:val="Table data"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableheading">
+    <w:name w:val="Table heading"/>
+    <w:basedOn w:val="Tabledata"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001C1AFE"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="001C1AFE"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="001C1AFE"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="scxw237951122">
+    <w:name w:val="scxw237951122"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00490E4A"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C67367"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber1">
+    <w:name w:val="List Number1"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="ListNumber"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FC7B11"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:bCs w:val="0"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable1">
+    <w:name w:val="DCStable1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FC7B11"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
+      <w:spacing w:before="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:link w:val="Style1Char"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:spacing w:before="0"/>
+      <w:ind w:hanging="851"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Dotum"/>
+      <w:color w:val="auto"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style1Char">
+    <w:name w:val="Style1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Style1"/>
+    <w:rsid w:val="00F61026"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Dotum"/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1nonumber">
+    <w:name w:val="H1nonumber"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73DCC"/>
+    <w:pPr>
+      <w:spacing w:before="60"/>
+      <w:ind w:left="743" w:hanging="743"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00057F3B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00126C93"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00126C93"/>
+    <w:pPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading112ptLeft0cmBefore0pt1">
+    <w:name w:val="Style Heading 1 + 12 pt Left:  0 cm Before:  0 pt1"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="StyleOutlinenumberedTrebuchetMS11ptBold">
+    <w:name w:val="Style Outline numbered Trebuchet MS 11 pt Bold"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00213251"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable2">
+    <w:name w:val="DCStable2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00690060"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentdetails">
+    <w:name w:val="Document details"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C96D19"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:spacing w:before="60" w:after="60"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable4">
+    <w:name w:val="DCStable4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E06F62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F0C2D8" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="111111">
+    <w:name w:val="Outline List 2"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="1ai">
+    <w:name w:val="Outline List 1"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleHeader1">
+    <w:name w:val="AC Rule Header 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="ACRuleBody2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleHeader2">
+    <w:name w:val="AC Rule Header 2"/>
+    <w:basedOn w:val="ACRuleHeader1"/>
+    <w:next w:val="ACRuleBody3"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="120"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleBody2">
+    <w:name w:val="AC Rule Body 2"/>
+    <w:basedOn w:val="ACRuleHeader2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1276" w:hanging="709"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleBody3">
+    <w:name w:val="AC Rule Body 3"/>
+    <w:basedOn w:val="ACRuleBody2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:link w:val="BalloonText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Grande" w:eastAsia="MS Mincho" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent2Char"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
+    <w:name w:val="Body Text Indent 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent2"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharDefText">
+    <w:name w:val="CharDefText"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Classification">
+    <w:name w:val="Classification"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="C00000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DocumentMap">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="DocumentMapChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
+    <w:name w:val="Document Map Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="DocumentMap"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1440"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading2Arial12ptNotBoldBottomNoborder">
+    <w:name w:val="Heading 2 + Arial 12 pt Not Bold Bottom: (No border)"/>
+    <w:basedOn w:val="TOC3"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="InTableHeadings">
+    <w:name w:val="In Table Headings"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="InTableHeadingsChar"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="InTableHeadingsChar">
+    <w:name w:val="In Table Headings Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="InTableHeadings"/>
+    <w:locked/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="MS Mincho" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Instructionalnote">
+    <w:name w:val="Instructional note"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:color w:val="C00000"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent2">
     <w:name w:val="Light Grid Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
-    <w:rsid w:val="003D708E"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F3EDD1" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F3EDD1" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003D708E"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:numPr>
+        <w:numId w:val="8"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="num" w:pos="1418"/>
+      </w:tabs>
+      <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
-  </w:style>
-[...4 lines deleted...]
-    <w:rsid w:val="00EA7EAC"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableheading">
-[...1 lines deleted...]
-    <w:basedOn w:val="Tabledata"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumList1-Accent11">
+    <w:name w:val="Medium List 1 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="2160"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="2520" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumList2-Accent11">
+    <w:name w:val="Medium List 2 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="5760"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="6120" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumShading1-Accent11">
+    <w:name w:val="Medium Shading 1 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="60"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EA7EAC"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="720"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="1077" w:hanging="357"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumShading2-Accent11">
+    <w:name w:val="Medium Shading 2 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="1440"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="1797" w:hanging="357"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="msolistparagraph0">
+    <w:name w:val="msolistparagraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00544128"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Publicationtitle">
     <w:name w:val="Publicationtitle"/>
     <w:basedOn w:val="Subtitle"/>
     <w:qFormat/>
-    <w:rsid w:val="008D51C1"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber">
-[...4 lines deleted...]
-    <w:rsid w:val="002E5756"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sectionheading">
+    <w:name w:val="Section heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="8"/>
+        <w:numId w:val="17"/>
       </w:numPr>
-      <w:spacing w:before="120" w:after="120"/>
-[...1 lines deleted...]
-      <w:contextualSpacing w:val="0"/>
+      <w:spacing w:before="360" w:after="180"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="305497" w:themeColor="text2"/>
+      <w:sz w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleJustified">
-[...2 lines deleted...]
-    <w:rsid w:val="004D3F8B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading1Arial12ptJustifiedBottomNoborder">
+    <w:name w:val="Style Heading 1 + Arial 12 pt Justified Bottom: (No border)"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="11"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:spacing w:before="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading1Arial12ptJustifiedBottomNoborder1">
+    <w:name w:val="Style Heading 1 + Arial 12 pt Justified Bottom: (No border)1"/>
+    <w:basedOn w:val="TOC2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1022"/>
+        <w:tab w:val="clear" w:pos="9168"/>
+        <w:tab w:val="left" w:pos="709"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9599"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="720" w:hanging="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading112ptLeft0cmBefore0pt1">
-[...2 lines deleted...]
-    <w:rsid w:val="00EA1114"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading1Before0ptBottomSinglesolidlineAuto">
+    <w:name w:val="Style Heading 1 + Before:  0 pt Bottom: (Single solid line Auto ..."/>
+    <w:basedOn w:val="TOC1"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="12"/>
+      </w:numPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="18" w:space="6" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9600"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:ind w:right="187"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Dotum"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading2Before6ptAfter6pt">
+    <w:name w:val="Style Heading 2 + Before:  6 pt After:  6 pt"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepLines w:val="0"/>
+      <w:spacing w:before="120"/>
+      <w:ind w:left="851" w:hanging="851"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="auto"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="StyleNumbered13ptBold">
+    <w:name w:val="Style Numbered 13 pt Bold"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
-      <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="StyleOutlinenumbered13ptBold">
+    <w:name w:val="Style Outline numbered 13 pt Bold"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="14"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleStyleHeading113ptJustifiedBefore0pt125pt">
+    <w:name w:val="Style Style Heading 1 + 13 pt Justified Before:  0 pt + 12.5 pt"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="15"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9599"/>
+      </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:color w:val="auto"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:b/>
+      <w:bCs/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...5 lines deleted...]
-    <w:rsid w:val="00380DA1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleStyleHeading113ptJustifiedBefore0pt125pt1">
+    <w:name w:val="Style Style Heading 1 + 13 pt Justified Before:  0 pt + 12.5 pt1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+        <w:tab w:val="num" w:pos="1644"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9599"/>
+      </w:tabs>
+      <w:ind w:left="680" w:hanging="680"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="Times New Roman" w:hAnsi="Arial Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subsectionheading">
+    <w:name w:val="Subsection heading"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00380DA1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="12"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="17"/>
+      </w:numPr>
+      <w:spacing w:before="360" w:after="180"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableData0">
+    <w:name w:val="Table Data"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TableDataChar"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TableDataChar">
+    <w:name w:val="Table Data Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00380DA1"/>
+    <w:link w:val="TableData0"/>
+    <w:locked/>
+    <w:rsid w:val="00544128"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="MS Mincho" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...7 lines deleted...]
-    <w:rsid w:val="00380DA1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext">
+    <w:name w:val="Table text"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="40" w:line="200" w:lineRule="exact"/>
+    </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...5 lines deleted...]
-    <w:rsid w:val="00380DA1"/>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
-    <w:name w:val="footnote text"/>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00C9691F"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="960"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...5 lines deleted...]
-    <w:rsid w:val="00C9691F"/>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1200"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
-[...5 lines deleted...]
-    <w:rsid w:val="00C9691F"/>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1440"/>
+    </w:pPr>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...5 lines deleted...]
-    <w:rsid w:val="00377D96"/>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1680"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1920"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:color w:val="365F91"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Appendix">
+    <w:name w:val="Appendix"/>
+    <w:basedOn w:val="Heading"/>
+    <w:link w:val="AppendixChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00152E07"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeadingChar">
+    <w:name w:val="Heading Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00EB4A03"/>
+    <w:link w:val="Heading"/>
+    <w:rsid w:val="00152E07"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="305497"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AppendixChar">
+    <w:name w:val="Appendix Char"/>
+    <w:basedOn w:val="HeadingChar"/>
+    <w:link w:val="Appendix"/>
+    <w:rsid w:val="00152E07"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="22"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Hyperlink1">
+    <w:name w:val="Hyperlink1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Hyperlink1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00155017"/>
+    <w:pPr>
+      <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="margin" w:y="4576"/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:color w:val="467886"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="single"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink1Char">
+    <w:name w:val="Hyperlink1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Hyperlink1"/>
+    <w:rsid w:val="00155017"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="467886"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00076528"/>
+    <w:rsid w:val="00E67D54"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="663900777">
+    <w:div w:id="9307919">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="148593329">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="235281266">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="855383489">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1457602585">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1737969596">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1836141549">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1887403956">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="23134873">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="180437317">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="922377883">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1493179671">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="29306702">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1068696139">
+    <w:div w:id="63988114">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1357147867">
+    <w:div w:id="118307814">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="47723961">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1847285699">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="199437976">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="670062912">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="815993258">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1350374767">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="290021159">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1635721736">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="311451398">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="609437817">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1405034178">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1675373717">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="346518090">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="760100074">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="930889736">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2012759413">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="598031070">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="638386507">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1129322034">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1339237319">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="666715444">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="291982973">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="877625180">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="948775990">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="926885902">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1814980201">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1830170420">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2091078353">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1072317907">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="705982944">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1124154629">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1844278992">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1237666431">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1937519541">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1727219129">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="493687385">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1886288580">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="752628816">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2123575434">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="70548375">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="209347045">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="533806594">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="542594277">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1434977467">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="935599465">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1152482220">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1315110943">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1474829876">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="188883268">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1379090413">
+    <w:div w:id="236718672">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1599408774">
+    <w:div w:id="241531647">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1273972037">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2019773506">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="244070269">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="390468743">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1749156608">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="245766985">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="63377743">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="295529751">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1677734350">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="302776875">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2147307758">
+    <w:div w:id="339043733">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="132716908">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="500506130">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="776213002">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="369262134">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="491290560">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="499659485">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="265579432">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="499588586">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="720330676">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="581991592">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="602224163">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="481777628">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="961502465">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="94986648">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="651173954">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="899513489">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1041906563">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1320572385">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1782145901">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="616179890">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="240726063">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1007056587">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1415206144">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1926256577">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1528526337">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1026373078">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="631642528">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="485242781">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1358777447">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1174298241">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="653337934">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="4479750">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1376926797">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="123473781">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="762845539">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="851603639">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1007830916">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1896159030">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1911887531">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2138600382">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="666254452">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="678889407">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="58211844">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1984576543">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="797257616">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="821391549">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="851603400">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="901982915">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="214900516">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="348265405">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1001129122">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="974142700">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="36593283">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1360161774">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2018651290">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2068331841">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="893809264">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="62804369">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="488445106">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1047029438">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1582329385">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="390233379">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="26951734">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1228539170">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="204148977">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1428430459">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1546067453">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1913538256">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="427510187">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="886184469">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="511069188">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="155726432">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="171577906">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2044164915">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="560100745">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="614092663">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="685062766">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="796026594">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="626619691">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="72699627">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1448156586">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2134712043">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="996152388">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="846945158">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1106924074">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1121067359">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1124424589">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="804395615">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1480459093">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="202327721">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1450469123">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1964772183">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1500347029">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1991205604">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1839153732">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="306400047">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="467627875">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1106120448">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1638994479">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1861820827">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1912537310">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="471364609">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2133278452">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1375034521">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2014992492">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="895354517">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="976296014">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="136454896">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="580599731">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="917860380">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="941717790">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1005012009">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1384518674">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1786995924">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="977807285">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="61757955">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="155269608">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="479276796">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1338966939">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="425542009">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="194470199">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1073620026">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1092555627">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1116101677">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1123353163">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1135174262">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="54624124">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="121851903">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="126513377">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="178466367">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="209222733">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="218174509">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="253824985">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="287008294">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="316303769">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="372539023">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="378284667">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="570165689">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="602684058">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="728112997">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="786852845">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="808396451">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="875698512">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="889077704">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="909272142">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="969897034">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="988634912">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1118908921">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1136877538">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1144666706">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1145467252">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1162311173">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1187251209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1199734304">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1292008824">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1312906164">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1328704080">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1346858068">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1427071022">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1447848006">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1466850821">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1501044295">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1518500549">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1598558441">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1636907449">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1638299001">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1639460479">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1652365958">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1748376209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1768500957">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1770807299">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1786995666">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1902985846">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1927184223">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1936329008">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1950162774">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2040616868">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2064475968">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2106991823">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1157452642">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="235287250">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="37054244">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="190152680">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="493187433">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="506747484">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="737703937">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="933974778">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1440493615">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1793551718">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2057461516">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1309699940">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="400101015">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="404451510">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1170146424">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1191184404">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1222911341">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="109209907">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="755975314">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1591893120">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1679313887">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1876582202">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1957567051">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1288970661">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1345133739">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="841159575">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1006790611">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1284464222">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1652830988">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1712222097">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2121878426">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1357733719">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="471168817">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="701981609">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1398046539">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1938051735">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2004628595">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1988971460">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="484443893">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="620461398">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1904827962">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1409962164">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="723482244">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1675262458">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2112628157">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2134320209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1520317995">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1612858105">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1816140971">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1520965522">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1777166633">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1197354445">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1633825838">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1814979927">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="822894758">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1551845640">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1496074207">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1596134754">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1866750215">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2081244077">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="362561517">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="67768391">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="915894236">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="101146412">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1038624541">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1174421473">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1797217769">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="154153832">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1022899991">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="164520390">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1304702448">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2027293864">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="170144671">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="495614144">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="225071631">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="236594990">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="315111722">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="573707656">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="230625148">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="642855880">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="842084196">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="907181893">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1202013827">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="282619494">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1816870883">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="479273358">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1384408896">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="492835385">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1384870500">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="495808956">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1150710564">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1250499400">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="496309113">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="726031807">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="519054091">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2007517944">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="615986199">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="340402689">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="625503516">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="526068433">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="639768416">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1001085185">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="684483096">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1118335649">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="716466210">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1740323718">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="752094227">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="377820633">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="893931821">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1027101112">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="762262874">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="194854881">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1471283661">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="845554950">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1336805308">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="885291196">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1033575714">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="915280139">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="227152278">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1032993668">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1571843895">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1154948206">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1838769925">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1171918154">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1215459211">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1183284970">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1988702146">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1194878758">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="313414804">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1285383117">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="429551652">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1311523499">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="156727310">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1311981849">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="755174279">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="915242318">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="948463538">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1351418065">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1594701395">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1385062559">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="703600066">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1422676390">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1932354652">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1471481375">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="665791884">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1141069661">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1716613340">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1505509179">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="812140837">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="907228045">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="959074082">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1472019265">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1748647759">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1619067931">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1593011247">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1690257937">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="291792142">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1448891715">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1703827526">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1608805186">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1709913312">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="375399612">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1761832543">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1336955038">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1772431865">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1442649629">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2046178330">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1813601454">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1969968834">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1825392416">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1835224342">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1825926562">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1207644590">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1852837361">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2141682833">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1894191489">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="14697199">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1917401817">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="291404706">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="549922364">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="665786048">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1412508057">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1442261965">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1559703516">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1766539490">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2080781719">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1938713714">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1698195299">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2006516980">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2132283880">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2015259293">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1294404425">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2079398645">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="937718618">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2103447685">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1694303395">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2111003933">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="816607538">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="988824924">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1421754619">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1902523917">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2132092860">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="567109999">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="786434373">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2110392742">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1607272450">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="721173327">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="29769842">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1886405429">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2084402355">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2045791533">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="501579638">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1614357684">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="146747648">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="563493888">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="725832775">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2006129015">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1687754562">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="119301776">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="617570567">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1859850184">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="118846427">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="128868143">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="213591116">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="817921574">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="817921713">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1322926935">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2107726831">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2137529392">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1904755739">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1907061064">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1923293889">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1953631998">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="103504038">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="514149298">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2094662518">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="3170099">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="265693177">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="448159031">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="630861940">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1163617924">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1666544371">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
+  <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://childsafe.humanrights.gov.au/national-principles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Commissioner@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\UPP2SFPS006\User$\morganf\Desktop\Change%20of%20Name\D25%20101384%20%20copp-9.4%20Acacia.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:datamanagementgroup@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/system/files/2026-02/bdm401-register-a-change-of-name-child-under-18_69278.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/system/files/2026-02/bdm400-register-a-change-of-name-adult_69277.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/ACDelegations/ac-delegations-BDMR-s36H-commissioner.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Commissioner@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Documents/guidelines-for-corrections-in-aus.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:datamanagementgroup@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/en/professionalinterest/pages/juvenilesdeprivedofliberty.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="DOJ-CS Colours Final">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="305497"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="691A41"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="D1B948"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="83C5E1"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="203866"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4D5159"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="E2DCCB"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Arial">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...5 lines deleted...]
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
-        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...2 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...75 lines deleted...]
-    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010079CFC7F88D195F44898BCBABA994C892" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="af5b358a11aeeb26b8a8fa2881645a88">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4888e352-1a2e-44da-ab65-b22d44bb57b4" xmlns:ns3="39d6a63a-64a4-444c-8ca1-3759aadf3bb1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e5bdee512909a91f53f1c8e325c35edb" ns2:_="" ns3:_="">
+    <xsd:import namespace="4888e352-1a2e-44da-ab65-b22d44bb57b4"/>
+    <xsd:import namespace="39d6a63a-64a4-444c-8ca1-3759aadf3bb1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
-[...15 lines deleted...]
-                <xsd:element ref="ns2:pa8a0a93780a4945b3173f20d8e45055" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:Saved" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="87620643-678a-4ec4-b8d1-35ea5295a2f1" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4888e352-1a2e-44da-ab65-b22d44bb57b4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="2" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4b0680b8-824f-4913-9105-d98a88a20ba5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="f6c902c1-a70b-4cda-a604-fa1e7b84f0bb">
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:MultiChoiceLookup">
-[...28 lines deleted...]
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
-                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="Contributor_x0020_Email" ma:index="16" ma:displayName="Content Owner Email" ma:list="UserInfo" ma:SharePointGroup="4" ma:internalName="Contributor_x0020_Email" ma:readOnly="false" ma:showField="EMail">
-[...16 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Position" ma:index="17" nillable="true" ma:displayName="Content Owner Position" ma:default="Senior Project Officer" ma:internalName="Position">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="39d6a63a-64a4-444c-8ca1-3759aadf3bb1" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="12" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="13" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="18" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Saved" ma:index="19" nillable="true" ma:displayName="Saved" ma:format="Dropdown" ma:internalName="Saved">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...73 lines deleted...]
-        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="27" ma:displayName="Content Type"/>
-[...1 lines deleted...]
-        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1" ma:index="8" ma:displayName="Subject"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="keywords" maxOccurs="1" ma:index="9" ma:displayName="Keywords">
-[...5 lines deleted...]
-        </xsd:element>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="12" ma:displayName="Category"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
           <xs:element ref="pc:AccountType" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="DisplayName" type="xs:string"/>
@@ -15284,237 +24053,184 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Saved xmlns="39d6a63a-64a4-444c-8ca1-3759aadf3bb1" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1FF004C-6502-4375-841A-1054C2A09310}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6ACFDBBD-BB17-4DCB-A7D8-AA3152684401}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{397C2977-CF0E-4634-84CF-52A5020095DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="4888e352-1a2e-44da-ab65-b22d44bb57b4"/>
+    <ds:schemaRef ds:uri="39d6a63a-64a4-444c-8ca1-3759aadf3bb1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4B80A1F-5DF6-4D39-BF3E-C88AC81230BF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="39d6a63a-64a4-444c-8ca1-3759aadf3bb1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E63E6A4-E929-4CC2-A117-902F963389A1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{ea60d57e-af5b-4752-ac57-3e4f28ca11dc}" enabled="1" method="Standard" siteId="{36da45f1-dd2c-4d1f-af13-5abe46b99921}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>16351</Characters>
+  <Pages>1</Pages>
+  <Words>4617</Words>
+  <Characters>26319</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>480</Lines>
-  <Paragraphs>240</Paragraphs>
+  <Lines>219</Lines>
+  <Paragraphs>61</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>COPP 9.4 Change of Prisoner Name</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
-  <Company>Department of Justice</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19219</CharactersWithSpaces>
+  <CharactersWithSpaces>30875</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...74 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>COPP 9.4 Change of Prisoner Name</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Davies, Richard</dc:creator>
-  <cp:keywords>Commissioner's Operating Policy and Procedure (COPP); Prison Operations; Adult Custodial; Procedures; Policies.</cp:keywords>
+  <dc:creator>Agostino, Joshua</dc:creator>
+  <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD</vt:lpwstr>
+    <vt:lpwstr>0x01010079CFC7F88D195F44898BCBABA994C892</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>553d2694,f7c871b,68201029</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
-    <vt:lpwstr>9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Aptos</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
-    <vt:lpwstr>8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
-    <vt:lpwstr>7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Base Target">
-    <vt:lpwstr>_blank</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-07-23T05:55:38Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>d2176a17-ea10-45b5-9d80-39d3d9e2556c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>