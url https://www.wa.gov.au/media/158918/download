--- v0 (2026-02-17)
+++ v1 (2026-06-20)
@@ -1,833 +1,1726 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30203"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://wadaa.sharepoint.com/sites/SE-Policy2/Shared Documents/LUPP - Urban Greening Strategy/Grants/Appendices/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://wadaa-my.sharepoint.com/personal/tanmoy_nath_dplh_wa_gov_au/Documents/Documents/Tanmoy's/Lets grow grants/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="206" documentId="13_ncr:1_{A4971BE0-44ED-4A89-BF65-E875C77C3A93}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B19E83C1-F876-479C-8C3B-3F36051C95D7}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{26C6513D-2545-4D23-BEE0-2B353D372093}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-38520" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Budget" sheetId="1" r:id="rId1"/>
-    <sheet name="Summary" sheetId="2" r:id="rId2"/>
+    <sheet name="Template" sheetId="5" r:id="rId1"/>
+    <sheet name="Example Budget" sheetId="6" r:id="rId2"/>
     <sheet name="Lookups" sheetId="3" state="hidden" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H2" i="1" l="1" a="1"/>
-[...6 lines deleted...]
-  <c r="J3" i="1" s="1"/>
+  <c r="G4" i="5" l="1"/>
+  <c r="G5" i="5"/>
+  <c r="G6" i="5"/>
+  <c r="G7" i="5"/>
+  <c r="G8" i="5"/>
+  <c r="G9" i="5"/>
+  <c r="G10" i="5"/>
+  <c r="G11" i="5"/>
+  <c r="G12" i="5"/>
+  <c r="G13" i="5"/>
+  <c r="G14" i="5"/>
+  <c r="G15" i="5"/>
+  <c r="G16" i="5"/>
+  <c r="G17" i="5"/>
+  <c r="G18" i="5"/>
+  <c r="G19" i="5"/>
+  <c r="G20" i="5"/>
+  <c r="G3" i="5"/>
+  <c r="I31" i="6"/>
+  <c r="I30" i="6"/>
+  <c r="G23" i="6"/>
+  <c r="G22" i="6"/>
+  <c r="G21" i="6"/>
+  <c r="G20" i="6"/>
+  <c r="I29" i="6" s="1"/>
+  <c r="G19" i="6"/>
+  <c r="G18" i="6"/>
+  <c r="G17" i="6"/>
+  <c r="G16" i="6"/>
+  <c r="G15" i="6"/>
+  <c r="G14" i="6"/>
+  <c r="G13" i="6"/>
+  <c r="G12" i="6"/>
+  <c r="I28" i="6" s="1"/>
+  <c r="G11" i="6"/>
+  <c r="G10" i="6"/>
+  <c r="I27" i="6" s="1"/>
+  <c r="G9" i="6"/>
+  <c r="G8" i="6"/>
+  <c r="G7" i="6"/>
+  <c r="G6" i="6"/>
+  <c r="G5" i="6"/>
+  <c r="G4" i="6"/>
+  <c r="G3" i="6"/>
+  <c r="G21" i="5" l="1"/>
+  <c r="G24" i="6"/>
 </calcChain>
 </file>
 
-<file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="36">
-[...77 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="208" uniqueCount="126">
   <si>
     <r>
       <rPr>
         <b/>
+        <i/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>Let's Grow</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Grants - Stream 2 application - Itemised Budget Table - (Please read the guiding information below before completing this table)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
         <sz val="11"/>
-        <color rgb="FF035C45"/>
+        <color theme="6" tint="0.79998168889431442"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Item Category </t>
     </r>
     <r>
       <rPr>
-        <b/>
         <sz val="11"/>
-        <rFont val="Aptos"/>
-[...28 lines deleted...]
-        <sz val="11"/>
+        <color theme="1"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="11"/>
+        <sz val="9"/>
+        <color theme="1"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t>Ensure adequate detail to understand item.</t>
+      <t>(e.g. plants, trees, equipment hire, supplementary item, contractor, equipment hire, administration)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <b/>
         <sz val="11"/>
-        <color rgb="FF035C45"/>
+        <color theme="6" tint="0.79998168889431442"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>Description of Item</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>(as applicable). 
+Ensure adequate detail to understand item.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="6" tint="0.79998168889431442"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Plant Species Name</t>
     </r>
     <r>
       <rPr>
-        <b/>
         <sz val="11"/>
-        <rFont val="Aptos"/>
-[...83 lines deleted...]
-        <sz val="11"/>
+        <color theme="1"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <i/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">(if applicable)
+eg: Melaleuca rhaphiophylla </t>
+    </r>
+  </si>
+  <si>
+    <t>Quantity</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
         <sz val="11"/>
+        <color theme="6" tint="0.79998168889431442"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>Units</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>(E.g. Item size/volume/hours as applicable)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="6" tint="0.79998168889431442"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>Unit Cost</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>(The cost for each item)</t>
     </r>
   </si>
+  <si>
+    <t>Total (ex GST)</t>
+  </si>
+  <si>
+    <t>Supplier</t>
+  </si>
+  <si>
+    <t>Quote Attached (Y/N/NA)</t>
+  </si>
+  <si>
+    <t>Any Notes or Comments</t>
+  </si>
+  <si>
+    <t>Total Budget</t>
+  </si>
+  <si>
+    <t>Please check an Example budget has been created for your reference - under "Example Budget" tab</t>
+  </si>
+  <si>
+    <t>List of ineligible items (not limited to): What you can’t spend grant money on</t>
+  </si>
+  <si>
+    <t>List of Items eligible for funding (example)</t>
+  </si>
+  <si>
+    <t>1. Staff salaries or normal running costs</t>
+  </si>
+  <si>
+    <t>Limited Contractors or consultants (if needed) for site preparation or planting</t>
+  </si>
+  <si>
+    <t>2. Buying land, other assets or items such as:</t>
+  </si>
+  <si>
+    <t>Machinery or equipment hire for the purposes of site preparation or planting</t>
+  </si>
+  <si>
+    <t>a) Vehicles</t>
+  </si>
+  <si>
+    <t>Limited project administration costs capped at 10 per cent of the total grant amount e.g:</t>
+  </si>
+  <si>
+    <t>b) Playground equipments</t>
+  </si>
+  <si>
+    <t>acquittal preparation, or audit fees</t>
+  </si>
+  <si>
+    <t>c) Furniture e.g. chairs, benches</t>
+  </si>
+  <si>
+    <t>printing, stationery, or minor supplies</t>
+  </si>
+  <si>
+    <t>d) Nature play items</t>
+  </si>
+  <si>
+    <t>project‑specific advertising, community notices, teacher relief time</t>
+  </si>
+  <si>
+    <t>e) Landscaping items e.g. paving, edges, retaining wall, turf, seeds, bollards etc.</t>
+  </si>
+  <si>
+    <t>Supplementary items to support planting and maintenance such as</t>
+  </si>
+  <si>
+    <t>f). Machinary, IT equipments</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mulch, soil enhancers, stakes, tree guards, hose, </t>
+  </si>
+  <si>
+    <t>3. Any repair or long-term maintenance costs (except establishment watering during the first two years or so)</t>
+  </si>
+  <si>
+    <t>watering can, shovel, tap timers and waterwise and cost-effective irrigation</t>
+  </si>
+  <si>
+    <t>4. Hiring Architect or landscape designer services for:</t>
+  </si>
+  <si>
+    <t>Compost or soil blend</t>
+  </si>
+  <si>
+    <t>a) Concept masterplans - high‑level design documents not directly tied to the funded planting works</t>
+  </si>
+  <si>
+    <t>Tree stakes and ties</t>
+  </si>
+  <si>
+    <t>b) Detailed landscape drawings - full construction‑level plans beyond what is required for simple planting</t>
+  </si>
+  <si>
+    <t>Plant guards</t>
+  </si>
+  <si>
+    <t>c) Design of non‑planting elements - e.g., playgrounds, structures, hard landscaping</t>
+  </si>
+  <si>
+    <t>Temporary fencing or markers - to protect new plantings during establishment</t>
+  </si>
+  <si>
+    <t>d) Architectural design unrelated to canopy creation - buildings, shelters, shade structures, etc.</t>
+  </si>
+  <si>
+    <t>5. Contractor Hire for:</t>
+  </si>
+  <si>
+    <t>Documents that you must upload with the application</t>
+  </si>
+  <si>
+    <t>a) Construction or installation of built assets - playground equipment, furniture, bollards, fencing, etc.</t>
+  </si>
+  <si>
+    <t>1. Any individual item/plant costing $1,000 or more (one quote per item)</t>
+  </si>
+  <si>
+    <t>b) Machinery hire - excavators, bobcats, stump grinders, etc.</t>
+  </si>
+  <si>
+    <t>2. Any machinery/equipment hire cost $1,000 or more (one quote per item hired)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">c) Existing Tree removal or pruning </t>
+  </si>
+  <si>
+    <t>3. Use of contractors or consultants (two quotes from two different contractor/consultant)</t>
+  </si>
+  <si>
+    <t>d) Removing or installing permanent retaining walls</t>
+  </si>
+  <si>
+    <t>4. Land owner's Authority Letter</t>
+  </si>
+  <si>
+    <t>6. Event hosting costs such as food, drinks or toilet hire</t>
+  </si>
+  <si>
+    <t>7. Costs incurred before the Funding Agreement is signed</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>Let's Grow</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Grants - Stream 2 application - Itemised Budget Table - Example</t>
+    </r>
+  </si>
+  <si>
+    <t>Quote Attached (Y/N)</t>
+  </si>
+  <si>
+    <t>Trees (grow to 3m or higher in height)</t>
+  </si>
+  <si>
+    <t>Fast‑growing shade tree reaching 10–15 m (200lt)</t>
+  </si>
+  <si>
+    <t>Tipuana tipu (Tipu Tree)</t>
+  </si>
+  <si>
+    <t>90L</t>
+  </si>
+  <si>
+    <t>ABC Tree Farm</t>
+  </si>
+  <si>
+    <t>Y</t>
+  </si>
+  <si>
+    <t>Deciduous flowering tree to around 6–8 m (90ltp)</t>
+  </si>
+  <si>
+    <t>Lagerstroemia indica (Crepe Myrtle)</t>
+  </si>
+  <si>
+    <t>45L</t>
+  </si>
+  <si>
+    <t>XYZ Nurseries</t>
+  </si>
+  <si>
+    <t>Coral‑pink flowering tree growing 5–7 m tall (90ltp)</t>
+  </si>
+  <si>
+    <t>Lagerstroemia tuscarora (Crepe Myrtle)</t>
+  </si>
+  <si>
+    <t>25–45L</t>
+  </si>
+  <si>
+    <t>WA native gum, reaching 10–20 m (90lt)</t>
+  </si>
+  <si>
+    <t>Eucalyptus rudis (Flooded Gum)</t>
+  </si>
+  <si>
+    <t>Tubes</t>
+  </si>
+  <si>
+    <t>Plants (grow up to 3m in height)</t>
+  </si>
+  <si>
+    <t>Soft feathery WA native shrub typically 2–4 m tall (5lt)</t>
+  </si>
+  <si>
+    <t>Adenanthos sericeus (Woolly Bush)</t>
+  </si>
+  <si>
+    <t>25L</t>
+  </si>
+  <si>
+    <t>n/a</t>
+  </si>
+  <si>
+    <t>Prostrate spreading banksia, 0.3–0.6 m high (13cm)</t>
+  </si>
+  <si>
+    <t>Banksia petiolaris (Long‑stalked Banksia)</t>
+  </si>
+  <si>
+    <t>15L</t>
+  </si>
+  <si>
+    <t>LMN Nature Supply</t>
+  </si>
+  <si>
+    <t>Compact orange‑flowering banksia growing 1–2 m (13cm)</t>
+  </si>
+  <si>
+    <t>Banksia ashbyi (dwarf) (Ashby’s Banksia)</t>
+  </si>
+  <si>
+    <t>10L</t>
+  </si>
+  <si>
+    <t>Dwarf WA banksia with orange flowers, 1–2 m tall (13cm)</t>
+  </si>
+  <si>
+    <t>Banksia prionotes (dwarf) (Acorn Banksia)</t>
+  </si>
+  <si>
+    <t>Compact shrub with red new growth, growing 2–3 m (5lt)</t>
+  </si>
+  <si>
+    <t>Syzygium ‘Bush Christmas’ (Bush Christmas Lilly Pilly)</t>
+  </si>
+  <si>
+    <t>Supplementary items</t>
+  </si>
+  <si>
+    <t>Hardwood wood chip mulch (50m3)</t>
+  </si>
+  <si>
+    <t>50m2</t>
+  </si>
+  <si>
+    <t>Master store</t>
+  </si>
+  <si>
+    <t>Richgro black organic mulch (80m3)</t>
+  </si>
+  <si>
+    <t>80m2</t>
+  </si>
+  <si>
+    <t>Planting tools (shovels, gloves)</t>
+  </si>
+  <si>
+    <t>Tools</t>
+  </si>
+  <si>
+    <t>Delivery of Mulch</t>
+  </si>
+  <si>
+    <t>Lot</t>
+  </si>
+  <si>
+    <t>Delivery of Trees</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Soil and fertiliser 20 bags </t>
+  </si>
+  <si>
+    <t>Bags</t>
+  </si>
+  <si>
+    <t>Delivery of soil and fertiliser</t>
+  </si>
+  <si>
+    <t>Irrigation (smart meter, controller, box, and valve)</t>
+  </si>
+  <si>
+    <t>Multiple</t>
+  </si>
+  <si>
+    <t>Contractor/Consultant Services</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contractor for irrigation installation </t>
+  </si>
+  <si>
+    <t>Full installation</t>
+  </si>
+  <si>
+    <t>ABC Irrigation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contractor for site preparation </t>
+  </si>
+  <si>
+    <t>Hours</t>
+  </si>
+  <si>
+    <t>XYZ Contractor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contractor for tree planting </t>
+  </si>
+  <si>
+    <t>LMN Supplier</t>
+  </si>
+  <si>
+    <t>Administration (capped at 10%)</t>
+  </si>
+  <si>
+    <t>Overhead and admin costs</t>
+  </si>
+  <si>
+    <t>Value for money calculation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Total Trees and Plants </t>
+  </si>
+  <si>
+    <t>(canopy and shades - 90 Trees )</t>
+  </si>
+  <si>
+    <t>Total Supplementary items</t>
+  </si>
+  <si>
+    <t>(for tree surviveability)</t>
+  </si>
+  <si>
+    <t>Total contractor services</t>
+  </si>
+  <si>
+    <t>(planting related only)</t>
+  </si>
+  <si>
+    <t>Total admin cost capped at 10%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Equipment hire</t>
+  </si>
+  <si>
+    <t>N</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-    <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00"/>
+  <numFmts count="5">
+    <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
+    <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
+    <numFmt numFmtId="166" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-[$$-C09]* #,##0.00_-;\-[$$-C09]* #,##0.00_-;_-[$$-C09]* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Corbel"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...9 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Aptos"/>
-[...16 lines deleted...]
-      <sz val="11"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
+      <sz val="11"/>
+      <color theme="6" tint="0.79998168889431442"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="0"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Corbel"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFF0000"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFCCECFF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF035C45"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="3">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </right>
       <top style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
       <bottom style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </right>
-      <top/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="1" fillId="7" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="1" fillId="7" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="1" fillId="7" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="2" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="18">
-[...14 lines deleted...]
-    </dxf>
+  <dxfs count="23">
     <dxf>
       <font>
         <strike val="0"/>
-        <outline val="0"/>
-[...59 lines deleted...]
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Aptos"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00"/>
-[...19 lines deleted...]
-      </font>
       <fill>
-        <patternFill>
-          <bgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
+        <color theme="1"/>
         <name val="Aptos"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
+        <color theme="1"/>
         <name val="Aptos"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
+        <color theme="1"/>
         <name val="Aptos"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
+        <color theme="1"/>
         <name val="Aptos"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
+        <color theme="1"/>
         <name val="Aptos"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
+        <color theme="1"/>
         <name val="Aptos"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...6 lines deleted...]
-      </border>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
+        <color theme="1"/>
         <name val="Aptos"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-    </dxf>
-[...5 lines deleted...]
-      </border>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <font>
-        <b/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color auto="1"/>
+        <color theme="1"/>
         <name val="Aptos"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...9 lines deleted...]
-      </border>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Aptos"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Aptos"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Aptos"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Aptos"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Aptos"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Aptos"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Aptos"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Aptos"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Aptos"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="2" formatCode="0.00"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Aptos"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Aptos"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Aptos"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Aptos"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Aptos"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF035C45"/>
+      <color rgb="FFCCECFF"/>
+      <color rgb="FFFF8989"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381944</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>106752</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>750</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>145646</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="Rectangle: Rounded Corners 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A671FDD-904E-9504-AC94-C8586F23917F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm rot="20613612">
+          <a:off x="2596507" y="1916502"/>
+          <a:ext cx="5786243" cy="2003425"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:round/>
+          <a:headEnd type="none" w="med" len="med"/>
+          <a:tailEnd type="none" w="med" len="med"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="accent2"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="en-AU" sz="9600"/>
+            <a:t>Example</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/featurePropertyBag/featurePropertyBag.xml><?xml version="1.0" encoding="utf-8"?>
+<FeaturePropertyBags xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag">
+  <bag type="Checkbox"/>
+  <bag type="XFControls">
+    <bagId k="CellControl">0</bagId>
+  </bag>
+  <bag type="XFComplement">
+    <bagId k="XFControls">1</bagId>
+  </bag>
+  <bag type="XFComplements" extRef="XFComplementsMapperExtRef">
+    <a k="MappedFeaturePropertyBags">
+      <bagId>2</bagId>
+    </a>
+  </bag>
+</FeaturePropertyBags>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{0D78B7BB-8F89-4588-AA10-6AAF6B4EACB5}" name="Grant_Budget" displayName="Grant_Budget" ref="A1:M3" totalsRowShown="0" headerRowDxfId="17" dataDxfId="15" headerRowBorderDxfId="16" tableBorderDxfId="14">
-[...12 lines deleted...]
-(The cost for each item)]]/1.1, "Calculated field")</calculatedColumnFormula>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{0C9C7BA6-62E1-482B-87E9-25645B835CE5}" name="Table24" displayName="Table24" ref="A2:J21" totalsRowShown="0" headerRowDxfId="22" dataDxfId="21">
+  <autoFilter ref="A2:J21" xr:uid="{0C9C7BA6-62E1-482B-87E9-25645B835CE5}"/>
+  <tableColumns count="10">
+    <tableColumn id="1" xr3:uid="{1B795C14-74EA-4497-9841-02B438E85F57}" name="Item Category _x000a_(e.g. plants, trees, equipment hire, supplementary item, contractor, equipment hire, administration)" dataDxfId="20"/>
+    <tableColumn id="2" xr3:uid="{9A159BCD-7D97-4877-9EA9-797DA612D303}" name="Description of Item _x000a_(as applicable). _x000a_Ensure adequate detail to understand item." dataDxfId="19"/>
+    <tableColumn id="3" xr3:uid="{63F0CDE4-DC9C-423C-BC37-AF6FC7CF8297}" name="Plant Species Name_x000a_(if applicable)_x000a_eg: Melaleuca rhaphiophylla " dataDxfId="18"/>
+    <tableColumn id="4" xr3:uid="{E4A1B63B-3A33-407D-BE3C-84D986F09205}" name="Quantity" dataDxfId="17"/>
+    <tableColumn id="5" xr3:uid="{40940980-6CBA-47B0-84F8-7842A3F25BA7}" name="Units_x000a_(E.g. Item size/volume/hours as applicable)" dataDxfId="16"/>
+    <tableColumn id="6" xr3:uid="{3FD916AA-7A0A-4A81-8325-AFFE0E9C83FF}" name="Unit Cost_x000a_(The cost for each item)" dataDxfId="15"/>
+    <tableColumn id="7" xr3:uid="{9E74625A-CE0E-46A2-9C67-3C83EFA14D69}" name="Total (ex GST)" dataDxfId="14">
+      <calculatedColumnFormula>Table24[[#This Row],[Quantity]]*Table24[[#This Row],[Unit Cost
+(The cost for each item)]]</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="8" xr3:uid="{9E72D67F-115D-44E0-8CEB-CB819E537931}" name="GST" dataDxfId="2">
-[...7 lines deleted...]
-    <tableColumn id="12" xr3:uid="{13FFBED0-8B0F-489E-95BB-8E16D792542E}" name="Any Notes or Comments" dataDxfId="8"/>
+    <tableColumn id="8" xr3:uid="{8607E7D7-BE24-4C5F-81FF-1C6E9BF19035}" name="Supplier" dataDxfId="13"/>
+    <tableColumn id="9" xr3:uid="{9B2142FB-BC7B-42D6-845F-60B4BABAF2A6}" name="Quote Attached (Y/N/NA)" dataDxfId="12"/>
+    <tableColumn id="10" xr3:uid="{0CA8F6FC-C651-4E7F-82AE-81A5B21C37FD}" name="Any Notes or Comments" dataDxfId="11"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleMedium19" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{443F1008-17DD-417F-B546-6F0357B871DC}" name="Table22" displayName="Table22" ref="A2:I24" totalsRowShown="0" headerRowDxfId="10" dataDxfId="9">
+  <tableColumns count="9">
+    <tableColumn id="1" xr3:uid="{F88E2DB2-6187-461B-AFD5-E80883A147A8}" name="Item Category _x000a_(e.g. plants, trees, equipment hire, supplementary item, contractor, equipment hire, administration)" dataDxfId="8"/>
+    <tableColumn id="2" xr3:uid="{8F6B70AC-7577-47F0-AF46-B75CF77A3C4D}" name="Description of Item _x000a_(as applicable). _x000a_Ensure adequate detail to understand item." dataDxfId="7"/>
+    <tableColumn id="3" xr3:uid="{CC7952B4-BEC1-45B9-87D2-02D7E10C4312}" name="Plant Species Name_x000a_(if applicable)_x000a_eg: Melaleuca rhaphiophylla " dataDxfId="6"/>
+    <tableColumn id="4" xr3:uid="{3AD8A264-44A4-480E-8C41-C162F883A25E}" name="Quantity" dataDxfId="5"/>
+    <tableColumn id="5" xr3:uid="{180EAD53-F54A-4E55-97C4-181B54C44B73}" name="Units_x000a_(E.g. Item size/volume/hours as applicable)" dataDxfId="4"/>
+    <tableColumn id="6" xr3:uid="{A8764785-6936-4E5E-8ECB-45ECD3EE6120}" name="Unit Cost_x000a_(The cost for each item)" dataDxfId="3"/>
+    <tableColumn id="7" xr3:uid="{E14937C5-80B9-4BD0-877A-1D1AFBEE092A}" name="Total (ex GST)" dataDxfId="2"/>
+    <tableColumn id="8" xr3:uid="{FB45B1D8-E259-4F5B-AE76-C3514AB058E1}" name="Supplier" dataDxfId="1"/>
+    <tableColumn id="9" xr3:uid="{11492B86-3886-4B11-879E-3DEB4E83347C}" name="Quote Attached (Y/N)" dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium19" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Basis">
   <a:themeElements>
     <a:clrScheme name="Basis">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="565349"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="DDDDDD"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="A6B727"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="DF5327"/>
       </a:accent2>
@@ -1028,407 +1921,1683 @@
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="90000"/>
             <a:shade val="85000"/>
             <a:satMod val="160000"/>
             <a:lumMod val="110000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Basis" id="{5665723A-49BA-4B57-8411-A56F8F207965}" vid="{90E45F77-AEFC-46EF-A7C1-5B338C297B02}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M3"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8735224-D386-497E-8E53-6E1C7D37BBA8}">
+  <dimension ref="A1:J46"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="88" zoomScaleNormal="88" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.625" defaultRowHeight="14.45"/>
   <cols>
-    <col min="1" max="1" width="44.75" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="9" style="4"/>
+    <col min="1" max="1" width="36.625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="21.125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="18.375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="12.375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="20.125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="14.5" style="1" customWidth="1"/>
+    <col min="8" max="8" width="9.375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="10" style="1" customWidth="1"/>
+    <col min="10" max="10" width="17.625" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="8.625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:10" ht="27.95" customHeight="1">
+      <c r="A1" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" s="4" customFormat="1" ht="57.6" customHeight="1">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G2" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="J2" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" s="5"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="43">
+        <f>Table24[[#This Row],[Quantity]]*Table24[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>0</v>
+      </c>
+      <c r="H3" s="42"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" s="5"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="43">
+        <f>Table24[[#This Row],[Quantity]]*Table24[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>0</v>
+      </c>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" s="5"/>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="43">
+        <f>Table24[[#This Row],[Quantity]]*Table24[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>0</v>
+      </c>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="5"/>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="43">
+        <f>Table24[[#This Row],[Quantity]]*Table24[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>0</v>
+      </c>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="5"/>
+      <c r="B7" s="5"/>
+      <c r="C7" s="5"/>
+      <c r="D7" s="44"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="43">
+        <f>Table24[[#This Row],[Quantity]]*Table24[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>0</v>
+      </c>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="5"/>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="43">
+        <f>Table24[[#This Row],[Quantity]]*Table24[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>0</v>
+      </c>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="5"/>
+      <c r="B9" s="5"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="44"/>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="43">
+        <f>Table24[[#This Row],[Quantity]]*Table24[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>0</v>
+      </c>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="5"/>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="44"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="43">
+        <f>Table24[[#This Row],[Quantity]]*Table24[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>0</v>
+      </c>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="5"/>
+      <c r="B11" s="5"/>
+      <c r="C11" s="5"/>
+      <c r="D11" s="44"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="43">
+        <f>Table24[[#This Row],[Quantity]]*Table24[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>0</v>
+      </c>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="5"/>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="44"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="43">
+        <f>Table24[[#This Row],[Quantity]]*Table24[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>0</v>
+      </c>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="5"/>
+      <c r="B13" s="5"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="44"/>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="43">
+        <f>Table24[[#This Row],[Quantity]]*Table24[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>0</v>
+      </c>
+      <c r="H13" s="5"/>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5"/>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="5"/>
+      <c r="B14" s="5"/>
+      <c r="C14" s="5"/>
+      <c r="D14" s="44"/>
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="43">
+        <f>Table24[[#This Row],[Quantity]]*Table24[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>0</v>
+      </c>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5"/>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="5"/>
+      <c r="B15" s="5"/>
+      <c r="C15" s="5"/>
+      <c r="D15" s="44"/>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="43">
+        <f>Table24[[#This Row],[Quantity]]*Table24[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>0</v>
+      </c>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="5"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="44"/>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="43">
+        <f>Table24[[#This Row],[Quantity]]*Table24[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>0</v>
+      </c>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" s="5"/>
+      <c r="B17" s="5"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="44"/>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="43">
+        <f>Table24[[#This Row],[Quantity]]*Table24[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>0</v>
+      </c>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5"/>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" s="5"/>
+      <c r="B18" s="5"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="44"/>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="43">
+        <f>Table24[[#This Row],[Quantity]]*Table24[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>0</v>
+      </c>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5"/>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" s="5"/>
+      <c r="B19" s="5"/>
+      <c r="C19" s="5"/>
+      <c r="D19" s="44"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="43">
+        <f>Table24[[#This Row],[Quantity]]*Table24[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>0</v>
+      </c>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5"/>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="5"/>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="44"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="43">
+        <f>Table24[[#This Row],[Quantity]]*Table24[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>0</v>
+      </c>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5"/>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" s="45"/>
+      <c r="B21" s="45"/>
+      <c r="C21" s="45"/>
+      <c r="D21" s="46"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="G21" s="49">
+        <f>SUM(G3:G20)</f>
+        <v>0</v>
+      </c>
+      <c r="H21" s="47"/>
+      <c r="I21" s="47"/>
+      <c r="J21" s="47"/>
+    </row>
+    <row r="23" spans="1:10" ht="18.600000000000001">
+      <c r="A23" s="50" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="18.600000000000001">
+      <c r="A25" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="F25" s="51" t="s">
+        <v>14</v>
+      </c>
+      <c r="G25" s="52"/>
+      <c r="H25" s="52"/>
+      <c r="I25" s="52"/>
+      <c r="J25" s="52"/>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" s="53" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="54"/>
+      <c r="C26" s="54"/>
+      <c r="D26" s="55"/>
+      <c r="F26" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="G26" s="8"/>
+      <c r="H26" s="8"/>
+      <c r="I26" s="8"/>
+      <c r="J26" s="8"/>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="B27" s="55"/>
+      <c r="C27" s="55"/>
+      <c r="D27" s="55"/>
+      <c r="F27" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G27" s="8"/>
+      <c r="H27" s="8"/>
+      <c r="I27" s="8"/>
+      <c r="J27" s="8"/>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="B28" s="55"/>
+      <c r="C28" s="55"/>
+      <c r="D28" s="55"/>
+      <c r="F28" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="G28" s="8"/>
+      <c r="H28" s="8"/>
+      <c r="I28" s="8"/>
+      <c r="J28" s="8"/>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" s="56" t="s">
+        <v>21</v>
+      </c>
+      <c r="B29" s="55"/>
+      <c r="C29" s="55"/>
+      <c r="D29" s="55"/>
+      <c r="F29" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="G29" s="8"/>
+      <c r="H29" s="8"/>
+      <c r="I29" s="8"/>
+      <c r="J29" s="8"/>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="B30" s="55"/>
+      <c r="C30" s="55"/>
+      <c r="D30" s="55"/>
+      <c r="F30" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="G30" s="8"/>
+      <c r="H30" s="8"/>
+      <c r="I30" s="8"/>
+      <c r="J30" s="8"/>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" s="56" t="s">
+        <v>25</v>
+      </c>
+      <c r="B31" s="55"/>
+      <c r="C31" s="55"/>
+      <c r="D31" s="55"/>
+      <c r="F31" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="G31" s="8"/>
+      <c r="H31" s="8"/>
+      <c r="I31" s="8"/>
+      <c r="J31" s="8"/>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" s="56" t="s">
         <v>27</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="B32" s="55"/>
+      <c r="C32" s="55"/>
+      <c r="D32" s="55"/>
+      <c r="F32" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="D1" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E1" s="2" t="s">
+      <c r="G32" s="8"/>
+      <c r="H32" s="8"/>
+      <c r="I32" s="8"/>
+      <c r="J32" s="8"/>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33" s="56" t="s">
         <v>29</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="B33" s="55"/>
+      <c r="C33" s="55"/>
+      <c r="D33" s="55"/>
+      <c r="F33" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="G33" s="8"/>
+      <c r="H33" s="8"/>
+      <c r="I33" s="8"/>
+      <c r="J33" s="8"/>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34" s="53" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="55"/>
+      <c r="C34" s="55"/>
+      <c r="D34" s="55"/>
+      <c r="F34" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="G34" s="8"/>
+      <c r="H34" s="8"/>
+      <c r="I34" s="8"/>
+      <c r="J34" s="8"/>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="B35" s="55"/>
+      <c r="C35" s="55"/>
+      <c r="D35" s="55"/>
+      <c r="F35" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="G35" s="8"/>
+      <c r="H35" s="8"/>
+      <c r="I35" s="8"/>
+      <c r="J35" s="8"/>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" s="56" t="s">
         <v>35</v>
       </c>
-      <c r="G1" s="10" t="s">
-[...73 lines deleted...]
-      </c>
+      <c r="B36" s="55"/>
+      <c r="C36" s="55"/>
+      <c r="D36" s="55"/>
+      <c r="F36" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="G36" s="8"/>
+      <c r="H36" s="8"/>
+      <c r="I36" s="8"/>
+      <c r="J36" s="8"/>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="B37" s="55"/>
+      <c r="C37" s="55"/>
+      <c r="D37" s="55"/>
+      <c r="F37" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="G37" s="8"/>
+      <c r="H37" s="8"/>
+      <c r="I37" s="8"/>
+      <c r="J37" s="8"/>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="B38" s="55"/>
+      <c r="C38" s="55"/>
+      <c r="D38" s="55"/>
+      <c r="F38" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="G38" s="8"/>
+      <c r="H38" s="8"/>
+      <c r="I38" s="8"/>
+      <c r="J38" s="8"/>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" s="56" t="s">
+        <v>41</v>
+      </c>
+      <c r="B39" s="55"/>
+      <c r="C39" s="55"/>
+      <c r="D39" s="55"/>
+      <c r="F39" s="10"/>
+      <c r="G39" s="10"/>
+      <c r="H39" s="10"/>
+      <c r="I39" s="10"/>
+      <c r="J39" s="10"/>
+    </row>
+    <row r="40" spans="1:10" ht="18.600000000000001">
+      <c r="A40" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="B40" s="55"/>
+      <c r="C40" s="55"/>
+      <c r="D40" s="55"/>
+      <c r="F40" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="G40" s="12"/>
+      <c r="H40" s="12"/>
+      <c r="I40" s="12"/>
+      <c r="J40" s="12"/>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" s="56" t="s">
+        <v>44</v>
+      </c>
+      <c r="B41" s="55"/>
+      <c r="C41" s="55"/>
+      <c r="D41" s="55"/>
+      <c r="F41" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="G41" s="8"/>
+      <c r="H41" s="8"/>
+      <c r="I41" s="8"/>
+      <c r="J41" s="8"/>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" s="56" t="s">
+        <v>46</v>
+      </c>
+      <c r="B42" s="55"/>
+      <c r="C42" s="55"/>
+      <c r="D42" s="55"/>
+      <c r="F42" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="G42" s="8"/>
+      <c r="H42" s="8"/>
+      <c r="I42" s="8"/>
+      <c r="J42" s="8"/>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" s="56" t="s">
+        <v>48</v>
+      </c>
+      <c r="B43" s="55"/>
+      <c r="C43" s="55"/>
+      <c r="D43" s="55"/>
+      <c r="F43" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="G43" s="8"/>
+      <c r="H43" s="8"/>
+      <c r="I43" s="8"/>
+      <c r="J43" s="8"/>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" s="56" t="s">
+        <v>50</v>
+      </c>
+      <c r="B44" s="55"/>
+      <c r="C44" s="55"/>
+      <c r="D44" s="55"/>
+      <c r="F44" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="G44" s="8"/>
+      <c r="H44" s="8"/>
+      <c r="I44" s="8"/>
+      <c r="J44" s="8"/>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" s="53" t="s">
+        <v>52</v>
+      </c>
+      <c r="B45" s="55"/>
+      <c r="C45" s="55"/>
+      <c r="D45" s="55"/>
+      <c r="F45" s="8"/>
+      <c r="G45" s="8"/>
+      <c r="H45" s="8"/>
+      <c r="I45" s="8"/>
+      <c r="J45" s="8"/>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" s="53" t="s">
+        <v>53</v>
+      </c>
+      <c r="B46" s="55"/>
+      <c r="C46" s="55"/>
+      <c r="D46" s="55"/>
+      <c r="F46" s="8"/>
+      <c r="G46" s="8"/>
+      <c r="H46" s="8"/>
+      <c r="I46" s="8"/>
+      <c r="J46" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertRows="0" insertHyperlinks="0" deleteRows="0" selectLockedCells="1" sort="0" autoFilter="0" pivotTables="0"/>
-[...27 lines deleted...]
-  </ignoredErrors>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{08148A55-FB00-44FE-B33E-34E3BA2998FB}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{A81B3325-8957-4075-B36B-787735F7A65C}">
           <x14:formula1>
             <xm:f>Lookups!$B$2:$B$7</xm:f>
           </x14:formula1>
-          <xm:sqref>A2</xm:sqref>
+          <xm:sqref>A3:A20</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{93EA887F-9413-4F9C-B0E5-1C38D97F2FF7}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{0034F9B7-FA6A-43AB-8774-B04FFA2B4F1D}">
           <x14:formula1>
-            <xm:f>Lookups!$B$2:$B$9</xm:f>
+            <xm:f>Lookups!$B$9:$B$11</xm:f>
           </x14:formula1>
-          <xm:sqref>A3:A1048576</xm:sqref>
+          <xm:sqref>I3:I20</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:B6"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{867FA523-9546-47F1-BDC0-5C544708660C}">
+  <dimension ref="A1:I31"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="G21" sqref="G21"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="I31" sqref="I31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.625" defaultRowHeight="14.45"/>
   <cols>
-    <col min="1" max="1" width="31.5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="29.125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="39" style="1" customWidth="1"/>
+    <col min="3" max="3" width="32.75" style="1" customWidth="1"/>
+    <col min="4" max="4" width="9" style="1" customWidth="1"/>
+    <col min="5" max="5" width="12.125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="9.125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="14.5" style="1" customWidth="1"/>
+    <col min="8" max="8" width="17.375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="10" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="8.625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:9" ht="27.95" customHeight="1">
+      <c r="A1" s="9" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" s="4" customFormat="1" ht="69.599999999999994" customHeight="1">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G2" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="H2" s="3" t="s">
         <v>8</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="A3" t="s">
+      <c r="I2" s="3" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="D3" s="5">
+        <v>50</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="F3" s="14">
+        <v>305</v>
+      </c>
+      <c r="G3" s="15">
+        <f>Table22[[#This Row],[Quantity]]*Table22[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>15250</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="I3" s="19" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D4" s="5">
+        <v>6</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="F4" s="15">
+        <v>235</v>
+      </c>
+      <c r="G4" s="15">
+        <f>Table22[[#This Row],[Quantity]]*Table22[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>1410</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="I4" s="19" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="D5" s="5">
+        <v>6</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="F5" s="15">
+        <v>235</v>
+      </c>
+      <c r="G5" s="15">
+        <f>Table22[[#This Row],[Quantity]]*Table22[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>1410</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="I5" s="19" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D6" s="5">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="E6" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="F6" s="15">
+        <v>210</v>
+      </c>
+      <c r="G6" s="15">
+        <f>Table22[[#This Row],[Quantity]]*Table22[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>2100</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="I6" s="19" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="D7" s="5">
+        <v>30</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="F7" s="15">
+        <v>12</v>
+      </c>
+      <c r="G7" s="15">
+        <f>Table22[[#This Row],[Quantity]]*Table22[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>360</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="I7" s="19" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="D8" s="5">
+        <v>10</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="F8" s="15">
+        <v>6.6</v>
+      </c>
+      <c r="G8" s="15">
+        <f>Table22[[#This Row],[Quantity]]*Table22[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>66</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="I8" s="19" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="D9" s="5">
+        <v>5</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="F9" s="15">
+        <v>6.6</v>
+      </c>
+      <c r="G9" s="15">
+        <f>Table22[[#This Row],[Quantity]]*Table22[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>33</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="I9" s="19" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="D10" s="5">
+        <v>5</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="F10" s="15">
+        <v>6.6</v>
+      </c>
+      <c r="G10" s="15">
+        <f>Table22[[#This Row],[Quantity]]*Table22[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>33</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="I10" s="19" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="D11" s="5">
+        <v>16</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="F11" s="15">
+        <v>12</v>
+      </c>
+      <c r="G11" s="15">
+        <f>Table22[[#This Row],[Quantity]]*Table22[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>192</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="I11" s="19" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D12" s="5">
+        <v>1</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="F12" s="15">
+        <v>3500</v>
+      </c>
+      <c r="G12" s="15">
+        <f>Table22[[#This Row],[Quantity]]*Table22[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>3500</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="I12" s="19" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D13" s="5">
+        <v>1</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="F13" s="15">
+        <v>700</v>
+      </c>
+      <c r="G13" s="15">
+        <f>Table22[[#This Row],[Quantity]]*Table22[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>700</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="I13" s="19" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" s="5">
+        <v>1</v>
+      </c>
+      <c r="E14" s="17" t="s">
+        <v>95</v>
+      </c>
+      <c r="F14" s="16">
+        <v>390</v>
+      </c>
+      <c r="G14" s="15">
+        <f>Table22[[#This Row],[Quantity]]*Table22[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>390</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="I14" s="19" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D15" s="5">
+        <v>1</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="F15" s="15">
+        <v>450</v>
+      </c>
+      <c r="G15" s="15">
+        <f>Table22[[#This Row],[Quantity]]*Table22[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>450</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="I15" s="19" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D16" s="5">
+        <v>3</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="F16" s="5">
+        <v>739.6</v>
+      </c>
+      <c r="G16" s="15">
+        <f>Table22[[#This Row],[Quantity]]*Table22[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>2218.8000000000002</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="I16" s="19" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D17" s="5">
+        <v>50</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="F17" s="15">
+        <v>9.99</v>
+      </c>
+      <c r="G17" s="15">
+        <f>Table22[[#This Row],[Quantity]]*Table22[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>499.5</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="I17" s="19" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D18" s="5">
+        <v>1</v>
+      </c>
+      <c r="E18" s="17" t="s">
+        <v>97</v>
+      </c>
+      <c r="F18" s="15">
+        <v>100</v>
+      </c>
+      <c r="G18" s="15">
+        <f>Table22[[#This Row],[Quantity]]*Table22[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>100</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="I18" s="19" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D19" s="5">
+        <v>1</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="F19" s="15">
+        <v>1300</v>
+      </c>
+      <c r="G19" s="15">
+        <f>Table22[[#This Row],[Quantity]]*Table22[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>1300</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="I19" s="19" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D20" s="5">
+        <v>1</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="F20" s="15">
+        <v>925</v>
+      </c>
+      <c r="G20" s="15">
+        <f>Table22[[#This Row],[Quantity]]*Table22[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>925</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I20" s="19" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D21" s="5">
+        <v>8</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="F21" s="15">
+        <v>110</v>
+      </c>
+      <c r="G21" s="15">
+        <f>Table22[[#This Row],[Quantity]]*Table22[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>880</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="I21" s="19" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D22" s="5">
+        <v>12</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="F22" s="15">
+        <v>110</v>
+      </c>
+      <c r="G22" s="15">
+        <f>Table22[[#This Row],[Quantity]]*Table22[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>1320</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I22" s="19" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1</v>
+      </c>
+      <c r="E23" s="18">
+        <v>0.1</v>
+      </c>
+      <c r="F23" s="15">
+        <v>3300</v>
+      </c>
+      <c r="G23" s="15">
+        <f>Table22[[#This Row],[Quantity]]*Table22[[#This Row],[Unit Cost
+(The cost for each item)]]</f>
+        <v>3300</v>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="I23" s="19" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...13 lines deleted...]
-        <v>15</v>
+      <c r="B24" s="20"/>
+      <c r="C24" s="20"/>
+      <c r="D24" s="20"/>
+      <c r="E24" s="20"/>
+      <c r="F24" s="20"/>
+      <c r="G24" s="21">
+        <f>SUM(G3:G23)</f>
+        <v>36437.300000000003</v>
+      </c>
+      <c r="H24" s="20"/>
+      <c r="I24" s="20"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="E26" s="27" t="s">
+        <v>115</v>
+      </c>
+      <c r="F26" s="28"/>
+      <c r="G26" s="28"/>
+      <c r="H26" s="28"/>
+      <c r="I26" s="29"/>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="E27" s="30" t="s">
+        <v>116</v>
+      </c>
+      <c r="F27" s="31"/>
+      <c r="G27" s="39" t="s">
+        <v>117</v>
+      </c>
+      <c r="H27" s="31"/>
+      <c r="I27" s="32">
+        <f>SUM(G3:G11)</f>
+        <v>20854</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="E28" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="G28" s="40" t="s">
+        <v>119</v>
+      </c>
+      <c r="I28" s="23">
+        <f>SUM(G12:G19)</f>
+        <v>9158.2999999999993</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="E29" s="33" t="s">
+        <v>120</v>
+      </c>
+      <c r="F29" s="34"/>
+      <c r="G29" s="41" t="s">
+        <v>121</v>
+      </c>
+      <c r="H29" s="34"/>
+      <c r="I29" s="35">
+        <f>SUM(G20:G22)</f>
+        <v>3125</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="E30" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="F30" s="25"/>
+      <c r="G30" s="25"/>
+      <c r="H30" s="25"/>
+      <c r="I30" s="26">
+        <f>G23</f>
+        <v>3300</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="E31" s="36" t="s">
+        <v>123</v>
+      </c>
+      <c r="F31" s="37"/>
+      <c r="G31" s="37"/>
+      <c r="H31" s="37"/>
+      <c r="I31" s="38">
+        <f>SUM(I27:I30)</f>
+        <v>36437.300000000003</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-[...2 lines deleted...]
-  </headerFooter>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D783E409-3DB8-4DFA-B14C-E028A2B451A9}">
-  <dimension ref="A1:B9"/>
+  <dimension ref="B2:B11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E9" sqref="E9"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="2" max="2" width="30.375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      </c>
+    <row r="2" spans="2:2">
       <c r="B2" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+    </row>
+    <row r="3" spans="2:2">
       <c r="B3" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+    </row>
+    <row r="4" spans="2:2">
       <c r="B4" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+    </row>
+    <row r="5" spans="2:2">
       <c r="B5" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
       <c r="B6" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
       <c r="B7" t="s">
-        <v>25</v>
-[...13 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
       <c r="B9" t="s">
-        <v>24</v>
+        <v>61</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" t="s">
+        <v>76</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:B9">
     <sortCondition ref="A1:A9"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_Flow_SignoffStatus xmlns="4a506c03-885a-46f9-9cbf-f72816cf7815" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="4a506c03-885a-46f9-9cbf-f72816cf7815">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="adef0722-6537-4fcd-97fe-161c33cac775" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/CD7BL30DF8E14B84ACE761E4E8F12C00" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A15267536</value>
     </field>
     <field name="Objective-Title">
       <value order="0">20260106 Lets Grow Grant Guidelines Appendix - Stream 2 Itemised Budget Template</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2026-01-06T07:01:01Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">false</value>
     </field>
     <field name="Objective-DatePublished">
       <value order="0"/>
     </field>
     <field name="Objective-ModificationStamp">
       <value order="0">2026-01-06T07:14:09Z</value>
@@ -1494,51 +3663,51 @@
         <value order="0"/>
       </field>
       <field name="Objective-Disposal Review Date - Hard Copy">
         <value order="0"/>
       </field>
       <field name="Objective-Disposal Status">
         <value order="0"/>
       </field>
       <field name="Objective-Disposed On">
         <value order="0"/>
       </field>
       <field name="Objective-Disposed Document Status">
         <value order="0"/>
       </field>
       <field name="Objective-Notes">
         <value order="0"/>
       </field>
       <field name="Objective-Connect Creator">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BC8ECC78CA94144FA1FCFCD5B5CAEAC8" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8ea43c42aeef439092c3dbff6e19c554">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4a506c03-885a-46f9-9cbf-f72816cf7815" xmlns:ns3="adef0722-6537-4fcd-97fe-161c33cac775" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4207b90423c70c8b424833a5ba2cc7c1" ns2:_="" ns3:_="">
     <xsd:import namespace="4a506c03-885a-46f9-9cbf-f72816cf7815"/>
     <xsd:import namespace="adef0722-6537-4fcd-97fe-161c33cac775"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -1755,151 +3924,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{142C8C62-D177-46ED-93C1-6A935D458338}">
-[...12 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D155E2B1-28EB-4F77-9AE5-BFAE373BE47A}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{142C8C62-D177-46ED-93C1-6A935D458338}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6652924-A16A-4339-A6A0-ABAD9067D9B5}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D155E2B1-28EB-4F77-9AE5-BFAE373BE47A}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6652924-A16A-4339-A6A0-ABAD9067D9B5}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...18 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>openpyxl</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_37061228-36fa-4de0-934e-e9ed27102e55_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_37061228-36fa-4de0-934e-e9ed27102e55_SetDate">
     <vt:lpwstr>2025-12-08T02:19:44Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_37061228-36fa-4de0-934e-e9ed27102e55_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_37061228-36fa-4de0-934e-e9ed27102e55_Name">
     <vt:lpwstr>Unofficial</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_37061228-36fa-4de0-934e-e9ed27102e55_SiteId">
     <vt:lpwstr>1077f4f6-6cad-4f1d-9994-9421a25eaa3f</vt:lpwstr>
   </property>