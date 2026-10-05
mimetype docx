--- v1 (2026-08-02)
+++ v2 (2026-10-05)
@@ -298,73 +298,74 @@
               <w:t xml:space="preserve">:    </w:t>
             </w:r>
             <w:r w:rsidR="00C752F9" w:rsidRPr="000C49AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8457" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34F47177" w14:textId="77777777" w:rsidR="00C752F9" w:rsidRPr="000C49AE" w:rsidRDefault="00000000" w:rsidP="00E54E91">
+          <w:p w14:paraId="34F47177" w14:textId="77777777" w:rsidR="00C752F9" w:rsidRPr="000C49AE" w:rsidRDefault="003A27C8" w:rsidP="00E54E91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1307974145"/>
                 <w:placeholder>
                   <w:docPart w:val="24E72A2D1D3B41C68B5B74C29C7F93FB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C752F9" w:rsidRPr="000C49AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin">
                     <w:ffData>
                       <w:name w:val="Text7"/>
                       <w:enabled/>
                       <w:calcOnExit w:val="0"/>
                       <w:textInput/>
                     </w:ffData>
                   </w:fldChar>
                 </w:r>
                 <w:r w:rsidR="00C752F9" w:rsidRPr="000C49AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                 </w:r>
                 <w:r w:rsidR="00C752F9" w:rsidRPr="000C49AE">
@@ -502,73 +503,74 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/ proposed premises:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8457" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04AB3C6C" w14:textId="77777777" w:rsidR="00C752F9" w:rsidRPr="000C49AE" w:rsidRDefault="00000000" w:rsidP="00E54E91">
+          <w:p w14:paraId="04AB3C6C" w14:textId="77777777" w:rsidR="00C752F9" w:rsidRPr="000C49AE" w:rsidRDefault="003A27C8" w:rsidP="00E54E91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-539436530"/>
                 <w:placeholder>
                   <w:docPart w:val="F83B6A62042C48DF8E1A2AF0E5BA4FA7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C752F9" w:rsidRPr="000C49AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin">
                     <w:ffData>
                       <w:name w:val="Text7"/>
                       <w:enabled/>
                       <w:calcOnExit w:val="0"/>
                       <w:textInput/>
                     </w:ffData>
                   </w:fldChar>
                 </w:r>
                 <w:r w:rsidR="00C752F9" w:rsidRPr="000C49AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                 </w:r>
                 <w:r w:rsidR="00C752F9" w:rsidRPr="000C49AE">
@@ -725,73 +727,74 @@
             </w:r>
             <w:r w:rsidR="00C752F9" w:rsidRPr="000C49AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8457" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7ACBFBD5" w14:textId="77777777" w:rsidR="00C752F9" w:rsidRPr="000C49AE" w:rsidRDefault="00000000" w:rsidP="00E54E91">
+          <w:p w14:paraId="7ACBFBD5" w14:textId="77777777" w:rsidR="00C752F9" w:rsidRPr="000C49AE" w:rsidRDefault="003A27C8" w:rsidP="00E54E91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-8059816"/>
                 <w:placeholder>
                   <w:docPart w:val="9BE46491A9644EA99735318AED12F01C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C752F9" w:rsidRPr="000C49AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin">
                     <w:ffData>
                       <w:name w:val="Text7"/>
                       <w:enabled/>
                       <w:calcOnExit w:val="0"/>
                       <w:textInput/>
                     </w:ffData>
                   </w:fldChar>
                 </w:r>
                 <w:r w:rsidR="00C752F9" w:rsidRPr="000C49AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                 </w:r>
                 <w:r w:rsidR="00C752F9" w:rsidRPr="000C49AE">
@@ -890,74 +893,75 @@
             </w:pPr>
             <w:r w:rsidRPr="000C49AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Suburb: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4488" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B25C434" w14:textId="77777777" w:rsidR="00C752F9" w:rsidRPr="000C49AE" w:rsidRDefault="00000000" w:rsidP="00E54E91">
+          <w:p w14:paraId="6B25C434" w14:textId="77777777" w:rsidR="00C752F9" w:rsidRPr="000C49AE" w:rsidRDefault="003A27C8" w:rsidP="00E54E91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1711331026"/>
                 <w:placeholder>
                   <w:docPart w:val="A4560A7BC0624E9BB47E192751D488BA"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C752F9" w:rsidRPr="000C49AE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin">
                     <w:ffData>
                       <w:name w:val="Text4"/>
                       <w:enabled/>
                       <w:calcOnExit w:val="0"/>
                       <w:textInput/>
                     </w:ffData>
                   </w:fldChar>
                 </w:r>
                 <w:r w:rsidR="00C752F9" w:rsidRPr="000C49AE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -1059,83 +1063,84 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C49AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>State:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41134767" w14:textId="77777777" w:rsidR="00C752F9" w:rsidRPr="000C49AE" w:rsidRDefault="00000000" w:rsidP="00E54E91">
+          <w:p w14:paraId="41134767" w14:textId="77777777" w:rsidR="00C752F9" w:rsidRPr="000C49AE" w:rsidRDefault="003A27C8" w:rsidP="00E54E91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Select from List"/>
                 <w:tag w:val="Select from List"/>
                 <w:id w:val="-815873302"/>
                 <w:placeholder>
                   <w:docPart w:val="E5A1315165EC45399ECDB7EC4B3A9834"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:displayText="WA" w:value="WA"/>
                   <w:listItem w:displayText="SA" w:value="SA"/>
                   <w:listItem w:displayText="NT" w:value="NT"/>
                   <w:listItem w:displayText="ACT" w:value="ACT"/>
                   <w:listItem w:displayText="QLD" w:value="QLD"/>
                   <w:listItem w:displayText="TAS" w:value="TAS"/>
                   <w:listItem w:displayText="VIC" w:value="VIC"/>
                   <w:listItem w:displayText="NSW" w:value="NSW"/>
                 </w:dropDownList>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C752F9" w:rsidRPr="000C49AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>WA</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1150,74 +1155,75 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C49AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Postcode: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58BEA42F" w14:textId="77777777" w:rsidR="00C752F9" w:rsidRPr="000C49AE" w:rsidRDefault="00000000" w:rsidP="00E54E91">
+          <w:p w14:paraId="58BEA42F" w14:textId="77777777" w:rsidR="00C752F9" w:rsidRPr="000C49AE" w:rsidRDefault="003A27C8" w:rsidP="00E54E91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1676454226"/>
                 <w:placeholder>
                   <w:docPart w:val="9E9AB659C527455FA90E92E8AB55DD21"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C752F9" w:rsidRPr="000C49AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin">
                     <w:ffData>
                       <w:name w:val="Text6"/>
                       <w:enabled/>
                       <w:calcOnExit w:val="0"/>
                       <w:textInput/>
                     </w:ffData>
                   </w:fldChar>
                 </w:r>
                 <w:r w:rsidR="00C752F9" w:rsidRPr="000C49AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                 </w:r>
                 <w:r w:rsidR="00C752F9" w:rsidRPr="000C49AE">
@@ -1403,73 +1409,74 @@
             </w:r>
             <w:r w:rsidR="000C49AE" w:rsidRPr="000C49AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5534" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="222CAC7F" w14:textId="574CC8A4" w:rsidR="000C49AE" w:rsidRPr="000C49AE" w:rsidRDefault="00000000" w:rsidP="00E54E91">
+          <w:p w14:paraId="222CAC7F" w14:textId="574CC8A4" w:rsidR="000C49AE" w:rsidRPr="000C49AE" w:rsidRDefault="003A27C8" w:rsidP="00E54E91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-152531202"/>
                 <w:placeholder>
                   <w:docPart w:val="A272D6ED2F39455189C088DDF889AEF4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000C49AE" w:rsidRPr="000C49AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin">
                     <w:ffData>
                       <w:name w:val="Text7"/>
                       <w:enabled/>
                       <w:calcOnExit w:val="0"/>
                       <w:textInput/>
                     </w:ffData>
                   </w:fldChar>
                 </w:r>
                 <w:r w:rsidR="000C49AE" w:rsidRPr="000C49AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                 </w:r>
                 <w:r w:rsidR="000C49AE" w:rsidRPr="000C49AE">
@@ -1746,72 +1753,73 @@
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="00CC275D" w:rsidRPr="000C49AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8094" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C194781" w14:textId="1C2496B1" w:rsidR="00CC275D" w:rsidRPr="000C49AE" w:rsidRDefault="00000000" w:rsidP="00E54E91">
+          <w:p w14:paraId="1C194781" w14:textId="1C2496B1" w:rsidR="00CC275D" w:rsidRPr="000C49AE" w:rsidRDefault="003A27C8" w:rsidP="00E54E91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1583025697"/>
                 <w:placeholder>
                   <w:docPart w:val="2412D03F66544436B500A4A3B56E7DEC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CC275D" w:rsidRPr="000C49AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin">
                     <w:ffData>
                       <w:name w:val="Text7"/>
                       <w:enabled/>
                       <w:calcOnExit w:val="0"/>
                       <w:textInput/>
                     </w:ffData>
                   </w:fldChar>
                 </w:r>
                 <w:r w:rsidR="00CC275D" w:rsidRPr="000C49AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                 </w:r>
                 <w:r w:rsidR="00CC275D" w:rsidRPr="000C49AE">
@@ -1920,73 +1928,74 @@
             </w:r>
             <w:r w:rsidR="006B7CD3" w:rsidRPr="000C49AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3898" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="650ECC8E" w14:textId="77777777" w:rsidR="006B7CD3" w:rsidRPr="000C49AE" w:rsidRDefault="00000000" w:rsidP="00E54E91">
+          <w:p w14:paraId="650ECC8E" w14:textId="77777777" w:rsidR="006B7CD3" w:rsidRPr="000C49AE" w:rsidRDefault="003A27C8" w:rsidP="00E54E91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1552727355"/>
                 <w:placeholder>
                   <w:docPart w:val="2DB2AA51FC5249DB97C97924A0C85850"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:bookmarkStart w:id="1" w:name="Text8"/>
                 <w:bookmarkStart w:id="2" w:name="Text9"/>
                 <w:bookmarkStart w:id="3" w:name="Text10"/>
                 <w:bookmarkStart w:id="4" w:name="Text11"/>
                 <w:bookmarkStart w:id="5" w:name="Text1"/>
                 <w:bookmarkStart w:id="6" w:name="Text2"/>
                 <w:bookmarkStart w:id="7" w:name="Text7"/>
                 <w:bookmarkStart w:id="8" w:name="Text4"/>
                 <w:bookmarkStart w:id="9" w:name="Text6"/>
                 <w:bookmarkStart w:id="10" w:name="Text5"/>
                 <w:bookmarkEnd w:id="1"/>
                 <w:bookmarkEnd w:id="2"/>
                 <w:bookmarkEnd w:id="3"/>
                 <w:bookmarkEnd w:id="4"/>
                 <w:bookmarkEnd w:id="5"/>
                 <w:bookmarkEnd w:id="6"/>
                 <w:bookmarkEnd w:id="7"/>
                 <w:bookmarkEnd w:id="8"/>
                 <w:bookmarkEnd w:id="9"/>
                 <w:bookmarkEnd w:id="10"/>
                 <w:r w:rsidR="006B7CD3" w:rsidRPr="000C49AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                     <w:sz w:val="20"/>
@@ -2099,83 +2108,84 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C49AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>State:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02105FD9" w14:textId="7F19E832" w:rsidR="006B7CD3" w:rsidRPr="000C49AE" w:rsidRDefault="00000000" w:rsidP="00E54E91">
+          <w:p w14:paraId="02105FD9" w14:textId="7F19E832" w:rsidR="006B7CD3" w:rsidRPr="000C49AE" w:rsidRDefault="003A27C8" w:rsidP="00E54E91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Select from List"/>
                 <w:tag w:val="Select from List"/>
                 <w:id w:val="-1939746691"/>
                 <w:placeholder>
                   <w:docPart w:val="783A990FDED0431F8D40669B2870D1BD"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:displayText="WA" w:value="WA"/>
                   <w:listItem w:displayText="SA" w:value="SA"/>
                   <w:listItem w:displayText="NT" w:value="NT"/>
                   <w:listItem w:displayText="ACT" w:value="ACT"/>
                   <w:listItem w:displayText="QLD" w:value="QLD"/>
                   <w:listItem w:displayText="TAS" w:value="TAS"/>
                   <w:listItem w:displayText="VIC" w:value="VIC"/>
                   <w:listItem w:displayText="NSW" w:value="NSW"/>
                 </w:dropDownList>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E319B6" w:rsidRPr="000C49AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>WA</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2331,73 +2341,74 @@
             </w:r>
             <w:r w:rsidRPr="000C49AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2696" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7173BC47" w14:textId="77777777" w:rsidR="000C49AE" w:rsidRPr="000C49AE" w:rsidRDefault="00000000" w:rsidP="00380768">
+          <w:p w14:paraId="7173BC47" w14:textId="77777777" w:rsidR="000C49AE" w:rsidRPr="000C49AE" w:rsidRDefault="003A27C8" w:rsidP="00380768">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="898252946"/>
                 <w:placeholder>
                   <w:docPart w:val="9853E8B1FAD343CA8ED4D5B059DE7F2D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000C49AE" w:rsidRPr="000C49AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin">
                     <w:ffData>
                       <w:name w:val="Text7"/>
                       <w:enabled/>
                       <w:calcOnExit w:val="0"/>
                       <w:textInput/>
                     </w:ffData>
                   </w:fldChar>
                 </w:r>
                 <w:r w:rsidR="000C49AE" w:rsidRPr="000C49AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                 </w:r>
                 <w:r w:rsidR="000C49AE" w:rsidRPr="000C49AE">
@@ -2572,72 +2583,73 @@
             <w:r w:rsidRPr="000C49AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62C07CE6" w14:textId="6E59045E" w:rsidR="000C49AE" w:rsidRPr="004B4D7B" w:rsidRDefault="00000000" w:rsidP="00E54E91">
+          <w:p w14:paraId="62C07CE6" w14:textId="6E59045E" w:rsidR="000C49AE" w:rsidRPr="004B4D7B" w:rsidRDefault="003A27C8" w:rsidP="00E54E91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="485054659"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000C49AE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000C49AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000C49AE" w:rsidRPr="004B4D7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -2687,73 +2699,74 @@
               </w:rPr>
               <w:t>interest is below)</w:t>
             </w:r>
             <w:r w:rsidR="004B4D7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B62E66D" w14:textId="0DE1F32E" w:rsidR="000C49AE" w:rsidRPr="000C49AE" w:rsidRDefault="00000000" w:rsidP="004B4D7B">
+          <w:p w14:paraId="0B62E66D" w14:textId="0DE1F32E" w:rsidR="000C49AE" w:rsidRPr="000C49AE" w:rsidRDefault="003A27C8" w:rsidP="004B4D7B">
             <w:pPr>
               <w:spacing w:after="480"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1239985882"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000C49AE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000C49AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000C49AE" w:rsidRPr="004B4D7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -3075,50 +3088,51 @@
               <w:t xml:space="preserve">Where required, please attach separate submissions. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B4D7B" w:rsidRPr="00FE4C28" w14:paraId="074044C4" w14:textId="77777777" w:rsidTr="00527373">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-622691034"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="578" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3DE06B0F" w14:textId="3866F878" w:rsidR="004B4D7B" w:rsidRPr="004B4D7B" w:rsidRDefault="0070450E" w:rsidP="00E54E91">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
@@ -3243,50 +3257,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0070450E" w:rsidRPr="00FE4C28" w14:paraId="7D4FA29C" w14:textId="77777777" w:rsidTr="00527373">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1161533452"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="719" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1B843A19" w14:textId="28576E3F" w:rsidR="0070450E" w:rsidRPr="004B4D7B" w:rsidRDefault="0070450E" w:rsidP="00E54E91">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
@@ -3442,50 +3457,51 @@
               <w:t xml:space="preserve">The grant of the application would be likely to result in undue offence, annoyance, disturbance or inconvenience (section 73(1)(c)) -  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C35059" w:rsidRPr="00FE4C28" w14:paraId="5BBC0036" w14:textId="77777777" w:rsidTr="00527373">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1221484228"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="719" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5F96FED2" w14:textId="738F9148" w:rsidR="00C35059" w:rsidRPr="004B4D7B" w:rsidRDefault="00C35059" w:rsidP="00E54E91">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
@@ -3561,50 +3577,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(i)): </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1256241980"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="708" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="18E66A98" w14:textId="23228140" w:rsidR="00C35059" w:rsidRPr="004B4D7B" w:rsidRDefault="00C35059" w:rsidP="00E54E91">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
@@ -3748,50 +3765,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C35059" w:rsidRPr="00FE4C28" w14:paraId="528488DC" w14:textId="77777777" w:rsidTr="00527373">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1515144915"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="719" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4A8D5601" w14:textId="2BEBFE8B" w:rsidR="00C35059" w:rsidRPr="004B4D7B" w:rsidRDefault="00C35059" w:rsidP="00E54E91">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
@@ -3907,50 +3925,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C35059" w:rsidRPr="00FE4C28" w14:paraId="04B00F05" w14:textId="77777777" w:rsidTr="00527373">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="106782392"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="719" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7C93CDAE" w14:textId="1155BB5B" w:rsidR="00C35059" w:rsidRPr="004B4D7B" w:rsidRDefault="00073F47" w:rsidP="00E54E91">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
@@ -8053,59 +8072,63 @@
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B417F2C" w14:textId="77777777" w:rsidR="00536AFC" w:rsidRDefault="00536AFC" w:rsidP="00536AFC">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="11067" w:type="dxa"/>
         <w:tblInd w:w="-157" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11067"/>
+        <w:gridCol w:w="1361"/>
+        <w:gridCol w:w="3886"/>
+        <w:gridCol w:w="1426"/>
+        <w:gridCol w:w="4394"/>
       </w:tblGrid>
       <w:tr w:rsidR="00536AFC" w:rsidRPr="007B213E" w14:paraId="16E14415" w14:textId="77777777" w:rsidTr="00536AFC">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11067" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EAB2618" w14:textId="0EED9E26" w:rsidR="00536AFC" w:rsidRDefault="00536AFC" w:rsidP="00E54E91">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-549"/>
                 <w:tab w:val="left" w:pos="171"/>
                 <w:tab w:val="left" w:pos="1022"/>
                 <w:tab w:val="left" w:pos="1305"/>
                 <w:tab w:val="left" w:pos="1611"/>
                 <w:tab w:val="left" w:pos="1871"/>
                 <w:tab w:val="left" w:pos="2331"/>
                 <w:tab w:val="left" w:pos="2439"/>
                 <w:tab w:val="left" w:pos="3051"/>
                 <w:tab w:val="left" w:pos="3771"/>
                 <w:tab w:val="left" w:pos="4491"/>
                 <w:tab w:val="left" w:pos="5211"/>
                 <w:tab w:val="left" w:pos="5931"/>
@@ -8134,50 +8157,51 @@
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t>SECTION 4 – DECLARATION CONTINUED</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00861608" w:rsidRPr="007B213E" w14:paraId="3E2A87F5" w14:textId="77777777" w:rsidTr="00861608">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11067" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F0E6FA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DB75AFE" w14:textId="46D67D7E" w:rsidR="00861608" w:rsidRPr="009023ED" w:rsidRDefault="00861608" w:rsidP="00E54E91">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-549"/>
                 <w:tab w:val="left" w:pos="171"/>
                 <w:tab w:val="left" w:pos="1022"/>
                 <w:tab w:val="left" w:pos="1305"/>
                 <w:tab w:val="left" w:pos="1611"/>
                 <w:tab w:val="left" w:pos="1871"/>
                 <w:tab w:val="left" w:pos="2331"/>
                 <w:tab w:val="left" w:pos="2439"/>
                 <w:tab w:val="left" w:pos="3051"/>
                 <w:tab w:val="left" w:pos="3771"/>
                 <w:tab w:val="left" w:pos="4491"/>
                 <w:tab w:val="left" w:pos="5211"/>
                 <w:tab w:val="left" w:pos="5931"/>
@@ -8227,50 +8251,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTOR IS ONE OR MORE INDIVIDUAL PERSONS </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00861608" w:rsidRPr="007B213E" w14:paraId="32F31DD2" w14:textId="77777777" w:rsidTr="00527373">
         <w:trPr>
           <w:trHeight w:val="637"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11067" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FEEAF12" w14:textId="77777777" w:rsidR="00861608" w:rsidRDefault="00861608" w:rsidP="00536AFC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-549"/>
                 <w:tab w:val="left" w:pos="171"/>
                 <w:tab w:val="left" w:pos="1022"/>
                 <w:tab w:val="left" w:pos="1305"/>
                 <w:tab w:val="left" w:pos="1611"/>
                 <w:tab w:val="left" w:pos="1871"/>
                 <w:tab w:val="left" w:pos="2331"/>
                 <w:tab w:val="left" w:pos="2439"/>
                 <w:tab w:val="left" w:pos="3051"/>
                 <w:tab w:val="left" w:pos="3771"/>
                 <w:tab w:val="left" w:pos="4491"/>
                 <w:tab w:val="left" w:pos="5211"/>
                 <w:tab w:val="left" w:pos="5931"/>
@@ -8362,250 +8387,245 @@
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">The information contained in this form, including attachments, is true and correct. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00861608" w:rsidRPr="007B213E" w14:paraId="71EE5488" w14:textId="77777777" w:rsidTr="00B079B9">
         <w:trPr>
           <w:trHeight w:val="637"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11067" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="10206" w:type="dxa"/>
               <w:tblInd w:w="321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="5140"/>
-              <w:gridCol w:w="980"/>
+              <w:gridCol w:w="968"/>
+              <w:gridCol w:w="12"/>
               <w:gridCol w:w="4086"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00861608" w:rsidRPr="00571261" w14:paraId="40C7070D" w14:textId="77777777" w:rsidTr="004B7B4A">
+            <w:tr w:rsidR="00861608" w:rsidRPr="00571261" w14:paraId="40C7070D" w14:textId="77777777" w:rsidTr="005239AE">
               <w:trPr>
                 <w:trHeight w:val="397"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5140" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="20377CB3" w14:textId="77777777" w:rsidR="00861608" w:rsidRDefault="00861608" w:rsidP="00861608">
                   <w:pPr>
                     <w:ind w:left="74"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="4FF36EBA" w14:textId="77777777" w:rsidR="00861608" w:rsidRDefault="00861608" w:rsidP="00861608">
                   <w:pPr>
                     <w:ind w:left="74"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="0BB7A0E5" w14:textId="77777777" w:rsidR="00536AFC" w:rsidRPr="00571261" w:rsidRDefault="00536AFC" w:rsidP="00861608">
                   <w:pPr>
                     <w:ind w:left="74"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcW w:w="968" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1EA417B5" w14:textId="77777777" w:rsidR="00861608" w:rsidRPr="00571261" w:rsidRDefault="00861608" w:rsidP="00861608">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcW w:w="4098" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="182E3C2B" w14:textId="77777777" w:rsidR="00861608" w:rsidRPr="00571261" w:rsidRDefault="00861608" w:rsidP="00861608">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00861608" w:rsidRPr="008A0C8E" w14:paraId="03A018BE" w14:textId="77777777" w:rsidTr="004B7B4A">
               <w:trPr>
                 <w:trHeight w:val="397"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5140" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2E6657DD" w14:textId="77777777" w:rsidR="00861608" w:rsidRDefault="00861608" w:rsidP="00861608">
+                <w:p w14:paraId="27458078" w14:textId="0FB3E9BB" w:rsidR="00861608" w:rsidRPr="008A0C8E" w:rsidRDefault="00861608" w:rsidP="00861608">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008A0C8E">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Signature </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="27458078" w14:textId="77777777" w:rsidR="00861608" w:rsidRPr="008A0C8E" w:rsidRDefault="00861608" w:rsidP="00861608">
-[...7 lines deleted...]
-                </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="980" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="305E4480" w14:textId="77777777" w:rsidR="00861608" w:rsidRPr="008A0C8E" w:rsidRDefault="00861608" w:rsidP="00861608">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4086" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2B76B23A" w14:textId="77777777" w:rsidR="00861608" w:rsidRPr="008A0C8E" w:rsidRDefault="00861608" w:rsidP="00861608">
+                <w:p w14:paraId="2B76B23A" w14:textId="7B82A149" w:rsidR="00861608" w:rsidRPr="008A0C8E" w:rsidRDefault="005239AE" w:rsidP="00861608">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>Signature of witness</w:t>
+                    <w:t>Date</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="3E94EA53" w14:textId="77777777" w:rsidR="00861608" w:rsidRPr="009023ED" w:rsidRDefault="00861608" w:rsidP="00861608">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-549"/>
                 <w:tab w:val="left" w:pos="171"/>
                 <w:tab w:val="left" w:pos="1022"/>
                 <w:tab w:val="left" w:pos="1305"/>
                 <w:tab w:val="left" w:pos="1611"/>
                 <w:tab w:val="left" w:pos="1871"/>
                 <w:tab w:val="left" w:pos="2331"/>
                 <w:tab w:val="left" w:pos="2439"/>
                 <w:tab w:val="left" w:pos="3051"/>
                 <w:tab w:val="left" w:pos="3771"/>
                 <w:tab w:val="left" w:pos="4491"/>
                 <w:tab w:val="left" w:pos="5211"/>
                 <w:tab w:val="left" w:pos="5931"/>
                 <w:tab w:val="left" w:pos="6651"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="left" w:pos="8091"/>
                 <w:tab w:val="left" w:pos="8811"/>
@@ -8614,61 +8634,317 @@
                 <w:tab w:val="left" w:pos="10971"/>
                 <w:tab w:val="left" w:pos="11691"/>
                 <w:tab w:val="left" w:pos="12411"/>
                 <w:tab w:val="left" w:pos="13131"/>
                 <w:tab w:val="left" w:pos="13851"/>
                 <w:tab w:val="left" w:pos="14571"/>
                 <w:tab w:val="left" w:pos="15291"/>
                 <w:tab w:val="left" w:pos="16011"/>
                 <w:tab w:val="left" w:pos="16731"/>
                 <w:tab w:val="left" w:pos="17451"/>
                 <w:tab w:val="left" w:pos="18171"/>
                 <w:tab w:val="left" w:pos="18891"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00861608" w:rsidRPr="007B213E" w14:paraId="38FA623B" w14:textId="77777777" w:rsidTr="00527373">
+      <w:tr w:rsidR="005239AE" w:rsidRPr="007B213E" w14:paraId="391FB01C" w14:textId="77777777" w:rsidTr="00C46A29">
+        <w:trPr>
+          <w:trHeight w:val="637"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="dotted" w:sz="2" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B5BF8EC" w14:textId="77777777" w:rsidR="005239AE" w:rsidRPr="009023ED" w:rsidRDefault="005239AE" w:rsidP="00C46A29">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Full name: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3886" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="dotted" w:sz="2" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="dotted" w:sz="2" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="226960CF" w14:textId="77777777" w:rsidR="005239AE" w:rsidRPr="009023ED" w:rsidRDefault="005239AE" w:rsidP="00C46A29">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="dotted" w:sz="2" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="dotted" w:sz="2" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB3AE54" w14:textId="77777777" w:rsidR="005239AE" w:rsidRPr="009023ED" w:rsidRDefault="005239AE" w:rsidP="00C46A29">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Position title: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="dotted" w:sz="2" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B33B124" w14:textId="77777777" w:rsidR="005239AE" w:rsidRPr="009023ED" w:rsidRDefault="005239AE" w:rsidP="00C46A29">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00861608" w:rsidRPr="007B213E" w14:paraId="38FA623B" w14:textId="77777777" w:rsidTr="005239AE">
         <w:trPr>
           <w:trHeight w:val="637"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11067" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48EBAAC3" w14:textId="77777777" w:rsidR="00536AFC" w:rsidRDefault="00536AFC"/>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="10206" w:type="dxa"/>
               <w:tblInd w:w="321" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="5140"/>
               <w:gridCol w:w="980"/>
@@ -8797,65 +9073,65 @@
                     <w:top w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="73E82C3B" w14:textId="77777777" w:rsidR="00861608" w:rsidRPr="008A0C8E" w:rsidRDefault="00861608" w:rsidP="00861608">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4086" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2CF5C9AC" w14:textId="77777777" w:rsidR="00861608" w:rsidRPr="008A0C8E" w:rsidRDefault="00861608" w:rsidP="00861608">
+                <w:p w14:paraId="2CF5C9AC" w14:textId="248485DC" w:rsidR="00861608" w:rsidRPr="008A0C8E" w:rsidRDefault="005239AE" w:rsidP="00861608">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>Signature of witness</w:t>
+                    <w:t>Date</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="46D37348" w14:textId="77777777" w:rsidR="00861608" w:rsidRPr="009023ED" w:rsidRDefault="00861608" w:rsidP="00861608">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-549"/>
                 <w:tab w:val="left" w:pos="171"/>
                 <w:tab w:val="left" w:pos="1022"/>
                 <w:tab w:val="left" w:pos="1305"/>
                 <w:tab w:val="left" w:pos="1611"/>
                 <w:tab w:val="left" w:pos="1871"/>
                 <w:tab w:val="left" w:pos="2331"/>
                 <w:tab w:val="left" w:pos="2439"/>
                 <w:tab w:val="left" w:pos="3051"/>
                 <w:tab w:val="left" w:pos="3771"/>
                 <w:tab w:val="left" w:pos="4491"/>
                 <w:tab w:val="left" w:pos="5211"/>
                 <w:tab w:val="left" w:pos="5931"/>
                 <w:tab w:val="left" w:pos="6651"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="left" w:pos="8091"/>
                 <w:tab w:val="left" w:pos="8811"/>
@@ -8864,50 +9140,305 @@
                 <w:tab w:val="left" w:pos="10971"/>
                 <w:tab w:val="left" w:pos="11691"/>
                 <w:tab w:val="left" w:pos="12411"/>
                 <w:tab w:val="left" w:pos="13131"/>
                 <w:tab w:val="left" w:pos="13851"/>
                 <w:tab w:val="left" w:pos="14571"/>
                 <w:tab w:val="left" w:pos="15291"/>
                 <w:tab w:val="left" w:pos="16011"/>
                 <w:tab w:val="left" w:pos="16731"/>
                 <w:tab w:val="left" w:pos="17451"/>
                 <w:tab w:val="left" w:pos="18171"/>
                 <w:tab w:val="left" w:pos="18891"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="005239AE" w:rsidRPr="007B213E" w14:paraId="2FA7C110" w14:textId="77777777" w:rsidTr="00C46A29">
+        <w:trPr>
+          <w:trHeight w:val="637"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="dotted" w:sz="2" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A59FD6" w14:textId="77777777" w:rsidR="005239AE" w:rsidRPr="009023ED" w:rsidRDefault="005239AE" w:rsidP="00C46A29">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Full name: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3886" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="dotted" w:sz="2" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="dotted" w:sz="2" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17F18CCB" w14:textId="77777777" w:rsidR="005239AE" w:rsidRPr="009023ED" w:rsidRDefault="005239AE" w:rsidP="00C46A29">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="dotted" w:sz="2" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="dotted" w:sz="2" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28B2F621" w14:textId="77777777" w:rsidR="005239AE" w:rsidRPr="009023ED" w:rsidRDefault="005239AE" w:rsidP="00C46A29">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Position title: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="dotted" w:sz="2" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7499142C" w14:textId="77777777" w:rsidR="005239AE" w:rsidRPr="009023ED" w:rsidRDefault="005239AE" w:rsidP="00C46A29">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="42494DEA" w14:textId="1CED55DE" w:rsidR="0066560B" w:rsidRDefault="0066560B" w:rsidP="00E54E91">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="789"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D1FD4B5" w14:textId="77777777" w:rsidR="00DD1046" w:rsidRDefault="00DD1046" w:rsidP="00E16CE1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -9001,71 +9532,71 @@
     </w:tbl>
     <w:p w14:paraId="4BF1B405" w14:textId="77777777" w:rsidR="00F42331" w:rsidRDefault="00F42331" w:rsidP="00E16CE1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F42331" w:rsidSect="0059384E">
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="284" w:right="720" w:bottom="992" w:left="720" w:header="510" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="427F8CAC" w14:textId="77777777" w:rsidR="00CF3225" w:rsidRDefault="00CF3225" w:rsidP="009C2718">
+    <w:p w14:paraId="622EE935" w14:textId="77777777" w:rsidR="003A27C8" w:rsidRDefault="003A27C8" w:rsidP="009C2718">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AD7D181" w14:textId="77777777" w:rsidR="00CF3225" w:rsidRDefault="00CF3225" w:rsidP="009C2718">
+    <w:p w14:paraId="1A1B1D8E" w14:textId="77777777" w:rsidR="003A27C8" w:rsidRDefault="003A27C8" w:rsidP="009C2718">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="01561DA2" w14:textId="77777777" w:rsidR="00CF3225" w:rsidRDefault="00CF3225">
+    <w:p w14:paraId="288D094A" w14:textId="77777777" w:rsidR="003A27C8" w:rsidRDefault="003A27C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9160,64 +9691,66 @@
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:id w:val="110255201"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="5198BC31" w14:textId="170A4A86" w:rsidR="0059384E" w:rsidRPr="0059384E" w:rsidRDefault="0059384E">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059384E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="0059384E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
@@ -9331,64 +9864,66 @@
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5C5E0D3C" w14:textId="7DA972A6" w:rsidR="00B15B70" w:rsidRPr="0059384E" w:rsidRDefault="00B15B70" w:rsidP="0059384E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:id w:val="1016664404"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="1318226940"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="568F33FB" w14:textId="093DAE1B" w:rsidR="0059384E" w:rsidRPr="0059384E" w:rsidRDefault="0059384E">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059384E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="0059384E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
@@ -9502,64 +10037,66 @@
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="04DE35BE" w14:textId="77777777" w:rsidR="0059384E" w:rsidRDefault="0059384E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:id w:val="-803074936"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="247387350"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="4061522A" w14:textId="77777777" w:rsidR="002A34BF" w:rsidRDefault="002A34BF">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5CD66AC6" w14:textId="16810484" w:rsidR="002A34BF" w:rsidRPr="00EC3850" w:rsidRDefault="002A34BF" w:rsidP="002A34BF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005235DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
@@ -9711,64 +10248,66 @@
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="573269CE" w14:textId="77777777" w:rsidR="002A34BF" w:rsidRPr="0059384E" w:rsidRDefault="002A34BF" w:rsidP="0059384E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:id w:val="-689605066"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="1121732242"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="2C366F94" w14:textId="14D31510" w:rsidR="00536AFC" w:rsidRDefault="00536AFC" w:rsidP="00536AFC">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r w:rsidRPr="0059384E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -10089,71 +10628,71 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5231860B" w14:textId="77777777" w:rsidR="00536AFC" w:rsidRDefault="00536AFC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7928C4D7" w14:textId="77777777" w:rsidR="00CF3225" w:rsidRDefault="00CF3225" w:rsidP="009C2718">
+    <w:p w14:paraId="70C86A03" w14:textId="77777777" w:rsidR="003A27C8" w:rsidRDefault="003A27C8" w:rsidP="009C2718">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="269A43BA" w14:textId="77777777" w:rsidR="00CF3225" w:rsidRDefault="00CF3225" w:rsidP="009C2718">
+    <w:p w14:paraId="040F5996" w14:textId="77777777" w:rsidR="003A27C8" w:rsidRDefault="003A27C8" w:rsidP="009C2718">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="30CBA228" w14:textId="77777777" w:rsidR="00CF3225" w:rsidRDefault="00CF3225">
+    <w:p w14:paraId="1A74E0C3" w14:textId="77777777" w:rsidR="003A27C8" w:rsidRDefault="003A27C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="41793562" w14:textId="1DBEEB47" w:rsidR="00A16AA6" w:rsidRDefault="0059384E" w:rsidP="00E16CE1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="7185"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -14606,51 +15145,51 @@
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1621108625">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1444378396">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="127285934">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1399011187">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1724527458">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="82840856">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -14765,92 +15304,94 @@
     <w:rsid w:val="002E6EB7"/>
     <w:rsid w:val="002F2064"/>
     <w:rsid w:val="00300174"/>
     <w:rsid w:val="00302093"/>
     <w:rsid w:val="00307ED2"/>
     <w:rsid w:val="00325363"/>
     <w:rsid w:val="0032752A"/>
     <w:rsid w:val="003338AB"/>
     <w:rsid w:val="00340EE0"/>
     <w:rsid w:val="00357968"/>
     <w:rsid w:val="0036289B"/>
     <w:rsid w:val="00365AAA"/>
     <w:rsid w:val="003665C0"/>
     <w:rsid w:val="003679BA"/>
     <w:rsid w:val="0037116F"/>
     <w:rsid w:val="0037194A"/>
     <w:rsid w:val="00375E87"/>
     <w:rsid w:val="0038013C"/>
     <w:rsid w:val="00380768"/>
     <w:rsid w:val="0038611C"/>
     <w:rsid w:val="00390386"/>
     <w:rsid w:val="003954C9"/>
     <w:rsid w:val="0039551D"/>
     <w:rsid w:val="003956BD"/>
     <w:rsid w:val="003A1EFC"/>
+    <w:rsid w:val="003A27C8"/>
     <w:rsid w:val="003A3A8E"/>
     <w:rsid w:val="003A56E5"/>
     <w:rsid w:val="003C328A"/>
     <w:rsid w:val="003C791A"/>
     <w:rsid w:val="003D40F6"/>
     <w:rsid w:val="003D4612"/>
     <w:rsid w:val="003E4ACD"/>
     <w:rsid w:val="00400A84"/>
     <w:rsid w:val="00400D0C"/>
     <w:rsid w:val="00401E26"/>
     <w:rsid w:val="00406F1C"/>
     <w:rsid w:val="00413CF9"/>
     <w:rsid w:val="00430916"/>
     <w:rsid w:val="004333A8"/>
     <w:rsid w:val="00450D2E"/>
     <w:rsid w:val="00462835"/>
     <w:rsid w:val="00473A80"/>
     <w:rsid w:val="004740C0"/>
     <w:rsid w:val="0047471B"/>
     <w:rsid w:val="00480284"/>
     <w:rsid w:val="004903C2"/>
     <w:rsid w:val="00492F02"/>
     <w:rsid w:val="004938ED"/>
     <w:rsid w:val="00494C75"/>
     <w:rsid w:val="004A1844"/>
     <w:rsid w:val="004A7EAD"/>
     <w:rsid w:val="004B4B3E"/>
     <w:rsid w:val="004B4D7B"/>
     <w:rsid w:val="004C1397"/>
     <w:rsid w:val="004C2044"/>
     <w:rsid w:val="004C42D3"/>
     <w:rsid w:val="004C53DF"/>
     <w:rsid w:val="004C61FD"/>
     <w:rsid w:val="004C766B"/>
     <w:rsid w:val="004D00B6"/>
     <w:rsid w:val="004E0CFD"/>
     <w:rsid w:val="004E71BC"/>
     <w:rsid w:val="004F74D0"/>
     <w:rsid w:val="00507444"/>
     <w:rsid w:val="00511C2B"/>
     <w:rsid w:val="0052075D"/>
     <w:rsid w:val="005233F5"/>
+    <w:rsid w:val="005239AE"/>
     <w:rsid w:val="00525CE1"/>
     <w:rsid w:val="00527373"/>
     <w:rsid w:val="00536AFC"/>
     <w:rsid w:val="00540928"/>
     <w:rsid w:val="005430AE"/>
     <w:rsid w:val="005430CB"/>
     <w:rsid w:val="005433B9"/>
     <w:rsid w:val="00546D1D"/>
     <w:rsid w:val="00566426"/>
     <w:rsid w:val="005713FD"/>
     <w:rsid w:val="00577AD7"/>
     <w:rsid w:val="00583A78"/>
     <w:rsid w:val="00591A28"/>
     <w:rsid w:val="0059384E"/>
     <w:rsid w:val="00595414"/>
     <w:rsid w:val="00597113"/>
     <w:rsid w:val="005A5A84"/>
     <w:rsid w:val="005A63AB"/>
     <w:rsid w:val="005A64EA"/>
     <w:rsid w:val="005A7CAE"/>
     <w:rsid w:val="005B3423"/>
     <w:rsid w:val="005B6C6B"/>
     <w:rsid w:val="005C282C"/>
     <w:rsid w:val="005D4C86"/>
     <w:rsid w:val="005D5216"/>
@@ -15073,50 +15614,51 @@
     <w:rsid w:val="00CA717F"/>
     <w:rsid w:val="00CB0B9E"/>
     <w:rsid w:val="00CB1D78"/>
     <w:rsid w:val="00CB422C"/>
     <w:rsid w:val="00CB5DE0"/>
     <w:rsid w:val="00CB7B19"/>
     <w:rsid w:val="00CC0CF2"/>
     <w:rsid w:val="00CC275D"/>
     <w:rsid w:val="00CC4446"/>
     <w:rsid w:val="00CC755C"/>
     <w:rsid w:val="00CC794D"/>
     <w:rsid w:val="00CD247B"/>
     <w:rsid w:val="00CD75F4"/>
     <w:rsid w:val="00CF3225"/>
     <w:rsid w:val="00CF5A24"/>
     <w:rsid w:val="00D05996"/>
     <w:rsid w:val="00D10EB5"/>
     <w:rsid w:val="00D129EE"/>
     <w:rsid w:val="00D15308"/>
     <w:rsid w:val="00D17AC0"/>
     <w:rsid w:val="00D23B34"/>
     <w:rsid w:val="00D26163"/>
     <w:rsid w:val="00D27FD4"/>
     <w:rsid w:val="00D4066C"/>
     <w:rsid w:val="00D40F48"/>
+    <w:rsid w:val="00D609B3"/>
     <w:rsid w:val="00D625DE"/>
     <w:rsid w:val="00D62B66"/>
     <w:rsid w:val="00D63F12"/>
     <w:rsid w:val="00D77A61"/>
     <w:rsid w:val="00D91AB4"/>
     <w:rsid w:val="00D959A0"/>
     <w:rsid w:val="00D96D21"/>
     <w:rsid w:val="00DA6A86"/>
     <w:rsid w:val="00DB2A27"/>
     <w:rsid w:val="00DC0E79"/>
     <w:rsid w:val="00DC46D7"/>
     <w:rsid w:val="00DC4F51"/>
     <w:rsid w:val="00DC53B4"/>
     <w:rsid w:val="00DC6E5B"/>
     <w:rsid w:val="00DC7FB1"/>
     <w:rsid w:val="00DD1046"/>
     <w:rsid w:val="00DD1638"/>
     <w:rsid w:val="00DD279D"/>
     <w:rsid w:val="00DD3576"/>
     <w:rsid w:val="00DD786F"/>
     <w:rsid w:val="00DE3FFA"/>
     <w:rsid w:val="00DE45CD"/>
     <w:rsid w:val="00DF3208"/>
     <w:rsid w:val="00DF3CAD"/>
     <w:rsid w:val="00E0593E"/>
@@ -21978,50 +22520,51 @@
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F176BE"/>
     <w:rsid w:val="0004771E"/>
     <w:rsid w:val="000627C3"/>
     <w:rsid w:val="000633AE"/>
     <w:rsid w:val="00075966"/>
     <w:rsid w:val="00096075"/>
     <w:rsid w:val="000A55B6"/>
     <w:rsid w:val="000B6EEB"/>
     <w:rsid w:val="000C2340"/>
     <w:rsid w:val="000D37E1"/>
+    <w:rsid w:val="000E757C"/>
     <w:rsid w:val="00100CD5"/>
     <w:rsid w:val="00122D69"/>
     <w:rsid w:val="00124B34"/>
     <w:rsid w:val="00142DD1"/>
     <w:rsid w:val="00160F9D"/>
     <w:rsid w:val="00173614"/>
     <w:rsid w:val="001E1E07"/>
     <w:rsid w:val="002453C7"/>
     <w:rsid w:val="002B1A83"/>
     <w:rsid w:val="002B5210"/>
     <w:rsid w:val="002E18E0"/>
     <w:rsid w:val="002F3323"/>
     <w:rsid w:val="00365AAA"/>
     <w:rsid w:val="003665C0"/>
     <w:rsid w:val="003C2191"/>
     <w:rsid w:val="003D4612"/>
     <w:rsid w:val="00413CF9"/>
     <w:rsid w:val="004333A8"/>
     <w:rsid w:val="00473879"/>
     <w:rsid w:val="0047471B"/>
     <w:rsid w:val="00492F02"/>
     <w:rsid w:val="004A2865"/>
     <w:rsid w:val="004A32F8"/>
     <w:rsid w:val="004C766B"/>
     <w:rsid w:val="004D00B6"/>
@@ -22049,50 +22592,51 @@
     <w:rsid w:val="009057A6"/>
     <w:rsid w:val="00905EC9"/>
     <w:rsid w:val="00973FD4"/>
     <w:rsid w:val="009C6F22"/>
     <w:rsid w:val="009F315B"/>
     <w:rsid w:val="00A0125A"/>
     <w:rsid w:val="00A244AF"/>
     <w:rsid w:val="00A91117"/>
     <w:rsid w:val="00AF3D88"/>
     <w:rsid w:val="00AF437E"/>
     <w:rsid w:val="00AF6889"/>
     <w:rsid w:val="00B104E9"/>
     <w:rsid w:val="00B2110B"/>
     <w:rsid w:val="00B8387E"/>
     <w:rsid w:val="00BC24B4"/>
     <w:rsid w:val="00BF2C75"/>
     <w:rsid w:val="00C13BB9"/>
     <w:rsid w:val="00C22004"/>
     <w:rsid w:val="00C25DAE"/>
     <w:rsid w:val="00C37EEA"/>
     <w:rsid w:val="00C666F3"/>
     <w:rsid w:val="00C73011"/>
     <w:rsid w:val="00C96AF0"/>
     <w:rsid w:val="00CB7B19"/>
     <w:rsid w:val="00CE3DAD"/>
+    <w:rsid w:val="00D609B3"/>
     <w:rsid w:val="00DC3BFF"/>
     <w:rsid w:val="00DE45CD"/>
     <w:rsid w:val="00E0084C"/>
     <w:rsid w:val="00E90E46"/>
     <w:rsid w:val="00EC7BF4"/>
     <w:rsid w:val="00EE6FA1"/>
     <w:rsid w:val="00F02273"/>
     <w:rsid w:val="00F057FF"/>
     <w:rsid w:val="00F176BE"/>
     <w:rsid w:val="00F40D3B"/>
     <w:rsid w:val="00F506C0"/>
     <w:rsid w:val="00F62CFB"/>
     <w:rsid w:val="00F63C0A"/>
     <w:rsid w:val="00F705D6"/>
     <w:rsid w:val="00F94222"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -22892,50 +23436,74 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <SharedWithUsers xmlns="b58a0bb8-a0d6-470f-bc11-554a2dd5170f">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b7f6f22d-f96c-477e-ade2-8adec83e6e15">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="9499994c-0892-4763-8f56-1f918ce3b804" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028880C331BD2F14AB0E535D5F2E14299" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="15236985950a63a57460836658ab728a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="26c2d043-4ba9-4610-9890-11bb85824366" xmlns:ns3="b58a0bb8-a0d6-470f-bc11-554a2dd5170f" xmlns:ns4="b7f6f22d-f96c-477e-ade2-8adec83e6e15" xmlns:ns5="9499994c-0892-4763-8f56-1f918ce3b804" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="36e2a397c22fd41419abf7076fb0e036" ns1:_="" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="26c2d043-4ba9-4610-9890-11bb85824366"/>
     <xsd:import namespace="b58a0bb8-a0d6-470f-bc11-554a2dd5170f"/>
     <xsd:import namespace="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
     <xsd:import namespace="9499994c-0892-4763-8f56-1f918ce3b804"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
@@ -23167,75 +23735,60 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A111077290</value>
     </field>
     <field name="Objective-Title">
       <value order="0">Form 17 Notice of Objection</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2026-05-27T04:04:28Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
       <value order="0">2026-07-16T07:11:33Z</value>
     </field>
     <field name="Objective-ModificationStamp">
       <value order="0">2026-07-16T07:11:33Z</value>
@@ -23301,148 +23854,139 @@
         <value order="0"/>
       </field>
       <field name="Objective-Foreign Barcode">
         <value order="0"/>
       </field>
       <field name="Objective-PCI DSS Checked">
         <value order="0"/>
       </field>
       <field name="Objective-End User">
         <value order="0"/>
       </field>
       <field name="Objective-Additional File Numbers">
         <value order="0"/>
       </field>
       <field name="Objective-Record Number">
         <value order="0"/>
       </field>
       <field name="Objective-Graphic Content">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{950BCB66-9AB6-4F9A-9C09-CEEDCE295E67}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="b58a0bb8-a0d6-470f-bc11-554a2dd5170f"/>
+    <ds:schemaRef ds:uri="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+    <ds:schemaRef ds:uri="9499994c-0892-4763-8f56-1f918ce3b804"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6DF7F0E-549F-4C8A-B9DD-F8EBBEAB4BDA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34AEC9BD-94FC-4253-ACC6-7CF54CBA6991}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="26c2d043-4ba9-4610-9890-11bb85824366"/>
     <ds:schemaRef ds:uri="b58a0bb8-a0d6-470f-bc11-554a2dd5170f"/>
     <ds:schemaRef ds:uri="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
     <ds:schemaRef ds:uri="9499994c-0892-4763-8f56-1f918ce3b804"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6DF7F0E-549F-4C8A-B9DD-F8EBBEAB4BDA}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F70F60A5-0E2F-404F-A9BB-2544A57ED55C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>DLGSC generic Word template</Template>
+  <Template>DLGSC generic Word template.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>649</Words>
-  <Characters>3705</Characters>
+  <Words>654</Words>
+  <Characters>3731</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
+  <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>DLGSC generic Word template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4346</CharactersWithSpaces>
+  <CharactersWithSpaces>4377</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>DLGSC generic Word template</dc:title>
   <dc:subject/>
   <dc:creator>Jonathon Miller</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010028880C331BD2F14AB0E535D5F2E14299</vt:lpwstr>
@@ -23551,27 +24095,51 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="Objective-Archive Box">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="Objective-Migrated Id">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="Objective-Foreign Barcode">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="Objective-PCI DSS Checked">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="Objective-End User">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="Objective-Additional File Numbers">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="Objective-Record Number">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="Objective-Graphic Content">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="MSIP_Label_411b1dbb-eb03-4bf9-ab1a-6143aaf68191_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="MSIP_Label_411b1dbb-eb03-4bf9-ab1a-6143aaf68191_SetDate">
+    <vt:lpwstr>2026-09-16T03:01:26Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="MSIP_Label_411b1dbb-eb03-4bf9-ab1a-6143aaf68191_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="MSIP_Label_411b1dbb-eb03-4bf9-ab1a-6143aaf68191_Name">
+    <vt:lpwstr>OFFICIAL No Label</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="MSIP_Label_411b1dbb-eb03-4bf9-ab1a-6143aaf68191_SiteId">
+    <vt:lpwstr>c1ae0ae2-d504-4287-b6f4-7eafd6648d22</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="MSIP_Label_411b1dbb-eb03-4bf9-ab1a-6143aaf68191_ActionId">
+    <vt:lpwstr>5b5741cb-087b-46f5-aae3-e8dc1031541d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="MSIP_Label_411b1dbb-eb03-4bf9-ab1a-6143aaf68191_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="MSIP_Label_411b1dbb-eb03-4bf9-ab1a-6143aaf68191_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>