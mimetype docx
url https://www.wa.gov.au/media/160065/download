--- v0 (2026-07-13)
+++ v1 (2026-08-02)
@@ -1,115 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="66DD8234" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRDefault="00584E8F" w:rsidP="004C0C26">
+    <w:p w14:paraId="66DD8234" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRDefault="00584E8F" w:rsidP="008C0643">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc204602123"/>
       <w:bookmarkStart w:id="1" w:name="_Toc204602173"/>
       <w:bookmarkStart w:id="2" w:name="_Toc204602292"/>
       <w:bookmarkStart w:id="3" w:name="_Toc204602332"/>
       <w:bookmarkStart w:id="4" w:name="_Toc204602400"/>
       <w:bookmarkStart w:id="5" w:name="_Toc204602452"/>
       <w:bookmarkStart w:id="6" w:name="_Toc204602752"/>
       <w:bookmarkStart w:id="7" w:name="_Toc204602844"/>
       <w:bookmarkStart w:id="8" w:name="_Toc205886697"/>
       <w:bookmarkStart w:id="9" w:name="_Toc205890354"/>
       <w:bookmarkStart w:id="10" w:name="_Toc205891049"/>
       <w:bookmarkStart w:id="11" w:name="_Toc206605807"/>
       <w:bookmarkStart w:id="12" w:name="_Toc206605876"/>
       <w:r w:rsidRPr="004C0C26">
         <w:t>Public Interest</w:t>
       </w:r>
       <w:r w:rsidRPr="00F80E55">
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004C0C26">
         <w:t>Assessment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AD903F8" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="00F80E55" w:rsidRDefault="00584E8F" w:rsidP="00584E8F">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="527A1D54" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00584E8F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="5CB4B6"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C22A8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Under the </w:t>
       </w:r>
       <w:r w:rsidRPr="006C22A8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Liquor Control Act 1988 </w:t>
       </w:r>
       <w:r w:rsidRPr="006C22A8">
@@ -345,97 +335,129 @@
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C22A8" w:rsidDel="00F55327">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>how it might affect tourism, culture and the community</w:t>
       </w:r>
       <w:r w:rsidRPr="006C22A8">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="006C22A8">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FF28690" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00584E8F">
+    <w:p w14:paraId="6FF28690" w14:textId="1FE6702F" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00584E8F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C22A8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The level of detail required will be unique to each PIA. If you do not provide enough information, your application might not succeed or you might be asked to provide further information. </w:t>
+        <w:t xml:space="preserve">The level of detail required will be unique to each PIA. If you do not provide enough information, your application might not </w:t>
+      </w:r>
+      <w:r w:rsidR="008D69A2" w:rsidRPr="006C22A8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>succeed,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C22A8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or you might be asked to provide further information. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4621358D" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00584E8F">
+    <w:p w14:paraId="4621358D" w14:textId="745003E9" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00584E8F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C22A8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Your completed PIA will be made publicly available and may be advertised on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="006C22A8">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>LGIRS website</w:t>
+          <w:t>LGI</w:t>
+        </w:r>
+        <w:r w:rsidRPr="006C22A8">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>RS website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006C22A8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, allowing the community an opportunity to make submissions on it. Because it will be made public, do not include sensitive or personal information on this form. You can complete this PIA by taking a common-sense approach and you don’t need a lawyer or a </w:t>
+        <w:t xml:space="preserve">, allowing the community an opportunity to make submissions on it. Because it will be made public, do not include sensitive or personal information on this form. You can complete this PIA by taking a common-sense approach and you don’t need a lawyer or a consultant to fill it in. The PIA form is a guide, and it is up to the applicant to satisfy the </w:t>
       </w:r>
       <w:r w:rsidRPr="006C22A8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">consultant to fill it in. The PIA form is a guide, and it is up to the applicant to satisfy the DLL that their application is in the public interest. If you do not have enough space, attach extra pages or prepare a separate submission. If you prepare your PIA as a separate submission, please refer to each of the question numbers on this form, so we know what question you are responding to. Lodge this form by submitting it with your application at our </w:t>
+        <w:t xml:space="preserve">DLL that their application is in the public interest. If you do not have enough space, attach </w:t>
+      </w:r>
+      <w:r w:rsidR="008D69A2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C22A8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xtra pages or prepare a separate submission. If you prepare your PIA as a separate submission, please refer to each of the question numbers on this form, so we know what question you are responding to. Lodge this form by submitting it with your application at our </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="006C22A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>Portal Homepage</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006C22A8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03104A27" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="005F1A15" w:rsidRDefault="00584E8F" w:rsidP="00584E8F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
@@ -475,71 +497,71 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C22A8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Applicant name: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="559148E2" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00137B07">
+          <w:p w14:paraId="559148E2" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00000000" w:rsidP="00137B07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="968752352"/>
                 <w:placeholder>
                   <w:docPart w:val="6EACCED374954DBBBC2CA5FD3E088E7C"/>
                 </w:placeholder>
                 <w:temporary/>
                 <w:showingPlcHdr/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="006C22A8">
+                <w:r w:rsidR="00584E8F" w:rsidRPr="006C22A8">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                   </w:rPr>
                   <w:t>[Type here]</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="41A5E509" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00137B07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="212529"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00584E8F" w:rsidRPr="006C22A8" w14:paraId="47334E8B" w14:textId="77777777" w:rsidTr="00137B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
@@ -582,71 +604,71 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C22A8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>What licence or permit type are you applying for?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70B4A127" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00137B07">
+          <w:p w14:paraId="70B4A127" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00000000" w:rsidP="00137B07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="2105378016"/>
                 <w:placeholder>
                   <w:docPart w:val="C32A4658AEC94C9BB350EB7CF605BF8B"/>
                 </w:placeholder>
                 <w:temporary/>
                 <w:showingPlcHdr/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="006C22A8">
+                <w:r w:rsidR="00584E8F" w:rsidRPr="006C22A8">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                   </w:rPr>
                   <w:t>[Type here]</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="5C9743D6" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00137B07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="212529"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00584E8F" w:rsidRPr="006C22A8" w14:paraId="0533A596" w14:textId="77777777" w:rsidTr="00137B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
@@ -657,119 +679,119 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="212529"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C22A8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Are you applying for:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BA638E7" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00137B07">
+          <w:p w14:paraId="1BA638E7" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00000000" w:rsidP="00137B07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="1598138152"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="006C22A8">
+                <w:r w:rsidR="00584E8F" w:rsidRPr="006C22A8">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="006C22A8">
+            <w:r w:rsidR="00584E8F" w:rsidRPr="006C22A8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> New licence</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52E1AE1E" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00137B07">
+          <w:p w14:paraId="52E1AE1E" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00000000" w:rsidP="00137B07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="1787230273"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="006C22A8">
+                <w:r w:rsidR="00584E8F" w:rsidRPr="006C22A8">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="006C22A8">
+            <w:r w:rsidR="00584E8F" w:rsidRPr="006C22A8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Removal of existing licence</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36E18838" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00137B07">
             <w:pPr>
               <w:ind w:left="317"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C22A8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Licence/permit type: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
@@ -806,71 +828,71 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="212529"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C22A8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Premises trading name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02F06BA8" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00137B07">
+          <w:p w14:paraId="02F06BA8" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00000000" w:rsidP="00137B07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-1266995917"/>
                 <w:placeholder>
                   <w:docPart w:val="A51C83F93C6942C184B6C75DA0473CE7"/>
                 </w:placeholder>
                 <w:temporary/>
                 <w:showingPlcHdr/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="006C22A8">
+                <w:r w:rsidR="00584E8F" w:rsidRPr="006C22A8">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                   </w:rPr>
                   <w:t>[Type here]</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="5C5EB0E5" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00137B07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="212529"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00584E8F" w:rsidRPr="006C22A8" w14:paraId="3BE8E550" w14:textId="77777777" w:rsidTr="00137B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
@@ -914,71 +936,71 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="212529"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C22A8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Address of proposed premises:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="754B441A" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00137B07">
+          <w:p w14:paraId="754B441A" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00000000" w:rsidP="00137B07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="146788867"/>
                 <w:placeholder>
                   <w:docPart w:val="21265B1B9DF14128B926746DDC5E0A5F"/>
                 </w:placeholder>
                 <w:temporary/>
                 <w:showingPlcHdr/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="006C22A8">
+                <w:r w:rsidR="00584E8F" w:rsidRPr="006C22A8">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                   </w:rPr>
                   <w:t>[Type here]</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="6380856A" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00137B07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="212529"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00584E8F" w:rsidRPr="006C22A8" w14:paraId="378CB3DF" w14:textId="77777777" w:rsidTr="00137B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
@@ -1141,73 +1163,73 @@
         <w:t>What is the proposed manner of trade and your target client base?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00584E8F" w:rsidRPr="006C22A8" w14:paraId="182450BF" w14:textId="77777777" w:rsidTr="00137B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="104DEA5B" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00137B07">
+          <w:p w14:paraId="104DEA5B" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00000000" w:rsidP="00137B07">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="1366405663"/>
                 <w:placeholder>
                   <w:docPart w:val="92F078036DB6495EADDA2895D5319A3E"/>
                 </w:placeholder>
                 <w:temporary/>
                 <w:showingPlcHdr/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="006C22A8">
+                <w:r w:rsidR="00584E8F" w:rsidRPr="006C22A8">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                   </w:rPr>
                   <w:t>[Type here]</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00584E8F" w:rsidRPr="006C22A8" w14:paraId="0E5730D1" w14:textId="77777777" w:rsidTr="00137B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="443A5EE4" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00137B07">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -1299,73 +1321,73 @@
         <w:t>Include a map of the locality and a floor plan detailing the nature and layout of the premises, highlighting the unique aspects of the proposed facility. What is the maximum number of patrons permitted on the premises? How will the proposed premises contribute to the streetscape and atmosphere of the area?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00584E8F" w:rsidRPr="006C22A8" w14:paraId="5B6E61B1" w14:textId="77777777" w:rsidTr="00137B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C718E56" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00137B07">
+          <w:p w14:paraId="6C718E56" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00000000" w:rsidP="00137B07">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-730918190"/>
                 <w:placeholder>
                   <w:docPart w:val="855FFFA45E1D40FCAE650AA91C2824E4"/>
                 </w:placeholder>
                 <w:temporary/>
                 <w:showingPlcHdr/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="006C22A8">
+                <w:r w:rsidR="00584E8F" w:rsidRPr="006C22A8">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                   </w:rPr>
                   <w:t>[Type here]</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00584E8F" w:rsidRPr="006C22A8" w14:paraId="781DB1C8" w14:textId="77777777" w:rsidTr="00137B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34A6A53C" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00137B07">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -1421,51 +1443,51 @@
       <w:tr w:rsidR="00584E8F" w:rsidRPr="006C22A8" w14:paraId="0C2452A0" w14:textId="77777777" w:rsidTr="00137B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C852D37" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00137B07">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="68828E14" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00584E8F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="739179D1" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00584E8F">
+    <w:p w14:paraId="739179D1" w14:textId="5FF3247F" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00584E8F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C22A8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">2.3 If you intend to sell packaged liquor, give the names and addresses of all existing licensed premises within the locality. </w:t>
       </w:r>
       <w:r w:rsidRPr="006C22A8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The LC Act puts limitations on how many packaged liquor premises can be in a certain location. Refer to </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="006C22A8">
           <w:rPr>
@@ -1484,73 +1506,73 @@
         <w:t xml:space="preserve"> for more information.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00584E8F" w:rsidRPr="006C22A8" w14:paraId="7785DE82" w14:textId="77777777" w:rsidTr="00137B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EFB3DFD" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00137B07">
+          <w:p w14:paraId="2EFB3DFD" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00000000" w:rsidP="00137B07">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="1880126555"/>
                 <w:placeholder>
                   <w:docPart w:val="DCF3AC81CDF54481B713F02A0061648C"/>
                 </w:placeholder>
                 <w:temporary/>
                 <w:showingPlcHdr/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="006C22A8">
+                <w:r w:rsidR="00584E8F" w:rsidRPr="006C22A8">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                   </w:rPr>
                   <w:t>[Type here]</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00584E8F" w:rsidRPr="006C22A8" w14:paraId="18C29867" w14:textId="77777777" w:rsidTr="00137B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65B62BFE" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00137B07">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -1763,73 +1785,73 @@
         <w:t>Helpful demographic information will include the total population, estimated population growth, average age, income and employment status, and the type of people who live and work in the community.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00584E8F" w:rsidRPr="006C22A8" w14:paraId="2EE5F787" w14:textId="77777777" w:rsidTr="00137B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38159445" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00137B07">
+          <w:p w14:paraId="38159445" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00000000" w:rsidP="00137B07">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-2012829395"/>
                 <w:placeholder>
                   <w:docPart w:val="BF876281FAFA4D999BBED1F638380C43"/>
                 </w:placeholder>
                 <w:temporary/>
                 <w:showingPlcHdr/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="006C22A8">
+                <w:r w:rsidR="00584E8F" w:rsidRPr="006C22A8">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                   </w:rPr>
                   <w:t>[Type here]</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00584E8F" w:rsidRPr="006C22A8" w14:paraId="42E99934" w14:textId="77777777" w:rsidTr="00137B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4755D56D" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00137B07">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -1969,84 +1991,91 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00584E8F" w:rsidRPr="006C22A8" w14:paraId="1527B5FD" w14:textId="77777777" w:rsidTr="00137B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40C30871" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00137B07">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2F7D63B5" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00584E8F">
+    <w:p w14:paraId="2F7D63B5" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRDefault="00584E8F" w:rsidP="00584E8F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B63041C" w14:textId="77777777" w:rsidR="00F22112" w:rsidRPr="006C22A8" w:rsidRDefault="00F22112" w:rsidP="00584E8F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7866E474" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="00584E8F" w:rsidRDefault="00584E8F" w:rsidP="00584E8F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00584E8F">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>PART 4 – Minimising the potential for alcohol to cause harm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E571DD8" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00584E8F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C22A8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Excessive consumption of alcohol can cause health problems, increase the risk of accidents and contribute to societal problems such as domestic violence. You must demonstrate how the responsible conduct of your business will minimise the potential for alcohol to cause harm. T</w:t>
       </w:r>
       <w:r w:rsidRPr="006C22A8" w:rsidDel="007176B4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>his</w:t>
       </w:r>
       <w:r w:rsidRPr="006C22A8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> could be through promoting a culture of responsible consumption of alcohol amongst staff and patrons, having strategies to prevent alcohol being served to juveniles, discouraging rapid or excessive consumption of alcohol, being alert for signs of intoxication and not serving drunk people.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F20A9EF" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00584E8F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C22A8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
@@ -2731,73 +2760,73 @@
         <w:t>What actions will you take to minimise the impact on people who live or work nearby?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00584E8F" w:rsidRPr="006C22A8" w14:paraId="1FB2369B" w14:textId="77777777" w:rsidTr="00137B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C7C82CA" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00137B07">
+          <w:p w14:paraId="0C7C82CA" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00000000" w:rsidP="00137B07">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-2108800639"/>
                 <w:placeholder>
                   <w:docPart w:val="B979F74B195D4D0DADCC3AD8D09F7652"/>
                 </w:placeholder>
                 <w:temporary/>
                 <w:showingPlcHdr/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="006C22A8">
+                <w:r w:rsidR="00584E8F" w:rsidRPr="006C22A8">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                   </w:rPr>
                   <w:t>[Type here]</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00584E8F" w:rsidRPr="006C22A8" w14:paraId="102F9625" w14:textId="77777777" w:rsidTr="00137B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12E5AD21" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00137B07">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -3041,73 +3070,73 @@
         <w:t>Are there any tourism, cultural and community benefits that would result from the grant of your application?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00584E8F" w:rsidRPr="006C22A8" w14:paraId="2F3DFF61" w14:textId="77777777" w:rsidTr="00137B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D173AF7" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00137B07">
+          <w:p w14:paraId="6D173AF7" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00000000" w:rsidP="00137B07">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="359405297"/>
                 <w:placeholder>
                   <w:docPart w:val="8B925B29EFF94254A0236D81D5A5A253"/>
                 </w:placeholder>
                 <w:temporary/>
                 <w:showingPlcHdr/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="006C22A8">
+                <w:r w:rsidR="00584E8F" w:rsidRPr="006C22A8">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                   </w:rPr>
                   <w:t>[Type here]</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00584E8F" w:rsidRPr="006C22A8" w14:paraId="2351772E" w14:textId="77777777" w:rsidTr="00137B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="787B0A92" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00137B07">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -3194,73 +3223,73 @@
         <w:t>If you have any other information to provide in support of your application, include it here.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00584E8F" w:rsidRPr="006C22A8" w14:paraId="1E836F99" w14:textId="77777777" w:rsidTr="00137B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59CCBD35" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00137B07">
+          <w:p w14:paraId="59CCBD35" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00000000" w:rsidP="00137B07">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-1088683476"/>
                 <w:placeholder>
                   <w:docPart w:val="0E88E81E1B42405F888026B579B6C8D1"/>
                 </w:placeholder>
                 <w:temporary/>
                 <w:showingPlcHdr/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="006C22A8">
+                <w:r w:rsidR="00584E8F" w:rsidRPr="006C22A8">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                   </w:rPr>
                   <w:t>[Type here]</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00584E8F" w:rsidRPr="006C22A8" w14:paraId="15279A48" w14:textId="77777777" w:rsidTr="00137B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="335D1627" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRPr="006C22A8" w:rsidRDefault="00584E8F" w:rsidP="00137B07">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -3757,58 +3786,58 @@
           <w:szCs w:val="80"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008C0731" w:rsidSect="008B02AC">
       <w:headerReference w:type="even" r:id="rId18"/>
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:headerReference w:type="first" r:id="rId21"/>
       <w:footerReference w:type="first" r:id="rId22"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1843" w:right="1134" w:bottom="993" w:left="1134" w:header="0" w:footer="62" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="567"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5221AD75" w14:textId="77777777" w:rsidR="00C8384B" w:rsidRDefault="00C8384B" w:rsidP="00D41211">
+    <w:p w14:paraId="67F95251" w14:textId="77777777" w:rsidR="009B1B49" w:rsidRDefault="009B1B49" w:rsidP="00D41211">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="668591DC" w14:textId="77777777" w:rsidR="00C8384B" w:rsidRDefault="00C8384B" w:rsidP="00D41211">
+    <w:p w14:paraId="0DC1ADD3" w14:textId="77777777" w:rsidR="009B1B49" w:rsidRDefault="009B1B49" w:rsidP="00D41211">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
@@ -3839,110 +3868,109 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Light">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica-Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Rounded MT Bold">
-    <w:panose1 w:val="020F0704030504030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="22FF1DD4" w14:textId="7F07B987" w:rsidR="000B3BDE" w:rsidRPr="00547F32" w:rsidRDefault="000E6C38" w:rsidP="00E800A6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:after="240"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73C34CD1" wp14:editId="31EA802C">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73C34CD1" wp14:editId="31EA802C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-223520</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7554125" cy="584835"/>
           <wp:effectExtent l="0" t="0" r="8890" b="5715"/>
           <wp:wrapNone/>
-          <wp:docPr id="1585543920" name="Picture 1"/>
+          <wp:docPr id="1711493472" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1585543920" name="Picture 1"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
@@ -3981,62 +4009,62 @@
     </w:r>
     <w:r w:rsidR="00547F32" w:rsidRPr="00066CCF">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5B7C1CE3" w14:textId="5EC2F6BD" w:rsidR="001A0AF6" w:rsidRPr="00842886" w:rsidRDefault="000E6C38" w:rsidP="00E800A6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:after="240"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09ADA18F" wp14:editId="7A190C3F">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09ADA18F" wp14:editId="7A190C3F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-223520</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7554125" cy="584835"/>
           <wp:effectExtent l="0" t="0" r="8890" b="5715"/>
           <wp:wrapNone/>
-          <wp:docPr id="1964474683" name="Picture 1"/>
+          <wp:docPr id="1324413516" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1964474683" name="Picture 1"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
@@ -4061,58 +4089,58 @@
     <w:r w:rsidR="001A0AF6" w:rsidRPr="00842886">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="001A0AF6" w:rsidRPr="00842886">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="001A0AF6" w:rsidRPr="00842886">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="001A0AF6" w:rsidRPr="00842886">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="001A0AF6" w:rsidRPr="00842886">
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="001A0AF6" w:rsidRPr="00842886">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66951B66" w14:textId="77777777" w:rsidR="00C8384B" w:rsidRDefault="00C8384B" w:rsidP="00D41211">
+    <w:p w14:paraId="68EDF6C5" w14:textId="77777777" w:rsidR="009B1B49" w:rsidRDefault="009B1B49" w:rsidP="00D41211">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6962EE1B" w14:textId="77777777" w:rsidR="00C8384B" w:rsidRDefault="00C8384B" w:rsidP="00D41211">
+    <w:p w14:paraId="6108F9B1" w14:textId="77777777" w:rsidR="009B1B49" w:rsidRDefault="009B1B49" w:rsidP="00D41211">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="3A319EFC" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRDefault="00584E8F" w:rsidP="00584E8F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> LC Act s33(1). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="1CACFBD2" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRDefault="00584E8F" w:rsidP="00584E8F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
@@ -4152,85 +4180,90 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> LC Regs r9F.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="31B1000E" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRDefault="00584E8F" w:rsidP="00584E8F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> LC Act s5 and s38(4).</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="7097D816" w14:textId="77777777" w:rsidR="003C38C6" w:rsidRDefault="003C38C6" w:rsidP="00584E8F">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="6E5BEF40" w14:textId="77777777" w:rsidR="00584E8F" w:rsidRDefault="00584E8F" w:rsidP="00584E8F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> LC Act s5(1)(c). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B2A9D1B" w14:textId="24F866A1" w:rsidR="007F3686" w:rsidRDefault="007F3686">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6885E63C" wp14:editId="5D409957">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6885E63C" wp14:editId="5D409957">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="643255" cy="450850"/>
               <wp:effectExtent l="0" t="0" r="4445" b="6350"/>
               <wp:wrapNone/>
               <wp:docPr id="1993382513" name="Text Box 2" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
@@ -4266,170 +4299,368 @@
                               <w:szCs w:val="28"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6885E63C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:50.65pt;height:35.5pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6Rn6ECgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkTdEacYqsRYYB&#10;QVsgHXpWZDk2IImCxMTOfv0oxW62bqdhF5kiaX6897S4641mR+VDC7bk00nOmbISqtbuS/79Zf3p&#10;hrOAwlZCg1UlP6nA75YfPyw6V6gZNKAr5RkVsaHoXMkbRFdkWZCNMiJMwClLwRq8EUhXv88qLzqq&#10;bnQ2y/PrrANfOQ9ShUDeh3OQL1P9ulYSn+o6KGS65DQbptOncxfPbLkQxd4L17RyGEP8wxRGtJaa&#10;vpV6ECjYwbd/lDKt9BCgxokEk0Fdt1KlHWibaf5um20jnEq7EDjBvcEU/l9Z+XjcumfPsP8CPREY&#10;AelcKAI54z597U380qSM4gTh6Q021SOT5Ly++jybzzmTFLqa5zfzBGt2+dn5gF8VGBaNkntiJYEl&#10;jpuA1JBSx5TYy8K61Toxo+1vDkqMnuwyYbSw3/XD2DuoTrSNhzPRwcl1Sz03IuCz8MQsLUBqxSc6&#10;ag1dyWGwOGvA//ibP+YT4BTlrCOllNySlDnT3ywREUWVjOltPs/p5kf3bjTswdwD6W9KT8HJZMY8&#10;1KNZezCvpONVbEQhYSW1KzmO5j2eJUvvQKrVKiWRfpzAjd06GUtHnCKIL/2r8G5AGomiRxhlJIp3&#10;gJ9z45/BrQ5IsCc2IqZnIAeoSXuJpOGdRHH/ek9Zl9e8/AkAAP//AwBQSwMEFAAGAAgAAAAhAB4i&#10;m5TZAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+AdrkbgV20W0VYiDUCUO3Cil&#10;PZt4SdLG6yheIOXra3ppLyuNZjTzNl8OvhVn7GMTyICeKhBIZXANVQb2b+v7ZxCRLTnbBkID3xhh&#10;WYzucpu5cKFXPO+4EqmEYmYN1MxdJmUsa/Q2TkOHlLxj6L3lJPtKut5eUrlv5YNSj9LbhtJCbTt8&#10;qbH82p28gWa+CqzxfbP+/PA66Ot2M79ujZmMh9UCBOPAf2G44Sd0KBLTIZzIRdEaSI/w7715Ss9A&#10;HAw8aQWyyOV/+OIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+kZ+hAoCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAHiKblNkAAAAEAQAA&#10;DwAAAAAAAAAAAAAAAABkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:50.65pt;height:35.5pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6Rn6ECgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkTdEacYqsRYYB&#10;QVsgHXpWZDk2IImCxMTOfv0oxW62bqdhF5kiaX6897S4641mR+VDC7bk00nOmbISqtbuS/79Zf3p&#10;hrOAwlZCg1UlP6nA75YfPyw6V6gZNKAr5RkVsaHoXMkbRFdkWZCNMiJMwClLwRq8EUhXv88qLzqq&#10;bnQ2y/PrrANfOQ9ShUDeh3OQL1P9ulYSn+o6KGS65DQbptOncxfPbLkQxd4L17RyGEP8wxRGtJaa&#10;vpV6ECjYwbd/lDKt9BCgxokEk0Fdt1KlHWibaf5um20jnEq7EDjBvcEU/l9Z+XjcumfPsP8CPREY&#10;AelcKAI54z597U380qSM4gTh6Q021SOT5Ly++jybzzmTFLqa5zfzBGt2+dn5gF8VGBaNkntiJYEl&#10;jpuA1JBSx5TYy8K61Toxo+1vDkqMnuwyYbSw3/XD2DuoTrSNhzPRwcl1Sz03IuCz8MQsLUBqxSc6&#10;ag1dyWGwOGvA//ibP+YT4BTlrCOllNySlDnT3ywREUWVjOltPs/p5kf3bjTswdwD6W9KT8HJZMY8&#10;1KNZezCvpONVbEQhYSW1KzmO5j2eJUvvQKrVKiWRfpzAjd06GUtHnCKIL/2r8G5AGomiRxhlJIp3&#10;gJ9z45/BrQ5IsCc2IqZnIAeoSXuJpOGdRHH/ek9Zl9e8/AkAAP//AwBQSwMEFAAGAAgAAAAhAB4i&#10;m5TZAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+AdrkbgV20W0VYiDUCUO3Cil&#10;PZt4SdLG6yheIOXra3ppLyuNZjTzNl8OvhVn7GMTyICeKhBIZXANVQb2b+v7ZxCRLTnbBkID3xhh&#10;WYzucpu5cKFXPO+4EqmEYmYN1MxdJmUsa/Q2TkOHlLxj6L3lJPtKut5eUrlv5YNSj9LbhtJCbTt8&#10;qbH82p28gWa+CqzxfbP+/PA66Ot2M79ujZmMh9UCBOPAf2G44Sd0KBLTIZzIRdEaSI/w7715Ss9A&#10;HAw8aQWyyOV/+OIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+kZ+hAoCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAHiKblNkAAAAEAQAA&#10;DwAAAAAAAAAAAAAAAABkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="07E67923" w14:textId="2FC1DE20" w:rsidR="007F3686" w:rsidRPr="007F3686" w:rsidRDefault="007F3686" w:rsidP="007F3686">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="007F3686">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="44EB7BF8" w14:textId="1F6EF4B8" w:rsidR="000F085D" w:rsidRPr="00455F4B" w:rsidRDefault="000F085D" w:rsidP="008B02AC">
     <w:pPr>
       <w:pStyle w:val="HeaderLine"/>
       <w:spacing w:after="280"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0C01771A" w14:textId="4ED9FCE9" w:rsidR="001A0AF6" w:rsidRDefault="00584E8F" w:rsidP="001A0AF6">
+  <w:p w14:paraId="2F42D160" w14:textId="4AB62B39" w:rsidR="006E12FE" w:rsidRPr="00C34E7E" w:rsidRDefault="00C34E7E" w:rsidP="00C34E7E">
     <w:pPr>
-      <w:pStyle w:val="nospace"/>
-      <w:ind w:left="-1134"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:drawing>
-[...53 lines deleted...]
-      </w:drawing>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49A50F62" wp14:editId="0035E04D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-707390</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>19050</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7534910" cy="1130300"/>
+              <wp:effectExtent l="57150" t="19050" r="85090" b="88900"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1160583587" name="Rectangle 6"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7534910" cy="1130300"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="38115E"/>
+                      </a:solidFill>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="3">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="2">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="126942BC" w14:textId="7EFF185D" w:rsidR="00AC49DB" w:rsidRDefault="00DA6377" w:rsidP="00AC49DB">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00DA6377">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:drawing>
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D0F83E3" wp14:editId="1EAB5CA7">
+                                <wp:extent cx="3467100" cy="825500"/>
+                                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                                <wp:docPr id="1325787570" name="Picture 10"/>
+                                <wp:cNvGraphicFramePr>
+                                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                </wp:cNvGraphicFramePr>
+                                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                      <pic:nvPicPr>
+                                        <pic:cNvPr id="0" name="Picture 22"/>
+                                        <pic:cNvPicPr>
+                                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                        </pic:cNvPicPr>
+                                      </pic:nvPicPr>
+                                      <pic:blipFill>
+                                        <a:blip r:embed="rId1">
+                                          <a:extLst>
+                                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                            </a:ext>
+                                          </a:extLst>
+                                        </a:blip>
+                                        <a:srcRect/>
+                                        <a:stretch>
+                                          <a:fillRect/>
+                                        </a:stretch>
+                                      </pic:blipFill>
+                                      <pic:spPr bwMode="auto">
+                                        <a:xfrm>
+                                          <a:off x="0" y="0"/>
+                                          <a:ext cx="3467100" cy="825500"/>
+                                        </a:xfrm>
+                                        <a:prstGeom prst="rect">
+                                          <a:avLst/>
+                                        </a:prstGeom>
+                                        <a:noFill/>
+                                        <a:ln>
+                                          <a:noFill/>
+                                        </a:ln>
+                                      </pic:spPr>
+                                    </pic:pic>
+                                  </a:graphicData>
+                                </a:graphic>
+                              </wp:inline>
+                            </w:drawing>
+                          </w:r>
+                          <w:r w:rsidR="00161995">
+                            <w:tab/>
+                          </w:r>
+                          <w:r w:rsidR="00161995">
+                            <w:tab/>
+                          </w:r>
+                          <w:r w:rsidR="00161995">
+                            <w:tab/>
+                          </w:r>
+                          <w:r w:rsidR="00161995">
+                            <w:tab/>
+                          </w:r>
+                          <w:r w:rsidR="00B91F1A">
+                            <w:t xml:space="preserve">                          </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t>Form 2A</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00161995">
+                            <w:tab/>
+                          </w:r>
+                          <w:r w:rsidR="00161995">
+                            <w:tab/>
+                          </w:r>
+                          <w:r w:rsidR="00161995">
+                            <w:tab/>
+                          </w:r>
+                          <w:r w:rsidR="00161995">
+                            <w:tab/>
+                          </w:r>
+                          <w:r w:rsidR="00161995">
+                            <w:tab/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="49A50F62" id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;margin-left:-55.7pt;margin-top:1.5pt;width:593.3pt;height:89pt;z-index:251659266;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHArnTaAIAADcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0jTlgEVKapgTJMQ&#10;oMHEs+vYrSXH553dJt1fv7ObhopNQpr24pxz3/3+zpdXXWPZVmEw4Cpenow4U05Cbdyq4j+ebz+d&#10;cxaicLWw4FTFdyrwq/nHD5etn6kxrMHWChk5cWHW+oqvY/SzoghyrRoRTsArR0oN2IhIV1wVNYqW&#10;vDe2GI9Gn4sWsPYIUoVAf2/2Sj7P/rVWMj5oHVRktuKUW8wn5nOZzmJ+KWYrFH5tZJ+G+IcsGmEc&#10;BR1c3Ygo2AbNH64aIxEC6HgioSlAayNVroGqKUdvqnlaC69yLdSc4Ic2hf/nVt5vn/wjUhtaH2aB&#10;xFRFp7FJX8qPdblZu6FZqotM0s+z08n0oqSeStKV5WQ0GeV2Fq/mHkP8qqBhSag40jRyk8T2LkQK&#10;SdADJEULYE19a6zNF1wtry2yraDJTc7L8vRLGhaZHMGK16SzFHdWJWPrvivNTE1pljli5pMa/Akp&#10;lYtl7zCjk5mm2IPh5H3DHp9MVebaYDx+33iwyJHBxcG4MQ7wbw7skLLe46kfR3UnMXbLjgpPdfcz&#10;XUK9e0SGsOd+8PLW0DjuRIiPAonsNEJa4PhAh7bQVhx6ibM14K+//U944iBpOWtpeSoefm4EKs7s&#10;N0fsvCin07Rt+TI9PRvTBY81y2ON2zTXQFMu6anwMosJH+1B1AjNC+35IkUllXCSYldcRjxcruN+&#10;qemlkGqxyDDaMC/inXvy8sCDRLfn7kWg7zkZic73cFg0MXtDzT02TcjBYhNBm8zb1Ol9X/sJ0HZm&#10;bvYvSVr/43tGvb53898AAAD//wMAUEsDBBQABgAIAAAAIQA8wT6T3QAAAAsBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/LTsMwEEX3SPyDNUjsWtstjyiNUwESgm0L6tqNhzjFHke224a/x13BbkZzdOfc&#10;Zj15x04Y0xBIgZwLYEhdMAP1Cj4/XmcVsJQ1Ge0CoYIfTLBur68aXZtwpg2etrlnJYRSrRXYnMea&#10;89RZ9DrNw4hUbl8hep3LGntuoj6XcO/4QogH7vVA5YPVI75Y7L63R6/guYr98uBiRtPhG487+77b&#10;WKVub6anFbCMU/6D4aJf1KEtTvtwJJOYUzCTUt4VVsGydLoA4vF+AWxfpkoK4G3D/3dofwEAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAHArnTaAIAADcFAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA8wT6T3QAAAAsBAAAPAAAAAAAAAAAAAAAAAMIE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzAUAAAAA&#10;" fillcolor="#38115e" strokecolor="#00787d [3044]">
+              <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="126942BC" w14:textId="7EFF185D" w:rsidR="00AC49DB" w:rsidRDefault="00DA6377" w:rsidP="00AC49DB">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00DA6377">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:drawing>
+                        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D0F83E3" wp14:editId="1EAB5CA7">
+                          <wp:extent cx="3467100" cy="825500"/>
+                          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                          <wp:docPr id="1325787570" name="Picture 10"/>
+                          <wp:cNvGraphicFramePr>
+                            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                          </wp:cNvGraphicFramePr>
+                          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:nvPicPr>
+                                  <pic:cNvPr id="0" name="Picture 22"/>
+                                  <pic:cNvPicPr>
+                                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                  </pic:cNvPicPr>
+                                </pic:nvPicPr>
+                                <pic:blipFill>
+                                  <a:blip r:embed="rId2">
+                                    <a:extLst>
+                                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                      </a:ext>
+                                    </a:extLst>
+                                  </a:blip>
+                                  <a:srcRect/>
+                                  <a:stretch>
+                                    <a:fillRect/>
+                                  </a:stretch>
+                                </pic:blipFill>
+                                <pic:spPr bwMode="auto">
+                                  <a:xfrm>
+                                    <a:off x="0" y="0"/>
+                                    <a:ext cx="3467100" cy="825500"/>
+                                  </a:xfrm>
+                                  <a:prstGeom prst="rect">
+                                    <a:avLst/>
+                                  </a:prstGeom>
+                                  <a:noFill/>
+                                  <a:ln>
+                                    <a:noFill/>
+                                  </a:ln>
+                                </pic:spPr>
+                              </pic:pic>
+                            </a:graphicData>
+                          </a:graphic>
+                        </wp:inline>
+                      </w:drawing>
+                    </w:r>
+                    <w:r w:rsidR="00161995">
+                      <w:tab/>
+                    </w:r>
+                    <w:r w:rsidR="00161995">
+                      <w:tab/>
+                    </w:r>
+                    <w:r w:rsidR="00161995">
+                      <w:tab/>
+                    </w:r>
+                    <w:r w:rsidR="00161995">
+                      <w:tab/>
+                    </w:r>
+                    <w:r w:rsidR="00B91F1A">
+                      <w:t xml:space="preserve">                          </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:t>Form 2A</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00161995">
+                      <w:tab/>
+                    </w:r>
+                    <w:r w:rsidR="00161995">
+                      <w:tab/>
+                    </w:r>
+                    <w:r w:rsidR="00161995">
+                      <w:tab/>
+                    </w:r>
+                    <w:r w:rsidR="00161995">
+                      <w:tab/>
+                    </w:r>
+                    <w:r w:rsidR="00161995">
+                      <w:tab/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-  </w:p>
-[...3 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14441B62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14F8D2C2"/>
     <w:lvl w:ilvl="0" w:tplc="DE5AB6DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Num-Heading"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
@@ -5658,52 +5889,53 @@
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="510221537">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="215245389">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="61567071">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1403336555">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1274020381">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="9001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="1"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5744,267 +5976,281 @@
     <w:rsid w:val="000D43AF"/>
     <w:rsid w:val="000D5AD0"/>
     <w:rsid w:val="000E4A5E"/>
     <w:rsid w:val="000E6C38"/>
     <w:rsid w:val="000F085D"/>
     <w:rsid w:val="000F757E"/>
     <w:rsid w:val="0010445F"/>
     <w:rsid w:val="00106563"/>
     <w:rsid w:val="00111D6C"/>
     <w:rsid w:val="001148A1"/>
     <w:rsid w:val="001158DC"/>
     <w:rsid w:val="00116BBF"/>
     <w:rsid w:val="00120089"/>
     <w:rsid w:val="001221FC"/>
     <w:rsid w:val="00123E91"/>
     <w:rsid w:val="00127199"/>
     <w:rsid w:val="00130FE2"/>
     <w:rsid w:val="00131A84"/>
     <w:rsid w:val="00131D10"/>
     <w:rsid w:val="00141009"/>
     <w:rsid w:val="00144C2C"/>
     <w:rsid w:val="00146D0B"/>
     <w:rsid w:val="0015071C"/>
     <w:rsid w:val="0015261A"/>
     <w:rsid w:val="00157E17"/>
+    <w:rsid w:val="00161995"/>
     <w:rsid w:val="001644FE"/>
     <w:rsid w:val="00167608"/>
     <w:rsid w:val="00170CC9"/>
     <w:rsid w:val="00171600"/>
     <w:rsid w:val="00171BE1"/>
     <w:rsid w:val="00182E8A"/>
     <w:rsid w:val="00195D99"/>
     <w:rsid w:val="001960EE"/>
     <w:rsid w:val="001A0AF6"/>
     <w:rsid w:val="001A26B1"/>
     <w:rsid w:val="001A3B37"/>
     <w:rsid w:val="001A3CB1"/>
     <w:rsid w:val="001A54FD"/>
     <w:rsid w:val="001A5FFE"/>
     <w:rsid w:val="001A7E88"/>
     <w:rsid w:val="001B4C4E"/>
     <w:rsid w:val="001B5FB4"/>
+    <w:rsid w:val="001B66F1"/>
     <w:rsid w:val="001C3054"/>
     <w:rsid w:val="001C36D0"/>
     <w:rsid w:val="001C64A2"/>
     <w:rsid w:val="001D17A5"/>
+    <w:rsid w:val="001D38FF"/>
     <w:rsid w:val="001E0EF3"/>
     <w:rsid w:val="001E7BE4"/>
     <w:rsid w:val="00200967"/>
     <w:rsid w:val="002042E3"/>
     <w:rsid w:val="0020481B"/>
     <w:rsid w:val="002048AF"/>
     <w:rsid w:val="00205FE3"/>
     <w:rsid w:val="002063F4"/>
     <w:rsid w:val="00217559"/>
     <w:rsid w:val="002239F5"/>
     <w:rsid w:val="00223FDB"/>
     <w:rsid w:val="00231A11"/>
     <w:rsid w:val="00235FFE"/>
+    <w:rsid w:val="002378F1"/>
     <w:rsid w:val="00240916"/>
     <w:rsid w:val="00240EE5"/>
     <w:rsid w:val="00244048"/>
     <w:rsid w:val="002455F2"/>
     <w:rsid w:val="0025755F"/>
     <w:rsid w:val="00266868"/>
     <w:rsid w:val="00267633"/>
     <w:rsid w:val="0027218A"/>
     <w:rsid w:val="00273975"/>
     <w:rsid w:val="0027419D"/>
     <w:rsid w:val="00274526"/>
     <w:rsid w:val="00275D63"/>
     <w:rsid w:val="00276A09"/>
     <w:rsid w:val="00276DC9"/>
     <w:rsid w:val="00277361"/>
     <w:rsid w:val="00280D8D"/>
     <w:rsid w:val="00281683"/>
     <w:rsid w:val="00284899"/>
     <w:rsid w:val="00292F53"/>
     <w:rsid w:val="00293233"/>
     <w:rsid w:val="00297DAD"/>
     <w:rsid w:val="002A5CE0"/>
     <w:rsid w:val="002B1DC0"/>
     <w:rsid w:val="002B3571"/>
     <w:rsid w:val="002C6CB1"/>
     <w:rsid w:val="002C6ED7"/>
     <w:rsid w:val="002D46C5"/>
     <w:rsid w:val="002D50F7"/>
     <w:rsid w:val="002D57C3"/>
     <w:rsid w:val="002E2662"/>
     <w:rsid w:val="002E2C1E"/>
     <w:rsid w:val="002F57A6"/>
     <w:rsid w:val="002F656A"/>
     <w:rsid w:val="003033A1"/>
     <w:rsid w:val="00306AFD"/>
+    <w:rsid w:val="00307921"/>
     <w:rsid w:val="00314A45"/>
     <w:rsid w:val="00315E62"/>
     <w:rsid w:val="0031687A"/>
     <w:rsid w:val="00320C12"/>
     <w:rsid w:val="00353B45"/>
     <w:rsid w:val="00353E29"/>
     <w:rsid w:val="0035625B"/>
     <w:rsid w:val="00367FD9"/>
     <w:rsid w:val="00374E81"/>
     <w:rsid w:val="00376B74"/>
     <w:rsid w:val="003775E4"/>
     <w:rsid w:val="00383CAD"/>
     <w:rsid w:val="00387D98"/>
     <w:rsid w:val="00391022"/>
     <w:rsid w:val="003934F8"/>
     <w:rsid w:val="00395A21"/>
     <w:rsid w:val="003A77CE"/>
     <w:rsid w:val="003B3D56"/>
     <w:rsid w:val="003B7929"/>
+    <w:rsid w:val="003C38C6"/>
     <w:rsid w:val="003C4CE8"/>
     <w:rsid w:val="003D26AA"/>
     <w:rsid w:val="003D4016"/>
     <w:rsid w:val="003D5381"/>
+    <w:rsid w:val="003D5A2C"/>
     <w:rsid w:val="003D6457"/>
     <w:rsid w:val="003E4EB2"/>
     <w:rsid w:val="003F102A"/>
     <w:rsid w:val="003F3CB0"/>
     <w:rsid w:val="003F3D65"/>
     <w:rsid w:val="00401D09"/>
     <w:rsid w:val="00404305"/>
     <w:rsid w:val="0041092E"/>
     <w:rsid w:val="00410A26"/>
     <w:rsid w:val="004255F7"/>
     <w:rsid w:val="00432F8F"/>
     <w:rsid w:val="00450400"/>
     <w:rsid w:val="00451D26"/>
     <w:rsid w:val="00455F4B"/>
     <w:rsid w:val="0045775A"/>
     <w:rsid w:val="00465381"/>
     <w:rsid w:val="00467D82"/>
     <w:rsid w:val="00473FC0"/>
     <w:rsid w:val="00476D68"/>
     <w:rsid w:val="00476E9B"/>
     <w:rsid w:val="00486F21"/>
     <w:rsid w:val="00490701"/>
     <w:rsid w:val="00490918"/>
     <w:rsid w:val="00490E41"/>
     <w:rsid w:val="004935A2"/>
     <w:rsid w:val="00496F6B"/>
+    <w:rsid w:val="004A2EF4"/>
     <w:rsid w:val="004A3317"/>
     <w:rsid w:val="004A4094"/>
     <w:rsid w:val="004A7973"/>
     <w:rsid w:val="004B1FA2"/>
     <w:rsid w:val="004C0C26"/>
     <w:rsid w:val="004C2016"/>
     <w:rsid w:val="004C2A7A"/>
+    <w:rsid w:val="004D00B6"/>
     <w:rsid w:val="004D0771"/>
     <w:rsid w:val="004D194E"/>
     <w:rsid w:val="004D2C65"/>
     <w:rsid w:val="004D546B"/>
     <w:rsid w:val="004D69DC"/>
     <w:rsid w:val="004F27B9"/>
     <w:rsid w:val="004F2E01"/>
     <w:rsid w:val="00501341"/>
     <w:rsid w:val="00503072"/>
     <w:rsid w:val="00504681"/>
     <w:rsid w:val="00506FAE"/>
     <w:rsid w:val="0051165B"/>
     <w:rsid w:val="00512C91"/>
     <w:rsid w:val="00526632"/>
     <w:rsid w:val="00526BED"/>
     <w:rsid w:val="005274C4"/>
     <w:rsid w:val="00530C64"/>
     <w:rsid w:val="00533EE1"/>
     <w:rsid w:val="0054188B"/>
     <w:rsid w:val="00542208"/>
     <w:rsid w:val="00545616"/>
     <w:rsid w:val="005463CC"/>
     <w:rsid w:val="00547F32"/>
     <w:rsid w:val="00573FA5"/>
     <w:rsid w:val="00575F62"/>
     <w:rsid w:val="00584A89"/>
     <w:rsid w:val="00584E8F"/>
     <w:rsid w:val="00586F33"/>
     <w:rsid w:val="0059553D"/>
+    <w:rsid w:val="005A1682"/>
     <w:rsid w:val="005A4BB7"/>
     <w:rsid w:val="005A6788"/>
     <w:rsid w:val="005B0C0E"/>
     <w:rsid w:val="005D2B61"/>
     <w:rsid w:val="005D4D30"/>
     <w:rsid w:val="005D65D3"/>
     <w:rsid w:val="005E104A"/>
     <w:rsid w:val="005E6C72"/>
     <w:rsid w:val="005F46C1"/>
     <w:rsid w:val="0061031A"/>
     <w:rsid w:val="00612F7B"/>
     <w:rsid w:val="00614050"/>
     <w:rsid w:val="00616857"/>
     <w:rsid w:val="00616AF2"/>
     <w:rsid w:val="00617DEA"/>
     <w:rsid w:val="00625DC2"/>
     <w:rsid w:val="006340A9"/>
     <w:rsid w:val="00653107"/>
     <w:rsid w:val="00664B53"/>
     <w:rsid w:val="006709A3"/>
     <w:rsid w:val="00675E8A"/>
     <w:rsid w:val="00682726"/>
     <w:rsid w:val="00685C3E"/>
     <w:rsid w:val="006927B0"/>
     <w:rsid w:val="00693D7A"/>
     <w:rsid w:val="00694E3F"/>
     <w:rsid w:val="006A293D"/>
     <w:rsid w:val="006A4A71"/>
     <w:rsid w:val="006A669F"/>
     <w:rsid w:val="006A7FAC"/>
     <w:rsid w:val="006B2471"/>
     <w:rsid w:val="006B5EAF"/>
     <w:rsid w:val="006C36C8"/>
     <w:rsid w:val="006D1F87"/>
     <w:rsid w:val="006D3B1F"/>
+    <w:rsid w:val="006D4967"/>
+    <w:rsid w:val="006D769B"/>
     <w:rsid w:val="006E12FE"/>
     <w:rsid w:val="006E22D2"/>
     <w:rsid w:val="006E30CC"/>
     <w:rsid w:val="006E621C"/>
     <w:rsid w:val="006E708E"/>
     <w:rsid w:val="006F1A95"/>
     <w:rsid w:val="006F1F7D"/>
     <w:rsid w:val="006F2AAF"/>
     <w:rsid w:val="006F7711"/>
     <w:rsid w:val="00701644"/>
     <w:rsid w:val="0070617C"/>
     <w:rsid w:val="00706FBF"/>
     <w:rsid w:val="00707CCF"/>
     <w:rsid w:val="00707CDD"/>
     <w:rsid w:val="00715791"/>
     <w:rsid w:val="00726353"/>
     <w:rsid w:val="0072647A"/>
     <w:rsid w:val="007319BA"/>
     <w:rsid w:val="00732863"/>
     <w:rsid w:val="00752239"/>
     <w:rsid w:val="0075609A"/>
     <w:rsid w:val="00756C54"/>
     <w:rsid w:val="00760C36"/>
     <w:rsid w:val="00773439"/>
     <w:rsid w:val="00782F85"/>
     <w:rsid w:val="00787518"/>
     <w:rsid w:val="00793086"/>
+    <w:rsid w:val="007A2D8C"/>
     <w:rsid w:val="007A593D"/>
+    <w:rsid w:val="007B64DA"/>
     <w:rsid w:val="007B6CBD"/>
     <w:rsid w:val="007D3AD2"/>
     <w:rsid w:val="007E13D8"/>
     <w:rsid w:val="007E76EB"/>
     <w:rsid w:val="007F1CC9"/>
     <w:rsid w:val="007F322D"/>
     <w:rsid w:val="007F3686"/>
     <w:rsid w:val="007F46C1"/>
     <w:rsid w:val="007F645B"/>
     <w:rsid w:val="007F6ACC"/>
     <w:rsid w:val="007F71DE"/>
     <w:rsid w:val="008011EB"/>
     <w:rsid w:val="00804A31"/>
     <w:rsid w:val="00805848"/>
     <w:rsid w:val="00814D66"/>
     <w:rsid w:val="00817215"/>
     <w:rsid w:val="008204F1"/>
     <w:rsid w:val="0082097F"/>
     <w:rsid w:val="008248DB"/>
     <w:rsid w:val="008255EC"/>
     <w:rsid w:val="00831FB4"/>
     <w:rsid w:val="00832AD8"/>
     <w:rsid w:val="00834F66"/>
     <w:rsid w:val="0083578B"/>
     <w:rsid w:val="00842886"/>
@@ -6019,274 +6265,292 @@
     <w:rsid w:val="0086551B"/>
     <w:rsid w:val="0086696A"/>
     <w:rsid w:val="008676B6"/>
     <w:rsid w:val="00867A3D"/>
     <w:rsid w:val="00873183"/>
     <w:rsid w:val="00874663"/>
     <w:rsid w:val="00876F14"/>
     <w:rsid w:val="00881B7B"/>
     <w:rsid w:val="00883296"/>
     <w:rsid w:val="008876B7"/>
     <w:rsid w:val="00887D9C"/>
     <w:rsid w:val="0089264E"/>
     <w:rsid w:val="0089680F"/>
     <w:rsid w:val="00897C5D"/>
     <w:rsid w:val="008A1A8A"/>
     <w:rsid w:val="008A32F0"/>
     <w:rsid w:val="008A49B9"/>
     <w:rsid w:val="008A5A17"/>
     <w:rsid w:val="008A67F3"/>
     <w:rsid w:val="008B02AC"/>
     <w:rsid w:val="008B0E97"/>
     <w:rsid w:val="008B143E"/>
     <w:rsid w:val="008B18AC"/>
     <w:rsid w:val="008B1FB4"/>
     <w:rsid w:val="008B264F"/>
+    <w:rsid w:val="008C0643"/>
     <w:rsid w:val="008C0731"/>
     <w:rsid w:val="008C7165"/>
     <w:rsid w:val="008D2060"/>
     <w:rsid w:val="008D3278"/>
+    <w:rsid w:val="008D69A2"/>
     <w:rsid w:val="008E0253"/>
     <w:rsid w:val="008E04FB"/>
     <w:rsid w:val="008E4A63"/>
     <w:rsid w:val="008E4E84"/>
     <w:rsid w:val="008E713B"/>
     <w:rsid w:val="0090159D"/>
     <w:rsid w:val="00902297"/>
     <w:rsid w:val="00911CCA"/>
     <w:rsid w:val="00914E68"/>
     <w:rsid w:val="00922C5C"/>
     <w:rsid w:val="009240E3"/>
     <w:rsid w:val="00925774"/>
     <w:rsid w:val="00930B0F"/>
     <w:rsid w:val="00930BA9"/>
     <w:rsid w:val="00932B7E"/>
     <w:rsid w:val="00936551"/>
     <w:rsid w:val="0094672B"/>
     <w:rsid w:val="00946B25"/>
     <w:rsid w:val="00957898"/>
     <w:rsid w:val="009675BB"/>
     <w:rsid w:val="00981199"/>
     <w:rsid w:val="00982C9B"/>
     <w:rsid w:val="00984EC9"/>
     <w:rsid w:val="009978E0"/>
     <w:rsid w:val="009A2C54"/>
     <w:rsid w:val="009A321C"/>
     <w:rsid w:val="009A4898"/>
+    <w:rsid w:val="009B1B49"/>
     <w:rsid w:val="009B6582"/>
     <w:rsid w:val="009C0714"/>
     <w:rsid w:val="009C30DA"/>
     <w:rsid w:val="009C5FC8"/>
     <w:rsid w:val="009C72E3"/>
     <w:rsid w:val="009C77C4"/>
     <w:rsid w:val="009E29AD"/>
     <w:rsid w:val="009E7DD7"/>
     <w:rsid w:val="009F06B7"/>
     <w:rsid w:val="009F0DA6"/>
     <w:rsid w:val="00A05BEE"/>
     <w:rsid w:val="00A12E5C"/>
     <w:rsid w:val="00A160B7"/>
     <w:rsid w:val="00A16919"/>
+    <w:rsid w:val="00A171E1"/>
     <w:rsid w:val="00A2202B"/>
     <w:rsid w:val="00A2283D"/>
     <w:rsid w:val="00A22BFF"/>
     <w:rsid w:val="00A2499E"/>
     <w:rsid w:val="00A307F8"/>
     <w:rsid w:val="00A42392"/>
     <w:rsid w:val="00A458CE"/>
     <w:rsid w:val="00A46206"/>
     <w:rsid w:val="00A47B37"/>
     <w:rsid w:val="00A514C1"/>
     <w:rsid w:val="00A533CE"/>
     <w:rsid w:val="00A625DF"/>
     <w:rsid w:val="00A737DB"/>
     <w:rsid w:val="00A83B74"/>
     <w:rsid w:val="00A920E2"/>
     <w:rsid w:val="00A92374"/>
     <w:rsid w:val="00A93CB8"/>
     <w:rsid w:val="00A97F2B"/>
     <w:rsid w:val="00AA09A5"/>
     <w:rsid w:val="00AA43E2"/>
     <w:rsid w:val="00AA76C3"/>
     <w:rsid w:val="00AB7E5B"/>
     <w:rsid w:val="00AC2E25"/>
+    <w:rsid w:val="00AC49DB"/>
     <w:rsid w:val="00AC5EF0"/>
     <w:rsid w:val="00AD02B4"/>
     <w:rsid w:val="00AD2122"/>
     <w:rsid w:val="00AD4145"/>
     <w:rsid w:val="00AD6499"/>
     <w:rsid w:val="00AE2C64"/>
     <w:rsid w:val="00AE7C63"/>
     <w:rsid w:val="00AF125C"/>
     <w:rsid w:val="00AF2A42"/>
     <w:rsid w:val="00AF6625"/>
     <w:rsid w:val="00B05729"/>
     <w:rsid w:val="00B05E21"/>
     <w:rsid w:val="00B07688"/>
     <w:rsid w:val="00B07E38"/>
     <w:rsid w:val="00B10F1C"/>
     <w:rsid w:val="00B2529A"/>
     <w:rsid w:val="00B34F55"/>
     <w:rsid w:val="00B47EC1"/>
     <w:rsid w:val="00B54115"/>
+    <w:rsid w:val="00B57E77"/>
     <w:rsid w:val="00B62068"/>
     <w:rsid w:val="00B81F85"/>
     <w:rsid w:val="00B847D0"/>
+    <w:rsid w:val="00B8526E"/>
+    <w:rsid w:val="00B91F1A"/>
     <w:rsid w:val="00B9230D"/>
     <w:rsid w:val="00BA1AE0"/>
     <w:rsid w:val="00BA7203"/>
     <w:rsid w:val="00BA7A57"/>
     <w:rsid w:val="00BB0301"/>
     <w:rsid w:val="00BB4029"/>
     <w:rsid w:val="00BB5604"/>
     <w:rsid w:val="00BC3586"/>
     <w:rsid w:val="00BC60D4"/>
     <w:rsid w:val="00BC6A6B"/>
     <w:rsid w:val="00BC77EF"/>
     <w:rsid w:val="00BD0D55"/>
     <w:rsid w:val="00BD4B18"/>
     <w:rsid w:val="00BE441B"/>
     <w:rsid w:val="00BE6B0A"/>
     <w:rsid w:val="00BF704D"/>
     <w:rsid w:val="00C0257C"/>
     <w:rsid w:val="00C02FD6"/>
     <w:rsid w:val="00C061FE"/>
     <w:rsid w:val="00C1380B"/>
     <w:rsid w:val="00C13A96"/>
     <w:rsid w:val="00C20079"/>
     <w:rsid w:val="00C22E7C"/>
+    <w:rsid w:val="00C34E7E"/>
     <w:rsid w:val="00C36BA5"/>
     <w:rsid w:val="00C51A9A"/>
     <w:rsid w:val="00C537F1"/>
+    <w:rsid w:val="00C56200"/>
     <w:rsid w:val="00C61E5B"/>
     <w:rsid w:val="00C6255E"/>
     <w:rsid w:val="00C64B57"/>
     <w:rsid w:val="00C74030"/>
     <w:rsid w:val="00C74C57"/>
     <w:rsid w:val="00C77B78"/>
     <w:rsid w:val="00C8384B"/>
     <w:rsid w:val="00C8678C"/>
     <w:rsid w:val="00C9083F"/>
     <w:rsid w:val="00C92538"/>
     <w:rsid w:val="00C92DEC"/>
     <w:rsid w:val="00C957A5"/>
     <w:rsid w:val="00CA0C2B"/>
     <w:rsid w:val="00CA36C2"/>
     <w:rsid w:val="00CA4C4C"/>
     <w:rsid w:val="00CA6AD2"/>
     <w:rsid w:val="00CB022B"/>
     <w:rsid w:val="00CB2133"/>
     <w:rsid w:val="00CB4A25"/>
     <w:rsid w:val="00CB6159"/>
+    <w:rsid w:val="00CB7B19"/>
+    <w:rsid w:val="00CC0711"/>
     <w:rsid w:val="00CC1342"/>
     <w:rsid w:val="00CC5462"/>
     <w:rsid w:val="00CC58EF"/>
     <w:rsid w:val="00CD6170"/>
     <w:rsid w:val="00CF12E0"/>
     <w:rsid w:val="00CF15C1"/>
     <w:rsid w:val="00CF23D7"/>
     <w:rsid w:val="00D02DB6"/>
     <w:rsid w:val="00D065E5"/>
     <w:rsid w:val="00D20567"/>
     <w:rsid w:val="00D26977"/>
     <w:rsid w:val="00D41211"/>
     <w:rsid w:val="00D43F9D"/>
     <w:rsid w:val="00D604A1"/>
     <w:rsid w:val="00D64FD2"/>
     <w:rsid w:val="00D65185"/>
     <w:rsid w:val="00D654AE"/>
     <w:rsid w:val="00D65642"/>
     <w:rsid w:val="00D7219C"/>
     <w:rsid w:val="00D7481D"/>
     <w:rsid w:val="00D82252"/>
     <w:rsid w:val="00D82E5F"/>
     <w:rsid w:val="00D83976"/>
     <w:rsid w:val="00D84F90"/>
     <w:rsid w:val="00D95A1B"/>
     <w:rsid w:val="00DA3A55"/>
+    <w:rsid w:val="00DA6377"/>
     <w:rsid w:val="00DB4134"/>
     <w:rsid w:val="00DC171A"/>
     <w:rsid w:val="00DC1884"/>
     <w:rsid w:val="00DC4B49"/>
     <w:rsid w:val="00DD1E91"/>
     <w:rsid w:val="00DD26CA"/>
     <w:rsid w:val="00DD5D65"/>
     <w:rsid w:val="00DD715A"/>
     <w:rsid w:val="00DE0529"/>
+    <w:rsid w:val="00DE45CD"/>
     <w:rsid w:val="00DE75DF"/>
+    <w:rsid w:val="00DF14C2"/>
     <w:rsid w:val="00DF3E9D"/>
     <w:rsid w:val="00DF7934"/>
     <w:rsid w:val="00E013B5"/>
     <w:rsid w:val="00E03756"/>
     <w:rsid w:val="00E043D0"/>
     <w:rsid w:val="00E1070B"/>
     <w:rsid w:val="00E13630"/>
     <w:rsid w:val="00E1725A"/>
+    <w:rsid w:val="00E20E9A"/>
     <w:rsid w:val="00E30F5C"/>
     <w:rsid w:val="00E34018"/>
     <w:rsid w:val="00E5020E"/>
     <w:rsid w:val="00E5558A"/>
     <w:rsid w:val="00E55916"/>
     <w:rsid w:val="00E57D67"/>
     <w:rsid w:val="00E6605B"/>
     <w:rsid w:val="00E7129A"/>
     <w:rsid w:val="00E777A0"/>
     <w:rsid w:val="00E800A6"/>
     <w:rsid w:val="00E817CE"/>
     <w:rsid w:val="00E82888"/>
     <w:rsid w:val="00E828A0"/>
     <w:rsid w:val="00E831DB"/>
     <w:rsid w:val="00E85102"/>
     <w:rsid w:val="00E9479E"/>
+    <w:rsid w:val="00E95D65"/>
     <w:rsid w:val="00E96060"/>
     <w:rsid w:val="00E967AE"/>
     <w:rsid w:val="00EA0322"/>
     <w:rsid w:val="00EA04AD"/>
     <w:rsid w:val="00EA3AD0"/>
     <w:rsid w:val="00EA58D5"/>
     <w:rsid w:val="00EA7FD7"/>
     <w:rsid w:val="00EB3123"/>
     <w:rsid w:val="00EB55B1"/>
     <w:rsid w:val="00EB7F48"/>
     <w:rsid w:val="00EC2B8A"/>
     <w:rsid w:val="00EC2BC4"/>
     <w:rsid w:val="00EC7143"/>
     <w:rsid w:val="00ED1557"/>
     <w:rsid w:val="00ED3A78"/>
     <w:rsid w:val="00ED482F"/>
     <w:rsid w:val="00ED4CB0"/>
     <w:rsid w:val="00ED6D71"/>
     <w:rsid w:val="00EE4916"/>
     <w:rsid w:val="00EF1A9D"/>
     <w:rsid w:val="00EF24FF"/>
     <w:rsid w:val="00EF4CEE"/>
     <w:rsid w:val="00EF51B5"/>
     <w:rsid w:val="00F00D7F"/>
     <w:rsid w:val="00F129D2"/>
     <w:rsid w:val="00F132B9"/>
     <w:rsid w:val="00F13490"/>
     <w:rsid w:val="00F1697A"/>
+    <w:rsid w:val="00F22112"/>
     <w:rsid w:val="00F23285"/>
     <w:rsid w:val="00F234B7"/>
     <w:rsid w:val="00F24CEE"/>
     <w:rsid w:val="00F27366"/>
     <w:rsid w:val="00F27496"/>
     <w:rsid w:val="00F3013A"/>
     <w:rsid w:val="00F35327"/>
     <w:rsid w:val="00F4073F"/>
     <w:rsid w:val="00F41E11"/>
     <w:rsid w:val="00F612A9"/>
     <w:rsid w:val="00F61EFA"/>
     <w:rsid w:val="00F84799"/>
     <w:rsid w:val="00FA5722"/>
     <w:rsid w:val="00FA77E8"/>
     <w:rsid w:val="00FB5A11"/>
     <w:rsid w:val="00FB72FA"/>
     <w:rsid w:val="00FC0260"/>
     <w:rsid w:val="00FC0BBA"/>
     <w:rsid w:val="00FC2072"/>
     <w:rsid w:val="00FC26E0"/>
     <w:rsid w:val="00FC5966"/>
     <w:rsid w:val="00FD0BD1"/>
     <w:rsid w:val="00FD0D5A"/>
     <w:rsid w:val="00FD136F"/>
     <w:rsid w:val="00FD1DB2"/>
@@ -7762,66 +8026,64 @@
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9622"/>
       </w:tabs>
       <w:spacing w:after="100"/>
       <w:ind w:left="709" w:hanging="709"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006E621C"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006E621C"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
-    <w:semiHidden/>
     <w:rsid w:val="006E621C"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006E621C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:semiHidden/>
     <w:rsid w:val="006E621C"/>
@@ -8035,103 +8297,108 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00584E8F"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="2D2E2F"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00584E8F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="wacimagecontainer">
+    <w:name w:val="wacimagecontainer"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00E20E9A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="249392261">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2144425856">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dlgsc.wa.gov.au/racing-gaming-and-liquor/liquor/liquor-applications/advertised-applications" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dlgsc.wa.gov.au/racing-gaming-and-liquor/liquor/liquor-applications/temporary-event-approvals" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abs.gov.au" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.police.wa.gov.au/crime/crimestatistics" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dlgsc.wa.gov.au/department/publications/publication/outlet-density-of-packaged-liquor-premises" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dlgsc.wa.gov.au/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/service/business-support/business-registration-and-licensing/advertised-liquor-licence-applications" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dlgsc.wa.gov.au/racing-gaming-and-liquor/liquor/liquor-applications/temporary-event-approvals" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abs.gov.au" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.police.wa.gov.au/crime/crimestatistics" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/publications/outlet-density-of-packaged-liquor-premises" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.dlgsc.wa.gov.au/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6EACCED374954DBBBC2CA5FD3E088E7C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{29B12CD0-93AF-4B6F-BA7D-7BE42A7540B5}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -8479,51 +8746,50 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Light">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica-Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Rounded MT Bold">
-    <w:panose1 w:val="020F0704030504030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -8532,52 +8798,59 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00771FA5"/>
+    <w:rsid w:val="0035029A"/>
+    <w:rsid w:val="004D00B6"/>
     <w:rsid w:val="00771FA5"/>
+    <w:rsid w:val="008F6B85"/>
+    <w:rsid w:val="00B57E77"/>
+    <w:rsid w:val="00CB7B19"/>
+    <w:rsid w:val="00DB3EFE"/>
     <w:rsid w:val="00DC4B49"/>
+    <w:rsid w:val="00DE45CD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -9383,253 +9656,347 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<metadata xmlns="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF" version="1.0.0">
+  <systemFields>
+    <field name="Objective-Id">
+      <value order="0">A111649207</value>
+    </field>
+    <field name="Objective-Title">
+      <value order="0">form-2A-public-interest-assessment (1)</value>
+    </field>
+    <field name="Objective-Description">
+      <value order="0">Uploaded from initial Sharepoint</value>
+    </field>
+    <field name="Objective-CreationStamp">
+      <value order="0">2026-06-08T22:54:04Z</value>
+    </field>
+    <field name="Objective-IsApproved">
+      <value order="0">false</value>
+    </field>
+    <field name="Objective-IsPublished">
+      <value order="0">true</value>
+    </field>
+    <field name="Objective-DatePublished">
+      <value order="0">2026-06-16T23:46:16Z</value>
+    </field>
+    <field name="Objective-ModificationStamp">
+      <value order="0">2026-06-16T23:46:16Z</value>
+    </field>
+    <field name="Objective-Owner">
+      <value order="0">GRIGGS, Jessica</value>
+    </field>
+    <field name="Objective-Path">
+      <value order="0">DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Local Government, Racing, Gaming and Liquor:LGRGL:Government Relations:Implementation:Cross Sector Triage Team - Projects:2026 Work Plan projects:1.02 - RGL Website, licensing Forms Review 2026:Updated Licensing Forms</value>
+    </field>
+    <field name="Objective-Parent">
+      <value order="0">Updated Licensing Forms</value>
+    </field>
+    <field name="Objective-State">
+      <value order="0">Published</value>
+    </field>
+    <field name="Objective-VersionId">
+      <value order="0">vA121160909</value>
+    </field>
+    <field name="Objective-Version">
+      <value order="0">4.0</value>
+    </field>
+    <field name="Objective-VersionNumber">
+      <value order="0">4</value>
+    </field>
+    <field name="Objective-VersionComment">
+      <value order="0">Updating from comments from GM's Licensing and Compliance</value>
+    </field>
+    <field name="Objective-FileNumber">
+      <value order="0">DMS03230/2026</value>
+    </field>
+    <field name="Objective-Classification">
+      <value order="0">OFFICIAL</value>
+    </field>
+    <field name="Objective-Caveats">
+      <value order="0"/>
+    </field>
+  </systemFields>
+  <catalogues>
+    <catalogue name="Divisional Document Type Catalogue" type="type" ori="id:cA39">
+      <field name="Objective-Divisional Document Types">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Warning">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Author">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Date of Document">
+        <value order="0"/>
+      </field>
+      <field name="Objective-External Reference">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Internal Reference">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Archive Box">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Migrated Id">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Foreign Barcode">
+        <value order="0"/>
+      </field>
+      <field name="Objective-PCI DSS Checked">
+        <value order="0"/>
+      </field>
+      <field name="Objective-End User">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Additional File Numbers">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Record Number">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Graphic Content">
+        <value order="0"/>
+      </field>
+    </catalogue>
+  </catalogues>
+</metadata>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
-    <Dateandtime xmlns="1d670c5a-f01d-4a6c-9693-3d34e4ccc787" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1d670c5a-f01d-4a6c-9693-3d34e4ccc787">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b7f6f22d-f96c-477e-ade2-8adec83e6e15">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <Preview xmlns="1d670c5a-f01d-4a6c-9693-3d34e4ccc787" xsi:nil="true"/>
-    <TaxCatchAll xmlns="e034f996-1bf1-4b04-93ae-942c37f3cb8b" xsi:nil="true"/>
+    <TaxCatchAll xmlns="9499994c-0892-4763-8f56-1f918ce3b804"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="1d670c5a-f01d-4a6c-9693-3d34e4ccc787" xmlns:ns3="e034f996-1bf1-4b04-93ae-942c37f3cb8b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e93c76b2119270c0797a2030608dbef3" ns1:_="" ns2:_="" ns3:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028880C331BD2F14AB0E535D5F2E14299" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="15236985950a63a57460836658ab728a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="26c2d043-4ba9-4610-9890-11bb85824366" xmlns:ns3="b58a0bb8-a0d6-470f-bc11-554a2dd5170f" xmlns:ns4="b7f6f22d-f96c-477e-ade2-8adec83e6e15" xmlns:ns5="9499994c-0892-4763-8f56-1f918ce3b804" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="36e2a397c22fd41419abf7076fb0e036" ns1:_="" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
-    <xsd:import namespace="1d670c5a-f01d-4a6c-9693-3d34e4ccc787"/>
-    <xsd:import namespace="e034f996-1bf1-4b04-93ae-942c37f3cb8b"/>
+    <xsd:import namespace="26c2d043-4ba9-4610-9890-11bb85824366"/>
+    <xsd:import namespace="b58a0bb8-a0d6-470f-bc11-554a2dd5170f"/>
+    <xsd:import namespace="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+    <xsd:import namespace="9499994c-0892-4763-8f56-1f918ce3b804"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-[...4 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
-                <xsd:element ref="ns2:Preview" minOccurs="0"/>
-                <xsd:element ref="ns2:Dateandtime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns5:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="19" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="25" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="20" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1d670c5a-f01d-4a6c-9693-3d34e4ccc787" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="26c2d043-4ba9-4610-9890-11bb85824366" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoTags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="MediaServiceOCR" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
-[...21 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="28" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="29" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceBillingMetadata" ma:index="30" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e034f996-1bf1-4b04-93ae-942c37f3cb8b" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b58a0bb8-a0d6-470f-bc11-554a2dd5170f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{20c151e0-48c1-4874-a583-26b6accd2ade}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e034f996-1bf1-4b04-93ae-942c37f3cb8b">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b7f6f22d-f96c-477e-ade2-8adec83e6e15" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="336f0cfc-611e-4d38-a264-05700cd7d938" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9499994c-0892-4763-8f56-1f918ce3b804" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="26" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{35746f1a-cc28-4c55-9edc-0365a1d8bbbe}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="9499994c-0892-4763-8f56-1f918ce3b804">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -9696,384 +10063,298 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...108 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3ACC20ED-C1BB-4EE3-870B-588F39422C74}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3ACC20ED-C1BB-4EE3-870B-588F39422C74}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+    <ds:schemaRef ds:uri="9499994c-0892-4763-8f56-1f918ce3b804"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E23B62B6-35A0-4278-8D93-AD5591B86C52}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{607A96F6-7FC8-4F76-BC4D-451B1EDB186F}"/>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{177830C7-1FB6-421D-BDD1-5B099A88D2DE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="26c2d043-4ba9-4610-9890-11bb85824366"/>
+    <ds:schemaRef ds:uri="b58a0bb8-a0d6-470f-bc11-554a2dd5170f"/>
+    <ds:schemaRef ds:uri="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+    <ds:schemaRef ds:uri="9499994c-0892-4763-8f56-1f918ce3b804"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C994C9E9-9A08-4AA2-9459-5CE36B1A0CEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1688</Words>
-  <Characters>8660</Characters>
+  <Words>1543</Words>
+  <Characters>8799</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>298</Lines>
-  <Paragraphs>103</Paragraphs>
+  <Lines>73</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10245</CharactersWithSpaces>
+  <CharactersWithSpaces>10322</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>7405635</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>-1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1029</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>ROC Letterhead 7 blank name</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>LARMER, Jason</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100935F44C37126774194BF68DDEF217EC8</vt:lpwstr>
+    <vt:lpwstr>0x01010028880C331BD2F14AB0E535D5F2E14299</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderShapeIds">
     <vt:lpwstr>6fe76d62,76d09a71,5b526ea9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderFontProps">
     <vt:lpwstr>#ff0000,14,Calibri</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingHeaderText">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_01af4abc-7e38-4153-bace-cc7e19e3a22a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_01af4abc-7e38-4153-bace-cc7e19e3a22a_SetDate">
     <vt:lpwstr>2025-03-14T02:52:25Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_01af4abc-7e38-4153-bace-cc7e19e3a22a_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_01af4abc-7e38-4153-bace-cc7e19e3a22a_Name">
     <vt:lpwstr>Official</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_01af4abc-7e38-4153-bace-cc7e19e3a22a_SiteId">
     <vt:lpwstr>99036377-c0d4-4dde-be9e-1bac0c850429</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_01af4abc-7e38-4153-bace-cc7e19e3a22a_ActionId">
     <vt:lpwstr>8a344e7d-034c-4b19-b05b-10812be1196a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_01af4abc-7e38-4153-bace-cc7e19e3a22a_ContentBits">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Id">
-    <vt:lpwstr>A93861468</vt:lpwstr>
+    <vt:lpwstr>A111649207</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Title">
-    <vt:lpwstr>LGIRS - Template - Word Style B</vt:lpwstr>
+    <vt:lpwstr>form-2A-public-interest-assessment (1)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-Description">
-    <vt:lpwstr/>
+    <vt:lpwstr>Uploaded from initial Sharepoint</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-CreationStamp">
-    <vt:filetime>2025-06-23T06:12:34Z</vt:filetime>
+    <vt:filetime>2026-06-08T22:54:04Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-DatePublished">
-    <vt:filetime>2025-06-23T06:12:38Z</vt:filetime>
+    <vt:filetime>2026-06-16T23:46:16Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-ModificationStamp">
-    <vt:filetime>2025-06-23T06:13:58Z</vt:filetime>
+    <vt:filetime>2026-06-16T23:46:16Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Owner">
-    <vt:lpwstr>POPE, Jenny</vt:lpwstr>
+    <vt:lpwstr>GRIGGS, Jessica</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Path">
-    <vt:lpwstr>DEMIRS Global Folder:Classified Object:Corporate Templates:Departmental Templates:LGIRS Departmental Templates</vt:lpwstr>
+    <vt:lpwstr>DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Local Government, Racing, Gaming and Liquor:LGRGL:Government Relations:Implementation:Cross Sector Triage Team - Projects:2026 Work Plan projects:1.02 - RGL Website, licensing Forms Review 2026:Updated Licensing Forms</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Parent">
-    <vt:lpwstr>LGIRS Departmental Templates</vt:lpwstr>
+    <vt:lpwstr>Updated Licensing Forms</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-VersionId">
-    <vt:lpwstr>vA100893794</vt:lpwstr>
+    <vt:lpwstr>vA121160909</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Version">
-    <vt:lpwstr>1.0</vt:lpwstr>
+    <vt:lpwstr>4.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-VersionNumber">
-    <vt:r8>1</vt:r8>
+    <vt:r8>4</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-VersionComment">
-    <vt:lpwstr/>
+    <vt:lpwstr>Updating from comments from GM's Licensing and Compliance</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-FileNumber">
-    <vt:lpwstr/>
+    <vt:lpwstr>DMS03230/2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Objective-Classification">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Objective-Caveats">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Objective-Divisional Document Types">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Objective-Warning">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Objective-Author">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Objective-Date of Document">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="Objective-External Reference">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="Objective-Internal Reference">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="Objective-Archive Box">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="Objective-Migrated Id">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="Objective-Foreign Barcode">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="Objective-PCI DSS Checked">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="Objective-End User">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="Objective-Additional File Numbers">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="Objective-Record Number">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="Objective-Graphic Content">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>