--- v0 (2026-06-21)
+++ v1 (2026-07-31)
@@ -1,2012 +1,3410 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2FDC5C0C" w14:textId="76517BF6" w:rsidR="000D7000" w:rsidRDefault="000D7000" w:rsidP="004E70EB">
+    <w:p w14:paraId="1A14847D" w14:textId="18713C23" w:rsidR="009E78E5" w:rsidRPr="009949EA" w:rsidRDefault="009E78E5" w:rsidP="009E78E5">
       <w:pPr>
-        <w:contextualSpacing/>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk57015325"/>
     </w:p>
-    <w:p w14:paraId="7ECC1DB8" w14:textId="77777777" w:rsidR="009C2718" w:rsidRDefault="009C2718" w:rsidP="004E70EB">
+    <w:p w14:paraId="5B6C5A9F" w14:textId="77777777" w:rsidR="003E4ACD" w:rsidRPr="00DD279D" w:rsidRDefault="003E4ACD" w:rsidP="0092438E">
       <w:pPr>
-        <w:contextualSpacing/>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="4948" w:type="pct"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10347"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009E78E5" w14:paraId="1FFBA897" w14:textId="77777777" w:rsidTr="00DD279D">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25E75C8D" w14:textId="77777777" w:rsidR="009E78E5" w:rsidRPr="00C54798" w:rsidRDefault="00816BDF" w:rsidP="00816BDF">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="44"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="44"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t>NOTICE OF AUTHORISATION</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="646F617B" w14:textId="108D8D8D" w:rsidR="001C0E1E" w:rsidRPr="00816BDF" w:rsidRDefault="001C0E1E" w:rsidP="00C54798">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>LIQUOR CONTROL ACT 1988</w:t>
+            </w:r>
+            <w:r w:rsidR="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Section 126C</w:t>
+            </w:r>
+            <w:r w:rsidR="0043301B" w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10348" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="427"/>
-[...11 lines deleted...]
-        <w:gridCol w:w="426"/>
+        <w:gridCol w:w="10348"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004E70EB" w:rsidRPr="009A53D2" w14:paraId="7DC27444" w14:textId="77777777" w:rsidTr="00CE17C8">
+      <w:tr w:rsidR="003E4ACD" w:rsidRPr="00B43F0E" w14:paraId="61698646" w14:textId="77777777" w:rsidTr="792D8BDE">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10988" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+            <w:tcW w:w="10348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09C5C0D1" w14:textId="77777777" w:rsidR="004E70EB" w:rsidRPr="009A53D2" w:rsidRDefault="004E70EB" w:rsidP="004E70EB">
+          <w:p w14:paraId="09ECC7E2" w14:textId="77777777" w:rsidR="00B43F0E" w:rsidRPr="006C0735" w:rsidRDefault="00B43F0E" w:rsidP="00816BDF">
             <w:pPr>
-              <w:spacing w:before="120"/>
-[...1 lines deleted...]
-              <w:contextualSpacing/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DC17EA2" w14:textId="0184D5B2" w:rsidR="00DD279D" w:rsidRPr="00C54798" w:rsidRDefault="00816BDF" w:rsidP="792D8BDE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+              <w:ind w:left="179"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00816BDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>n accordance with the powers given by way of section 126C</w:t>
+            </w:r>
+            <w:r w:rsidR="009E5AC5" w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(2) of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Liquor Control Act 1988</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A3AA08C" w14:textId="77777777" w:rsidR="00816BDF" w:rsidRPr="00C54798" w:rsidRDefault="00816BDF" w:rsidP="00816BDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73782E1C" w14:textId="77777777" w:rsidR="00816BDF" w:rsidRPr="00C54798" w:rsidRDefault="00816BDF" w:rsidP="00816BDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0497D791" w14:textId="77777777" w:rsidR="00816BDF" w:rsidRPr="00C54798" w:rsidRDefault="00816BDF" w:rsidP="006C0735">
+            <w:pPr>
+              <w:pBdr>
+                <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="9960"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+              <w:ind w:left="179" w:right="181"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30A8B8C3" w14:textId="131B3054" w:rsidR="00816BDF" w:rsidRPr="00C54798" w:rsidRDefault="00816BDF" w:rsidP="00B36BAA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="80" w:after="0" w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Name of licensed Crowd Controller</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24E19B78" w14:textId="77777777" w:rsidR="00816BDF" w:rsidRPr="00C54798" w:rsidRDefault="00816BDF" w:rsidP="00816BDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="182419D3" w14:textId="77777777" w:rsidR="006C0735" w:rsidRPr="00C54798" w:rsidRDefault="006C0735" w:rsidP="006C0735">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30FF5954" w14:textId="2E3FFAE0" w:rsidR="00816BDF" w:rsidRPr="00C54798" w:rsidRDefault="00816BDF" w:rsidP="006C0735">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+              <w:ind w:left="179"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>is authorised to exercise the power to remove a person from:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="427A9D42" w14:textId="72CA15E2" w:rsidR="00816BDF" w:rsidRPr="00C54798" w:rsidRDefault="00816BDF" w:rsidP="792D8BDE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FC832CC" w14:textId="77777777" w:rsidR="006C0735" w:rsidRPr="00C54798" w:rsidRDefault="006C0735" w:rsidP="00816BDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D6500C2" w14:textId="77777777" w:rsidR="006C0735" w:rsidRPr="00C54798" w:rsidRDefault="006C0735" w:rsidP="00816BDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43AC0D79" w14:textId="77777777" w:rsidR="00816BDF" w:rsidRPr="00C54798" w:rsidRDefault="00816BDF" w:rsidP="006C0735">
+            <w:pPr>
+              <w:pBdr>
+                <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="9960"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+              <w:ind w:left="179" w:right="181"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A8DBEE9" w14:textId="518A2AA3" w:rsidR="00816BDF" w:rsidRPr="00C54798" w:rsidRDefault="00816BDF" w:rsidP="00B36BAA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="80" w:after="0" w:line="216" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Name of licensed Premises</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C37942F" w14:textId="77777777" w:rsidR="00816BDF" w:rsidRPr="00C54798" w:rsidRDefault="00816BDF" w:rsidP="00816BDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7280A167" w14:textId="5773B3D5" w:rsidR="00816BDF" w:rsidRPr="00C54798" w:rsidRDefault="00816BDF" w:rsidP="006C0735">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="9960"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="179" w:right="181"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>in accordance with sections 115(4)</w:t>
+            </w:r>
+            <w:r w:rsidR="00037FA9" w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c), 121(7)(b) and 126(3) of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:i/>
-                <w:spacing w:val="-4"/>
-[...1 lines deleted...]
-                <w:szCs w:val="32"/>
+                <w:iCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Liquor Control Act 1988</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2530C12B" w14:textId="77777777" w:rsidR="00816BDF" w:rsidRPr="00C54798" w:rsidRDefault="00816BDF" w:rsidP="006C0735">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="9960"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="179" w:right="181"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_Hlk175323123"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:p>
+          <w:p w14:paraId="6373505F" w14:textId="2C2F1476" w:rsidR="00816BDF" w:rsidRPr="00C54798" w:rsidRDefault="00816BDF" w:rsidP="006C0735">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="9960"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="179" w:right="181"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>This Notice of Authorisation has effect from the date signed below until it is withdrawn or until such time as the licensed Crowd Controller no longer performs crowd control duties at the above licensed premises, whichever occurs first.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01BF768C" w14:textId="77777777" w:rsidR="00816BDF" w:rsidRPr="00C54798" w:rsidRDefault="00816BDF" w:rsidP="00816BDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39F78CC7" w14:textId="3BBB0CEB" w:rsidR="00816BDF" w:rsidRPr="00C54798" w:rsidRDefault="00816BDF" w:rsidP="3104EAFE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="9960"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="179" w:right="181"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
-                <w:i/>
-[...4 lines deleted...]
-              <w:t>LIQUOR CONTROL ACT 1988</w:t>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________________</w:t>
+            </w:r>
+            <w:r w:rsidR="006C0735" w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">__  </w:t>
+            </w:r>
+            <w:r w:rsidR="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                            </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ____________________</w:t>
+            </w:r>
+            <w:r w:rsidR="006C0735" w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>______________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0282C4E2" w14:textId="77777777" w:rsidR="004E70EB" w:rsidRPr="009A53D2" w:rsidRDefault="004E70EB" w:rsidP="004E70EB">
+          <w:p w14:paraId="624A8B4B" w14:textId="0E3FD6D5" w:rsidR="00816BDF" w:rsidRPr="00C54798" w:rsidRDefault="00816BDF" w:rsidP="006C0735">
             <w:pPr>
-              <w:ind w:left="57" w:right="57"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             Name of Licensee or Approved Manager                                   Name of licensed Crowd Controller</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36FF34E4" w14:textId="77777777" w:rsidR="00816BDF" w:rsidRPr="00C54798" w:rsidRDefault="00816BDF" w:rsidP="00816BDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="583DC950" w14:textId="77777777" w:rsidR="00816BDF" w:rsidRPr="00C54798" w:rsidRDefault="00816BDF" w:rsidP="00816BDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F348659" w14:textId="77777777" w:rsidR="00816BDF" w:rsidRPr="00C54798" w:rsidRDefault="00816BDF" w:rsidP="00816BDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D9A2CFB" w14:textId="77777777" w:rsidR="00816BDF" w:rsidRPr="00C54798" w:rsidRDefault="00816BDF" w:rsidP="00816BDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32C72AB9" w14:textId="1F6D31B6" w:rsidR="00816BDF" w:rsidRPr="00C54798" w:rsidRDefault="00816BDF" w:rsidP="792D8BDE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="179" w:right="181"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
-                <w:spacing w:val="-4"/>
-[...1 lines deleted...]
-                <w:szCs w:val="32"/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009A53D2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
-                <w:spacing w:val="-4"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidR="006C0735" w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
-                <w:spacing w:val="-4"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
-                <w:spacing w:val="-4"/>
-[...3 lines deleted...]
-              <w:t>2)</w:t>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">__________________________________  </w:t>
+            </w:r>
+            <w:r w:rsidR="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                             </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ___________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DC7B2FE" w14:textId="77777777" w:rsidR="004E70EB" w:rsidRPr="009A53D2" w:rsidRDefault="004E70EB" w:rsidP="004E70EB">
+          <w:p w14:paraId="1DBED127" w14:textId="1E2A7DAE" w:rsidR="00816BDF" w:rsidRPr="00C54798" w:rsidRDefault="00816BDF" w:rsidP="006C0735">
             <w:pPr>
-              <w:ind w:left="57" w:right="57"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          Signature of Licensee or Approved Manager                              Signature of Licensed Crowd Controller </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A603304" w14:textId="77777777" w:rsidR="00816BDF" w:rsidRPr="00C54798" w:rsidRDefault="00816BDF" w:rsidP="00816BDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43B8B019" w14:textId="77777777" w:rsidR="00816BDF" w:rsidRPr="00C54798" w:rsidRDefault="00816BDF" w:rsidP="00816BDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A59FA4D" w14:textId="77777777" w:rsidR="00B36BAA" w:rsidRPr="00C54798" w:rsidRDefault="00B36BAA" w:rsidP="00816BDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A854162" w14:textId="77777777" w:rsidR="00B36BAA" w:rsidRPr="00C54798" w:rsidRDefault="00B36BAA" w:rsidP="00816BDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0131418D" w14:textId="3A8F1DD9" w:rsidR="00B36BAA" w:rsidRPr="00C54798" w:rsidRDefault="00B36BAA" w:rsidP="00B36BAA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="179" w:right="181"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
-                <w:spacing w:val="-4"/>
-[...1 lines deleted...]
-                <w:szCs w:val="32"/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009A53D2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
-                <w:spacing w:val="-4"/>
-[...3 lines deleted...]
-              <w:t>NOTICE OF AUTHORISATION</w:t>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   _______/_______/_______                       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  _______/_______/_______</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="212AB084" w14:textId="77777777" w:rsidR="004E70EB" w:rsidRPr="009A53D2" w:rsidRDefault="004E70EB" w:rsidP="004E70EB">
+          <w:p w14:paraId="7C51990D" w14:textId="67BA7E5E" w:rsidR="00B36BAA" w:rsidRDefault="00B36BAA" w:rsidP="792D8BDE">
             <w:pPr>
-              <w:ind w:left="57" w:right="57"/>
-[...6 lines deleted...]
-                <w:sz w:val="2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="5931"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                      </w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E70EB" w:rsidRPr="009A53D2" w14:paraId="082A8B0C" w14:textId="77777777" w:rsidTr="00CE17C8">
+      <w:tr w:rsidR="00816BDF" w:rsidRPr="00B43F0E" w14:paraId="3FA5E174" w14:textId="77777777" w:rsidTr="792D8BDE">
+        <w:trPr>
+          <w:trHeight w:val="1191"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="10348" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27F35D60" w14:textId="77777777" w:rsidR="004E70EB" w:rsidRPr="009A53D2" w:rsidRDefault="004E70EB" w:rsidP="004E70EB">
+          <w:p w14:paraId="6F2A2A4E" w14:textId="013651E8" w:rsidR="00816BDF" w:rsidRPr="00C54798" w:rsidRDefault="00816BDF" w:rsidP="792D8BDE">
             <w:pPr>
-              <w:spacing w:before="80"/>
-[...1 lines deleted...]
-              <w:contextualSpacing/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                <w:spacing w:val="-4"/>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...17 lines deleted...]
-                <w:spacing w:val="-4"/>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:spacing w:val="-4"/>
+              <w:t>PLEASE NOTE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>In accordance with the powers given by way of section 126</w:t>
-[...5 lines deleted...]
-                <w:spacing w:val="-4"/>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>C(</w:t>
-[...5 lines deleted...]
-                <w:spacing w:val="-4"/>
+              <w:t>Pursuant to section 126</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">2) of the </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="0043301B" w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:i/>
-                <w:spacing w:val="-4"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Liquor Control Act 1988</w:t>
-[...4 lines deleted...]
-                <w:spacing w:val="-4"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...18 lines deleted...]
-                <w:spacing w:val="-4"/>
+              <w:t xml:space="preserve">(3) of the Liquor Control Act 1988 this authority may be </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C54798">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>withdrawn at any time by notice in writing given to the crowd controller by the licensee or approved manager.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E70EB" w:rsidRPr="009A53D2" w14:paraId="760510BF" w14:textId="77777777" w:rsidTr="00CE17C8">
-[...1432 lines deleted...]
-      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="66E3A774" w14:textId="77777777" w:rsidR="004E70EB" w:rsidRPr="009A53D2" w:rsidRDefault="004E70EB" w:rsidP="004E70EB">
+    <w:p w14:paraId="34E25E13" w14:textId="77777777" w:rsidR="00FA0125" w:rsidRPr="00FA0125" w:rsidRDefault="00FA0125" w:rsidP="00DD279D">
       <w:pPr>
-        <w:contextualSpacing/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:sz w:val="4"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="469C0267" w14:textId="77777777" w:rsidR="004E70EB" w:rsidRPr="009A53D2" w:rsidRDefault="004E70EB" w:rsidP="004E70EB">
+    <w:p w14:paraId="4DB3AD12" w14:textId="0E7939FF" w:rsidR="003E4ACD" w:rsidRPr="00FA0125" w:rsidRDefault="003E4ACD" w:rsidP="00FA0125">
       <w:pPr>
-        <w:contextualSpacing/>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:right="118"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:sz w:val="2"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24C59422" w14:textId="77777777" w:rsidR="004E70EB" w:rsidRPr="009C2718" w:rsidRDefault="004E70EB" w:rsidP="004E70EB">
-[...7 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:sectPr w:rsidR="003E4ACD" w:rsidRPr="00FA0125" w:rsidSect="003E4ACD">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1985" w:right="720" w:bottom="992" w:left="720" w:header="510" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12166363" w14:textId="77777777" w:rsidR="004E70EB" w:rsidRDefault="004E70EB" w:rsidP="009C2718">
+    <w:p w14:paraId="3EC08246" w14:textId="77777777" w:rsidR="00E010B7" w:rsidRDefault="00E010B7" w:rsidP="009C2718">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="252D1D8C" w14:textId="77777777" w:rsidR="004E70EB" w:rsidRDefault="004E70EB" w:rsidP="009C2718">
+    <w:p w14:paraId="4C79574A" w14:textId="77777777" w:rsidR="00E010B7" w:rsidRDefault="00E010B7" w:rsidP="009C2718">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Nova">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:id w:val="295101820"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="1728636285"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:p w14:paraId="4C8BFB79" w14:textId="409BF1C9" w:rsidR="00E773DF" w:rsidRDefault="00E773DF" w:rsidP="00E773DF">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Level 2, Gordon Stephenson House, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="313B32D1" w14:textId="77777777" w:rsidR="00E773DF" w:rsidRPr="00924958" w:rsidRDefault="00E773DF" w:rsidP="00E773DF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>140 William Street, Perth Western Australia, 6000 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="471937F1" w14:textId="77777777" w:rsidR="00E773DF" w:rsidRPr="00924958" w:rsidRDefault="00E773DF" w:rsidP="00E773DF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Postal Address:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> Locked Bag 14, Cloisters Square, Perth, WA, 6850 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D840559" w14:textId="77777777" w:rsidR="00E773DF" w:rsidRPr="00924958" w:rsidRDefault="00E773DF" w:rsidP="00E773DF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tel:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">+61 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>8 655 14888 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Country Callers: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1800 634 541</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C09F3E0" w14:textId="3CCDF748" w:rsidR="00E773DF" w:rsidRDefault="00E773DF" w:rsidP="00E773DF">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Email: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00924958">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>rgl@lgirs.wa.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Website:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId2" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00924958">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>www.lgirs.wa.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="6859FE4D" w14:textId="77FF1208" w:rsidR="00E773DF" w:rsidRPr="00E773DF" w:rsidRDefault="00E773DF">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E773DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E773DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00E773DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E773DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E773DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E773DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00E773DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E773DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00E773DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00E773DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00E773DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E773DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="5C5E0D3C" w14:textId="0B0C0CF6" w:rsidR="00B15B70" w:rsidRDefault="00B15B70" w:rsidP="00E773DF">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="2731"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D25CA77" w14:textId="77777777" w:rsidR="004E70EB" w:rsidRDefault="004E70EB" w:rsidP="009C2718">
+    <w:p w14:paraId="7FED8E79" w14:textId="77777777" w:rsidR="00E010B7" w:rsidRDefault="00E010B7" w:rsidP="009C2718">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="321F2FA9" w14:textId="77777777" w:rsidR="004E70EB" w:rsidRDefault="004E70EB" w:rsidP="009C2718">
+    <w:p w14:paraId="5B557CCB" w14:textId="77777777" w:rsidR="00E010B7" w:rsidRDefault="00E010B7" w:rsidP="009C2718">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2D346464" w14:textId="63D9CD08" w:rsidR="00BC3200" w:rsidRDefault="00BC3200">
+  <w:p w14:paraId="41793562" w14:textId="3108DD95" w:rsidR="00A16AA6" w:rsidRDefault="00220B42">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="359B8BF7" wp14:editId="1DA972EE">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5533F24F" wp14:editId="1385947D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-342900</wp:posOffset>
+            <wp:posOffset>-90805</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>1270</wp:posOffset>
+            <wp:posOffset>-114300</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="3133333" cy="733333"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="3237230" cy="774065"/>
+          <wp:effectExtent l="0" t="0" r="1270" b="6985"/>
           <wp:wrapNone/>
-          <wp:docPr id="740235628" name="Picture 1" descr="A close-up of a sign&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:docPr id="741973796" name="Picture 6" descr="A black background with white text&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="740235628" name="Picture 1" descr="A close-up of a sign&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPr id="981728313" name="Picture 6" descr="A black background with white text&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="3133333" cy="733333"/>
+                    <a:ext cx="3237230" cy="774065"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68EC997B" wp14:editId="748F3F61">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-449580</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="8039100" cy="1247775"/>
+              <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+              <wp:wrapNone/>
+              <wp:docPr id="485569631" name="Rectangle: Top Corners Rounded 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="8039100" cy="1247775"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="round2SameRect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="38115E"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:solidFill>
+                          <a:srgbClr val="38115E"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="15000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict>
+            <v:shape id="Rectangle: Top Corners Rounded 2" style="position:absolute;margin-left:0;margin-top:-35.4pt;width:633pt;height:98.25pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="8039100,1247775" o:spid="_x0000_s1026" fillcolor="#38115e" strokecolor="#38115e" strokeweight="1pt" path="m207967,l7831133,v114857,,207967,93110,207967,207967l8039100,1247775r,l,1247775r,l,207967c,93110,93110,,207967,xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdypyIhQIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTZGmDOkXQrsOA&#10;oi2aDj0rshQLkEVNUuJkXz9KdpyuLXYodpFFkXwkn0leXO4aTbbCeQWmpMVJTokwHCpl1iX9+XTz&#10;5YwSH5ipmAYjSroXnl7OP3+6aO1MjKAGXQlHEMT4WWtLWodgZ1nmeS0a5k/ACoNKCa5hAUW3zirH&#10;WkRvdDbK869ZC66yDrjwHl+vOyWdJ3wpBQ/3UnoRiC4p5hbS6dK5imc2v2CztWO2VrxPg30gi4Yp&#10;g0EHqGsWGNk49QaqUdyBBxlOODQZSKm4SDVgNUX+qpplzaxItSA53g40+f8Hy++2S/vgkIbW+pnH&#10;a6xiJ10Tv5gf2SWy9gNZYhcIx8ez/PS8yJFTjrpiNJ5Op5NIZ3Z0t86H7wIaEi8ldbAx1WjJGvGI&#10;/yXRxba3PnROB+MY14NW1Y3SOgluvbrSjmwZ/sPTs6KYfOvj/GWmzcc8Md/omh3rT7ew1yICavMo&#10;JFEVVjxKKafWFENCjHNhQtGpalaJLs9ikiM3XWWDRyInAUZkifUN2D1AbPu32B1Mbx9dRerswTn/&#10;V2Kd8+CRIoMJg3OjDLj3ADRW1Ufu7A8kddREllZQ7R8ccdDNlbf8RuGvvmU+PDCHg4Ttgcsh3OMh&#10;NbQlhf5GSQ3u93vv0R77G7WUtDiYJfW/NswJSvQPg51/XozHcZKTMJ5MRyi4l5rVS43ZNFeAfVPg&#10;GrI8XaN90IerdNA84w5ZxKioYoZj7JLy4A7CVegWBm4hLhaLZIbTa1m4NUvLI3hkNTbw0+6ZOdv3&#10;e8BRuYPDELPZq2bvbKOngcUmgFRpEo689nzj5KfG6bdUXC0v5WR13KXzPwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAAQGDiTcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFyq1qZS&#10;UwhxKqhA3JAoXLi5sbEj7HVkO234ezYnuO3ujGbfNLspeHYyKfcRJdysBDCDXdQ9Wgkf78/LW2C5&#10;KNTKRzQSfkyGXXt50ahaxzO+mdOhWEYhmGslwZUy1Jznzpmg8ioOBkn7iimoQmuyXCd1pvDg+VqI&#10;igfVI31wajB7Z7rvwxgkCP+4WSxe+u4J7eed3btXm8Qo5fXV9HAPrJip/Jlhxid0aInpGEfUmXnK&#10;IJ+E5VZQgVleVxWdjvO02QJvG/6/QfsLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXcqc&#10;iIUCAACTBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;BAYOJNwAAAAJAQAADwAAAAAAAAAAAAAAAADfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" w14:anchorId="2B0514F7">
+              <v:stroke joinstyle="miter"/>
+              <v:path arrowok="t" o:connecttype="custom" o:connectlocs="207967,0;7831133,0;8039100,207967;8039100,1247775;8039100,1247775;0,1247775;0,1247775;0,207967;207967,0" o:connectangles="0,0,0,0,0,0,0,0,0"/>
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32314084"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A2228C86"/>
+    <w:lvl w:ilvl="0" w:tplc="870A2DEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EDF403F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="919CB71E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56FD60D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A052F012"/>
+    <w:lvl w:ilvl="0" w:tplc="6CBE2AE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="604B5ECF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="699018D2"/>
+    <w:lvl w:ilvl="0" w:tplc="3F58792E">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1606116650">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="398593981">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1576285157">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="579828105">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004E70EB"/>
+    <w:rsidRoot w:val="0092438E"/>
     <w:rsid w:val="00006AEE"/>
+    <w:rsid w:val="00015116"/>
+    <w:rsid w:val="00037FA9"/>
+    <w:rsid w:val="00040709"/>
+    <w:rsid w:val="000537A0"/>
+    <w:rsid w:val="00057B7A"/>
+    <w:rsid w:val="0008133D"/>
     <w:rsid w:val="000D7000"/>
+    <w:rsid w:val="001205F6"/>
+    <w:rsid w:val="00163DFA"/>
+    <w:rsid w:val="001C0E1E"/>
+    <w:rsid w:val="001D38B3"/>
+    <w:rsid w:val="00220B42"/>
+    <w:rsid w:val="00244E77"/>
+    <w:rsid w:val="00275DE9"/>
+    <w:rsid w:val="00340F83"/>
     <w:rsid w:val="003679BA"/>
+    <w:rsid w:val="003E4ACD"/>
     <w:rsid w:val="00401E26"/>
+    <w:rsid w:val="00430916"/>
+    <w:rsid w:val="0043301B"/>
+    <w:rsid w:val="004330E3"/>
+    <w:rsid w:val="00477223"/>
     <w:rsid w:val="00494C75"/>
-    <w:rsid w:val="004E70EB"/>
-    <w:rsid w:val="005D3078"/>
+    <w:rsid w:val="004C766B"/>
+    <w:rsid w:val="004D00B6"/>
+    <w:rsid w:val="005430CB"/>
+    <w:rsid w:val="00564970"/>
+    <w:rsid w:val="0057398A"/>
+    <w:rsid w:val="005D4C86"/>
     <w:rsid w:val="005D579A"/>
+    <w:rsid w:val="005E72B5"/>
+    <w:rsid w:val="00604698"/>
+    <w:rsid w:val="0065288D"/>
+    <w:rsid w:val="006720BD"/>
+    <w:rsid w:val="006C0735"/>
+    <w:rsid w:val="006C2F89"/>
+    <w:rsid w:val="0071300B"/>
+    <w:rsid w:val="00754238"/>
+    <w:rsid w:val="007E4341"/>
+    <w:rsid w:val="00816BDF"/>
+    <w:rsid w:val="008925B4"/>
+    <w:rsid w:val="00905EC9"/>
+    <w:rsid w:val="0092438E"/>
     <w:rsid w:val="00936BA2"/>
+    <w:rsid w:val="009949EA"/>
     <w:rsid w:val="009C2718"/>
-    <w:rsid w:val="00BC3200"/>
+    <w:rsid w:val="009E5AC5"/>
+    <w:rsid w:val="009E78E5"/>
+    <w:rsid w:val="00A12099"/>
+    <w:rsid w:val="00A16AA6"/>
+    <w:rsid w:val="00A304BF"/>
+    <w:rsid w:val="00A52FC5"/>
+    <w:rsid w:val="00AE3AC2"/>
+    <w:rsid w:val="00AF437E"/>
+    <w:rsid w:val="00B15B70"/>
+    <w:rsid w:val="00B36BAA"/>
+    <w:rsid w:val="00B37C65"/>
+    <w:rsid w:val="00B43F0E"/>
+    <w:rsid w:val="00B57912"/>
+    <w:rsid w:val="00B73B5C"/>
+    <w:rsid w:val="00BC046D"/>
+    <w:rsid w:val="00BE2F97"/>
+    <w:rsid w:val="00BF6E94"/>
+    <w:rsid w:val="00C54798"/>
+    <w:rsid w:val="00C65645"/>
+    <w:rsid w:val="00C819C6"/>
+    <w:rsid w:val="00CC794D"/>
+    <w:rsid w:val="00D1157E"/>
     <w:rsid w:val="00D27FD4"/>
+    <w:rsid w:val="00D77A61"/>
+    <w:rsid w:val="00D82F7C"/>
     <w:rsid w:val="00D959A0"/>
     <w:rsid w:val="00DB2A27"/>
-    <w:rsid w:val="00DC5F25"/>
+    <w:rsid w:val="00DD279D"/>
+    <w:rsid w:val="00DE3FFA"/>
+    <w:rsid w:val="00DE45CD"/>
+    <w:rsid w:val="00E010B7"/>
+    <w:rsid w:val="00E03F76"/>
+    <w:rsid w:val="00E5535D"/>
+    <w:rsid w:val="00E773DF"/>
+    <w:rsid w:val="00EE0C49"/>
+    <w:rsid w:val="00F06BB3"/>
+    <w:rsid w:val="00F0700B"/>
+    <w:rsid w:val="00F14B61"/>
     <w:rsid w:val="00F77BEF"/>
+    <w:rsid w:val="00F84A4D"/>
+    <w:rsid w:val="00FA0125"/>
+    <w:rsid w:val="3104EAFE"/>
+    <w:rsid w:val="792D8BDE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="642CD692"/>
+  <w14:docId w14:val="0E07E822"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{B6397A8E-AABF-4297-9454-CC2F7B1D989A}"/>
+  <w15:docId w15:val="{3EB7A32C-5DAF-4374-8E10-0662D4C5A00A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2027,51 +3425,51 @@
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2928,66 +4326,270 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009C2718"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009C2718"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009C2718"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0092438E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="0092438E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A16AA6"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00B15B70"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="14"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGridLight">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="003E4ACD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006720BD"/>
+    <w:rPr>
+      <w:color w:val="055780" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006720BD"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00340F83"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00340F83"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00340F83"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00340F83"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00340F83"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="858816100">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1154444457">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgirs.wa.gov.au/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgl@lgirs.wa.gov.au" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Jonathon.miller\Downloads\DLGSC%20generic%20Word%20template.dotm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="DLGSC">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="055780"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="F37000"/>
       </a:accent2>
       <a:accent3>
@@ -3253,230 +4855,220 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100935F44C37126774194BF68DDEF217EC8" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="30ac595b869acbc6672570490b275012">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="1d670c5a-f01d-4a6c-9693-3d34e4ccc787" xmlns:ns3="e034f996-1bf1-4b04-93ae-942c37f3cb8b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e93c76b2119270c0797a2030608dbef3" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028880C331BD2F14AB0E535D5F2E14299" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="15236985950a63a57460836658ab728a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="26c2d043-4ba9-4610-9890-11bb85824366" xmlns:ns3="b58a0bb8-a0d6-470f-bc11-554a2dd5170f" xmlns:ns4="b7f6f22d-f96c-477e-ade2-8adec83e6e15" xmlns:ns5="9499994c-0892-4763-8f56-1f918ce3b804" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="36e2a397c22fd41419abf7076fb0e036" ns1:_="" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
-    <xsd:import namespace="1d670c5a-f01d-4a6c-9693-3d34e4ccc787"/>
-    <xsd:import namespace="e034f996-1bf1-4b04-93ae-942c37f3cb8b"/>
+    <xsd:import namespace="26c2d043-4ba9-4610-9890-11bb85824366"/>
+    <xsd:import namespace="b58a0bb8-a0d6-470f-bc11-554a2dd5170f"/>
+    <xsd:import namespace="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+    <xsd:import namespace="9499994c-0892-4763-8f56-1f918ce3b804"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-[...4 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
-                <xsd:element ref="ns2:Preview" minOccurs="0"/>
-                <xsd:element ref="ns2:Dateandtime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns5:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="19" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="25" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="20" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1d670c5a-f01d-4a6c-9693-3d34e4ccc787" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="26c2d043-4ba9-4610-9890-11bb85824366" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoTags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="MediaServiceOCR" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
-[...21 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="28" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="29" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceBillingMetadata" ma:index="30" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e034f996-1bf1-4b04-93ae-942c37f3cb8b" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b58a0bb8-a0d6-470f-bc11-554a2dd5170f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{20c151e0-48c1-4874-a583-26b6accd2ade}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e034f996-1bf1-4b04-93ae-942c37f3cb8b">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b7f6f22d-f96c-477e-ade2-8adec83e6e15" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="336f0cfc-611e-4d38-a264-05700cd7d938" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9499994c-0892-4763-8f56-1f918ce3b804" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="26" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{35746f1a-cc28-4c55-9edc-0365a1d8bbbe}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="9499994c-0892-4763-8f56-1f918ce3b804">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -3544,163 +5136,383 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <SharedWithUsers xmlns="b58a0bb8-a0d6-470f-bc11-554a2dd5170f">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b7f6f22d-f96c-477e-ade2-8adec83e6e15">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="9499994c-0892-4763-8f56-1f918ce3b804" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<metadata xmlns="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF" version="1.0.0">
+  <systemFields>
+    <field name="Objective-Id">
+      <value order="0">A111064384</value>
+    </field>
+    <field name="Objective-Title">
+      <value order="0">NOTICE OF AUTHORISATION - Crowd Controller</value>
+    </field>
+    <field name="Objective-Description">
+      <value order="0">Initial upload of draft forms downloaded from Sharepoint.</value>
+    </field>
+    <field name="Objective-CreationStamp">
+      <value order="0">2026-05-27T02:05:35Z</value>
+    </field>
+    <field name="Objective-IsApproved">
+      <value order="0">false</value>
+    </field>
+    <field name="Objective-IsPublished">
+      <value order="0">true</value>
+    </field>
+    <field name="Objective-DatePublished">
+      <value order="0">2026-06-12T01:37:08Z</value>
+    </field>
+    <field name="Objective-ModificationStamp">
+      <value order="0">2026-06-12T01:37:08Z</value>
+    </field>
+    <field name="Objective-Owner">
+      <value order="0">GRIGGS, Jessica</value>
+    </field>
+    <field name="Objective-Path">
+      <value order="0">DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Local Government, Racing, Gaming and Liquor:LGRGL:Government Relations:Implementation:Cross Sector Triage Team - Projects:2026 Work Plan projects:1.02 - RGL Website, licensing Forms Review 2026:Updated Licensing Forms</value>
+    </field>
+    <field name="Objective-Parent">
+      <value order="0">Updated Licensing Forms</value>
+    </field>
+    <field name="Objective-State">
+      <value order="0">Published</value>
+    </field>
+    <field name="Objective-VersionId">
+      <value order="0">vA120923231</value>
+    </field>
+    <field name="Objective-Version">
+      <value order="0">5.0</value>
+    </field>
+    <field name="Objective-VersionNumber">
+      <value order="0">5</value>
+    </field>
+    <field name="Objective-VersionComment">
+      <value order="0">Comment added</value>
+    </field>
+    <field name="Objective-FileNumber">
+      <value order="0">DMS03230/2026</value>
+    </field>
+    <field name="Objective-Classification">
+      <value order="0">OFFICIAL</value>
+    </field>
+    <field name="Objective-Caveats">
+      <value order="0"/>
+    </field>
+  </systemFields>
+  <catalogues>
+    <catalogue name="Divisional Document Type Catalogue" type="type" ori="id:cA39">
+      <field name="Objective-Divisional Document Types">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Warning">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Author">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Date of Document">
+        <value order="0"/>
+      </field>
+      <field name="Objective-External Reference">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Internal Reference">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Archive Box">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Migrated Id">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Foreign Barcode">
+        <value order="0"/>
+      </field>
+      <field name="Objective-PCI DSS Checked">
+        <value order="0"/>
+      </field>
+      <field name="Objective-End User">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Additional File Numbers">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Record Number">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Graphic Content">
+        <value order="0"/>
+      </field>
+    </catalogue>
+  </catalogues>
+</metadata>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB6941AC-1249-4082-B747-28FAF0036895}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA105E91-2AA9-4488-83AA-4D06E87396B4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="26c2d043-4ba9-4610-9890-11bb85824366"/>
+    <ds:schemaRef ds:uri="b58a0bb8-a0d6-470f-bc11-554a2dd5170f"/>
+    <ds:schemaRef ds:uri="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+    <ds:schemaRef ds:uri="9499994c-0892-4763-8f56-1f918ce3b804"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{950BCB66-9AB6-4F9A-9C09-CEEDCE295E67}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="b58a0bb8-a0d6-470f-bc11-554a2dd5170f"/>
+    <ds:schemaRef ds:uri="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+    <ds:schemaRef ds:uri="9499994c-0892-4763-8f56-1f918ce3b804"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F70F60A5-0E2F-404F-A9BB-2544A57ED55C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>DLGSC generic Word template</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>156</Words>
-  <Characters>890</Characters>
+  <Words>213</Words>
+  <Characters>1219</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
+  <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1044</CharactersWithSpaces>
+  <CharactersWithSpaces>1430</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>DLGSC generic Word template</dc:title>
   <dc:subject/>
   <dc:creator>Jonathon Miller</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100935F44C37126774194BF68DDEF217EC8</vt:lpwstr>
+    <vt:lpwstr>0x01010028880C331BD2F14AB0E535D5F2E14299</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DLGC_SecurityClassification">
     <vt:lpwstr>94;#Unclassified|0d6df6fb-ad0d-4e97-af01-e8bd82d2da2f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DLGC_DocumentType">
     <vt:lpwstr>327;#Templates|62f77d3c-636a-4492-b6ff-ab1349535b73</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Publication Approval Workflow">
     <vt:lpwstr>, </vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DLGC_Category">
     <vt:lpwstr>48;#Corporate Styles|6ca8a7b6-8147-4aea-b997-2abcc7049b27</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="dlgsc_DocumentSearchCategory">
     <vt:lpwstr>292;#Other|2d2b80da-f0ee-486e-afd5-f2e908aaa014</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TaxCatchAll">
     <vt:lpwstr>48;#Corporate Styles|6ca8a7b6-8147-4aea-b997-2abcc7049b27;#94;#Unclassified|0d6df6fb-ad0d-4e97-af01-e8bd82d2da2f;#327;#Templates|62f77d3c-636a-4492-b6ff-ab1349535b73;#292;#Other|2d2b80da-f0ee-486e-afd5-f2e908aaa014;#70;#DLGSC|f3fdcf4b-32be-462d-87a8-17c1ee8c10d7;#86;#Office of the Director General|6a281792-1cb0-4ff5-96bb-ab1314c10601</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DLGC_ActioningArea">
     <vt:lpwstr>86;#Office of the Director General|6a281792-1cb0-4ff5-96bb-ab1314c10601</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="DLGsC_Department">
     <vt:lpwstr>70;#DLGSC|f3fdcf4b-32be-462d-87a8-17c1ee8c10d7</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Id">
+    <vt:lpwstr>A111064384</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Title">
+    <vt:lpwstr>NOTICE OF AUTHORISATION - Crowd Controller</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Description">
+    <vt:lpwstr>Initial upload of draft forms downloaded from Sharepoint.</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-CreationStamp">
+    <vt:filetime>2026-05-27T02:05:35Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-IsApproved">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-IsPublished">
+    <vt:bool>true</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-DatePublished">
+    <vt:filetime>2026-06-12T01:37:08Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-ModificationStamp">
+    <vt:filetime>2026-06-12T01:37:08Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Owner">
+    <vt:lpwstr>GRIGGS, Jessica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Path">
+    <vt:lpwstr>DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Local Government, Racing, Gaming and Liquor:LGRGL:Government Relations:Implementation:Cross Sector Triage Team - Projects:2026 Work Plan projects:1.02 - RGL Website, licensing Forms Review 2026:Updated Licensing Forms</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Parent">
+    <vt:lpwstr>Updated Licensing Forms</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-State">
+    <vt:lpwstr>Published</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-VersionId">
+    <vt:lpwstr>vA120923231</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Version">
+    <vt:lpwstr>5.0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-VersionNumber">
+    <vt:r8>5</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-VersionComment">
+    <vt:lpwstr>Comment added</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-FileNumber">
+    <vt:lpwstr>DMS03230/2026</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-Classification">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Objective-Caveats">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Objective-Divisional Document Types">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Objective-Warning">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Objective-Author">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Objective-Date of Document">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Objective-External Reference">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="Objective-Internal Reference">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="Objective-Archive Box">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="Objective-Migrated Id">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="Objective-Foreign Barcode">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="Objective-PCI DSS Checked">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="Objective-End User">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="Objective-Additional File Numbers">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="Objective-Record Number">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="Objective-Graphic Content">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>