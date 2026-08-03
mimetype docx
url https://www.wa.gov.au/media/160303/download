--- v0 (2026-04-23)
+++ v1 (2026-08-03)
@@ -19,51 +19,51 @@
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="17629AA0" w14:textId="796A6E53" w:rsidR="00951EB3" w:rsidRPr="00951EB3" w:rsidRDefault="00412ABB" w:rsidP="00CD045F">
+    <w:p w14:paraId="17629AA0" w14:textId="796A6E53" w:rsidR="00951EB3" w:rsidRPr="00951EB3" w:rsidRDefault="008B48FB" w:rsidP="00CD045F">
       <w:pPr>
         <w:pStyle w:val="Organisationsname"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="BodyTextChar"/>
           </w:rPr>
           <w:alias w:val="Organisation name"/>
           <w:tag w:val="Organisation name"/>
           <w:id w:val="1833646470"/>
           <w:placeholder>
             <w:docPart w:val="F1E28812AA0C4E87A43BCDE499CEB76A"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="0B3147"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="PlaceholderText"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:color w:val="808080"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
@@ -312,77 +312,77 @@
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchory="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CD2B31F" w14:textId="29428C0D" w:rsidR="00AF3309" w:rsidRDefault="00C4795B" w:rsidP="00105AD9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C6CDE20" wp14:editId="132E1742">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C6CDE20" wp14:editId="4C1D06C6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-121285</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1706246</wp:posOffset>
+                  <wp:posOffset>1706245</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6698511" cy="3562350"/>
+                <wp:extent cx="6698511" cy="5086350"/>
                 <wp:effectExtent l="0" t="0" r="102870" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="123" name="Rectangle 26">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6698511" cy="3562350"/>
+                          <a:ext cx="6698511" cy="5086350"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="D1EEEA"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst>
                           <a:outerShdw dist="91440" algn="l" rotWithShape="0">
                             <a:srgbClr val="441170"/>
                           </a:outerShdw>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
@@ -404,117 +404,141 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="182880" rIns="91440" bIns="182880" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="1C6CDE20" id="Rectangle 26" o:spid="_x0000_s1027" alt="&quot;&quot;" style="position:absolute;margin-left:-9.55pt;margin-top:134.35pt;width:527.45pt;height:280.5pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhqaP7vAIAAOgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSZYGdYqgj2FA&#10;0RZLh54VWY4FyKImKbGzXz9KfiR9YIdhOTiUSH4kP5G8vGoqRfbCOgk6o+nZiBKhOeRSbzP68/nu&#10;y5wS55nOmQItMnoQjl4tP3+6rM1CjKEElQtLEES7RW0yWnpvFknieCkq5s7ACI3KAmzFPB7tNskt&#10;qxG9Usl4NJolNdjcWODCOby9aZV0GfGLQnD/WBROeKIyirn5+LXxuwnfZHnJFlvLTCl5lwb7hywq&#10;JjUGHaBumGdkZ+U7qEpyCw4Kf8ahSqAoJBexBqwmHb2pZl0yI2ItSI4zA03u/8Hyh/3aPFmkoTZu&#10;4VAMVTSFrcI/5keaSNZhIEs0nnC8nM0u5tM0pYSj7nw6G59PI53J0d1Y578JqEgQMmrxNSJJbH/v&#10;PIZE094kRHOgZH4nlYoHu91cK0v2DF/uJr29vV2Fx0KXV2ZKB2MNwa1Vtzcivj2GiWXsvLDrMq9J&#10;LkMiF+lkgs3A1BZ7VlFiwb9IX0a6Q53v4k8mafq1rw56tJjNSaDkSGGU/EGJAKX0D1EQmSNp4xY7&#10;dLcYqmOcC+3TVlWyXLRFT0f462vuPWLMCBiQC6x6wO4AessWpMduuensg2ub9+DcFf0358EjRgbt&#10;B+dKarAfVaawqi5ya4/pn1ATRN9sGuQGd0ewDDcbyA9PNjxK7Dxn+J3E/rlnzj8xi9OJT4cbxz/i&#10;p1BQZxQ6iZIS7O+P7oM9Dg1qKalx2jPqfu2YFZSo7xrHqesIHw/pfDyfYxB7qtq8UulddQ3YmNj+&#10;mF8Ug4NXvVhYqF5wNa1C3NBrmmP0jPpevPbtFsLVxsVqFY1wJRjm7/Xa8AAdeA7z8dy8MGu6IfI4&#10;fw/Qbwa2eDNLrW3w1LDaeShkHLQjr90L4DqJrdStvrCvTs/R6rigl38AAAD//wMAUEsDBBQABgAI&#10;AAAAIQD5RW9c4wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4MbBtCVBq&#10;p6QxEaM3QTwv3bFt7M423QWKv97lpMfJfHnve/l6NJ040eBaywjxNAJBXFndco3wsXuepCCcV6xV&#10;Z5kQLuRgXdze5CrT9szvdNr6WoQQdplCaLzvMyld1ZBRbmp74vD7soNRPpxDLfWgziHcdDKJooU0&#10;quXQ0KienhqqvrdHg/Cy2+uHdj7+XMr92+esHDevNt4g3t+N5SMIT6P/g+GqH9ShCE4He2TtRIcw&#10;iVdxQBGSRboEcSWi2TysOSCkyWoJssjl/xHFLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBhqaP7vAIAAOgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQD5RW9c4wAAAAwBAAAPAAAAAAAAAAAAAAAAABYFAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAJgYAAAAA&#10;" fillcolor="#d1eeea" stroked="f" strokeweight="1pt">
+              <v:rect w14:anchorId="1C6CDE20" id="Rectangle 26" o:spid="_x0000_s1027" alt="&quot;&quot;" style="position:absolute;margin-left:-9.55pt;margin-top:134.35pt;width:527.45pt;height:400.5pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAm+x87vAIAAOgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSZYGdYqgj2FA&#10;0RZNh54VWY4FyKImKbGzXz9KfiR9YIdhOTiUSH4kP5G8uGwqRfbCOgk6o+nZiBKhOeRSbzP68/n2&#10;y5wS55nOmQItMnoQjl4uP3+6qM1CjKEElQtLEES7RW0yWnpvFknieCkq5s7ACI3KAmzFPB7tNskt&#10;qxG9Usl4NJolNdjcWODCOby9bpV0GfGLQnD/UBROeKIyirn5+LXxuwnfZHnBFlvLTCl5lwb7hywq&#10;JjUGHaCumWdkZ+U7qEpyCw4Kf8ahSqAoJBexBqwmHb2pZl0yI2ItSI4zA03u/8Hy+/3aPFqkoTZu&#10;4VAMVTSFrcI/5keaSNZhIEs0nnC8nM3O59M0pYSjbjqaz75OI53J0d1Y578LqEgQMmrxNSJJbH/n&#10;PIZE094kRHOgZH4rlYoHu91cKUv2DF/uOr25uVmFx0KXV2ZKB2MNwa1Vtzcivj2GiWXsvLDrMq9J&#10;LkMi5+lkgs3A1BZ7VlFiwb9IX0a6Q53v4k8mafqtrw56tJjNSaDkSGGU/EGJAKX0kyiIzJG0cYsd&#10;ulsM1THOhfZpqypZLtqipyP89TX3HjFmBAzIBVY9YHcAvWUL0mO33HT2wbXNe3Duiv6b8+ARI4P2&#10;g3MlNdiPKlNYVRe5tcf0T6gJom82DXKDuyNYhpsN5IdHGx4ldp4z/FZi/9wx5x+ZxenEp8ON4x/w&#10;UyioMwqdREkJ9vdH98Eehwa1lNQ47Rl1v3bMCkrUD43j1HWEj4d0Pp7PMYg9VW1eqfSuugJsTGx/&#10;zC+KwcGrXiwsVC+4mlYhbug1zTF6Rn0vXvl2C+Fq42K1ika4Egzzd3pteIAOPIf5eG5emDXdEHmc&#10;v3voNwNbvJml1jZ4aljtPBQyDtqR1+4FcJ3EVupWX9hXp+dodVzQyz8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQAP+Ct24wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwDIbvk3iHyEi7TJAWRIGu&#10;KaqQxrTdBmPn0HhtReNUTYCwp1962m62/On392cbr1t2xd42hgTE0wgYUmlUQ5WAz8PLZAXMOklK&#10;toZQwB0tbPLRQyZTZW70gde9q1gIIZtKAbVzXcq5LWvU0k5NhxRu36bX0oW1r7jq5S2E65bPoijh&#10;WjYUPtSyw22N5Xl/0QJeD0f11Cz8z704vn/NC797M/FOiMexL56BOfTuD4ZBP6hDHpxO5kLKslbA&#10;JF7HARUwS1ZLYAMRzRehzWmYkvUSeJ7x/y3yXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAm+x87vAIAAOgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAP+Ct24wAAAA0BAAAPAAAAAAAAAAAAAAAAABYFAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAJgYAAAAA&#10;" fillcolor="#d1eeea" stroked="f" strokeweight="1pt">
                 <v:shadow on="t" color="#441170" origin="-.5" offset="7.2pt,0"/>
                 <v:textbox inset=",14.4pt,,14.4pt">
                   <w:txbxContent>
                     <w:p w14:paraId="02699647" w14:textId="0B3BD7D4" w:rsidR="004C6047" w:rsidRDefault="004C6047">
                       <w:pPr>
                         <w:rPr>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="009A0174">
         <w:t xml:space="preserve">Child Safe </w:t>
       </w:r>
       <w:r w:rsidR="00E34ED2">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00243F8D">
         <w:t>Policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AE03664" w14:textId="4A0D69CE" w:rsidR="00C4795B" w:rsidRDefault="00C4795B" w:rsidP="00C4795B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Instructions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42B87AF2" w14:textId="64609A14" w:rsidR="00330883" w:rsidRDefault="00C4795B" w:rsidP="00330883">
+    <w:p w14:paraId="42B87AF2" w14:textId="5F48708C" w:rsidR="00330883" w:rsidRDefault="00C4795B" w:rsidP="00330883">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C6047">
         <w:t xml:space="preserve">A Child Safe Policy is a key child safe document that outlines how your organisation puts in place the </w:t>
       </w:r>
       <w:r w:rsidR="003B2A42">
         <w:t xml:space="preserve">National Principles for </w:t>
       </w:r>
       <w:r w:rsidRPr="004C6047">
         <w:t xml:space="preserve">Child Safe </w:t>
       </w:r>
       <w:r w:rsidR="003B2A42">
         <w:t xml:space="preserve">Organisations </w:t>
       </w:r>
       <w:r w:rsidRPr="004C6047">
         <w:t>in its everyday practices.</w:t>
       </w:r>
+      <w:r w:rsidR="0066329C">
+        <w:t xml:space="preserve"> It operationalises your organisations’ Statement of Commitment to Child Safety and </w:t>
+      </w:r>
+      <w:r w:rsidR="0066329C" w:rsidRPr="0066329C">
+        <w:t>outlin</w:t>
+      </w:r>
+      <w:r w:rsidR="0066329C">
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidR="0066329C" w:rsidRPr="0066329C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0066329C">
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidR="0066329C" w:rsidRPr="0066329C">
+        <w:t xml:space="preserve"> organisation’s expectations, responsibilities, systems and actions keep children safe.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4135AECB" w14:textId="77B1861E" w:rsidR="00C4795B" w:rsidRDefault="009A606C" w:rsidP="00C4795B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This sample template provides </w:t>
       </w:r>
       <w:r w:rsidR="00EA16F5">
         <w:t xml:space="preserve">basic content to get you started. </w:t>
       </w:r>
       <w:r w:rsidR="00C4795B" w:rsidRPr="004C6047">
         <w:t xml:space="preserve">Follow these steps to develop your own Child Safe Policy. </w:t>
       </w:r>
       <w:r w:rsidR="00330883" w:rsidRPr="00607779">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>For more information on how to develop your</w:t>
       </w:r>
       <w:r w:rsidR="00330883">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
@@ -545,50 +569,89 @@
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">isit the </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="005B7844" w:rsidRPr="001150D8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>WA Child Safe Organisations Knowledge Hub</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005B7844">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="5250ABF6" w14:textId="240B7A56" w:rsidR="009213B7" w:rsidRPr="00A63454" w:rsidRDefault="009213B7" w:rsidP="009213B7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63454">
+        <w:t xml:space="preserve">Organisations are encouraged to complete further reflection and consultation to create a meaningful </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Child Safe Reporting Policy, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63454">
+        <w:t xml:space="preserve">which aligns with your </w:t>
+      </w:r>
+      <w:r w:rsidR="006A4505" w:rsidRPr="006A4505">
+        <w:t>organisation's purpose, values</w:t>
+      </w:r>
+      <w:r w:rsidR="006A4505">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006A4505" w:rsidRPr="006A4505">
+        <w:t xml:space="preserve"> risks</w:t>
+      </w:r>
+      <w:r w:rsidR="006A4505">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="006A4505" w:rsidRPr="006A4505">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>legal obligation</w:t>
+      </w:r>
+      <w:r w:rsidR="006A4505">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A63454">
+        <w:t>. Policies should be embedded in practice and considered in everyday behaviours and decision-making.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="3C32B5D2" w14:textId="6FF852CA" w:rsidR="00BB20B2" w:rsidRPr="00384D7C" w:rsidRDefault="00C4795B" w:rsidP="001F1137">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>Adapt the content provided in the sample to suit your organisation as it relates to your activities</w:t>
       </w:r>
       <w:r w:rsidR="00024E5A">
         <w:t>, staffing and structure</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A1A7C3D" w14:textId="77777777" w:rsidR="00C4795B" w:rsidRDefault="00C4795B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Read the </w:t>
       </w:r>
@@ -629,80 +692,104 @@
       </w:r>
       <w:r w:rsidRPr="00EC51DC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B3147"/>
         </w:rPr>
         <w:t>Notes</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> boxes and these instructions when finished. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A3FC77D" w14:textId="67D677CB" w:rsidR="00C4795B" w:rsidRDefault="00C4795B" w:rsidP="00C4795B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Add your organisation’s name and branding.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1851C7D5" w14:textId="5F8EFF0E" w:rsidR="001578D4" w:rsidRPr="009115B2" w:rsidRDefault="00C4795B" w:rsidP="009115B2">
+    <w:p w14:paraId="1851C7D5" w14:textId="5F8EFF0E" w:rsidR="001578D4" w:rsidRDefault="00C4795B" w:rsidP="009115B2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Share this policy across your organisation and make sure it is easily available on your website and offline for everyone who accesses your services and events</w:t>
       </w:r>
       <w:r w:rsidR="009115B2">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="009115B2" w:rsidRPr="009115B2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>including children, parents, carers and families.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C491D6" w14:textId="77777777" w:rsidR="008B7235" w:rsidRDefault="008B7235" w:rsidP="008B7235">
+    <w:p w14:paraId="68CCCFE4" w14:textId="2FF924FD" w:rsidR="009213B7" w:rsidRDefault="009213B7" w:rsidP="009213B7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
+      <w:r>
+        <w:t>Ongoing c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00205B1E">
+        <w:t>onsider</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ation is recommended for how</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00205B1E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">your organisations’ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00205B1E">
+        <w:t>expectations</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> provided in the Child Safe Policy is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00205B1E">
+        <w:t>reinforced through leadership, supervision, training, accountability, and organisational culture.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5C6FACE7" w14:textId="169C5C76" w:rsidR="00EC51DC" w:rsidRPr="00EC51DC" w:rsidRDefault="00F66C05" w:rsidP="00EC51DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Purpose </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="603B0488" w14:textId="2358CC20" w:rsidR="00C4795B" w:rsidRPr="00EE031E" w:rsidRDefault="00C4795B" w:rsidP="00072322">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="24" w:space="1" w:color="E6E1FD"/>
           <w:left w:val="single" w:sz="24" w:space="4" w:color="E6E1FD"/>
           <w:bottom w:val="single" w:sz="24" w:space="1" w:color="E6E1FD"/>
           <w:right w:val="single" w:sz="24" w:space="4" w:color="E6E1FD"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E1FD"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B3147"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE031E">
@@ -779,123 +866,121 @@
               <w:color w:val="441170"/>
             </w:rPr>
             <w:t>Enter your organisation’s name</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0065279E" w:rsidRPr="00D45697">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D45697">
         <w:t>have a right to feel safe</w:t>
       </w:r>
       <w:r w:rsidR="00CB19FB">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D45697">
         <w:t>protected</w:t>
       </w:r>
       <w:r w:rsidR="00CB19FB">
         <w:t xml:space="preserve"> and included</w:t>
       </w:r>
       <w:r w:rsidRPr="00D45697">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="071B028C" w14:textId="77777777" w:rsidR="008B7235" w:rsidRPr="0065279E" w:rsidRDefault="008B7235" w:rsidP="0065279E">
-[...3 lines deleted...]
-    </w:p>
     <w:p w14:paraId="77DB815F" w14:textId="23AF0818" w:rsidR="00FA6B53" w:rsidRPr="0065279E" w:rsidRDefault="008354AF" w:rsidP="0065279E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B47A8">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>This policy</w:t>
       </w:r>
       <w:r w:rsidR="00742BFE" w:rsidRPr="004B47A8">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004B47A8">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>is part of our organisation’s ongoing commitment to protecting the children in our care from harm and abuse</w:t>
       </w:r>
       <w:r w:rsidR="00742BFE" w:rsidRPr="004B47A8">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>. It:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4440C4DC" w14:textId="79903E56" w:rsidR="00C67855" w:rsidRPr="004B47A8" w:rsidRDefault="008354AF" w:rsidP="0065279E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="004B47A8">
-        <w:t>outlines the child safe practices our organisation has put in place to minimise the risks to child safety</w:t>
+        <w:t xml:space="preserve">outlines the child safe practices our organisation has put in place to minimise the risks to child </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B47A8">
+        <w:lastRenderedPageBreak/>
+        <w:t>safety</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57CAAC43" w14:textId="4075F7C4" w:rsidR="008354AF" w:rsidRPr="00DB1B45" w:rsidRDefault="008354AF" w:rsidP="00DB1B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="004B47A8">
         <w:t>sets out what is required from staff, including volunteers</w:t>
       </w:r>
       <w:r w:rsidR="00C77217" w:rsidRPr="004B47A8">
         <w:t xml:space="preserve"> and others who interact with our organisation,</w:t>
       </w:r>
       <w:r w:rsidRPr="004B47A8">
         <w:t xml:space="preserve"> so they know what is expected from them to keep children safe.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D0896EB" w14:textId="5C16A410" w:rsidR="0065279E" w:rsidRPr="0065279E" w:rsidRDefault="008354AF" w:rsidP="0065279E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00607779">
-        <w:lastRenderedPageBreak/>
         <w:t>Our commitment to child safety</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57DC1CB3" w14:textId="246E3181" w:rsidR="00736687" w:rsidRDefault="008354AF" w:rsidP="008354AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00607779">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk219896921"/>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Organisation name"/>
           <w:tag w:val="Organisation name"/>
           <w:id w:val="1108537035"/>
           <w:placeholder>
             <w:docPart w:val="7622DC8944654833AD58C8381962B715"/>
@@ -1741,51 +1826,50 @@
         <w:t xml:space="preserve"> with any of your child-safety related questions or concerns.</w:t>
       </w:r>
       <w:r w:rsidR="009F6F80">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14879A94" w14:textId="77777777" w:rsidR="001150D8" w:rsidRDefault="001150D8" w:rsidP="008212F9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="349D261B" w14:textId="77777777" w:rsidR="001150D8" w:rsidRDefault="001150D8" w:rsidP="008212F9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1220C5E5" w14:textId="6F97FBA0" w:rsidR="008212F9" w:rsidRDefault="008212F9" w:rsidP="008212F9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Active participation of children, families and communities</w:t>
       </w:r>
       <w:r w:rsidR="00CB19FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66CDF942" w14:textId="77777777" w:rsidR="002F005A" w:rsidRPr="00EE031E" w:rsidRDefault="002F005A" w:rsidP="002F005A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="24" w:space="1" w:color="E6E1FD"/>
           <w:left w:val="single" w:sz="24" w:space="4" w:color="E6E1FD"/>
           <w:bottom w:val="single" w:sz="24" w:space="1" w:color="E6E1FD"/>
           <w:right w:val="single" w:sz="24" w:space="4" w:color="E6E1FD"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E1FD"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B3147"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE031E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2186,173 +2270,196 @@
       </w:r>
       <w:r w:rsidR="00267717">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40A7AC6F" w14:textId="77777777" w:rsidR="008B7235" w:rsidRDefault="008B7235" w:rsidP="00F21C47">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="24" w:space="1" w:color="E6E1FD"/>
           <w:left w:val="single" w:sz="24" w:space="4" w:color="E6E1FD"/>
           <w:bottom w:val="single" w:sz="24" w:space="1" w:color="E6E1FD"/>
           <w:right w:val="single" w:sz="24" w:space="4" w:color="E6E1FD"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E1FD"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24BE1149" w14:textId="732254BF" w:rsidR="00C71EC2" w:rsidRDefault="00C71EC2" w:rsidP="00EC51DC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00330883">
         <w:t>General definitions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D30122" w14:textId="77777777" w:rsidR="00BB20B2" w:rsidRDefault="00BB20B2" w:rsidP="00BB20B2">
+    <w:p w14:paraId="63D30122" w14:textId="4D220007" w:rsidR="00BB20B2" w:rsidRDefault="00BB20B2" w:rsidP="00BB20B2">
       <w:r w:rsidRPr="001150D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Abuse</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">: Abuse is an act, or a failure to act, towards or on behalf of a child that may result in harm. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E765BD">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Abuse is an act, or a failure to act, towards or on behalf of a child that may result in harm. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30DF5064" w14:textId="77777777" w:rsidR="00BB20B2" w:rsidRDefault="00BB20B2" w:rsidP="00BB20B2">
       <w:r>
         <w:t xml:space="preserve">It can occur on one occasion or multiple occasions. Sometimes the impact of multiple events leads </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="021BDA68" w14:textId="77777777" w:rsidR="00BB20B2" w:rsidRDefault="00BB20B2" w:rsidP="00BB20B2">
       <w:r>
         <w:t xml:space="preserve">to harm that becomes cumulative in nature. Types of abuse includes physical, emotional and sexual </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0196859A" w14:textId="77777777" w:rsidR="00BB20B2" w:rsidRPr="00ED6BE0" w:rsidRDefault="00BB20B2" w:rsidP="00BB20B2">
       <w:r>
         <w:t>abuse, and neglect.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="069012CF" w14:textId="77777777" w:rsidR="00BB20B2" w:rsidRDefault="00BB20B2" w:rsidP="00BB20B2">
+    <w:p w14:paraId="069012CF" w14:textId="272C643A" w:rsidR="00BB20B2" w:rsidRDefault="00BB20B2" w:rsidP="00BB20B2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001150D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Child/Children</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and young person/people</w:t>
       </w:r>
       <w:r w:rsidRPr="001150D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="001150D8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E765BD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001150D8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Means a person under 18 years of age, and in the absence of positive evidence as to age, means a person who appears to be under 18 years of age</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001150D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="001150D8">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E19FC7A" w14:textId="44AC8AAB" w:rsidR="00C174F5" w:rsidRDefault="00BB20B2" w:rsidP="00BB20B2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Child safe: </w:t>
-[...6 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="001150D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:t xml:space="preserve">Child safe </w:t>
+      </w:r>
+      <w:r w:rsidR="00E765BD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00734E6B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>For the purpose of this policy, child safe means protecting the rights of children and young people to be safe by taking actions that can help prevent harm and abuse.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001150D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="602E399A" w14:textId="4D2E4643" w:rsidR="00BB20B2" w:rsidRDefault="00C174F5" w:rsidP="00D305D2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Child safe organisations:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="314152FC" w14:textId="04818085" w:rsidR="00C174F5" w:rsidRPr="00C174F5" w:rsidRDefault="00C174F5" w:rsidP="00D305D2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C174F5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
@@ -2417,109 +2524,118 @@
     </w:p>
     <w:p w14:paraId="4946F92B" w14:textId="1A9EF6DA" w:rsidR="00C174F5" w:rsidRPr="00C174F5" w:rsidRDefault="00C174F5" w:rsidP="00D305D2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C174F5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">create conditions that increase the likelihood of identifying any harm, and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C35C514" w14:textId="6857406C" w:rsidR="00C174F5" w:rsidRPr="00C174F5" w:rsidRDefault="00C174F5" w:rsidP="00D305D2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C174F5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>respond to any concerns, disclosures, allegations, or suspicions of harm</w:t>
       </w:r>
       <w:r w:rsidRPr="00C174F5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>required by the relevant jurisdiction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6864AEAD" w14:textId="77777777" w:rsidR="00BB20B2" w:rsidRDefault="00BB20B2" w:rsidP="00BB20B2">
+    <w:p w14:paraId="6864AEAD" w14:textId="50022B39" w:rsidR="00BB20B2" w:rsidRPr="00E765BD" w:rsidRDefault="00BB20B2" w:rsidP="00BB20B2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001150D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Harm: </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="001150D8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Harm </w:t>
+      </w:r>
+      <w:r w:rsidR="00E765BD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:r w:rsidRPr="00734E6B">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Harm, in relation to a child, means any detrimental effect of a significant nature on the child’s wellbeing, whether caused by a single act, omission or circumstance; or a series or combination of acts, omissions or circumstances. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D3F5B21" w14:textId="77777777" w:rsidR="00734E6B" w:rsidRPr="00330883" w:rsidRDefault="00734E6B" w:rsidP="00734E6B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00330883">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Grooming</w:t>
       </w:r>
       <w:r w:rsidRPr="00330883">
         <w:br/>
         <w:t>This is a process where a person manipulates a child or group of children and sometimes those looking after them, including parents, carers, teachers and leaders. They do this to establish a position of ‘trust’ so they can then later sexually abuse the child.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7297C818" w14:textId="77777777" w:rsidR="00734E6B" w:rsidRDefault="00734E6B" w:rsidP="00734E6B">
@@ -2643,138 +2759,164 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00330883">
         <w:rPr>
           <w:rStyle w:val="Bold"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Physical abuse</w:t>
       </w:r>
       <w:r w:rsidRPr="00330883">
         <w:rPr>
           <w:rStyle w:val="Body1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00E80493" w:rsidRPr="00330883">
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidRPr="00330883">
         <w:t>includes physical punishment, such as pushing, shoving, punching, slapping and kicking, resulting in injury, burns, choking or bruising.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20240694" w14:textId="77777777" w:rsidR="00734E6B" w:rsidRPr="00330883" w:rsidRDefault="00734E6B" w:rsidP="00734E6B">
+    <w:p w14:paraId="20240694" w14:textId="4C82E920" w:rsidR="00734E6B" w:rsidRPr="00330883" w:rsidRDefault="00734E6B" w:rsidP="00734E6B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rStyle w:val="Body1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00330883">
         <w:rPr>
           <w:rStyle w:val="Bold"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Psychological abuse (also known as emotional abuse)</w:t>
       </w:r>
       <w:r w:rsidRPr="00330883">
         <w:rPr>
           <w:rStyle w:val="Body1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00330883">
         <w:rPr>
           <w:rStyle w:val="Body1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
-        <w:t>This includes bullying, threatening and abusive language, intimidation, shaming and name calling, ignoring and isolating a child, and exposure to domestic and family violence.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:t xml:space="preserve">This includes bullying, threatening and abusive language, intimidation, shaming and name calling, ignoring and isolating a child, and exposure to family </w:t>
+      </w:r>
+      <w:r w:rsidR="009D0A81">
         <w:rPr>
           <w:rStyle w:val="Body1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>Sexual abuse</w:t>
+        <w:t xml:space="preserve">and domestic </w:t>
       </w:r>
       <w:r w:rsidRPr="00330883">
         <w:rPr>
           <w:rStyle w:val="Body1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00330883">
+        <w:t>violence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D2B0E0B" w14:textId="77777777" w:rsidR="00BB20B2" w:rsidRPr="00330883" w:rsidRDefault="00BB20B2" w:rsidP="00BB20B2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rStyle w:val="Body1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330883">
+        <w:rPr>
+          <w:rStyle w:val="Bold"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sexual abuse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330883">
+        <w:rPr>
+          <w:rStyle w:val="Body1"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330883">
+        <w:rPr>
+          <w:rStyle w:val="Body1"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
         <w:t>This includes the sexual touching of a child, grooming, and production, distribution or possession of child abuse material.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C6959C" w14:textId="77777777" w:rsidR="00BB20B2" w:rsidRDefault="00BB20B2" w:rsidP="00BB20B2">
+    <w:p w14:paraId="67C6959C" w14:textId="22008334" w:rsidR="00BB20B2" w:rsidRDefault="00BB20B2" w:rsidP="00BB20B2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001150D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wellbeing: </w:t>
+        <w:t xml:space="preserve">Wellbeing </w:t>
+      </w:r>
+      <w:r w:rsidR="00E765BD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:r w:rsidRPr="001150D8">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wellbeing of children and young people includes the care, development, education, health and safety of children and young people.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B7EAB2F" w14:textId="3A0F41B9" w:rsidR="00330883" w:rsidRDefault="00330883" w:rsidP="00734E6B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rStyle w:val="Body1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BA9DD12" w14:textId="77777777" w:rsidR="00330883" w:rsidRPr="00EE031E" w:rsidRDefault="00330883" w:rsidP="00330883">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="24" w:space="1" w:color="E6E1FD"/>
           <w:left w:val="single" w:sz="24" w:space="4" w:color="E6E1FD"/>
           <w:bottom w:val="single" w:sz="24" w:space="1" w:color="E6E1FD"/>
@@ -2976,50 +3118,51 @@
       <w:r>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidR="002F005A">
         <w:t xml:space="preserve">services involving personal or </w:t>
       </w:r>
       <w:r w:rsidR="002F005A" w:rsidRPr="008212F9">
         <w:t>intimate care routines with children</w:t>
       </w:r>
       <w:r w:rsidR="002F005A" w:rsidRPr="0003480D">
         <w:t>, change room etiquette, overnight accommodation</w:t>
       </w:r>
       <w:r w:rsidR="002F005A">
         <w:t xml:space="preserve"> or excursions off-site</w:t>
       </w:r>
       <w:r w:rsidR="002F005A" w:rsidRPr="0003480D">
         <w:t>, appropriate conversations, access to alcohol, drugs, cigarettes, vapes and pornography</w:t>
       </w:r>
       <w:r w:rsidR="002F005A">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and unique </w:t>
       </w:r>
       <w:r w:rsidR="002F005A">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">situations </w:t>
       </w:r>
       <w:r w:rsidR="002F005A" w:rsidRPr="008212F9">
         <w:t xml:space="preserve">where </w:t>
       </w:r>
       <w:r w:rsidR="002F005A">
         <w:t>staff or volunteers</w:t>
       </w:r>
       <w:r w:rsidR="002F005A" w:rsidRPr="008212F9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F005A">
         <w:t xml:space="preserve">may </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">need to </w:t>
       </w:r>
       <w:r w:rsidR="002F005A">
         <w:t>be</w:t>
       </w:r>
       <w:r w:rsidR="002F005A" w:rsidRPr="008212F9">
         <w:t xml:space="preserve"> alone with children</w:t>
       </w:r>
       <w:r w:rsidR="002F005A">
         <w:t>.</w:t>
@@ -3072,51 +3215,50 @@
       </w:r>
       <w:r w:rsidRPr="0003480D">
         <w:t xml:space="preserve"> for more information on what you can include in this section.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6903204F" w14:textId="77777777" w:rsidR="00BB20B2" w:rsidRPr="0003480D" w:rsidRDefault="00BB20B2" w:rsidP="00F21C47">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="24" w:space="1" w:color="E6E1FD"/>
           <w:left w:val="single" w:sz="24" w:space="4" w:color="E6E1FD"/>
           <w:bottom w:val="single" w:sz="24" w:space="1" w:color="E6E1FD"/>
           <w:right w:val="single" w:sz="24" w:space="4" w:color="E6E1FD"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E1FD"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="241231AE" w14:textId="2E3A92F3" w:rsidR="00492820" w:rsidRPr="00DC1FCD" w:rsidRDefault="00492820" w:rsidP="0003480D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC1FCD">
-        <w:lastRenderedPageBreak/>
         <w:t>Transport</w:t>
       </w:r>
       <w:r w:rsidR="00A408C0">
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC1FCD">
         <w:t xml:space="preserve"> children </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="690899E7" w14:textId="15EF9406" w:rsidR="00492820" w:rsidRPr="00266A31" w:rsidRDefault="00492820" w:rsidP="00492820">
       <w:pPr>
         <w:ind w:right="229"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Best practice is to </w:t>
       </w:r>
       <w:r w:rsidR="00330883">
         <w:t>always have two adults travelling with children</w:t>
       </w:r>
       <w:r>
         <w:t>. If this is not possible, a suitable arrangement must be made between the organisation and the parents of the children. If a child is alone with an adult</w:t>
       </w:r>
       <w:r w:rsidR="00330883">
         <w:t xml:space="preserve"> in a car</w:t>
       </w:r>
@@ -3432,100 +3574,100 @@
       </w:r>
       <w:r w:rsidRPr="003F5B58">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t>organisation</w:t>
       </w:r>
       <w:r w:rsidR="00734E6B">
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r w:rsidR="008C3D91">
         <w:t xml:space="preserve">this arrangement </w:t>
       </w:r>
       <w:r>
         <w:t>so it can be documented</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5B58">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F76F7F7" w14:textId="4F9C6CBC" w:rsidR="00A408C0" w:rsidRPr="00066FCE" w:rsidRDefault="00A408C0" w:rsidP="0003480D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00066FCE">
+        <w:lastRenderedPageBreak/>
         <w:t>Out of hours contact</w:t>
       </w:r>
       <w:r w:rsidR="00D73ADB">
         <w:t xml:space="preserve"> with children</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="209F3912" w14:textId="118E567F" w:rsidR="00A408C0" w:rsidRDefault="00A408C0" w:rsidP="00A408C0">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="229"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk187424382"/>
       <w:r>
         <w:t>Staff and volunteers</w:t>
       </w:r>
       <w:r w:rsidRPr="00D00503">
         <w:t xml:space="preserve"> must </w:t>
       </w:r>
       <w:r>
         <w:t>let us know</w:t>
       </w:r>
       <w:r w:rsidRPr="00D00503">
         <w:t xml:space="preserve"> about any out-of-hours contact </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">they </w:t>
       </w:r>
       <w:r w:rsidRPr="00D00503">
         <w:t>have with children</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in our care</w:t>
       </w:r>
       <w:r w:rsidRPr="00D00503">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t xml:space="preserve">It is unacceptable for staff or volunteers to participate in the lives of children outside the organisation without a valid reason. Professional boundaries with the children in our care must be maintained at all times. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="076EAC95" w14:textId="339CC786" w:rsidR="00A408C0" w:rsidRPr="00A408C0" w:rsidRDefault="00A408C0" w:rsidP="0003480D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00104721">
-        <w:lastRenderedPageBreak/>
         <w:t>Illness and injury management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24B15C64" w14:textId="6AB35F00" w:rsidR="00DA6C27" w:rsidRPr="00740D25" w:rsidRDefault="00A408C0" w:rsidP="00740D25">
       <w:pPr>
         <w:pStyle w:val="TableBodyText"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A408C0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Injuries must be reported to the first aid officer on duty and first aid administered in a safe space within lines of sight of other adults.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43322804" w14:textId="4C854926" w:rsidR="00DA6C27" w:rsidRDefault="00DA6C27" w:rsidP="00DA6C27">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -3813,51 +3955,51 @@
       </w:r>
       <w:r w:rsidRPr="00FD38EA">
         <w:t>and Child Safe Risk Management Plan</w:t>
       </w:r>
       <w:r w:rsidR="00A7705A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62D9422E" w14:textId="77777777" w:rsidR="008B7235" w:rsidRDefault="008B7235" w:rsidP="000C28F3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="24" w:space="1" w:color="E6E1FD"/>
           <w:left w:val="single" w:sz="24" w:space="4" w:color="E6E1FD"/>
           <w:bottom w:val="single" w:sz="24" w:space="1" w:color="E6E1FD"/>
           <w:right w:val="single" w:sz="24" w:space="4" w:color="E6E1FD"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E1FD"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BC81428" w14:textId="77777777" w:rsidR="00B326DB" w:rsidRDefault="00B326DB" w:rsidP="0003480D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29A139B7" w14:textId="12B7B64B" w:rsidR="001324F7" w:rsidRPr="00FF63D2" w:rsidRDefault="00412ABB" w:rsidP="0003480D">
+    <w:p w14:paraId="29A139B7" w14:textId="12B7B64B" w:rsidR="001324F7" w:rsidRPr="00FF63D2" w:rsidRDefault="008B48FB" w:rsidP="0003480D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Organisation name"/>
           <w:tag w:val="Organisation name"/>
           <w:id w:val="855773745"/>
           <w:placeholder>
             <w:docPart w:val="FC259BAFD5A543B5B651CE61DD84F4E6"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="0B3147"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="PlaceholderText"/>
             <w:color w:val="808080"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="0003480D" w:rsidRPr="00DB1B45">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
@@ -3993,50 +4135,51 @@
       <w:r>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidRPr="00317A50">
         <w:t>you’re a smaller organisation</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00317A50">
         <w:t xml:space="preserve"> you may decide to include </w:t>
       </w:r>
       <w:r>
         <w:t>information about</w:t>
       </w:r>
       <w:r w:rsidRPr="00317A50">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>your Child Safe Code</w:t>
       </w:r>
       <w:r w:rsidRPr="00317A50">
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00317A50">
         <w:t>onduct within your Child Safe Policy</w:t>
       </w:r>
       <w:r>
         <w:t>, as a single document</w:t>
       </w:r>
       <w:r w:rsidRPr="00317A50">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007B1150">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Use</w:t>
       </w:r>
       <w:r w:rsidRPr="00317A50">
         <w:t xml:space="preserve"> our </w:t>
       </w:r>
       <w:r>
         <w:t>Child Safe Conduct template</w:t>
       </w:r>
       <w:r w:rsidR="006024AB">
         <w:t xml:space="preserve"> and guide, available from the </w:t>
@@ -4076,91 +4219,90 @@
     <w:p w14:paraId="1C9F9475" w14:textId="77777777" w:rsidR="003A6E85" w:rsidRDefault="003A6E85" w:rsidP="003A6E85">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="24" w:space="1" w:color="E6E1FD"/>
           <w:left w:val="single" w:sz="24" w:space="4" w:color="E6E1FD"/>
           <w:bottom w:val="single" w:sz="24" w:space="1" w:color="E6E1FD"/>
           <w:right w:val="single" w:sz="24" w:space="4" w:color="E6E1FD"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E1FD"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B3147"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE031E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B3147"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="650C8488" w14:textId="4698FC10" w:rsidR="003A6E85" w:rsidRPr="003A6E85" w:rsidRDefault="003A6E85" w:rsidP="003A6E85">
+    <w:p w14:paraId="650C8488" w14:textId="5CDEBF4F" w:rsidR="003A6E85" w:rsidRPr="003A6E85" w:rsidRDefault="003A6E85" w:rsidP="003A6E85">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="24" w:space="1" w:color="E6E1FD"/>
           <w:left w:val="single" w:sz="24" w:space="4" w:color="E6E1FD"/>
           <w:bottom w:val="single" w:sz="24" w:space="1" w:color="E6E1FD"/>
           <w:right w:val="single" w:sz="24" w:space="4" w:color="E6E1FD"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E1FD"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A6E85">
         <w:rPr>
           <w:color w:val="0B3147"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Information </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0B3147"/>
         </w:rPr>
         <w:t xml:space="preserve">to support procedures for recruiting suitable staff and volunteers for organisations is detailed in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="003A6E85">
+        <w:r w:rsidR="003259CC" w:rsidRPr="003A6E85">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Child safe recruitment and staff management brochure, available on the Child Safe Organisations Knowledge Hub</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="003259CC">
         <w:rPr>
           <w:color w:val="0B3147"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05EC56C8" w14:textId="31B39BF4" w:rsidR="00CC6BDB" w:rsidRPr="00FD38EA" w:rsidRDefault="00CC6BDB" w:rsidP="00EC291B">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD38EA">
         <w:t>Child Safe Recruitment, Induction and Training Policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CD21304" w14:textId="5A5FB9DE" w:rsidR="0003480D" w:rsidRDefault="00CC6BDB" w:rsidP="00FF63D2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="360"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD38EA">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sets out what</w:t>
       </w:r>
       <w:r w:rsidR="002E0609">
@@ -4396,51 +4538,51 @@
         <w:shd w:val="clear" w:color="auto" w:fill="E6E1FD"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Your organisation can create a Child-friendly complaints and reporting process by utilising resources available from the </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00EC1A8A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Child Safe Organisations Knowledge Hub</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, developed by WA CCYP and the National Office for Child Safety.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F4C11FE" w14:textId="5010294B" w:rsidR="00EC1A8A" w:rsidRDefault="00EC1A8A" w:rsidP="00EC1A8A">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Child-friendly Complaints Policy </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="045B2B1F" w14:textId="77777777" w:rsidR="00EC1A8A" w:rsidRPr="0003480D" w:rsidRDefault="00412ABB" w:rsidP="00EC1A8A">
+    <w:p w14:paraId="045B2B1F" w14:textId="77777777" w:rsidR="00EC1A8A" w:rsidRPr="0003480D" w:rsidRDefault="008B48FB" w:rsidP="00EC1A8A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="360"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Organisation name"/>
           <w:tag w:val="Organisation name"/>
           <w:id w:val="629128331"/>
           <w:placeholder>
             <w:docPart w:val="943447D9E6EA40DB9998EAC08E610DA4"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="0B3147"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="PlaceholderText"/>
             <w:color w:val="808080"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00EC1A8A" w:rsidRPr="00DB1B45">
             <w:rPr>
@@ -4797,51 +4939,51 @@
           </w:rPr>
           <w:t>Education and Care Services National Regulations 2012</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00982D27">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="116A3CFD" w14:textId="21595863" w:rsidR="00C4795B" w:rsidRDefault="00C4795B" w:rsidP="00F21C47">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="24" w:space="1" w:color="E6E1FD"/>
           <w:left w:val="single" w:sz="24" w:space="4" w:color="E6E1FD"/>
           <w:bottom w:val="single" w:sz="24" w:space="1" w:color="E6E1FD"/>
           <w:right w:val="single" w:sz="24" w:space="4" w:color="E6E1FD"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E1FD"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="606796C7" w14:textId="77777777" w:rsidR="00C4795B" w:rsidRDefault="00C4795B" w:rsidP="00C4795B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="644949B8" w14:textId="649B54CC" w:rsidR="00454860" w:rsidRPr="00D02225" w:rsidRDefault="00412ABB" w:rsidP="00C4795B">
+    <w:p w14:paraId="644949B8" w14:textId="649B54CC" w:rsidR="00454860" w:rsidRPr="00D02225" w:rsidRDefault="008B48FB" w:rsidP="00C4795B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="441170"/>
           </w:rPr>
           <w:alias w:val="Organisation name"/>
           <w:tag w:val="Organisation name"/>
           <w:id w:val="1609009153"/>
           <w:placeholder>
             <w:docPart w:val="1874932DD2894218BA5741D8BDB2B032"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="0B3147"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="PlaceholderText"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00BE1B65" w:rsidRPr="00DB1B45">
@@ -5037,309 +5179,472 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="008E122F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Civil Liability Act 2002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0049410F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3144C63B" w14:textId="78F8A105" w:rsidR="0049410F" w:rsidRDefault="0049410F" w:rsidP="0049410F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0049410F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="008E122F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Corruption, Crime and Misconduct Act 2003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
+    <w:p w14:paraId="38D5DDF6" w14:textId="4F8B0A18" w:rsidR="001A0EB8" w:rsidRDefault="001A0EB8" w:rsidP="0049410F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0049410F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00F47F9D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Disability Service Act 1993</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001A0EB8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="1F8F550C" w14:textId="77777777" w:rsidR="009D4913" w:rsidRPr="009979E3" w:rsidRDefault="009D4913" w:rsidP="009D4913">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="0049410F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">• Equal Opportunity Act 1984 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1099BC75" w14:textId="77777777" w:rsidR="0049410F" w:rsidRPr="0049410F" w:rsidRDefault="0049410F" w:rsidP="0049410F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0049410F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">• Freedom of Information Act 1997 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74DF98C3" w14:textId="77777777" w:rsidR="0049410F" w:rsidRPr="0049410F" w:rsidRDefault="0049410F" w:rsidP="0049410F">
+    <w:p w14:paraId="1D28DA0C" w14:textId="4D65F566" w:rsidR="001A0EB8" w:rsidRDefault="0049410F" w:rsidP="0049410F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0049410F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">• Local Government Act 1995 </w:t>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidR="001A0EB8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0EB8" w:rsidRPr="001A0EB8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Information Commissioner Act 2024 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049410F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74DF98C3" w14:textId="2E7DE262" w:rsidR="0049410F" w:rsidRPr="0049410F" w:rsidRDefault="001A0EB8" w:rsidP="0049410F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0049410F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0049410F" w:rsidRPr="0049410F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Local Government Act 1995 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60A3BD3D" w14:textId="77777777" w:rsidR="009D4913" w:rsidRDefault="009D4913" w:rsidP="009D4913">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0049410F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="009D4913">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Parliamentary Commissioner Act 1971</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (Reportable Conduct) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A35CEA" w14:textId="485C8B3D" w:rsidR="009D4913" w:rsidRPr="0049410F" w:rsidRDefault="0049410F" w:rsidP="009D4913">
+    <w:p w14:paraId="6C71CC56" w14:textId="5B369C3B" w:rsidR="001A0EB8" w:rsidRDefault="0049410F" w:rsidP="001A0EB8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0049410F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
-      <w:r w:rsidR="009D4913" w:rsidRPr="0049410F">
+      <w:r w:rsidR="001A0EB8" w:rsidRPr="001A0EB8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024 (PRIS </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0EB8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Act</w:t>
+      </w:r>
+      <w:r w:rsidR="001A0EB8" w:rsidRPr="001A0EB8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="001A0EB8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, commencing </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0EB8" w:rsidRPr="001A0EB8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>1 July</w:t>
+      </w:r>
+      <w:r w:rsidR="001A0EB8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0EB8" w:rsidRPr="001A0EB8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidR="001A0EB8" w:rsidRPr="001A0EB8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Privacy in Western Australia</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="001A0EB8" w:rsidRPr="001A0EB8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A35CEA" w14:textId="1D12DA86" w:rsidR="009D4913" w:rsidRPr="0049410F" w:rsidRDefault="001A0EB8" w:rsidP="009D4913">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0049410F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4913" w:rsidRPr="0049410F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Public Interest Disclosure Act 2003  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28B19634" w14:textId="77777777" w:rsidR="0049410F" w:rsidRPr="0049410F" w:rsidRDefault="0049410F" w:rsidP="0049410F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0049410F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">• Public Sector Management Act 1994 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FDC17A4" w14:textId="5D812020" w:rsidR="0049410F" w:rsidRPr="0049410F" w:rsidRDefault="0049410F" w:rsidP="0049410F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0049410F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="009D4913">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>United Nations Convention on the Rights of the Child</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0049410F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7983C4BE" w14:textId="2F128632" w:rsidR="0049410F" w:rsidRPr="0049410F" w:rsidRDefault="0049410F" w:rsidP="0049410F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0049410F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="009D4913">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Work Health and Safety Act 2020</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0049410F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="086C13AC" w14:textId="2ED3CEB9" w:rsidR="0049410F" w:rsidRPr="0049410F" w:rsidRDefault="0049410F" w:rsidP="0049410F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0049410F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="009D4913">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Working with Children (</w:t>
         </w:r>
         <w:r w:rsidR="009D4913" w:rsidRPr="009D4913">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Screening</w:t>
         </w:r>
         <w:r w:rsidRPr="009D4913">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t xml:space="preserve">) Act 2004 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009D4913">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="009D4913" w:rsidRPr="009D4913">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Working with Children (Screening) Regulations 2005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009D4913">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="005CD9FF" w14:textId="60D53CC8" w:rsidR="00D51470" w:rsidRPr="00CF2D9F" w:rsidRDefault="00D51470" w:rsidP="00D51470">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5369,51 +5674,51 @@
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AD5CE87" w14:textId="5EC70542" w:rsidR="00C4795B" w:rsidRDefault="00C4795B" w:rsidP="00F21C47">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="24" w:space="1" w:color="E6E1FD"/>
           <w:left w:val="single" w:sz="24" w:space="4" w:color="E6E1FD"/>
           <w:bottom w:val="single" w:sz="24" w:space="1" w:color="E6E1FD"/>
           <w:right w:val="single" w:sz="24" w:space="4" w:color="E6E1FD"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E1FD"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE1B65">
         <w:t xml:space="preserve">Include a date when the policy will be reviewed and who </w:t>
       </w:r>
       <w:r w:rsidR="00DF7AFC">
         <w:t xml:space="preserve">(person or position) </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE1B65">
         <w:t>is responsible for the review, noting that if there are any critical incidents the policy will be reviewed immediately</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37351DA7" w14:textId="760CF9BD" w:rsidR="00A82AD5" w:rsidRDefault="00412ABB" w:rsidP="00C4795B">
+    <w:p w14:paraId="37351DA7" w14:textId="760CF9BD" w:rsidR="00A82AD5" w:rsidRDefault="008B48FB" w:rsidP="00C4795B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="441170"/>
           </w:rPr>
           <w:alias w:val="Review date"/>
           <w:tag w:val="Review date"/>
           <w:id w:val="-1199693923"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:date>
             <w:dateFormat w:val="d/MM/yyyy"/>
             <w:lid w:val="en-AU"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BE1B65" w:rsidRPr="00DB1B45">
             <w:rPr>
@@ -5531,107 +5836,107 @@
       </w:r>
       <w:r w:rsidR="0001213F" w:rsidRPr="00607779">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>visit</w:t>
       </w:r>
       <w:r w:rsidR="00982D27">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidR="009F37F8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidR="00984316" w:rsidRPr="00984316">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Child Safe Organisations Knowledge Hub</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="00DF7AFC">
         <w:t xml:space="preserve"> at www.communities.wa.gov.au/childsafeorgs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B71FE03" w14:textId="77777777" w:rsidR="00DF7AFC" w:rsidRPr="00DF7AFC" w:rsidRDefault="00DF7AFC" w:rsidP="00DF7AFC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DD2D804" w14:textId="77777777" w:rsidR="00DF7AFC" w:rsidRPr="003B2A42" w:rsidRDefault="00DF7AFC" w:rsidP="00DF7AFC"/>
     <w:sectPr w:rsidR="00DF7AFC" w:rsidRPr="003B2A42" w:rsidSect="00E118DD">
-      <w:headerReference w:type="even" r:id="rId39"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId42"/>
+      <w:headerReference w:type="even" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:headerReference w:type="first" r:id="rId43"/>
+      <w:footerReference w:type="first" r:id="rId44"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="284" w:left="851" w:header="567" w:footer="425" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="043366FB" w14:textId="77777777" w:rsidR="005E3864" w:rsidRDefault="005E3864" w:rsidP="00D41211">
+    <w:p w14:paraId="57F4C4F2" w14:textId="77777777" w:rsidR="008B48FB" w:rsidRDefault="008B48FB" w:rsidP="00D41211">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43024F86" w14:textId="77777777" w:rsidR="005E3864" w:rsidRDefault="005E3864"/>
-    <w:p w14:paraId="4AB1A531" w14:textId="77777777" w:rsidR="005E3864" w:rsidRDefault="005E3864"/>
+    <w:p w14:paraId="64346263" w14:textId="77777777" w:rsidR="008B48FB" w:rsidRDefault="008B48FB"/>
+    <w:p w14:paraId="48AF4E13" w14:textId="77777777" w:rsidR="008B48FB" w:rsidRDefault="008B48FB"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5640D3F1" w14:textId="77777777" w:rsidR="005E3864" w:rsidRDefault="005E3864" w:rsidP="00D41211">
+    <w:p w14:paraId="75522962" w14:textId="77777777" w:rsidR="008B48FB" w:rsidRDefault="008B48FB" w:rsidP="00D41211">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="100FA523" w14:textId="77777777" w:rsidR="005E3864" w:rsidRDefault="005E3864"/>
-    <w:p w14:paraId="433EE85C" w14:textId="77777777" w:rsidR="005E3864" w:rsidRDefault="005E3864"/>
+    <w:p w14:paraId="6C0A782E" w14:textId="77777777" w:rsidR="008B48FB" w:rsidRDefault="008B48FB"/>
+    <w:p w14:paraId="68B165FC" w14:textId="77777777" w:rsidR="008B48FB" w:rsidRDefault="008B48FB"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -5850,62 +6155,62 @@
     <w:r w:rsidR="00282155">
       <w:t>Policy</w:t>
     </w:r>
     <w:r w:rsidR="00BE1B65">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="007B1150">
       <w:t>- [</w:t>
     </w:r>
     <w:r w:rsidR="007B1150" w:rsidRPr="007B1150">
       <w:rPr>
         <w:color w:val="7030A0"/>
       </w:rPr>
       <w:t>add organisation name</w:t>
     </w:r>
     <w:r w:rsidR="007B1150">
       <w:t>]</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E55754F" w14:textId="77777777" w:rsidR="005E3864" w:rsidRPr="005250D8" w:rsidRDefault="005E3864" w:rsidP="006C5D9E"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3AA032C5" w14:textId="77777777" w:rsidR="005E3864" w:rsidRDefault="005E3864"/>
+    <w:p w14:paraId="18399E3F" w14:textId="77777777" w:rsidR="008B48FB" w:rsidRPr="005250D8" w:rsidRDefault="008B48FB" w:rsidP="006C5D9E"/>
+    <w:p w14:paraId="75789AEB" w14:textId="77777777" w:rsidR="008B48FB" w:rsidRDefault="008B48FB"/>
+    <w:p w14:paraId="2EDC26E1" w14:textId="77777777" w:rsidR="008B48FB" w:rsidRDefault="008B48FB"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EE76578" w14:textId="77777777" w:rsidR="005E3864" w:rsidRDefault="005E3864" w:rsidP="00D41211">
+    <w:p w14:paraId="0D2BB41A" w14:textId="77777777" w:rsidR="008B48FB" w:rsidRDefault="008B48FB" w:rsidP="00D41211">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E2C8DA0" w14:textId="77777777" w:rsidR="005E3864" w:rsidRDefault="005E3864"/>
-    <w:p w14:paraId="3E421595" w14:textId="77777777" w:rsidR="005E3864" w:rsidRDefault="005E3864"/>
+    <w:p w14:paraId="60A90610" w14:textId="77777777" w:rsidR="008B48FB" w:rsidRDefault="008B48FB"/>
+    <w:p w14:paraId="4F5A6BA1" w14:textId="77777777" w:rsidR="008B48FB" w:rsidRDefault="008B48FB"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="66CBBCCC" w14:textId="2DA6FAA3" w:rsidR="00984316" w:rsidRDefault="00984316">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79EA19F3" wp14:editId="7CE4B31E">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="726440" cy="407670"/>
               <wp:effectExtent l="0" t="0" r="16510" b="11430"/>
               <wp:wrapNone/>
@@ -10372,86 +10677,89 @@
     <w:rsid w:val="00136D48"/>
     <w:rsid w:val="00136FEE"/>
     <w:rsid w:val="00141FCE"/>
     <w:rsid w:val="0014298F"/>
     <w:rsid w:val="00145FDC"/>
     <w:rsid w:val="00146A79"/>
     <w:rsid w:val="0015034E"/>
     <w:rsid w:val="0015283C"/>
     <w:rsid w:val="00156527"/>
     <w:rsid w:val="001578D4"/>
     <w:rsid w:val="00163469"/>
     <w:rsid w:val="001668B9"/>
     <w:rsid w:val="00171B84"/>
     <w:rsid w:val="00172160"/>
     <w:rsid w:val="001723B6"/>
     <w:rsid w:val="00173831"/>
     <w:rsid w:val="00173C77"/>
     <w:rsid w:val="0017420C"/>
     <w:rsid w:val="001756FB"/>
     <w:rsid w:val="00175A57"/>
     <w:rsid w:val="00176E15"/>
     <w:rsid w:val="0018569F"/>
     <w:rsid w:val="00185C31"/>
     <w:rsid w:val="00190576"/>
     <w:rsid w:val="0019218A"/>
+    <w:rsid w:val="00192969"/>
     <w:rsid w:val="0019349C"/>
     <w:rsid w:val="00197743"/>
+    <w:rsid w:val="001A0EB8"/>
     <w:rsid w:val="001A21AC"/>
     <w:rsid w:val="001A24FB"/>
     <w:rsid w:val="001A3496"/>
     <w:rsid w:val="001A59D0"/>
     <w:rsid w:val="001A7734"/>
     <w:rsid w:val="001B054A"/>
     <w:rsid w:val="001B16D9"/>
     <w:rsid w:val="001B33AC"/>
     <w:rsid w:val="001B36A5"/>
     <w:rsid w:val="001B4C4E"/>
     <w:rsid w:val="001B6E6A"/>
     <w:rsid w:val="001B76D5"/>
     <w:rsid w:val="001B791E"/>
     <w:rsid w:val="001C0E41"/>
     <w:rsid w:val="001C4F2C"/>
     <w:rsid w:val="001C7AF0"/>
     <w:rsid w:val="001D5FB2"/>
     <w:rsid w:val="001E4336"/>
     <w:rsid w:val="001E540E"/>
     <w:rsid w:val="001E5C7D"/>
     <w:rsid w:val="001E75F3"/>
     <w:rsid w:val="001E7852"/>
     <w:rsid w:val="001F1137"/>
     <w:rsid w:val="001F2BBD"/>
     <w:rsid w:val="001F375B"/>
     <w:rsid w:val="001F4FAA"/>
     <w:rsid w:val="001F59F2"/>
     <w:rsid w:val="0020007F"/>
     <w:rsid w:val="002002C5"/>
     <w:rsid w:val="002012E2"/>
     <w:rsid w:val="00201580"/>
     <w:rsid w:val="0020481B"/>
     <w:rsid w:val="00205D5C"/>
     <w:rsid w:val="0020635B"/>
+    <w:rsid w:val="00220FB2"/>
     <w:rsid w:val="0022325E"/>
     <w:rsid w:val="00223937"/>
     <w:rsid w:val="00224377"/>
     <w:rsid w:val="00226FDB"/>
     <w:rsid w:val="00227B97"/>
     <w:rsid w:val="0023130C"/>
     <w:rsid w:val="002365CF"/>
     <w:rsid w:val="00237E37"/>
     <w:rsid w:val="00237FAE"/>
     <w:rsid w:val="00240A7C"/>
     <w:rsid w:val="00242431"/>
     <w:rsid w:val="00243F8D"/>
     <w:rsid w:val="0024464D"/>
     <w:rsid w:val="00245739"/>
     <w:rsid w:val="002461A4"/>
     <w:rsid w:val="00250CE5"/>
     <w:rsid w:val="002515DA"/>
     <w:rsid w:val="0025243F"/>
     <w:rsid w:val="00252A44"/>
     <w:rsid w:val="0025425A"/>
     <w:rsid w:val="00254264"/>
     <w:rsid w:val="002543D6"/>
     <w:rsid w:val="00254EC1"/>
     <w:rsid w:val="002557F9"/>
     <w:rsid w:val="0026091C"/>
@@ -10504,50 +10812,51 @@
     <w:rsid w:val="002E6254"/>
     <w:rsid w:val="002E74B9"/>
     <w:rsid w:val="002E7A2E"/>
     <w:rsid w:val="002F005A"/>
     <w:rsid w:val="002F043C"/>
     <w:rsid w:val="002F0A77"/>
     <w:rsid w:val="002F123A"/>
     <w:rsid w:val="002F325A"/>
     <w:rsid w:val="002F5009"/>
     <w:rsid w:val="002F75D6"/>
     <w:rsid w:val="00301844"/>
     <w:rsid w:val="00302E00"/>
     <w:rsid w:val="003064C9"/>
     <w:rsid w:val="00306B19"/>
     <w:rsid w:val="003132C6"/>
     <w:rsid w:val="00313FFB"/>
     <w:rsid w:val="0031422E"/>
     <w:rsid w:val="003143F8"/>
     <w:rsid w:val="00314754"/>
     <w:rsid w:val="003166E2"/>
     <w:rsid w:val="00316CA8"/>
     <w:rsid w:val="00317653"/>
     <w:rsid w:val="00317A50"/>
     <w:rsid w:val="00322ECA"/>
     <w:rsid w:val="00324C37"/>
+    <w:rsid w:val="003259CC"/>
     <w:rsid w:val="00325EB6"/>
     <w:rsid w:val="00330883"/>
     <w:rsid w:val="00333E55"/>
     <w:rsid w:val="00337255"/>
     <w:rsid w:val="003414E5"/>
     <w:rsid w:val="00343E2E"/>
     <w:rsid w:val="003447A4"/>
     <w:rsid w:val="003449FB"/>
     <w:rsid w:val="00350710"/>
     <w:rsid w:val="003537FE"/>
     <w:rsid w:val="00353B45"/>
     <w:rsid w:val="003547E1"/>
     <w:rsid w:val="00357CF9"/>
     <w:rsid w:val="0036237C"/>
     <w:rsid w:val="00364A2E"/>
     <w:rsid w:val="003656CE"/>
     <w:rsid w:val="0036590C"/>
     <w:rsid w:val="003677A5"/>
     <w:rsid w:val="00367FD9"/>
     <w:rsid w:val="00371BC3"/>
     <w:rsid w:val="00371CEE"/>
     <w:rsid w:val="00374199"/>
     <w:rsid w:val="00374AE5"/>
     <w:rsid w:val="003765CA"/>
     <w:rsid w:val="0037736C"/>
@@ -10580,70 +10889,70 @@
     <w:rsid w:val="003C30D5"/>
     <w:rsid w:val="003C32B3"/>
     <w:rsid w:val="003C6510"/>
     <w:rsid w:val="003C707B"/>
     <w:rsid w:val="003D1781"/>
     <w:rsid w:val="003D48D4"/>
     <w:rsid w:val="003D4C83"/>
     <w:rsid w:val="003D53EA"/>
     <w:rsid w:val="003D66C1"/>
     <w:rsid w:val="003D71DE"/>
     <w:rsid w:val="003E1923"/>
     <w:rsid w:val="003E2700"/>
     <w:rsid w:val="003E2F16"/>
     <w:rsid w:val="003E30F1"/>
     <w:rsid w:val="003E688A"/>
     <w:rsid w:val="003E77EB"/>
     <w:rsid w:val="003E77F8"/>
     <w:rsid w:val="003E7C6E"/>
     <w:rsid w:val="003F5D33"/>
     <w:rsid w:val="003F7C3B"/>
     <w:rsid w:val="00400C88"/>
     <w:rsid w:val="00406496"/>
     <w:rsid w:val="00407480"/>
     <w:rsid w:val="0041092E"/>
     <w:rsid w:val="00412343"/>
-    <w:rsid w:val="00412ABB"/>
     <w:rsid w:val="00416D04"/>
     <w:rsid w:val="0041732F"/>
     <w:rsid w:val="0041793A"/>
     <w:rsid w:val="00417C0F"/>
     <w:rsid w:val="00420C81"/>
     <w:rsid w:val="00422C2B"/>
     <w:rsid w:val="00425403"/>
     <w:rsid w:val="00427164"/>
     <w:rsid w:val="004320F0"/>
     <w:rsid w:val="0043324A"/>
     <w:rsid w:val="00433273"/>
     <w:rsid w:val="00435D1A"/>
     <w:rsid w:val="00435E4A"/>
     <w:rsid w:val="004362F9"/>
     <w:rsid w:val="00437A4A"/>
     <w:rsid w:val="00440FA1"/>
     <w:rsid w:val="0044402D"/>
     <w:rsid w:val="00445764"/>
     <w:rsid w:val="004465BF"/>
+    <w:rsid w:val="00450ADD"/>
     <w:rsid w:val="004517AC"/>
     <w:rsid w:val="00453D18"/>
     <w:rsid w:val="00454860"/>
     <w:rsid w:val="00456CE8"/>
     <w:rsid w:val="00460503"/>
     <w:rsid w:val="00460D70"/>
     <w:rsid w:val="0046344E"/>
     <w:rsid w:val="00463A16"/>
     <w:rsid w:val="00463C34"/>
     <w:rsid w:val="00465CD7"/>
     <w:rsid w:val="00467696"/>
     <w:rsid w:val="004679EC"/>
     <w:rsid w:val="0047090B"/>
     <w:rsid w:val="00470A62"/>
     <w:rsid w:val="004776B1"/>
     <w:rsid w:val="00482063"/>
     <w:rsid w:val="00482390"/>
     <w:rsid w:val="0048494C"/>
     <w:rsid w:val="00490246"/>
     <w:rsid w:val="00490DBC"/>
     <w:rsid w:val="0049191C"/>
     <w:rsid w:val="00492820"/>
     <w:rsid w:val="00494104"/>
     <w:rsid w:val="0049410F"/>
     <w:rsid w:val="00497AEA"/>
@@ -10679,50 +10988,51 @@
     <w:rsid w:val="004E4EF4"/>
     <w:rsid w:val="004E5B99"/>
     <w:rsid w:val="004E66A0"/>
     <w:rsid w:val="004F2364"/>
     <w:rsid w:val="004F28C9"/>
     <w:rsid w:val="004F44E4"/>
     <w:rsid w:val="004F4B40"/>
     <w:rsid w:val="004F4F72"/>
     <w:rsid w:val="004F55BE"/>
     <w:rsid w:val="00500736"/>
     <w:rsid w:val="005047AE"/>
     <w:rsid w:val="00504C21"/>
     <w:rsid w:val="0050701A"/>
     <w:rsid w:val="00510B58"/>
     <w:rsid w:val="0051214B"/>
     <w:rsid w:val="005126E7"/>
     <w:rsid w:val="00512CFA"/>
     <w:rsid w:val="00514372"/>
     <w:rsid w:val="005143F4"/>
     <w:rsid w:val="00515C78"/>
     <w:rsid w:val="00520576"/>
     <w:rsid w:val="005250D8"/>
     <w:rsid w:val="0052541E"/>
     <w:rsid w:val="005259E9"/>
     <w:rsid w:val="0052622B"/>
+    <w:rsid w:val="00526687"/>
     <w:rsid w:val="005271CA"/>
     <w:rsid w:val="00527931"/>
     <w:rsid w:val="00527BD4"/>
     <w:rsid w:val="00531227"/>
     <w:rsid w:val="0053275C"/>
     <w:rsid w:val="005329F5"/>
     <w:rsid w:val="0053340E"/>
     <w:rsid w:val="00536EC5"/>
     <w:rsid w:val="005372D0"/>
     <w:rsid w:val="00541042"/>
     <w:rsid w:val="00541B3B"/>
     <w:rsid w:val="00543A38"/>
     <w:rsid w:val="00550E91"/>
     <w:rsid w:val="00553729"/>
     <w:rsid w:val="00555644"/>
     <w:rsid w:val="00555D4D"/>
     <w:rsid w:val="005561D6"/>
     <w:rsid w:val="00556952"/>
     <w:rsid w:val="00556969"/>
     <w:rsid w:val="0055730C"/>
     <w:rsid w:val="00557EC2"/>
     <w:rsid w:val="00560788"/>
     <w:rsid w:val="00561782"/>
     <w:rsid w:val="005646AE"/>
     <w:rsid w:val="00564925"/>
@@ -10784,72 +11094,75 @@
     <w:rsid w:val="00612F7B"/>
     <w:rsid w:val="0061410D"/>
     <w:rsid w:val="00620F72"/>
     <w:rsid w:val="00621575"/>
     <w:rsid w:val="00621754"/>
     <w:rsid w:val="0062367A"/>
     <w:rsid w:val="00624E4C"/>
     <w:rsid w:val="00624F6B"/>
     <w:rsid w:val="00626F1C"/>
     <w:rsid w:val="00627259"/>
     <w:rsid w:val="006309A2"/>
     <w:rsid w:val="00631A8E"/>
     <w:rsid w:val="00632D38"/>
     <w:rsid w:val="006350CA"/>
     <w:rsid w:val="006408FB"/>
     <w:rsid w:val="00641613"/>
     <w:rsid w:val="00644A4A"/>
     <w:rsid w:val="00644E3A"/>
     <w:rsid w:val="0065279E"/>
     <w:rsid w:val="00653107"/>
     <w:rsid w:val="00654C9B"/>
     <w:rsid w:val="00655F58"/>
     <w:rsid w:val="006609BC"/>
     <w:rsid w:val="00661DC1"/>
     <w:rsid w:val="006625F0"/>
+    <w:rsid w:val="0066329C"/>
     <w:rsid w:val="00664DFD"/>
     <w:rsid w:val="00666A81"/>
     <w:rsid w:val="006709A3"/>
     <w:rsid w:val="00675E8A"/>
     <w:rsid w:val="006769A9"/>
     <w:rsid w:val="00680703"/>
     <w:rsid w:val="00684B5B"/>
     <w:rsid w:val="0068557F"/>
     <w:rsid w:val="00690202"/>
     <w:rsid w:val="00691C9B"/>
     <w:rsid w:val="00692C1D"/>
     <w:rsid w:val="006934F3"/>
     <w:rsid w:val="00693782"/>
     <w:rsid w:val="0069596E"/>
     <w:rsid w:val="0069606B"/>
     <w:rsid w:val="00697F42"/>
     <w:rsid w:val="006A33FC"/>
     <w:rsid w:val="006A4020"/>
+    <w:rsid w:val="006A4505"/>
     <w:rsid w:val="006A4E61"/>
     <w:rsid w:val="006B0C8F"/>
     <w:rsid w:val="006B1B12"/>
     <w:rsid w:val="006B551F"/>
+    <w:rsid w:val="006B70A8"/>
     <w:rsid w:val="006C1FD5"/>
     <w:rsid w:val="006C22B9"/>
     <w:rsid w:val="006C2573"/>
     <w:rsid w:val="006C4836"/>
     <w:rsid w:val="006C4ADF"/>
     <w:rsid w:val="006C5D9E"/>
     <w:rsid w:val="006D79D9"/>
     <w:rsid w:val="006E12D7"/>
     <w:rsid w:val="006E4280"/>
     <w:rsid w:val="006E4CA5"/>
     <w:rsid w:val="006E4D11"/>
     <w:rsid w:val="006E4F3C"/>
     <w:rsid w:val="006E75E7"/>
     <w:rsid w:val="006F126A"/>
     <w:rsid w:val="006F158E"/>
     <w:rsid w:val="006F1B33"/>
     <w:rsid w:val="006F1DBF"/>
     <w:rsid w:val="006F25CE"/>
     <w:rsid w:val="006F2859"/>
     <w:rsid w:val="006F408C"/>
     <w:rsid w:val="006F48FB"/>
     <w:rsid w:val="006F7EEC"/>
     <w:rsid w:val="00700147"/>
     <w:rsid w:val="00702276"/>
     <w:rsid w:val="00704477"/>
@@ -10863,50 +11176,51 @@
     <w:rsid w:val="0071792D"/>
     <w:rsid w:val="007202A0"/>
     <w:rsid w:val="00720BBB"/>
     <w:rsid w:val="00721509"/>
     <w:rsid w:val="00722545"/>
     <w:rsid w:val="00722DB3"/>
     <w:rsid w:val="00723D27"/>
     <w:rsid w:val="007245D1"/>
     <w:rsid w:val="00725513"/>
     <w:rsid w:val="007256E3"/>
     <w:rsid w:val="00726A2E"/>
     <w:rsid w:val="00726BDE"/>
     <w:rsid w:val="00726DE4"/>
     <w:rsid w:val="0072724C"/>
     <w:rsid w:val="0073196C"/>
     <w:rsid w:val="00732C35"/>
     <w:rsid w:val="00734E6B"/>
     <w:rsid w:val="007359D2"/>
     <w:rsid w:val="00736687"/>
     <w:rsid w:val="007377FE"/>
     <w:rsid w:val="00737891"/>
     <w:rsid w:val="00737C58"/>
     <w:rsid w:val="00740D25"/>
     <w:rsid w:val="00742BFE"/>
     <w:rsid w:val="0074391E"/>
+    <w:rsid w:val="00745DFD"/>
     <w:rsid w:val="0074661B"/>
     <w:rsid w:val="00751EC9"/>
     <w:rsid w:val="00752E5A"/>
     <w:rsid w:val="0075484A"/>
     <w:rsid w:val="0076263C"/>
     <w:rsid w:val="0076342B"/>
     <w:rsid w:val="00763B46"/>
     <w:rsid w:val="00766A80"/>
     <w:rsid w:val="00772394"/>
     <w:rsid w:val="00772F66"/>
     <w:rsid w:val="00773ED6"/>
     <w:rsid w:val="00777C29"/>
     <w:rsid w:val="007808DE"/>
     <w:rsid w:val="00780A20"/>
     <w:rsid w:val="00784D99"/>
     <w:rsid w:val="00787737"/>
     <w:rsid w:val="0079040D"/>
     <w:rsid w:val="00790D8F"/>
     <w:rsid w:val="00791163"/>
     <w:rsid w:val="007959D2"/>
     <w:rsid w:val="007978D1"/>
     <w:rsid w:val="007978DF"/>
     <w:rsid w:val="00797901"/>
     <w:rsid w:val="007A0C33"/>
     <w:rsid w:val="007A1661"/>
@@ -10942,240 +11256,248 @@
     <w:rsid w:val="007F6BDE"/>
     <w:rsid w:val="007F7ADA"/>
     <w:rsid w:val="00800906"/>
     <w:rsid w:val="00801CDE"/>
     <w:rsid w:val="00802336"/>
     <w:rsid w:val="008024A8"/>
     <w:rsid w:val="00803EE3"/>
     <w:rsid w:val="00804FD0"/>
     <w:rsid w:val="00807D0D"/>
     <w:rsid w:val="008130EB"/>
     <w:rsid w:val="00813E2F"/>
     <w:rsid w:val="008143C6"/>
     <w:rsid w:val="00814D66"/>
     <w:rsid w:val="00816B39"/>
     <w:rsid w:val="008212F9"/>
     <w:rsid w:val="00821B34"/>
     <w:rsid w:val="00822517"/>
     <w:rsid w:val="00823402"/>
     <w:rsid w:val="00823D20"/>
     <w:rsid w:val="00824677"/>
     <w:rsid w:val="0082643C"/>
     <w:rsid w:val="008267E9"/>
     <w:rsid w:val="00827214"/>
     <w:rsid w:val="008327E7"/>
     <w:rsid w:val="008354AF"/>
+    <w:rsid w:val="00837795"/>
     <w:rsid w:val="0084000A"/>
     <w:rsid w:val="00840577"/>
     <w:rsid w:val="00843475"/>
     <w:rsid w:val="008458B2"/>
     <w:rsid w:val="0084623F"/>
     <w:rsid w:val="00850E7A"/>
     <w:rsid w:val="00851AB1"/>
     <w:rsid w:val="00852E36"/>
     <w:rsid w:val="00852EA3"/>
     <w:rsid w:val="00852FD7"/>
     <w:rsid w:val="008530E3"/>
     <w:rsid w:val="00853803"/>
     <w:rsid w:val="00861B65"/>
     <w:rsid w:val="00864567"/>
     <w:rsid w:val="00864758"/>
     <w:rsid w:val="008716E2"/>
     <w:rsid w:val="00871910"/>
     <w:rsid w:val="00871A99"/>
     <w:rsid w:val="00872BE9"/>
     <w:rsid w:val="00874CA0"/>
     <w:rsid w:val="00875276"/>
     <w:rsid w:val="0087584E"/>
     <w:rsid w:val="008768E5"/>
     <w:rsid w:val="00877D9A"/>
     <w:rsid w:val="00881275"/>
     <w:rsid w:val="00881B30"/>
+    <w:rsid w:val="00893CA0"/>
     <w:rsid w:val="00894A48"/>
     <w:rsid w:val="008959C4"/>
     <w:rsid w:val="00897438"/>
     <w:rsid w:val="008A48D4"/>
     <w:rsid w:val="008B1225"/>
     <w:rsid w:val="008B1CA4"/>
     <w:rsid w:val="008B46DA"/>
+    <w:rsid w:val="008B48FB"/>
     <w:rsid w:val="008B5F17"/>
     <w:rsid w:val="008B7235"/>
     <w:rsid w:val="008B7D93"/>
     <w:rsid w:val="008C1245"/>
     <w:rsid w:val="008C1E07"/>
     <w:rsid w:val="008C2C26"/>
     <w:rsid w:val="008C3D91"/>
     <w:rsid w:val="008C54F9"/>
     <w:rsid w:val="008C5580"/>
     <w:rsid w:val="008C6E6B"/>
     <w:rsid w:val="008C6E96"/>
     <w:rsid w:val="008D123D"/>
     <w:rsid w:val="008D1E0D"/>
     <w:rsid w:val="008D2060"/>
     <w:rsid w:val="008D20AE"/>
     <w:rsid w:val="008D6249"/>
     <w:rsid w:val="008D6D2A"/>
     <w:rsid w:val="008D6F87"/>
     <w:rsid w:val="008D7CA3"/>
     <w:rsid w:val="008E04FB"/>
     <w:rsid w:val="008E06D3"/>
     <w:rsid w:val="008E078B"/>
     <w:rsid w:val="008E122F"/>
     <w:rsid w:val="008E1E75"/>
     <w:rsid w:val="008E2AB3"/>
     <w:rsid w:val="008E3164"/>
     <w:rsid w:val="008E3AFD"/>
     <w:rsid w:val="008E4599"/>
     <w:rsid w:val="008E46A8"/>
     <w:rsid w:val="008E4B25"/>
     <w:rsid w:val="008E4C1E"/>
     <w:rsid w:val="008E7AE3"/>
     <w:rsid w:val="008F29AE"/>
     <w:rsid w:val="008F2A09"/>
     <w:rsid w:val="008F36B1"/>
     <w:rsid w:val="008F3DE5"/>
     <w:rsid w:val="008F53B5"/>
     <w:rsid w:val="008F768E"/>
     <w:rsid w:val="008F78EC"/>
     <w:rsid w:val="00900DBF"/>
     <w:rsid w:val="009044C4"/>
     <w:rsid w:val="0090458C"/>
     <w:rsid w:val="0091007E"/>
     <w:rsid w:val="009115B2"/>
     <w:rsid w:val="0091234C"/>
     <w:rsid w:val="00912B16"/>
+    <w:rsid w:val="009213B7"/>
     <w:rsid w:val="009217B6"/>
     <w:rsid w:val="0092270D"/>
     <w:rsid w:val="009236E6"/>
     <w:rsid w:val="0092627B"/>
     <w:rsid w:val="009267BC"/>
     <w:rsid w:val="00930361"/>
     <w:rsid w:val="00930B0F"/>
     <w:rsid w:val="00931ED8"/>
     <w:rsid w:val="0093330F"/>
     <w:rsid w:val="00933900"/>
     <w:rsid w:val="009366A2"/>
     <w:rsid w:val="0094063C"/>
     <w:rsid w:val="00942B70"/>
+    <w:rsid w:val="00943F00"/>
     <w:rsid w:val="009459AA"/>
     <w:rsid w:val="0094672B"/>
     <w:rsid w:val="00950637"/>
     <w:rsid w:val="00951EB3"/>
     <w:rsid w:val="00952BF6"/>
     <w:rsid w:val="00954795"/>
     <w:rsid w:val="009547BB"/>
     <w:rsid w:val="009564AC"/>
     <w:rsid w:val="00957E62"/>
     <w:rsid w:val="009607D6"/>
     <w:rsid w:val="0096106A"/>
     <w:rsid w:val="009627B8"/>
     <w:rsid w:val="00964FD2"/>
+    <w:rsid w:val="00965521"/>
     <w:rsid w:val="00965CAD"/>
     <w:rsid w:val="00967BD5"/>
     <w:rsid w:val="00967FFB"/>
     <w:rsid w:val="00970916"/>
     <w:rsid w:val="00971E79"/>
     <w:rsid w:val="009743E1"/>
     <w:rsid w:val="0097449D"/>
     <w:rsid w:val="009751D6"/>
     <w:rsid w:val="00975E4D"/>
     <w:rsid w:val="00975F87"/>
     <w:rsid w:val="00982091"/>
     <w:rsid w:val="00982393"/>
     <w:rsid w:val="00982D27"/>
     <w:rsid w:val="00984316"/>
     <w:rsid w:val="00984FD4"/>
     <w:rsid w:val="00985629"/>
     <w:rsid w:val="0099054D"/>
     <w:rsid w:val="00991622"/>
     <w:rsid w:val="00992613"/>
     <w:rsid w:val="00993614"/>
     <w:rsid w:val="00993CC3"/>
     <w:rsid w:val="00997046"/>
     <w:rsid w:val="009978E0"/>
     <w:rsid w:val="009979E3"/>
     <w:rsid w:val="009A0174"/>
     <w:rsid w:val="009A018D"/>
     <w:rsid w:val="009A3DE3"/>
     <w:rsid w:val="009A5DA2"/>
     <w:rsid w:val="009A606C"/>
     <w:rsid w:val="009A72BE"/>
     <w:rsid w:val="009B1143"/>
     <w:rsid w:val="009B243F"/>
     <w:rsid w:val="009B2A0E"/>
     <w:rsid w:val="009B4E24"/>
     <w:rsid w:val="009B5FB4"/>
     <w:rsid w:val="009B79D4"/>
     <w:rsid w:val="009C2B1E"/>
     <w:rsid w:val="009C3FD5"/>
     <w:rsid w:val="009C4241"/>
     <w:rsid w:val="009C5F5B"/>
+    <w:rsid w:val="009D0A81"/>
     <w:rsid w:val="009D4913"/>
     <w:rsid w:val="009D57D6"/>
     <w:rsid w:val="009E4823"/>
     <w:rsid w:val="009E5396"/>
     <w:rsid w:val="009E604A"/>
     <w:rsid w:val="009F0757"/>
     <w:rsid w:val="009F106E"/>
     <w:rsid w:val="009F33CA"/>
     <w:rsid w:val="009F3438"/>
     <w:rsid w:val="009F37F8"/>
     <w:rsid w:val="009F48C2"/>
     <w:rsid w:val="009F5BED"/>
     <w:rsid w:val="009F6F80"/>
     <w:rsid w:val="009F71C1"/>
     <w:rsid w:val="00A01BC5"/>
     <w:rsid w:val="00A13233"/>
     <w:rsid w:val="00A1374C"/>
     <w:rsid w:val="00A143F7"/>
     <w:rsid w:val="00A14976"/>
     <w:rsid w:val="00A16F71"/>
     <w:rsid w:val="00A17194"/>
     <w:rsid w:val="00A17657"/>
     <w:rsid w:val="00A17F5D"/>
     <w:rsid w:val="00A22099"/>
     <w:rsid w:val="00A225C2"/>
     <w:rsid w:val="00A26557"/>
     <w:rsid w:val="00A26756"/>
     <w:rsid w:val="00A27BD9"/>
     <w:rsid w:val="00A27C7F"/>
     <w:rsid w:val="00A303BB"/>
     <w:rsid w:val="00A31CE6"/>
     <w:rsid w:val="00A320A6"/>
     <w:rsid w:val="00A33D8C"/>
     <w:rsid w:val="00A34A2E"/>
     <w:rsid w:val="00A34DB1"/>
     <w:rsid w:val="00A36E8F"/>
     <w:rsid w:val="00A37CCB"/>
     <w:rsid w:val="00A407CD"/>
     <w:rsid w:val="00A408C0"/>
     <w:rsid w:val="00A40FAF"/>
     <w:rsid w:val="00A41552"/>
     <w:rsid w:val="00A41E3C"/>
     <w:rsid w:val="00A426EF"/>
     <w:rsid w:val="00A436AC"/>
     <w:rsid w:val="00A4486A"/>
+    <w:rsid w:val="00A45B95"/>
     <w:rsid w:val="00A46C3A"/>
     <w:rsid w:val="00A47B37"/>
     <w:rsid w:val="00A47DD3"/>
     <w:rsid w:val="00A51278"/>
     <w:rsid w:val="00A5150A"/>
     <w:rsid w:val="00A517CE"/>
     <w:rsid w:val="00A53430"/>
     <w:rsid w:val="00A53AE9"/>
     <w:rsid w:val="00A53D7C"/>
     <w:rsid w:val="00A543A0"/>
     <w:rsid w:val="00A57D23"/>
     <w:rsid w:val="00A6218F"/>
     <w:rsid w:val="00A626D2"/>
     <w:rsid w:val="00A63044"/>
     <w:rsid w:val="00A70779"/>
     <w:rsid w:val="00A707F8"/>
     <w:rsid w:val="00A71B21"/>
     <w:rsid w:val="00A72740"/>
     <w:rsid w:val="00A7705A"/>
     <w:rsid w:val="00A7781E"/>
     <w:rsid w:val="00A82AD5"/>
     <w:rsid w:val="00A84CCE"/>
     <w:rsid w:val="00A920E2"/>
     <w:rsid w:val="00A94BFE"/>
     <w:rsid w:val="00A95BDE"/>
@@ -11224,51 +11546,50 @@
     <w:rsid w:val="00B431FD"/>
     <w:rsid w:val="00B4425F"/>
     <w:rsid w:val="00B44F6B"/>
     <w:rsid w:val="00B5092F"/>
     <w:rsid w:val="00B515AA"/>
     <w:rsid w:val="00B51F11"/>
     <w:rsid w:val="00B538C5"/>
     <w:rsid w:val="00B53B90"/>
     <w:rsid w:val="00B56177"/>
     <w:rsid w:val="00B5644E"/>
     <w:rsid w:val="00B56865"/>
     <w:rsid w:val="00B56987"/>
     <w:rsid w:val="00B575E5"/>
     <w:rsid w:val="00B612AE"/>
     <w:rsid w:val="00B612D6"/>
     <w:rsid w:val="00B64092"/>
     <w:rsid w:val="00B6659D"/>
     <w:rsid w:val="00B70DA5"/>
     <w:rsid w:val="00B71A19"/>
     <w:rsid w:val="00B71B6C"/>
     <w:rsid w:val="00B7325F"/>
     <w:rsid w:val="00B73356"/>
     <w:rsid w:val="00B733A8"/>
     <w:rsid w:val="00B77B0A"/>
     <w:rsid w:val="00B813B5"/>
-    <w:rsid w:val="00B8220F"/>
     <w:rsid w:val="00B82DCF"/>
     <w:rsid w:val="00B844FE"/>
     <w:rsid w:val="00B86D41"/>
     <w:rsid w:val="00B87B21"/>
     <w:rsid w:val="00B90EBF"/>
     <w:rsid w:val="00BA3FA2"/>
     <w:rsid w:val="00BA5875"/>
     <w:rsid w:val="00BA6383"/>
     <w:rsid w:val="00BA7C94"/>
     <w:rsid w:val="00BB04CF"/>
     <w:rsid w:val="00BB1C4F"/>
     <w:rsid w:val="00BB1FC8"/>
     <w:rsid w:val="00BB20B2"/>
     <w:rsid w:val="00BB2A82"/>
     <w:rsid w:val="00BB3919"/>
     <w:rsid w:val="00BC2D4A"/>
     <w:rsid w:val="00BC2E9C"/>
     <w:rsid w:val="00BC4B48"/>
     <w:rsid w:val="00BC68F6"/>
     <w:rsid w:val="00BC755F"/>
     <w:rsid w:val="00BD2490"/>
     <w:rsid w:val="00BD29EF"/>
     <w:rsid w:val="00BD2F31"/>
     <w:rsid w:val="00BD307E"/>
     <w:rsid w:val="00BD3173"/>
@@ -11334,50 +11655,51 @@
     <w:rsid w:val="00C71DD9"/>
     <w:rsid w:val="00C71EC2"/>
     <w:rsid w:val="00C71FDF"/>
     <w:rsid w:val="00C73212"/>
     <w:rsid w:val="00C74573"/>
     <w:rsid w:val="00C75B71"/>
     <w:rsid w:val="00C7636E"/>
     <w:rsid w:val="00C76E9C"/>
     <w:rsid w:val="00C77217"/>
     <w:rsid w:val="00C81033"/>
     <w:rsid w:val="00C820A4"/>
     <w:rsid w:val="00C8362F"/>
     <w:rsid w:val="00C83983"/>
     <w:rsid w:val="00C84708"/>
     <w:rsid w:val="00C85DD4"/>
     <w:rsid w:val="00C86CCC"/>
     <w:rsid w:val="00C86D67"/>
     <w:rsid w:val="00C90CED"/>
     <w:rsid w:val="00C91E62"/>
     <w:rsid w:val="00C93D9B"/>
     <w:rsid w:val="00CA15B9"/>
     <w:rsid w:val="00CA2914"/>
     <w:rsid w:val="00CA3C4F"/>
     <w:rsid w:val="00CA6824"/>
     <w:rsid w:val="00CA7D2B"/>
+    <w:rsid w:val="00CB0B3D"/>
     <w:rsid w:val="00CB19FB"/>
     <w:rsid w:val="00CB30F6"/>
     <w:rsid w:val="00CB340C"/>
     <w:rsid w:val="00CB47BD"/>
     <w:rsid w:val="00CB4CA9"/>
     <w:rsid w:val="00CB4F66"/>
     <w:rsid w:val="00CB6EA7"/>
     <w:rsid w:val="00CC0243"/>
     <w:rsid w:val="00CC22DC"/>
     <w:rsid w:val="00CC2AA3"/>
     <w:rsid w:val="00CC4E9E"/>
     <w:rsid w:val="00CC55B4"/>
     <w:rsid w:val="00CC60B9"/>
     <w:rsid w:val="00CC62B2"/>
     <w:rsid w:val="00CC62C7"/>
     <w:rsid w:val="00CC69DB"/>
     <w:rsid w:val="00CC6BDB"/>
     <w:rsid w:val="00CC732A"/>
     <w:rsid w:val="00CC7706"/>
     <w:rsid w:val="00CC77BE"/>
     <w:rsid w:val="00CD045F"/>
     <w:rsid w:val="00CD0709"/>
     <w:rsid w:val="00CD1A9F"/>
     <w:rsid w:val="00CD34F3"/>
     <w:rsid w:val="00CD3C75"/>
@@ -11510,56 +11832,58 @@
     <w:rsid w:val="00E2686B"/>
     <w:rsid w:val="00E27504"/>
     <w:rsid w:val="00E277AB"/>
     <w:rsid w:val="00E34ED2"/>
     <w:rsid w:val="00E41878"/>
     <w:rsid w:val="00E43031"/>
     <w:rsid w:val="00E44AE8"/>
     <w:rsid w:val="00E4614C"/>
     <w:rsid w:val="00E463B0"/>
     <w:rsid w:val="00E46A71"/>
     <w:rsid w:val="00E50D1D"/>
     <w:rsid w:val="00E51C81"/>
     <w:rsid w:val="00E51DC9"/>
     <w:rsid w:val="00E5442D"/>
     <w:rsid w:val="00E54B25"/>
     <w:rsid w:val="00E55F54"/>
     <w:rsid w:val="00E568F3"/>
     <w:rsid w:val="00E6190D"/>
     <w:rsid w:val="00E63813"/>
     <w:rsid w:val="00E64144"/>
     <w:rsid w:val="00E7153A"/>
     <w:rsid w:val="00E71972"/>
     <w:rsid w:val="00E737AF"/>
     <w:rsid w:val="00E73FD4"/>
     <w:rsid w:val="00E740C6"/>
+    <w:rsid w:val="00E765BD"/>
     <w:rsid w:val="00E76744"/>
     <w:rsid w:val="00E80493"/>
     <w:rsid w:val="00E80F7A"/>
     <w:rsid w:val="00E811D3"/>
     <w:rsid w:val="00E838C2"/>
     <w:rsid w:val="00E83A33"/>
+    <w:rsid w:val="00E840FC"/>
     <w:rsid w:val="00E86650"/>
     <w:rsid w:val="00E87491"/>
     <w:rsid w:val="00E95EE9"/>
     <w:rsid w:val="00E9792D"/>
     <w:rsid w:val="00EA119F"/>
     <w:rsid w:val="00EA16F5"/>
     <w:rsid w:val="00EA3AD0"/>
     <w:rsid w:val="00EA5E00"/>
     <w:rsid w:val="00EB1EB3"/>
     <w:rsid w:val="00EB4871"/>
     <w:rsid w:val="00EB59ED"/>
     <w:rsid w:val="00EB6525"/>
     <w:rsid w:val="00EB6C59"/>
     <w:rsid w:val="00EB78E5"/>
     <w:rsid w:val="00EC1A8A"/>
     <w:rsid w:val="00EC22A4"/>
     <w:rsid w:val="00EC291B"/>
     <w:rsid w:val="00EC4E8E"/>
     <w:rsid w:val="00EC51DC"/>
     <w:rsid w:val="00EC5289"/>
     <w:rsid w:val="00EC5FA7"/>
     <w:rsid w:val="00EC6623"/>
     <w:rsid w:val="00EC7A94"/>
     <w:rsid w:val="00ED1195"/>
     <w:rsid w:val="00ED48EA"/>
@@ -11582,91 +11906,94 @@
     <w:rsid w:val="00F05E28"/>
     <w:rsid w:val="00F06257"/>
     <w:rsid w:val="00F06F05"/>
     <w:rsid w:val="00F107C3"/>
     <w:rsid w:val="00F13652"/>
     <w:rsid w:val="00F13CAE"/>
     <w:rsid w:val="00F148FF"/>
     <w:rsid w:val="00F15071"/>
     <w:rsid w:val="00F15BE0"/>
     <w:rsid w:val="00F172A3"/>
     <w:rsid w:val="00F21C47"/>
     <w:rsid w:val="00F233F7"/>
     <w:rsid w:val="00F23DE5"/>
     <w:rsid w:val="00F26D61"/>
     <w:rsid w:val="00F26E82"/>
     <w:rsid w:val="00F32E0C"/>
     <w:rsid w:val="00F3482B"/>
     <w:rsid w:val="00F34C75"/>
     <w:rsid w:val="00F34E00"/>
     <w:rsid w:val="00F40D6E"/>
     <w:rsid w:val="00F41E11"/>
     <w:rsid w:val="00F445C7"/>
     <w:rsid w:val="00F46295"/>
     <w:rsid w:val="00F47E1D"/>
     <w:rsid w:val="00F47EF1"/>
+    <w:rsid w:val="00F47F9D"/>
     <w:rsid w:val="00F5166B"/>
     <w:rsid w:val="00F51FC4"/>
     <w:rsid w:val="00F53964"/>
     <w:rsid w:val="00F55882"/>
     <w:rsid w:val="00F56F30"/>
     <w:rsid w:val="00F604BE"/>
     <w:rsid w:val="00F656B9"/>
     <w:rsid w:val="00F66850"/>
     <w:rsid w:val="00F66C05"/>
     <w:rsid w:val="00F67015"/>
     <w:rsid w:val="00F67645"/>
     <w:rsid w:val="00F67FE8"/>
     <w:rsid w:val="00F7029C"/>
     <w:rsid w:val="00F70C3B"/>
     <w:rsid w:val="00F70CBD"/>
     <w:rsid w:val="00F70D4E"/>
     <w:rsid w:val="00F71CE5"/>
     <w:rsid w:val="00F765FF"/>
     <w:rsid w:val="00F80E51"/>
     <w:rsid w:val="00F8213D"/>
     <w:rsid w:val="00F8246D"/>
     <w:rsid w:val="00F8524B"/>
     <w:rsid w:val="00F85988"/>
+    <w:rsid w:val="00F85BA3"/>
     <w:rsid w:val="00F86133"/>
     <w:rsid w:val="00F86B1E"/>
     <w:rsid w:val="00F8712E"/>
     <w:rsid w:val="00F87A72"/>
     <w:rsid w:val="00F90EA1"/>
     <w:rsid w:val="00F91892"/>
     <w:rsid w:val="00F95AC4"/>
     <w:rsid w:val="00FA00E8"/>
     <w:rsid w:val="00FA10DE"/>
     <w:rsid w:val="00FA556C"/>
     <w:rsid w:val="00FA6B53"/>
     <w:rsid w:val="00FA7CDA"/>
     <w:rsid w:val="00FB3488"/>
     <w:rsid w:val="00FB5E30"/>
     <w:rsid w:val="00FB6CC3"/>
     <w:rsid w:val="00FC229F"/>
     <w:rsid w:val="00FC2FA2"/>
     <w:rsid w:val="00FC3615"/>
+    <w:rsid w:val="00FC4BD8"/>
     <w:rsid w:val="00FC6BB7"/>
     <w:rsid w:val="00FC6D7F"/>
     <w:rsid w:val="00FD19C1"/>
     <w:rsid w:val="00FD1BD1"/>
     <w:rsid w:val="00FD38EA"/>
     <w:rsid w:val="00FD4091"/>
     <w:rsid w:val="00FD49C1"/>
     <w:rsid w:val="00FD4E2C"/>
     <w:rsid w:val="00FD56E5"/>
     <w:rsid w:val="00FE0278"/>
     <w:rsid w:val="00FE2108"/>
     <w:rsid w:val="00FE4A8D"/>
     <w:rsid w:val="00FE6C30"/>
     <w:rsid w:val="00FE6CDA"/>
     <w:rsid w:val="00FF0305"/>
     <w:rsid w:val="00FF136C"/>
     <w:rsid w:val="00FF1988"/>
     <w:rsid w:val="00FF63D2"/>
     <w:rsid w:val="00FF6E60"/>
     <w:rsid w:val="12267919"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -17403,51 +17730,51 @@
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1664773293">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ombudsman.wa.gov.au/Reportable_Conduct/Documents/Ombudsman-WA-Information-Sheet-3-Identifying-reportable-conduct.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/main_mrtitle_12946_homepage.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/organisation/department-of-communities/national-principle-1-child-safety-and-wellbeing-embedded-organisational-leadership-governance-and-culture" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/en/instruments-mechanisms/instruments/convention-rights-child" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ombudsman.wa.gov.au/Reportable_Conduct/Documents/Ombudsman-WA-A4-Poster-Reportable-Conduct-Scheme-Overview.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acecqa.gov.au" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/law_a572.html&amp;view=consolidated" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/organisation/department-of-communities/child-safe-organisations-information-organisations-and-community-service-providers" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ombudsman.wa.gov.au/Reportable_Conduct/Reportable_Conduct.htm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/organisation/department-of-communities/concerns-the-safety-or-wellbeing-of-child-or-young-person" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/law_s37906.html&amp;view=consolidated" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/organisation/department-of-communities/national-principle-6-processes-respond-complaints-and-concerns-are-child-focused" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/law_a6503.html&amp;view=consolidated" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/law_s37824.html&amp;view=consolidated" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/organisation/department-of-communities/getting-started-national-principles-implementation" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ccyp.wa.gov.au/resources/child-safe-organisations-wa/child-friendly-complaint-processes-and-reporting/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/law_a9243.html&amp;view=consolidated" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/law_a9277.html&amp;view=consolidated" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/organisation/department-of-communities/child-safe-organisations-information-organisations-and-community-service-providers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/law_a4345.html&amp;view=consolidated" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/organisation/department-of-communities/national-principle-5-people-working-children-and-young-people-are-suitable-and-supported-reflect-child-safety-and-wellbeing-values-practice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/law_a146626.html&amp;view=consolidated" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/law_a146578.html&amp;view=consolidated" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/law_a147282.html&amp;view=consolidated" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ombudsman.wa.gov.au/Reportable_Conduct/Documents/Ombudsman-WA-Information-Sheet-3-Identifying-reportable-conduct.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/main_mrtitle_12946_homepage.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/law_s37824.html&amp;view=consolidated" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/organisation/department-of-communities/national-principle-1-child-safety-and-wellbeing-embedded-organisational-leadership-governance-and-culture" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/law_a572.html&amp;view=consolidated" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ombudsman.wa.gov.au/Reportable_Conduct/Documents/Ombudsman-WA-A4-Poster-Reportable-Conduct-Scheme-Overview.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acecqa.gov.au" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/law_a224.html&amp;view=consolidated" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/law_a9277.html&amp;view=consolidated" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ombudsman.wa.gov.au/Reportable_Conduct/Reportable_Conduct.htm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/organisation/department-of-communities/concerns-the-safety-or-wellbeing-of-child-or-young-person" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/law_s37906.html&amp;view=consolidated" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/organisation/department-of-communities/national-principle-6-processes-respond-complaints-and-concerns-are-child-focused" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/law_a6503.html&amp;view=consolidated" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/law_a147282.html&amp;view=consolidated" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/organisation/department-of-communities/child-safe-organisations-information-organisations-and-community-service-providers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/organisation/department-of-communities/getting-started-national-principles-implementation" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ccyp.wa.gov.au/resources/child-safe-organisations-wa/child-friendly-complaint-processes-and-reporting/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/law_a9243.html&amp;view=consolidated" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/en/instruments-mechanisms/instruments/convention-rights-child" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/organisation/department-of-communities/child-safe-organisations-information-organisations-and-community-service-providers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/law_a4345.html&amp;view=consolidated" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/organisation/department-of-communities/national-principle-5-people-working-children-and-young-people-are-suitable-and-supported-reflect-child-safety-and-wellbeing-values-practice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/law_a146626.html&amp;view=consolidated" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/law_a146578.html&amp;view=consolidated" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/organisation/office-of-the-information-commissioner/privacy-western-australia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F1E28812AA0C4E87A43BCDE499CEB76A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F100AAF7-B57A-4FC7-9C1A-F1EC77560C12}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -18106,105 +18433,117 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:insDel="0" w:formatting="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00816348"/>
+    <w:rsid w:val="000270A1"/>
     <w:rsid w:val="00043AEC"/>
     <w:rsid w:val="00064A99"/>
     <w:rsid w:val="0006727A"/>
     <w:rsid w:val="0008690B"/>
     <w:rsid w:val="000C328E"/>
     <w:rsid w:val="000C4AFF"/>
+    <w:rsid w:val="000C7BF1"/>
     <w:rsid w:val="001136D4"/>
     <w:rsid w:val="001756FB"/>
     <w:rsid w:val="0018278E"/>
     <w:rsid w:val="001A21AC"/>
     <w:rsid w:val="001A2A63"/>
     <w:rsid w:val="001D5414"/>
     <w:rsid w:val="002461A4"/>
     <w:rsid w:val="0025772F"/>
     <w:rsid w:val="00291D55"/>
     <w:rsid w:val="002D241E"/>
     <w:rsid w:val="002F043C"/>
     <w:rsid w:val="003C32B3"/>
+    <w:rsid w:val="003D319A"/>
     <w:rsid w:val="003E2F16"/>
+    <w:rsid w:val="00450ADD"/>
     <w:rsid w:val="004517AC"/>
     <w:rsid w:val="0046335E"/>
     <w:rsid w:val="004674BA"/>
     <w:rsid w:val="00494104"/>
     <w:rsid w:val="004B6EC5"/>
     <w:rsid w:val="005271CA"/>
     <w:rsid w:val="00534D07"/>
     <w:rsid w:val="0058422C"/>
     <w:rsid w:val="00595328"/>
     <w:rsid w:val="006322A1"/>
     <w:rsid w:val="00664CE0"/>
+    <w:rsid w:val="0068617D"/>
     <w:rsid w:val="00737891"/>
+    <w:rsid w:val="00745DFD"/>
     <w:rsid w:val="00752E5A"/>
     <w:rsid w:val="00777C29"/>
     <w:rsid w:val="007C7933"/>
     <w:rsid w:val="00816348"/>
+    <w:rsid w:val="00893CA0"/>
     <w:rsid w:val="008C6FCC"/>
     <w:rsid w:val="008E25DE"/>
     <w:rsid w:val="009048BD"/>
     <w:rsid w:val="009267BC"/>
     <w:rsid w:val="00947E23"/>
+    <w:rsid w:val="00965521"/>
     <w:rsid w:val="009B1143"/>
     <w:rsid w:val="009B72ED"/>
     <w:rsid w:val="009F65F9"/>
     <w:rsid w:val="00A33FE2"/>
+    <w:rsid w:val="00A45B95"/>
     <w:rsid w:val="00AB0A01"/>
+    <w:rsid w:val="00B00A20"/>
     <w:rsid w:val="00B25DA9"/>
     <w:rsid w:val="00B31409"/>
     <w:rsid w:val="00B76989"/>
-    <w:rsid w:val="00B8220F"/>
     <w:rsid w:val="00BA6936"/>
     <w:rsid w:val="00C2077A"/>
     <w:rsid w:val="00C33822"/>
     <w:rsid w:val="00C86CCC"/>
     <w:rsid w:val="00CA5BAD"/>
+    <w:rsid w:val="00CB0A2D"/>
+    <w:rsid w:val="00CB0B3D"/>
     <w:rsid w:val="00CB47BD"/>
+    <w:rsid w:val="00D17B65"/>
     <w:rsid w:val="00DC4433"/>
     <w:rsid w:val="00DE02DF"/>
     <w:rsid w:val="00E116F5"/>
     <w:rsid w:val="00E17071"/>
     <w:rsid w:val="00E5033F"/>
     <w:rsid w:val="00E63813"/>
     <w:rsid w:val="00E74611"/>
     <w:rsid w:val="00E933EB"/>
     <w:rsid w:val="00EB0567"/>
     <w:rsid w:val="00EE20D2"/>
     <w:rsid w:val="00EE6DF0"/>
     <w:rsid w:val="00F34E00"/>
     <w:rsid w:val="00FA19DC"/>
     <w:rsid w:val="00FA612D"/>
     <w:rsid w:val="00FF705F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -19179,50 +19518,172 @@
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail>URL goes here</CompanyEmail>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<metadata xmlns="http://www.objective.com/ecm/document/metadata/E33714F3EF854325AA8BBAA0BA2C5425" version="1.0.0">
+  <systemFields>
+    <field name="Objective-Id">
+      <value order="0">A70822744</value>
+    </field>
+    <field name="Objective-Title">
+      <value order="0">NSW02_Child Safe Policy sample_template FINAL GM Approved</value>
+    </field>
+    <field name="Objective-Description">
+      <value order="0"/>
+    </field>
+    <field name="Objective-CreationStamp">
+      <value order="0">2025-06-17T02:15:04Z</value>
+    </field>
+    <field name="Objective-IsApproved">
+      <value order="0">false</value>
+    </field>
+    <field name="Objective-IsPublished">
+      <value order="0">true</value>
+    </field>
+    <field name="Objective-DatePublished">
+      <value order="0">2026-07-30T05:39:50Z</value>
+    </field>
+    <field name="Objective-ModificationStamp">
+      <value order="0">2026-07-30T05:39:50Z</value>
+    </field>
+    <field name="Objective-Owner">
+      <value order="0">Phillipa Wenn</value>
+    </field>
+    <field name="Objective-Path">
+      <value order="0">Objective Global Folder:Division of Child Protection and Family Support:Corporate Operations:Policy:Corporate Policy:Policy and Service Design - Royal Commission into Institutional Responses to Child Sexual Abuse - Child Safe Organisations:Child Safe Knowledge Hub:Resources:Knowledge Hub resource suggestions:NSW organisational templates</value>
+    </field>
+    <field name="Objective-Parent">
+      <value order="0">NSW organisational templates</value>
+    </field>
+    <field name="Objective-State">
+      <value order="0">Published</value>
+    </field>
+    <field name="Objective-VersionId">
+      <value order="0">vA82738989</value>
+    </field>
+    <field name="Objective-Version">
+      <value order="0">35.0</value>
+    </field>
+    <field name="Objective-VersionNumber">
+      <value order="0">35</value>
+    </field>
+    <field name="Objective-VersionComment">
+      <value order="0"/>
+    </field>
+    <field name="Objective-FileNumber">
+      <value order="0">2019/5655</value>
+    </field>
+    <field name="Objective-Classification">
+      <value order="0"/>
+    </field>
+    <field name="Objective-Caveats">
+      <value order="0"/>
+    </field>
+  </systemFields>
+  <catalogues>
+    <catalogue name="Document Type Catalogue" type="type" ori="id:cA130">
+      <field name="Objective-Document Type">
+        <value order="0">Internal</value>
+      </field>
+      <field name="Objective-Document Sub Type">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Document Date">
+        <value order="0">2025-06-16T16:00:00Z</value>
+      </field>
+      <field name="Objective-Security Classification">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Addressee">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Signatory">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Document Description">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Publish Exemption">
+        <value order="0">No</value>
+      </field>
+      <field name="Objective-Approval Status">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Connect Creator">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Mail Returned">
+        <value order="0"/>
+      </field>
+    </catalogue>
+  </catalogues>
+</metadata>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="d1db7b6c-4384-48ea-a6a8-2bd948731f05" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051A13C8E7C731F479BB3D06BBAE9A9C9" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="73d5f5634007a6aac5416c5473a2cdcb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="d1db7b6c-4384-48ea-a6a8-2bd948731f05" xmlns:ns4="8a7f622c-ebea-4c96-81b8-51a85b9aa1cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="be0713418c6b78a0404ee2d0b70c7bbd" ns3:_="" ns4:_="">
     <xsd:import namespace="d1db7b6c-4384-48ea-a6a8-2bd948731f05"/>
     <xsd:import namespace="8a7f622c-ebea-4c96-81b8-51a85b9aa1cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
@@ -19419,334 +19880,212 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...120 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{712EE1B9-2889-4833-9DA5-E35E0E9A847A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/E33714F3EF854325AA8BBAA0BA2C5425"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30EF0DD1-44FC-4D4D-9782-EACE23B0F588}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{758A6D4A-EE32-4D34-A22B-08BADD3A17F7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d1db7b6c-4384-48ea-a6a8-2bd948731f05"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D19D8BB7-826F-4C25-9176-C3D64F577801}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d1db7b6c-4384-48ea-a6a8-2bd948731f05"/>
     <ds:schemaRef ds:uri="8a7f622c-ebea-4c96-81b8-51a85b9aa1cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...32 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>3082</Words>
-  <Characters>17570</Characters>
+  <Words>3248</Words>
+  <Characters>18519</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>146</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>154</Lines>
+  <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Referee interview template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Independent Name Here</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20611</CharactersWithSpaces>
+  <CharactersWithSpaces>21724</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Referee interview template</dc:title>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Subtitle</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010051A13C8E7C731F479BB3D06BBAE9A9C9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr>A70822744</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
     <vt:lpwstr>NSW02_Child Safe Policy sample_template FINAL GM Approved</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
     <vt:filetime>2025-06-17T02:15:54Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
-    <vt:filetime>2026-04-20T02:13:50Z</vt:filetime>
+    <vt:filetime>2026-07-30T05:39:50Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
-    <vt:filetime>2026-04-20T06:50:58Z</vt:filetime>
+    <vt:filetime>2026-07-30T05:39:50Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
     <vt:lpwstr>Phillipa Wenn</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
     <vt:lpwstr>Objective Global Folder:Division of Child Protection and Family Support:Corporate Operations:Policy:Corporate Policy:Policy and Service Design - Royal Commission into Institutional Responses to Child Sexual Abuse - Child Safe Organisations:Child Safe Knowledge Hub:Resources:Knowledge Hub resource suggestions:NSW organisational templates:</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
     <vt:lpwstr>NSW organisational templates</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
-    <vt:lpwstr>vA81539145</vt:lpwstr>
+    <vt:lpwstr>vA82738989</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
-    <vt:lpwstr>30.0</vt:lpwstr>
+    <vt:lpwstr>35.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
-    <vt:r8>30</vt:r8>
+    <vt:r8>35</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-FileNumber">
     <vt:lpwstr>2019/5655</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Classification">
     <vt:lpwstr>[Inherited - none]</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Caveats">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Security Classification">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-DLM">
     <vt:lpwstr>No Impact</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Vital Record">
     <vt:lpwstr>No</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Current Approver">
     <vt:lpwstr/>
   </property>