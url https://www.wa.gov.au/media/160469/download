--- v0 (2026-06-21)
+++ v1 (2026-07-31)
@@ -1,2633 +1,6680 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="125232BF" w14:textId="1CAA7DF5" w:rsidR="002E7430" w:rsidRPr="00A57C28" w:rsidRDefault="00A57C28" w:rsidP="009E1633">
+    <w:bookmarkStart w:id="0" w:name="_Hlk214359656"/>
+    <w:bookmarkStart w:id="1" w:name="_Hlk57015325"/>
+    <w:p w14:paraId="21F77356" w14:textId="65A85EFA" w:rsidR="0092438E" w:rsidRPr="006C2F89" w:rsidRDefault="003F5576" w:rsidP="00B0048F">
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:firstLine="2880"/>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="OLE_LINK1"/>
-      <w:r w:rsidRPr="00A57C28">
+      <w:r w:rsidRPr="003F5576">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:drawing>
-[...53 lines deleted...]
-        </w:drawing>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B34B511" wp14:editId="5330DC48">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3956050</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-1095376</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2819400" cy="955675"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="15875"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1934293516" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2819400" cy="955675"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1">
+                              <a:lumMod val="75000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="224B8E6D" w14:textId="2A825EE9" w:rsidR="003F5576" w:rsidRPr="00C84008" w:rsidRDefault="003F5576" w:rsidP="003F5576">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C84008">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">IMPORTANT NOTE: </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C84008">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">ONLY COMPLETE AND LODGE THIS FORM IF </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C84008" w:rsidRPr="00C84008">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">YOU HAVE LODGED AN </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C84008">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">LLD/5 (PERSONAL PARTICULARS FORM) </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00310936">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>WITHIN</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C84008">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C84008">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">THE </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C84008">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>PREVIOUS 5 YEARS</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="7B34B511" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:311.5pt;margin-top:-86.25pt;width:222pt;height:75.25pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhJHYsJgIAAEIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCuGmMOEWXLsOA&#10;rhvQ7QNkWbaFSaInKbGzrx8lu2my3Yb5IIgm9cj3SG7uBq3IUVgnwRR0PkspEYZDJU1T0O/f9u9u&#10;KXGemYopMKKgJ+Ho3fbtm03f5WIBLahKWIIgxuV9V9DW+y5PEsdboZmbQScMOmuwmnk0bZNUlvWI&#10;rlWySNObpAdbdRa4cA7/PoxOuo34dS24/1LXTniiCoq1+XjaeJbhTLYbljeWda3kUxnsH6rQTBpM&#10;eoZ6YJ6Rg5V/QWnJLTio/YyDTqCuJReRA7KZp3+weW5ZJyIXFMd1Z5nc/4PlT8fn7qslfngPAzYw&#10;knDdI/AfjhjYtcw04t5a6FvBKkw8D5Ilfefy6WmQ2uUugJT9Z6iwyezgIQINtdVBFeRJEB0bcDqL&#10;LgZPOP5c3M7XyxRdHH3rLLtZZTEFy19ed9b5jwI0CZeCWmxqRGfHR+dDNSx/CQnJHChZ7aVS0bBN&#10;uVOWHBkOwD5+E/pVmDKkD9kX2SjAFUSYRXEGKZtRJHXQyHYEXmUpMhhLiaMbwmNhV1m09DjsSuqC&#10;3uKD8QnLg7IfTBVH0TOpxjuyUmaSOqg76uyHcsDAIHkJ1QlFtzAONS4hXlqwvyjpcaAL6n4emBWU&#10;qE8GG7eeL5dhA6KxzFYLNOylp7z0MMMRqqCekvG683FrgqYG7rHBtYzav1Yy1YqDGplPSxU24dKO&#10;Ua+rv/0NAAD//wMAUEsDBBQABgAIAAAAIQC/CQtc4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUjcWrsupCjEqShSBaIHREGc3XibRMTrELtt+Hu2Jzju7GjmTbEcfSeOOMQ2&#10;kIHZVIFAqoJrqTbw8b6e3IGIyZKzXSA08IMRluXlRWFzF070hsdtqgWHUMytgSalPpcyVg16G6eh&#10;R+LfPgzeJj6HWrrBnjjcd1IrlUlvW+KGxvb42GD1tT14A7h/fVnLub952jTtpwzj6vk7rIy5vhof&#10;7kEkHNOfGc74jA4lM+3CgVwUnYFMz3lLMjCZLfQtiLNFZQvWdqxprUCWhfy/ovwFAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAYSR2LCYCAABCBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAvwkLXOEAAAANAQAADwAAAAAAAAAAAAAAAACABAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;" strokecolor="#bfbfbf [2412]">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="224B8E6D" w14:textId="2A825EE9" w:rsidR="003F5576" w:rsidRPr="00C84008" w:rsidRDefault="003F5576" w:rsidP="003F5576">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C84008">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">IMPORTANT NOTE: </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C84008">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">ONLY COMPLETE AND LODGE THIS FORM IF </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C84008" w:rsidRPr="00C84008">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">YOU HAVE LODGED AN </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C84008">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">LLD/5 (PERSONAL PARTICULARS FORM) </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00310936">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>WITHIN</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C84008">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C84008">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">THE </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C84008">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>PREVIOUS 5 YEARS</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00B93101" w:rsidRPr="00A57C28">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
         </w:rPr>
-        <w:tab/>
-[...15 lines deleted...]
-        <w:t>LLD/5A</w:t>
+        <w:t>DECLARATION OF PARTICULARS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76717ECF" w14:textId="77777777" w:rsidR="009C7B52" w:rsidRPr="00A57C28" w:rsidRDefault="00157F0E" w:rsidP="00A57C28">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="6933F16B" w14:textId="21481708" w:rsidR="00AA0D22" w:rsidRDefault="003F5576" w:rsidP="00A1755B">
       <w:pPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:ind w:left="4320"/>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="-142"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A57C28">
+      <w:r w:rsidRPr="5C2F016E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">LIQUOR </w:t>
-[...13 lines deleted...]
-        <w:t>ACT 1988</w:t>
+        <w:t>Liquor Control Act 1988</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B1AB897" w14:textId="77777777" w:rsidR="007F721E" w:rsidRPr="00A57C28" w:rsidRDefault="007F721E" w:rsidP="00A57C28">
+    <w:p w14:paraId="2C1A65F3" w14:textId="37E088ED" w:rsidR="00656071" w:rsidRDefault="00A86A42" w:rsidP="00B0048F">
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:before="360" w:after="120"/>
+        <w:ind w:right="119"/>
+        <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="4320"/>
+      <w:r w:rsidRPr="00BB021B">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...125 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Please print neatly in </w:t>
       </w:r>
-      <w:r w:rsidR="00F434DA" w:rsidRPr="00A57C28">
+      <w:r w:rsidRPr="00BB021B">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
           <w:b/>
-          <w:spacing w:val="-3"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>BLOCK LETTERS</w:t>
       </w:r>
-      <w:r w:rsidR="00F434DA" w:rsidRPr="00A57C28">
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1123"/>
+        <w:gridCol w:w="137"/>
+        <w:gridCol w:w="424"/>
+        <w:gridCol w:w="112"/>
+        <w:gridCol w:w="162"/>
+        <w:gridCol w:w="436"/>
+        <w:gridCol w:w="1576"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="373"/>
+        <w:gridCol w:w="459"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="107"/>
+        <w:gridCol w:w="801"/>
+        <w:gridCol w:w="522"/>
+        <w:gridCol w:w="273"/>
+        <w:gridCol w:w="696"/>
+        <w:gridCol w:w="448"/>
+        <w:gridCol w:w="1140"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA0D22" w:rsidRPr="00571261" w14:paraId="2ABAAFA9" w14:textId="77777777" w:rsidTr="003F5576">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13FEA2DD" w14:textId="05D5B18C" w:rsidR="00AA0D22" w:rsidRPr="00310936" w:rsidRDefault="00AA0D22" w:rsidP="000B5976">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SECTION 1 – </w:t>
+            </w:r>
+            <w:r w:rsidR="003F5576" w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>PERSONAL PARTICULARS OF PERSON TO BE APPROVED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F5576" w:rsidRPr="00FC25E7" w14:paraId="22E72A7A" w14:textId="77777777" w:rsidTr="004F134B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="541A8E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A803110" w14:textId="11678AD4" w:rsidR="003F5576" w:rsidRPr="00FC25E7" w:rsidRDefault="003F5576" w:rsidP="000B5976">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC25E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC25E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.1 – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>General</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F5576" w14:paraId="6851C8F4" w14:textId="77777777" w:rsidTr="000614B1">
+        <w:trPr>
+          <w:trHeight w:val="619"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D87DF6E" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00FA2220">
+            <w:pPr>
+              <w:spacing w:before="90" w:after="90"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Title:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="Choose a Title"/>
+            <w:tag w:val="Choose a Title"/>
+            <w:id w:val="1594975650"/>
+            <w:placeholder>
+              <w:docPart w:val="91BED9B2BA1A4ED98D09604068E27014"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:displayText="Dr." w:value="Dr."/>
+              <w:listItem w:displayText="Prof." w:value="Prof."/>
+              <w:listItem w:displayText="Mr." w:value="Mr."/>
+              <w:listItem w:displayText="Mrs." w:value="Mrs."/>
+              <w:listItem w:displayText="Ms." w:value="Ms."/>
+              <w:listItem w:displayText="Miss." w:value="Miss."/>
+              <w:listItem w:displayText="Master." w:value="Master."/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2847" w:type="dxa"/>
+                <w:gridSpan w:val="6"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1093671D" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00205BB9">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text10"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01E78999" w14:textId="305C55D2" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="000614B1" w:rsidP="00205BB9">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Surname:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2591" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A965FB1" w14:textId="0BC6C95A" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00205BB9">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1491" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="DEC7F5"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65E1CA1D" w14:textId="4F0B9E5A" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00205BB9">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2213AFF3" w14:textId="6A0EA638" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00205BB9">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="180"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000614B1" w:rsidRPr="0039551D" w14:paraId="001BFBBA" w14:textId="77777777" w:rsidTr="0078450C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="618"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C766A67" w14:textId="3741365F" w:rsidR="000614B1" w:rsidRPr="00310936" w:rsidRDefault="000614B1" w:rsidP="00316C01">
+            <w:pPr>
+              <w:spacing w:before="90" w:after="90"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Given Name(s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="76879129"/>
+            <w:placeholder>
+              <w:docPart w:val="5A27CC5DD0AA4CB6B5300F2B9DBA22E0"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9514" w:type="dxa"/>
+                <w:gridSpan w:val="16"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="104D49FC" w14:textId="6DF1DEDA" w:rsidR="000614B1" w:rsidRPr="00310936" w:rsidRDefault="000614B1" w:rsidP="00205BB9">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="003F5576" w:rsidRPr="00141849" w14:paraId="275EA54B" w14:textId="77777777" w:rsidTr="00CF0EC1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C94C45E" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00FA2220">
+            <w:pPr>
+              <w:spacing w:before="90" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Other Name(s):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="023E3407" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00CF0EC1" w:rsidRDefault="003F5576" w:rsidP="00316C01">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF0EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Include any maiden name, aliases and other names (legal or otherwise) that you have used or by which you have been known)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F5576" w14:paraId="69A324F1" w14:textId="77777777" w:rsidTr="003F5576">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74F8034A" w14:textId="77777777" w:rsidR="003F5576" w:rsidRDefault="003F5576" w:rsidP="001E19B0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F5576" w:rsidRPr="0039551D" w14:paraId="6E1ED328" w14:textId="77777777" w:rsidTr="00B0048F">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="657"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2394" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4268832F" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00FA2220">
+            <w:pPr>
+              <w:spacing w:before="90" w:after="90"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Residential Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-2087834781"/>
+            <w:placeholder>
+              <w:docPart w:val="09C5E98022AA4036A304A97E2688DFD8"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="8380" w:type="dxa"/>
+                <w:gridSpan w:val="12"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3E7D75D9" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00205BB9">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="003F5576" w:rsidRPr="0039551D" w14:paraId="1CAB0F57" w14:textId="77777777" w:rsidTr="00B0048F">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9790C1" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00FA2220">
+            <w:pPr>
+              <w:spacing w:before="90" w:after="90"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Suburb:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-776414348"/>
+            <w:placeholder>
+              <w:docPart w:val="214B9C69B4DF4A48AB235BBAE4B67F69"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4676" w:type="dxa"/>
+                <w:gridSpan w:val="8"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="64991341" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00205BB9">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F8487F7" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00205BB9">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>State:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1504321463"/>
+            <w:placeholder>
+              <w:docPart w:val="745D83512223453CB1A5855B6477009C"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1430" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7A610963" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00205BB9">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77B20210" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00205BB9">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Postcode:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="117032948"/>
+            <w:placeholder>
+              <w:docPart w:val="3090DB5DF40142448C05260C21A8C40E"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1140" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="03061D9F" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00205BB9">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="003F5576" w:rsidRPr="0039551D" w14:paraId="49101CA2" w14:textId="77777777" w:rsidTr="00B0048F">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="514"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1958" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5372A2" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="004C593F">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Postal Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1960172757"/>
+            <w:placeholder>
+              <w:docPart w:val="92CE5F9AB65D452CBBF772A73C6AAD27"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="8816" w:type="dxa"/>
+                <w:gridSpan w:val="13"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2F61769C" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00205BB9">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="003F5576" w:rsidRPr="0039551D" w14:paraId="2CB0C3ED" w14:textId="77777777" w:rsidTr="00B0048F">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="577"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A274427" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="004C593F">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Suburb:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1709293027"/>
+            <w:placeholder>
+              <w:docPart w:val="C542D74998774BE1BC1587352A1F5938"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4676" w:type="dxa"/>
+                <w:gridSpan w:val="8"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1F6E42B8" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00205BB9">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6402494F" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00205BB9">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>State:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="363101778"/>
+            <w:placeholder>
+              <w:docPart w:val="67E42547AF7E44078E08780AAA1B2AB9"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1430" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="46C34BF1" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00205BB9">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D453A23" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00205BB9">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Postcode:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1692642395"/>
+            <w:placeholder>
+              <w:docPart w:val="E516A99103DD4FB8955C4EE9A2713492"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1140" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="73D42588" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00205BB9">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="003F5576" w:rsidRPr="0039551D" w14:paraId="72171D21" w14:textId="77777777" w:rsidTr="00693EBC">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="619"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="145915C5" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="004C593F">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Place of Birth:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1828433045"/>
+            <w:placeholder>
+              <w:docPart w:val="ED1ECB0EDC024320893C55EB531042FE"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5103" w:type="dxa"/>
+                <w:gridSpan w:val="8"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="38A4E2A9" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00205BB9">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1703" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28983ACC" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00205BB9">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date of Birth:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="Select Date"/>
+            <w:id w:val="-2074888632"/>
+            <w:placeholder>
+              <w:docPart w:val="94EAEA6ED9964A57A16BF1002690BE0B"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:date>
+              <w:dateFormat w:val="d/MM/yyyy"/>
+              <w:lid w:val="en-AU"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2284" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="73146FEF" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00205BB9">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text8"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="003F5576" w:rsidRPr="00B221AD" w14:paraId="5642522F" w14:textId="77777777" w:rsidTr="000614B1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38165E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F979BD6" w14:textId="067FA5F7" w:rsidR="003F5576" w:rsidRPr="00B221AD" w:rsidRDefault="003F5576" w:rsidP="000B5976">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC25E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r w:rsidR="000614B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC25E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contact </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F5576" w:rsidRPr="00764AE3" w14:paraId="43E3D86C" w14:textId="77777777" w:rsidTr="00205BB9">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38165E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEC7F5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4957AF10" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00B0048F">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="5E1D9F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1. Personal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F5576" w:rsidRPr="0039551D" w14:paraId="613F9D46" w14:textId="77777777" w:rsidTr="00B0048F">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="555"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F27862" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="004C593F">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Telephone No:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="857474971"/>
+            <w:placeholder>
+              <w:docPart w:val="23BBA2C549B14E7FAE5A76509D914012"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3681" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6F011693" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00205BB9">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17CBF07A" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00205BB9">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mobile No:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-929811520"/>
+            <w:placeholder>
+              <w:docPart w:val="9EC508B4DFF2415A835B445F339C781D"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3880" w:type="dxa"/>
+                <w:gridSpan w:val="6"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="05D54187" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00205BB9">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="003F5576" w:rsidRPr="0039551D" w14:paraId="29B01D41" w14:textId="77777777" w:rsidTr="00B0048F">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="584"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60818056" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="004C593F">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Email Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1623072972"/>
+            <w:placeholder>
+              <w:docPart w:val="E0372063B69944338F15273A3A3D5FAA"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="8978" w:type="dxa"/>
+                <w:gridSpan w:val="14"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="63255163" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00205BB9">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="003F5576" w:rsidRPr="00764AE3" w14:paraId="2DC856CA" w14:textId="77777777" w:rsidTr="003F5576">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEC7F5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19D57A7A" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00B0048F">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="5E1D9F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2. Work</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F5576" w:rsidRPr="0039551D" w14:paraId="63CB9187" w14:textId="77777777" w:rsidTr="00B0048F">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="593"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B64D42" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="004C593F">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Telephone No:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1707396448"/>
+            <w:placeholder>
+              <w:docPart w:val="2A0B7E76463A4C7F930A224189AB3E6F"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3681" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="61BEE0EC" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00205BB9">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72C7B8FD" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00205BB9">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mobile No:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1670363218"/>
+            <w:placeholder>
+              <w:docPart w:val="C1DF87499C3C42D4BCB0846C3C19C452"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3880" w:type="dxa"/>
+                <w:gridSpan w:val="6"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7310BA64" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00205BB9">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="003F5576" w:rsidRPr="0039551D" w14:paraId="1CCC3643" w14:textId="77777777" w:rsidTr="00B0048F">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="622"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="139AC3FC" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00205BB9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Email Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="2121955447"/>
+            <w:placeholder>
+              <w:docPart w:val="CBF692B19BB44D41937F18B547DD1A1F"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="8978" w:type="dxa"/>
+                <w:gridSpan w:val="14"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38165E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="335D4927" w14:textId="77777777" w:rsidR="003F5576" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00205BB9">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="436F2B44" w14:textId="77777777" w:rsidR="00B0048F" w:rsidRDefault="00B0048F" w:rsidP="009E78E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-          <w:spacing w:val="-3"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> with a </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F434DA" w:rsidRPr="00A57C28">
+        <w:sectPr w:rsidR="00B0048F" w:rsidSect="00B0048F">
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1985" w:right="720" w:bottom="993" w:left="720" w:header="510" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DB4EAD8" w14:textId="77777777" w:rsidR="00656071" w:rsidRPr="00B0048F" w:rsidRDefault="00656071" w:rsidP="009E78E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...22 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10596" w:type="dxa"/>
-        <w:jc w:val="right"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10797" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
         <w:tblBorders>
-          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10596"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="9096"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C7B52" w:rsidRPr="00A57C28" w14:paraId="4A9697C9" w14:textId="77777777">
+      <w:tr w:rsidR="00AA0D22" w:rsidRPr="00571261" w14:paraId="2380F39F" w14:textId="77777777" w:rsidTr="00205BB9">
         <w:trPr>
-          <w:jc w:val="right"/>
+          <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10596" w:type="dxa"/>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2107FD8C" w14:textId="77777777" w:rsidR="009C7B52" w:rsidRPr="00A57C28" w:rsidRDefault="009C7B52">
+          <w:p w14:paraId="20F9A022" w14:textId="62581CF9" w:rsidR="00AA0D22" w:rsidRPr="00310936" w:rsidRDefault="00AA0D22" w:rsidP="000B5976">
             <w:pPr>
-              <w:tabs>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A57C28">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:bookmarkStart w:id="2" w:name="_Hlk215566987"/>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:t>1.</w:t>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SECTION </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A57C28">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="002377BE" w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>DETAILS OF APPLICANT</w:t>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
-          </w:p>
-[...38 lines deleted...]
-              <w:t>(a)</w:t>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A57C28">
-[...785 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidR="000614B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...35 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>DECLARATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C7B52" w:rsidRPr="00A57C28" w14:paraId="5BECC0B6" w14:textId="77777777">
+      <w:tr w:rsidR="00AA0D22" w:rsidRPr="00571261" w14:paraId="714EA126" w14:textId="77777777" w:rsidTr="00AA0D22">
         <w:trPr>
-          <w:jc w:val="right"/>
+          <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10596" w:type="dxa"/>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="26D944D7" w14:textId="77777777" w:rsidR="009C7B52" w:rsidRPr="00A57C28" w:rsidRDefault="009C7B52">
+          <w:p w14:paraId="53D342B2" w14:textId="77777777" w:rsidR="00CF0EC1" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00C469D7">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="227"/>
-[...27 lines deleted...]
-                <w:tab w:val="left" w:pos="18947"/>
+                <w:tab w:val="left" w:pos="34"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="10376"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:jc w:val="both"/>
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">I_____________________________________________________________ </w:t>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I declare that</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A57C28">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">declare that I was last approved </w:t>
+            <w:r w:rsidR="00CF0EC1" w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C5CC38E" w14:textId="77777777" w:rsidR="007F721E" w:rsidRPr="00A57C28" w:rsidRDefault="009C7B52" w:rsidP="007F721E">
+          <w:p w14:paraId="266E1F03" w14:textId="7BBF9000" w:rsidR="00CF0EC1" w:rsidRPr="00310936" w:rsidRDefault="003F5576" w:rsidP="00CF0EC1">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="227"/>
-[...32 lines deleted...]
-                <w:tab w:val="left" w:pos="7092"/>
+                <w:tab w:val="left" w:pos="34"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="10376"/>
               </w:tabs>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A57C28">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">by the Licensing Authority in </w:t>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I was last approved by the Licensing Authority</w:t>
             </w:r>
-            <w:r w:rsidR="007F721E" w:rsidRPr="00A57C28">
-[...52 lines deleted...]
-              <w:t xml:space="preserve"> known as</w:t>
+            <w:r w:rsidR="00CF0EC1" w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on ___________/___________/__________ in relation to the premises known as </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DC6FA86" w14:textId="77777777" w:rsidR="007F721E" w:rsidRPr="00A57C28" w:rsidRDefault="007F721E" w:rsidP="007F721E">
+          <w:p w14:paraId="6DB4ED28" w14:textId="2A82CDCF" w:rsidR="00CF0EC1" w:rsidRPr="00310936" w:rsidRDefault="00CF0EC1" w:rsidP="00EB49C6">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="227"/>
-[...31 lines deleted...]
-                <w:tab w:val="right" w:leader="underscore" w:pos="6767"/>
+                <w:tab w:val="left" w:pos="34"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="10376"/>
               </w:tabs>
-              <w:spacing w:before="0" w:after="0"/>
-[...2 lines deleted...]
-                <w:spacing w:val="-10"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A57C28">
-[...18 lines deleted...]
-                <w:spacing w:val="-10"/>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...9 lines deleted...]
-              <w:t>(Month)</w:t>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________________________________________________________________________ and since being approved:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7585BBA5" w14:textId="77777777" w:rsidR="009C7B52" w:rsidRPr="00A57C28" w:rsidRDefault="007F721E" w:rsidP="007F721E">
-[...72 lines deleted...]
-          <w:p w14:paraId="267CA865" w14:textId="77777777" w:rsidR="009C7B52" w:rsidRPr="00A57C28" w:rsidRDefault="00412BC4" w:rsidP="00412BC4">
+          <w:p w14:paraId="23C6AE55" w14:textId="15393DA0" w:rsidR="00CF0EC1" w:rsidRPr="00310936" w:rsidRDefault="00000000" w:rsidP="00CF0EC1">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="227"/>
-[...27 lines deleted...]
-                <w:tab w:val="left" w:pos="18947"/>
+                <w:tab w:val="left" w:pos="34"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="10376"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:ind w:right="171"/>
-[...4 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A57C28">
-[...70 lines deleted...]
-              <w:t>r been issued any infringements.</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="808821459"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CF0EC1" w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CF0EC1" w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I have not been convicted of any offences or been issued any infringements.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1755037C" w14:textId="77777777" w:rsidR="009C7B52" w:rsidRPr="00A57C28" w:rsidRDefault="00412BC4" w:rsidP="00412BC4">
+          <w:p w14:paraId="0143E4A0" w14:textId="20E08577" w:rsidR="00CF0EC1" w:rsidRPr="00310936" w:rsidRDefault="00000000" w:rsidP="00CF0EC1">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="227"/>
-[...27 lines deleted...]
-                <w:tab w:val="left" w:pos="18947"/>
+                <w:tab w:val="left" w:pos="34"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="10376"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:ind w:right="171"/>
-[...4 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A57C28">
-[...70 lines deleted...]
-              <w:t>upt.</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1229735838"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CF0EC1" w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CF0EC1" w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I have not assigned my estate or been declared bankrupt.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="337368E4" w14:textId="77777777" w:rsidR="009C7B52" w:rsidRPr="00A57C28" w:rsidRDefault="00412BC4" w:rsidP="00412BC4">
+          <w:p w14:paraId="66AC0BD4" w14:textId="26881954" w:rsidR="00AA0D22" w:rsidRPr="00310936" w:rsidRDefault="00000000" w:rsidP="00CF0EC1">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="227"/>
-[...27 lines deleted...]
-                <w:tab w:val="left" w:pos="18947"/>
+                <w:tab w:val="left" w:pos="34"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="10376"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:ind w:right="171"/>
-[...4 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A57C28">
-[...349 lines deleted...]
-              <w:t>,000</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="560057385"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CF0EC1" w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CF0EC1" w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I have not become employed by the State or Commonwealth Public Service.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
+      <w:tr w:rsidR="002377BE" w:rsidRPr="0039551D" w14:paraId="6A7ED846" w14:textId="77777777" w:rsidTr="00CF0EC1">
+        <w:trPr>
+          <w:trHeight w:val="1165"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="10206" w:type="dxa"/>
+              <w:tblInd w:w="179" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5140"/>
+              <w:gridCol w:w="980"/>
+              <w:gridCol w:w="4086"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="002377BE" w:rsidRPr="00310936" w14:paraId="6D8333FE" w14:textId="77777777" w:rsidTr="00205BB9">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="76C8BC59" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00310936" w:rsidRDefault="002377BE" w:rsidP="00CF0EC1">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="0DEE99D9" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00310936" w:rsidRDefault="002377BE" w:rsidP="00205BB9">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="1590C285" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00310936" w:rsidRDefault="002377BE" w:rsidP="00205BB9">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="002377BE" w:rsidRPr="00310936" w14:paraId="7AA2D280" w14:textId="77777777" w:rsidTr="00A86A42">
+              <w:trPr>
+                <w:trHeight w:val="70"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="5D6E82A5" w14:textId="07489B6D" w:rsidR="002377BE" w:rsidRPr="00310936" w:rsidRDefault="002377BE" w:rsidP="00205BB9">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00310936">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Signature </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="7396D904" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00310936" w:rsidRDefault="002377BE" w:rsidP="00205BB9">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="7D106FED" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00310936" w:rsidRDefault="002377BE" w:rsidP="00205BB9">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00310936">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Date</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="53727EFF" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00310936" w:rsidRDefault="002377BE" w:rsidP="00205BB9">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002377BE" w14:paraId="4FEC40D9" w14:textId="77777777" w:rsidTr="00CF0EC1">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F3BD4E4" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00310936" w:rsidRDefault="002377BE" w:rsidP="00205BB9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Full Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="494545584"/>
+            <w:placeholder>
+              <w:docPart w:val="AEE6B33921B0493B8C1CD094B519404C"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9096" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5562F20A" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00310936" w:rsidRDefault="002377BE" w:rsidP="00205BB9">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00310936">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:tbl>
-    <w:p w14:paraId="24A9E44E" w14:textId="77777777" w:rsidR="009C7B52" w:rsidRPr="00A57C28" w:rsidRDefault="009C7B52">
+    <w:p w14:paraId="515E5A8B" w14:textId="77777777" w:rsidR="00D354AC" w:rsidRPr="00310936" w:rsidRDefault="00D354AC" w:rsidP="00CF0EC1">
       <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:before="20"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:sz w:val="2"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="009C7B52" w:rsidRPr="00A57C28" w:rsidSect="00621E58">
-[...2 lines deleted...]
-      <w:cols w:space="720"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-165" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:insideH w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:insideV w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEC7F5"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10774"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C64B13" w:rsidRPr="00571261" w14:paraId="38CD0293" w14:textId="77777777" w:rsidTr="00310936">
+        <w:trPr>
+          <w:trHeight w:val="548"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F0E6FA"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05701B1E" w14:textId="57C73AE8" w:rsidR="00C64B13" w:rsidRPr="00310936" w:rsidRDefault="00C64B13" w:rsidP="00310936">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="737"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>IMPORTANT NOTE:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">It is an offence under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t>Liquor Control Act 1988</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00310936">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to make a statement that is false or misleading. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="06B11C7C" w14:textId="03696B06" w:rsidR="00AA0D22" w:rsidRPr="00310936" w:rsidRDefault="00AA0D22" w:rsidP="00C64B13">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:before="20"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14BA07A7" w14:textId="77777777" w:rsidR="00310936" w:rsidRDefault="00310936" w:rsidP="00310936">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68ABA1F4" w14:textId="77777777" w:rsidR="00310936" w:rsidRDefault="00310936" w:rsidP="00310936">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A8BF062" w14:textId="77777777" w:rsidR="00310936" w:rsidRDefault="00310936" w:rsidP="00310936">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0289B578" w14:textId="77777777" w:rsidR="00310936" w:rsidRDefault="00310936" w:rsidP="00310936">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35A1C337" w14:textId="77777777" w:rsidR="00310936" w:rsidRDefault="00310936" w:rsidP="00310936">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19837C9A" w14:textId="77777777" w:rsidR="00310936" w:rsidRDefault="00310936" w:rsidP="00310936">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="668E1AF9" w14:textId="77777777" w:rsidR="00310936" w:rsidRDefault="00310936" w:rsidP="00310936">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44BC10FC" w14:textId="77777777" w:rsidR="00310936" w:rsidRDefault="00310936" w:rsidP="00310936">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A4E5514" w14:textId="77777777" w:rsidR="00B92188" w:rsidRDefault="00B92188" w:rsidP="00B92188">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5116B1CF" w14:textId="77777777" w:rsidR="00B92188" w:rsidRDefault="00B92188" w:rsidP="00B92188">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7723527A" w14:textId="77777777" w:rsidR="00B92188" w:rsidRDefault="00B92188" w:rsidP="00B92188">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="625D1F80" w14:textId="77777777" w:rsidR="00B92188" w:rsidRDefault="00B92188" w:rsidP="00B92188">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="547CA84D" w14:textId="77777777" w:rsidR="00B92188" w:rsidRDefault="00B92188" w:rsidP="00B92188">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47F5387C" w14:textId="77777777" w:rsidR="00B92188" w:rsidRDefault="00B92188" w:rsidP="00B92188">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7113EC8A" w14:textId="77777777" w:rsidR="00B92188" w:rsidRDefault="00B92188" w:rsidP="00B92188">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07DF18DC" w14:textId="77777777" w:rsidR="00B92188" w:rsidRDefault="00B92188" w:rsidP="00B92188">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AA9CC3E" w14:textId="77777777" w:rsidR="00B92188" w:rsidRDefault="00B92188" w:rsidP="00B92188">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24B9A307" w14:textId="77777777" w:rsidR="00B92188" w:rsidRDefault="00B92188" w:rsidP="00B92188">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CEDBF6D" w14:textId="39589FE9" w:rsidR="00310936" w:rsidRDefault="00310936" w:rsidP="00B0048F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924958">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A965672" w14:textId="72DB1785" w:rsidR="00AA0D22" w:rsidRPr="00CF0EC1" w:rsidRDefault="00AA0D22" w:rsidP="00C64B13">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:before="20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00AA0D22" w:rsidRPr="00CF0EC1" w:rsidSect="00B0048F">
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="284" w:right="720" w:bottom="992" w:left="720" w:header="510" w:footer="0" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F5D8021" w14:textId="77777777" w:rsidR="00414CBE" w:rsidRDefault="00414CBE" w:rsidP="00977F00">
+    <w:p w14:paraId="4C54EC57" w14:textId="77777777" w:rsidR="00D60346" w:rsidRDefault="00D60346" w:rsidP="009C2718">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E1065C7" w14:textId="77777777" w:rsidR="00414CBE" w:rsidRDefault="00414CBE" w:rsidP="00977F00">
+    <w:p w14:paraId="7EA25B48" w14:textId="77777777" w:rsidR="00D60346" w:rsidRDefault="00D60346" w:rsidP="009C2718">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="2BFB9DCE" w14:textId="77777777" w:rsidR="00D60346" w:rsidRDefault="00D60346">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Arial Nova">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Arial Black">
+    <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:id w:val="-344864305"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="1728636285"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:p w14:paraId="0C69B6DC" w14:textId="183649C9" w:rsidR="00B0048F" w:rsidRPr="00B0048F" w:rsidRDefault="00B0048F">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B0048F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0048F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00B0048F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B0048F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B0048F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0048F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00B0048F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0048F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00B0048F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B0048F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B0048F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0048F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="5C5E0D3C" w14:textId="6E8C5F1E" w:rsidR="00B15B70" w:rsidRDefault="00B15B70">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:id w:val="-508987836"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-1013296374"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:p w14:paraId="095A7EFF" w14:textId="7803DA82" w:rsidR="00B0048F" w:rsidRDefault="00B0048F" w:rsidP="00B0048F">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92188">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Level 2, Gordon Stephenson House, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FC6C3E4" w14:textId="77777777" w:rsidR="00B0048F" w:rsidRPr="00B92188" w:rsidRDefault="00B0048F" w:rsidP="00B0048F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92188">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>140 William Street, Perth Western Australia, 6000 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3755F811" w14:textId="77777777" w:rsidR="00B0048F" w:rsidRPr="00B92188" w:rsidRDefault="00B0048F" w:rsidP="00B0048F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92188">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Postal Address:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92188">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> Locked Bag 14, Cloisters Square, Perth, WA, 6850 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="781A6FED" w14:textId="77777777" w:rsidR="00B0048F" w:rsidRPr="00B92188" w:rsidRDefault="00B0048F" w:rsidP="00B0048F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B92188">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tel:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92188">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">+61 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92188">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>8 655 14888 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92188">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Country Callers: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92188">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1800 634 541</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15323956" w14:textId="2944C971" w:rsidR="00B0048F" w:rsidRDefault="00B0048F" w:rsidP="00B0048F">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92188">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Email: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00B92188">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>rgl@lgirs.wa.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00B92188">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92188">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Website:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B92188">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId2" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00B92188">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>www.lgirs.wa.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="015DBD37" w14:textId="35BAEABF" w:rsidR="00B0048F" w:rsidRPr="00B0048F" w:rsidRDefault="00B0048F">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B0048F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0048F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00B0048F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B0048F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B0048F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0048F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00B0048F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0048F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00B0048F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B0048F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B0048F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0048F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="2E42FDCA" w14:textId="77777777" w:rsidR="00B0048F" w:rsidRDefault="00B0048F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="664C42E5" w14:textId="77777777" w:rsidR="00414CBE" w:rsidRDefault="00414CBE" w:rsidP="00977F00">
+    <w:p w14:paraId="3B918C49" w14:textId="77777777" w:rsidR="00D60346" w:rsidRDefault="00D60346" w:rsidP="009C2718">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59B0841E" w14:textId="77777777" w:rsidR="00414CBE" w:rsidRDefault="00414CBE" w:rsidP="00977F00">
+    <w:p w14:paraId="250566A3" w14:textId="77777777" w:rsidR="00D60346" w:rsidRDefault="00D60346" w:rsidP="009C2718">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="2652FB68" w14:textId="77777777" w:rsidR="00D60346" w:rsidRDefault="00D60346">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41793562" w14:textId="4D658302" w:rsidR="00A16AA6" w:rsidRDefault="00C84008">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68EC997B" wp14:editId="4594B9AE">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>-560070</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-328930</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="8039100" cy="1247775"/>
+              <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+              <wp:wrapNone/>
+              <wp:docPr id="485569631" name="Rectangle: Top Corners Rounded 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="8039100" cy="1247775"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="round2SameRect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="38115E"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:solidFill>
+                          <a:srgbClr val="38115E"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="15000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="39800BEF" id="Rectangle: Top Corners Rounded 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-44.1pt;margin-top:-25.9pt;width:633pt;height:98.25pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="8039100,1247775" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdypyIhQIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTZGmDOkXQrsOA&#10;oi2aDj0rshQLkEVNUuJkXz9KdpyuLXYodpFFkXwkn0leXO4aTbbCeQWmpMVJTokwHCpl1iX9+XTz&#10;5YwSH5ipmAYjSroXnl7OP3+6aO1MjKAGXQlHEMT4WWtLWodgZ1nmeS0a5k/ACoNKCa5hAUW3zirH&#10;WkRvdDbK869ZC66yDrjwHl+vOyWdJ3wpBQ/3UnoRiC4p5hbS6dK5imc2v2CztWO2VrxPg30gi4Yp&#10;g0EHqGsWGNk49QaqUdyBBxlOODQZSKm4SDVgNUX+qpplzaxItSA53g40+f8Hy++2S/vgkIbW+pnH&#10;a6xiJ10Tv5gf2SWy9gNZYhcIx8ez/PS8yJFTjrpiNJ5Op5NIZ3Z0t86H7wIaEi8ldbAx1WjJGvGI&#10;/yXRxba3PnROB+MY14NW1Y3SOgluvbrSjmwZ/sPTs6KYfOvj/GWmzcc8Md/omh3rT7ew1yICavMo&#10;JFEVVjxKKafWFENCjHNhQtGpalaJLs9ikiM3XWWDRyInAUZkifUN2D1AbPu32B1Mbx9dRerswTn/&#10;V2Kd8+CRIoMJg3OjDLj3ADRW1Ufu7A8kddREllZQ7R8ccdDNlbf8RuGvvmU+PDCHg4Ttgcsh3OMh&#10;NbQlhf5GSQ3u93vv0R77G7WUtDiYJfW/NswJSvQPg51/XozHcZKTMJ5MRyi4l5rVS43ZNFeAfVPg&#10;GrI8XaN90IerdNA84w5ZxKioYoZj7JLy4A7CVegWBm4hLhaLZIbTa1m4NUvLI3hkNTbw0+6ZOdv3&#10;e8BRuYPDELPZq2bvbKOngcUmgFRpEo689nzj5KfG6bdUXC0v5WR13KXzPwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAIKncnfgAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFyq1knV&#10;kjTEqaACcatE4dKbGxs7wl5HsdOGv2d7gtuMdjT7pt5O3rGzHmIXUEC+yIBpbIPq0Aj4/Hidl8Bi&#10;kqikC6gF/OgI2+b2ppaVChd81+dDMoxKMFZSgE2prziPrdVexkXoNdLtKwxeJrKD4WqQFyr3ji+z&#10;7IF72SF9sLLXO6vb78PoBWTueT2bvXXtC5rjxuzs3gzZKMT93fT0CCzpKf2F4YpP6NAQ0ymMqCJz&#10;AuZluaQoiXVOG66JvChInUitVgXwpub/RzS/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AF3KnIiFAgAAkwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAIKncnfgAAAADAEAAA8AAAAAAAAAAAAAAAAA3wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" path="m207967,l7831133,v114857,,207967,93110,207967,207967l8039100,1247775r,l,1247775r,l,207967c,93110,93110,,207967,xe" fillcolor="#38115e" strokecolor="#38115e" strokeweight="1pt">
+              <v:stroke joinstyle="miter"/>
+              <v:path arrowok="t" o:connecttype="custom" o:connectlocs="207967,0;7831133,0;8039100,207967;8039100,1247775;8039100,1247775;0,1247775;0,1247775;0,207967;207967,0" o:connectangles="0,0,0,0,0,0,0,0,0"/>
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00220B42">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5533F24F" wp14:editId="1E7079AC">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-90805</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-114300</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="3237230" cy="774065"/>
+          <wp:effectExtent l="0" t="0" r="1270" b="6985"/>
+          <wp:wrapNone/>
+          <wp:docPr id="995637726" name="Picture 6" descr="A black background with white text&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="981728313" name="Picture 6" descr="A black background with white text&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="3237230" cy="774065"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6FCFC4FD" w14:textId="77777777" w:rsidR="00B0048F" w:rsidRDefault="00B0048F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFFFE"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="251A7EE8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5218DFBE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="*"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="729378876">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DE4223E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B7A83C6E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EDF403F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="919CB71E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1606116650">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="14503208">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2045865982">
     <w:abstractNumId w:val="0"/>
-    <w:lvlOverride w:ilvl="0">
-[...14 lines deleted...]
-    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:embedSystemFonts/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:doNotHyphenateCaps/>
-[...4 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00321168"/>
-[...59 lines deleted...]
-    <w:rsid w:val="00F83F20"/>
+    <w:rsidRoot w:val="0092438E"/>
+    <w:rsid w:val="00005A08"/>
+    <w:rsid w:val="00006AEE"/>
+    <w:rsid w:val="00012A49"/>
+    <w:rsid w:val="000240E6"/>
+    <w:rsid w:val="00053427"/>
+    <w:rsid w:val="000614B1"/>
+    <w:rsid w:val="00073C8D"/>
+    <w:rsid w:val="00076D90"/>
+    <w:rsid w:val="00097320"/>
+    <w:rsid w:val="000B5976"/>
+    <w:rsid w:val="000D552A"/>
+    <w:rsid w:val="000D7000"/>
+    <w:rsid w:val="000F56F1"/>
+    <w:rsid w:val="00100ABF"/>
+    <w:rsid w:val="00101A9A"/>
+    <w:rsid w:val="00104442"/>
+    <w:rsid w:val="00111EF9"/>
+    <w:rsid w:val="00122E9C"/>
+    <w:rsid w:val="00153862"/>
+    <w:rsid w:val="001E19B0"/>
+    <w:rsid w:val="00205BB9"/>
+    <w:rsid w:val="00220B42"/>
+    <w:rsid w:val="002377BE"/>
+    <w:rsid w:val="00275DE9"/>
+    <w:rsid w:val="002A087D"/>
+    <w:rsid w:val="002C221F"/>
+    <w:rsid w:val="002C37CF"/>
+    <w:rsid w:val="002F2FCD"/>
+    <w:rsid w:val="00310936"/>
+    <w:rsid w:val="00316C01"/>
+    <w:rsid w:val="003410F5"/>
+    <w:rsid w:val="00346B23"/>
+    <w:rsid w:val="003508CC"/>
+    <w:rsid w:val="003679BA"/>
+    <w:rsid w:val="003A5F7E"/>
+    <w:rsid w:val="003F5576"/>
+    <w:rsid w:val="00401E26"/>
+    <w:rsid w:val="00430916"/>
+    <w:rsid w:val="004333A8"/>
+    <w:rsid w:val="004710CA"/>
+    <w:rsid w:val="00472BC9"/>
+    <w:rsid w:val="00494C75"/>
+    <w:rsid w:val="004A3726"/>
+    <w:rsid w:val="004C593F"/>
+    <w:rsid w:val="004C766B"/>
+    <w:rsid w:val="004D00B6"/>
+    <w:rsid w:val="004E5F36"/>
+    <w:rsid w:val="004F134B"/>
+    <w:rsid w:val="00505DB3"/>
+    <w:rsid w:val="005354AF"/>
+    <w:rsid w:val="005430CB"/>
+    <w:rsid w:val="005449DB"/>
+    <w:rsid w:val="005713F0"/>
+    <w:rsid w:val="005A75E1"/>
+    <w:rsid w:val="005D579A"/>
+    <w:rsid w:val="005E6EF5"/>
+    <w:rsid w:val="005F424A"/>
+    <w:rsid w:val="00637E4D"/>
+    <w:rsid w:val="00656071"/>
+    <w:rsid w:val="00657855"/>
+    <w:rsid w:val="00693EBC"/>
+    <w:rsid w:val="006C2F89"/>
+    <w:rsid w:val="007050A6"/>
+    <w:rsid w:val="00751E40"/>
+    <w:rsid w:val="00754238"/>
+    <w:rsid w:val="0075638E"/>
+    <w:rsid w:val="0079737D"/>
+    <w:rsid w:val="007D0815"/>
+    <w:rsid w:val="008925B4"/>
+    <w:rsid w:val="008D195E"/>
+    <w:rsid w:val="00921014"/>
+    <w:rsid w:val="0092438E"/>
+    <w:rsid w:val="00936BA2"/>
+    <w:rsid w:val="0095502B"/>
+    <w:rsid w:val="009C2718"/>
+    <w:rsid w:val="009C5A07"/>
+    <w:rsid w:val="009E78E5"/>
+    <w:rsid w:val="009F0AE4"/>
+    <w:rsid w:val="00A16AA6"/>
+    <w:rsid w:val="00A1755B"/>
+    <w:rsid w:val="00A304BF"/>
+    <w:rsid w:val="00A34A6E"/>
+    <w:rsid w:val="00A42CAC"/>
+    <w:rsid w:val="00A81C1B"/>
+    <w:rsid w:val="00A86A42"/>
+    <w:rsid w:val="00AA0D22"/>
+    <w:rsid w:val="00AE1523"/>
+    <w:rsid w:val="00AE370A"/>
+    <w:rsid w:val="00AE3AC2"/>
+    <w:rsid w:val="00AF437E"/>
+    <w:rsid w:val="00B0048F"/>
+    <w:rsid w:val="00B15B70"/>
+    <w:rsid w:val="00B26A97"/>
+    <w:rsid w:val="00B57912"/>
+    <w:rsid w:val="00B62594"/>
+    <w:rsid w:val="00B92188"/>
+    <w:rsid w:val="00BC267E"/>
+    <w:rsid w:val="00BC63BF"/>
+    <w:rsid w:val="00BD65D0"/>
+    <w:rsid w:val="00C21E7F"/>
+    <w:rsid w:val="00C33F3F"/>
+    <w:rsid w:val="00C469D7"/>
+    <w:rsid w:val="00C64B13"/>
+    <w:rsid w:val="00C75280"/>
+    <w:rsid w:val="00C84008"/>
+    <w:rsid w:val="00C85E20"/>
+    <w:rsid w:val="00CA6590"/>
+    <w:rsid w:val="00CB7B19"/>
+    <w:rsid w:val="00CC794D"/>
+    <w:rsid w:val="00CE2698"/>
+    <w:rsid w:val="00CF0EC1"/>
+    <w:rsid w:val="00CF1D68"/>
+    <w:rsid w:val="00CF3D00"/>
+    <w:rsid w:val="00CF6CF0"/>
+    <w:rsid w:val="00D141F2"/>
+    <w:rsid w:val="00D27FD4"/>
+    <w:rsid w:val="00D354AC"/>
+    <w:rsid w:val="00D60346"/>
+    <w:rsid w:val="00D60416"/>
+    <w:rsid w:val="00D77A61"/>
+    <w:rsid w:val="00D959A0"/>
+    <w:rsid w:val="00DA041D"/>
+    <w:rsid w:val="00DB2A27"/>
+    <w:rsid w:val="00DE45CD"/>
+    <w:rsid w:val="00E62999"/>
+    <w:rsid w:val="00E76AA1"/>
+    <w:rsid w:val="00EB49C6"/>
+    <w:rsid w:val="00EC7337"/>
+    <w:rsid w:val="00ED15D6"/>
+    <w:rsid w:val="00ED6C6C"/>
+    <w:rsid w:val="00EE0C49"/>
+    <w:rsid w:val="00EF5087"/>
+    <w:rsid w:val="00F4768F"/>
+    <w:rsid w:val="00F77BEF"/>
+    <w:rsid w:val="00F80B97"/>
+    <w:rsid w:val="00FA2220"/>
+    <w:rsid w:val="00FA34AB"/>
+    <w:rsid w:val="5C2F016E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="35F64709"/>
+  <w14:docId w14:val="0E07E822"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{E3B520FA-8275-46A1-B978-4C4729BD5675}"/>
+  <w15:docId w15:val="{07594BA8-727D-45F2-BC80-10B2DCDE201F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2696,51 +6743,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2922,279 +6969,3715 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B40A80"/>
-[...2 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00B40A80"/>
+    <w:rsid w:val="00DB2A27"/>
     <w:pPr>
       <w:keepNext/>
-      <w:tabs>
-[...32 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:qFormat/>
-    <w:rsid w:val="00B40A80"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D27FD4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="055780"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B40A80"/>
+    <w:rsid w:val="000D7000"/>
     <w:pPr>
       <w:keepNext/>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:spacing w:val="-6"/>
-      <w:sz w:val="22"/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DB2A27"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D27FD4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="055780"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2A27"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DB2A27"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00977F00"/>
+    <w:rsid w:val="009C2718"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00977F00"/>
+    <w:rsid w:val="009C2718"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00977F00"/>
+    <w:rsid w:val="009C2718"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009C2718"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0092438E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="0092438E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00977F00"/>
+    <w:rsid w:val="00A16AA6"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00B15B70"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="14"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00310936"/>
+    <w:rPr>
+      <w:color w:val="055780" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="858816100">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1154444457">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgirs.wa.gov.au/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgl@lgirs.wa.gov.au" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Jonathon.miller\Downloads\DLGSC%20generic%20Word%20template.dotm" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AEE6B33921B0493B8C1CD094B519404C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{769B307C-3824-49F9-9C0F-99F15A321704}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:bookmarkStart w:id="0" w:name="Text8"/>
+        <w:bookmarkStart w:id="1" w:name="Text9"/>
+        <w:bookmarkStart w:id="2" w:name="Text10"/>
+        <w:bookmarkStart w:id="3" w:name="Text11"/>
+        <w:bookmarkStart w:id="4" w:name="Text1"/>
+        <w:bookmarkStart w:id="5" w:name="Text2"/>
+        <w:bookmarkStart w:id="6" w:name="Text7"/>
+        <w:bookmarkStart w:id="7" w:name="Text4"/>
+        <w:bookmarkStart w:id="8" w:name="Text5"/>
+        <w:bookmarkStart w:id="9" w:name="Text6"/>
+        <w:bookmarkEnd w:id="0"/>
+        <w:bookmarkEnd w:id="1"/>
+        <w:bookmarkEnd w:id="2"/>
+        <w:bookmarkEnd w:id="3"/>
+        <w:bookmarkEnd w:id="4"/>
+        <w:bookmarkEnd w:id="5"/>
+        <w:bookmarkEnd w:id="6"/>
+        <w:bookmarkEnd w:id="7"/>
+        <w:bookmarkEnd w:id="8"/>
+        <w:bookmarkEnd w:id="9"/>
+        <w:p w:rsidR="00286F24" w:rsidRDefault="00B26A97" w:rsidP="00B26A97">
+          <w:pPr>
+            <w:pStyle w:val="AEE6B33921B0493B8C1CD094B519404C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="10" w:name="Text7"/>
+        <w:bookmarkStart w:id="11" w:name="Text10"/>
+        <w:bookmarkEnd w:id="10"/>
+        <w:bookmarkEnd w:id="11"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="91BED9B2BA1A4ED98D09604068E27014"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3A1EE810-428A-4705-860A-17DB29C20F4A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00206E4B" w:rsidRDefault="00D7369D" w:rsidP="00D7369D">
+          <w:pPr>
+            <w:pStyle w:val="91BED9B2BA1A4ED98D09604068E27014"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text10"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="12" w:name="Text10"/>
+        <w:bookmarkEnd w:id="12"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="09C5E98022AA4036A304A97E2688DFD8"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{861044FD-0F2D-48A2-BA66-699BD12FE693}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00206E4B" w:rsidRDefault="00D7369D" w:rsidP="00D7369D">
+          <w:pPr>
+            <w:pStyle w:val="09C5E98022AA4036A304A97E2688DFD8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="214B9C69B4DF4A48AB235BBAE4B67F69"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FF880048-0580-4F4E-AC37-289FFCF63464}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00206E4B" w:rsidRDefault="00D7369D" w:rsidP="00D7369D">
+          <w:pPr>
+            <w:pStyle w:val="214B9C69B4DF4A48AB235BBAE4B67F69"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="745D83512223453CB1A5855B6477009C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F6CA0C96-863F-44EC-B1B9-1B0B984FEBFD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00206E4B" w:rsidRDefault="00D7369D" w:rsidP="00D7369D">
+          <w:pPr>
+            <w:pStyle w:val="745D83512223453CB1A5855B6477009C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3090DB5DF40142448C05260C21A8C40E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EC43A273-C787-44B6-943A-F29C23EFFEF7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00206E4B" w:rsidRDefault="00D7369D" w:rsidP="00D7369D">
+          <w:pPr>
+            <w:pStyle w:val="3090DB5DF40142448C05260C21A8C40E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="13" w:name="Text10"/>
+        <w:bookmarkEnd w:id="13"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="92CE5F9AB65D452CBBF772A73C6AAD27"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{834DF822-83D8-4257-9229-FEE9E7FBBCBE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00206E4B" w:rsidRDefault="00D7369D" w:rsidP="00D7369D">
+          <w:pPr>
+            <w:pStyle w:val="92CE5F9AB65D452CBBF772A73C6AAD27"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C542D74998774BE1BC1587352A1F5938"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3378092A-CDB7-4D98-B321-C3B7EAD42642}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00206E4B" w:rsidRDefault="00D7369D" w:rsidP="00D7369D">
+          <w:pPr>
+            <w:pStyle w:val="C542D74998774BE1BC1587352A1F5938"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="67E42547AF7E44078E08780AAA1B2AB9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CF68CB45-1AAC-4B3E-BF43-21A2EA3A80B5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00206E4B" w:rsidRDefault="00D7369D" w:rsidP="00D7369D">
+          <w:pPr>
+            <w:pStyle w:val="67E42547AF7E44078E08780AAA1B2AB9"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E516A99103DD4FB8955C4EE9A2713492"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2699088D-8869-450C-BD07-358DB2AE4E5A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00206E4B" w:rsidRDefault="00D7369D" w:rsidP="00D7369D">
+          <w:pPr>
+            <w:pStyle w:val="E516A99103DD4FB8955C4EE9A2713492"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="14" w:name="Text10"/>
+        <w:bookmarkEnd w:id="14"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="ED1ECB0EDC024320893C55EB531042FE"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{59C372C3-F796-41A3-8267-4ABFB8709BB5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00206E4B" w:rsidRDefault="00D7369D" w:rsidP="00D7369D">
+          <w:pPr>
+            <w:pStyle w:val="ED1ECB0EDC024320893C55EB531042FE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="94EAEA6ED9964A57A16BF1002690BE0B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{98E372F2-8117-41AE-8C40-A819985D64AF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00206E4B" w:rsidRDefault="00D7369D" w:rsidP="00D7369D">
+          <w:pPr>
+            <w:pStyle w:val="94EAEA6ED9964A57A16BF1002690BE0B"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text8"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="15" w:name="Text10"/>
+        <w:bookmarkStart w:id="16" w:name="Text2"/>
+        <w:bookmarkStart w:id="17" w:name="Text9"/>
+        <w:bookmarkStart w:id="18" w:name="Text8"/>
+        <w:bookmarkStart w:id="19" w:name="Text7"/>
+        <w:bookmarkStart w:id="20" w:name="Text4"/>
+        <w:bookmarkStart w:id="21" w:name="Text5"/>
+        <w:bookmarkStart w:id="22" w:name="Text6"/>
+        <w:bookmarkEnd w:id="15"/>
+        <w:bookmarkEnd w:id="16"/>
+        <w:bookmarkEnd w:id="17"/>
+        <w:bookmarkEnd w:id="18"/>
+        <w:bookmarkEnd w:id="19"/>
+        <w:bookmarkEnd w:id="20"/>
+        <w:bookmarkEnd w:id="21"/>
+        <w:bookmarkEnd w:id="22"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="23BBA2C549B14E7FAE5A76509D914012"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{326A874A-3696-4366-A397-C043230863FD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00206E4B" w:rsidRDefault="00D7369D" w:rsidP="00D7369D">
+          <w:pPr>
+            <w:pStyle w:val="23BBA2C549B14E7FAE5A76509D914012"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9EC508B4DFF2415A835B445F339C781D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FE1BABA8-152D-466C-B029-C533B29CEBC3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00206E4B" w:rsidRDefault="00D7369D" w:rsidP="00D7369D">
+          <w:pPr>
+            <w:pStyle w:val="9EC508B4DFF2415A835B445F339C781D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="23" w:name="Text10"/>
+        <w:bookmarkEnd w:id="23"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E0372063B69944338F15273A3A3D5FAA"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{78005D8E-8AE4-43B4-90D6-8867E37231D0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00206E4B" w:rsidRDefault="00D7369D" w:rsidP="00D7369D">
+          <w:pPr>
+            <w:pStyle w:val="E0372063B69944338F15273A3A3D5FAA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2A0B7E76463A4C7F930A224189AB3E6F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5F66F4A0-92B0-43C8-8ACC-3AD8CE81BE94}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00206E4B" w:rsidRDefault="00D7369D" w:rsidP="00D7369D">
+          <w:pPr>
+            <w:pStyle w:val="2A0B7E76463A4C7F930A224189AB3E6F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C1DF87499C3C42D4BCB0846C3C19C452"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A186D0D9-029B-4D40-9F74-AC8B5F00328D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00206E4B" w:rsidRDefault="00D7369D" w:rsidP="00D7369D">
+          <w:pPr>
+            <w:pStyle w:val="C1DF87499C3C42D4BCB0846C3C19C452"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CBF692B19BB44D41937F18B547DD1A1F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B7E7D6AA-1583-48E1-870C-0D9A9CC0DA8A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00206E4B" w:rsidRDefault="00D7369D" w:rsidP="00D7369D">
+          <w:pPr>
+            <w:pStyle w:val="CBF692B19BB44D41937F18B547DD1A1F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="24" w:name="Text10"/>
+        <w:bookmarkEnd w:id="24"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5A27CC5DD0AA4CB6B5300F2B9DBA22E0"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A488C255-8927-4646-8065-69B3BE743F21}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00FE4E5B" w:rsidRDefault="00D15919" w:rsidP="00D15919">
+          <w:pPr>
+            <w:pStyle w:val="5A27CC5DD0AA4CB6B5300F2B9DBA22E0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Nova">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Black">
+    <w:panose1 w:val="020B0A04020102020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00F176BE"/>
+    <w:rsid w:val="001B2A19"/>
+    <w:rsid w:val="00206E4B"/>
+    <w:rsid w:val="00286F24"/>
+    <w:rsid w:val="002A087D"/>
+    <w:rsid w:val="002E70D5"/>
+    <w:rsid w:val="002F3323"/>
+    <w:rsid w:val="003750E5"/>
+    <w:rsid w:val="004333A8"/>
+    <w:rsid w:val="00453219"/>
+    <w:rsid w:val="004A3870"/>
+    <w:rsid w:val="004D00B6"/>
+    <w:rsid w:val="00520240"/>
+    <w:rsid w:val="005430CB"/>
+    <w:rsid w:val="00657855"/>
+    <w:rsid w:val="00727AED"/>
+    <w:rsid w:val="00754238"/>
+    <w:rsid w:val="00772395"/>
+    <w:rsid w:val="00821E25"/>
+    <w:rsid w:val="0085140B"/>
+    <w:rsid w:val="008925B4"/>
+    <w:rsid w:val="008D195E"/>
+    <w:rsid w:val="00AF437E"/>
+    <w:rsid w:val="00B104E9"/>
+    <w:rsid w:val="00B26A97"/>
+    <w:rsid w:val="00B4083D"/>
+    <w:rsid w:val="00B64D74"/>
+    <w:rsid w:val="00C21E7F"/>
+    <w:rsid w:val="00C33F3F"/>
+    <w:rsid w:val="00CA662C"/>
+    <w:rsid w:val="00CB7B19"/>
+    <w:rsid w:val="00CD5C15"/>
+    <w:rsid w:val="00D15919"/>
+    <w:rsid w:val="00D7369D"/>
+    <w:rsid w:val="00DD6291"/>
+    <w:rsid w:val="00DE45CD"/>
+    <w:rsid w:val="00F02273"/>
+    <w:rsid w:val="00F176BE"/>
+    <w:rsid w:val="00FE4E5B"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B26A97"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AEE6B33921B0493B8C1CD094B519404C">
+    <w:name w:val="AEE6B33921B0493B8C1CD094B519404C"/>
+    <w:rsid w:val="00B26A97"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="91BED9B2BA1A4ED98D09604068E27014">
+    <w:name w:val="91BED9B2BA1A4ED98D09604068E27014"/>
+    <w:rsid w:val="00D7369D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="09C5E98022AA4036A304A97E2688DFD8">
+    <w:name w:val="09C5E98022AA4036A304A97E2688DFD8"/>
+    <w:rsid w:val="00D7369D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="214B9C69B4DF4A48AB235BBAE4B67F69">
+    <w:name w:val="214B9C69B4DF4A48AB235BBAE4B67F69"/>
+    <w:rsid w:val="00D7369D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="745D83512223453CB1A5855B6477009C">
+    <w:name w:val="745D83512223453CB1A5855B6477009C"/>
+    <w:rsid w:val="00D7369D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3090DB5DF40142448C05260C21A8C40E">
+    <w:name w:val="3090DB5DF40142448C05260C21A8C40E"/>
+    <w:rsid w:val="00D7369D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="92CE5F9AB65D452CBBF772A73C6AAD27">
+    <w:name w:val="92CE5F9AB65D452CBBF772A73C6AAD27"/>
+    <w:rsid w:val="00D7369D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C542D74998774BE1BC1587352A1F5938">
+    <w:name w:val="C542D74998774BE1BC1587352A1F5938"/>
+    <w:rsid w:val="00D7369D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="67E42547AF7E44078E08780AAA1B2AB9">
+    <w:name w:val="67E42547AF7E44078E08780AAA1B2AB9"/>
+    <w:rsid w:val="00D7369D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E516A99103DD4FB8955C4EE9A2713492">
+    <w:name w:val="E516A99103DD4FB8955C4EE9A2713492"/>
+    <w:rsid w:val="00D7369D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ED1ECB0EDC024320893C55EB531042FE">
+    <w:name w:val="ED1ECB0EDC024320893C55EB531042FE"/>
+    <w:rsid w:val="00D7369D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="94EAEA6ED9964A57A16BF1002690BE0B">
+    <w:name w:val="94EAEA6ED9964A57A16BF1002690BE0B"/>
+    <w:rsid w:val="00D7369D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="23BBA2C549B14E7FAE5A76509D914012">
+    <w:name w:val="23BBA2C549B14E7FAE5A76509D914012"/>
+    <w:rsid w:val="00D7369D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9EC508B4DFF2415A835B445F339C781D">
+    <w:name w:val="9EC508B4DFF2415A835B445F339C781D"/>
+    <w:rsid w:val="00D7369D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E0372063B69944338F15273A3A3D5FAA">
+    <w:name w:val="E0372063B69944338F15273A3A3D5FAA"/>
+    <w:rsid w:val="00D7369D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A0B7E76463A4C7F930A224189AB3E6F">
+    <w:name w:val="2A0B7E76463A4C7F930A224189AB3E6F"/>
+    <w:rsid w:val="00D7369D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C1DF87499C3C42D4BCB0846C3C19C452">
+    <w:name w:val="C1DF87499C3C42D4BCB0846C3C19C452"/>
+    <w:rsid w:val="00D7369D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CBF692B19BB44D41937F18B547DD1A1F">
+    <w:name w:val="CBF692B19BB44D41937F18B547DD1A1F"/>
+    <w:rsid w:val="00D7369D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A27CC5DD0AA4CB6B5300F2B9DBA22E0">
+    <w:name w:val="5A27CC5DD0AA4CB6B5300F2B9DBA22E0"/>
+    <w:rsid w:val="00D15919"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="DLGSC">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="055780"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="F37000"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="457D36"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0C91D6"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="941FA8"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="B0D41C"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="055780"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="360F3B"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3202,51 +10685,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3396,226 +10879,247 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B91511900982A249A70FE8B187BDD1DD" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="aec589ca0f3a04d951822a02510b8f1b">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="65828862-ae87-457f-b884-efeaea2d65b5" xmlns:ns3="bc072e10-870d-460a-9f37-b3eac4f10863" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f690a7560a16510e9033f4b914ae652f" ns1:_="" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028880C331BD2F14AB0E535D5F2E14299" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="15236985950a63a57460836658ab728a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="26c2d043-4ba9-4610-9890-11bb85824366" xmlns:ns3="b58a0bb8-a0d6-470f-bc11-554a2dd5170f" xmlns:ns4="b7f6f22d-f96c-477e-ade2-8adec83e6e15" xmlns:ns5="9499994c-0892-4763-8f56-1f918ce3b804" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="36e2a397c22fd41419abf7076fb0e036" ns1:_="" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
-    <xsd:import namespace="65828862-ae87-457f-b884-efeaea2d65b5"/>
-    <xsd:import namespace="bc072e10-870d-460a-9f37-b3eac4f10863"/>
+    <xsd:import namespace="26c2d043-4ba9-4610-9890-11bb85824366"/>
+    <xsd:import namespace="b58a0bb8-a0d6-470f-bc11-554a2dd5170f"/>
+    <xsd:import namespace="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+    <xsd:import namespace="9499994c-0892-4763-8f56-1f918ce3b804"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
-[...4 lines deleted...]
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns4:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns5:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="19" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="25" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="20" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="65828862-ae87-457f-b884-efeaea2d65b5" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="26c2d043-4ba9-4610-9890-11bb85824366" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="MediaServiceAutoTags" ma:description="" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
-[...11 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="26" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="27" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bc072e10-870d-460a-9f37-b3eac4f10863" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b58a0bb8-a0d6-470f-bc11-554a2dd5170f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:description="" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1ec8cb3b-9145-48b3-ab97-3947015ae342}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="bc072e10-870d-460a-9f37-b3eac4f10863">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b7f6f22d-f96c-477e-ade2-8adec83e6e15" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="336f0cfc-611e-4d38-a264-05700cd7d938" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9499994c-0892-4763-8f56-1f918ce3b804" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="26" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{35746f1a-cc28-4c55-9edc-0365a1d8bbbe}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="9499994c-0892-4763-8f56-1f918ce3b804">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -3682,91 +11186,393 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<metadata xmlns="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF" version="1.0.0">
+  <systemFields>
+    <field name="Objective-Id">
+      <value order="0">A111064345</value>
+    </field>
+    <field name="Objective-Title">
+      <value order="0">FORM LLD 5A - Declaration of Particulars</value>
+    </field>
+    <field name="Objective-Description">
+      <value order="0">Initial upload of draft forms downloaded from Sharepoint.</value>
+    </field>
+    <field name="Objective-CreationStamp">
+      <value order="0">2026-05-27T02:05:31Z</value>
+    </field>
+    <field name="Objective-IsApproved">
+      <value order="0">false</value>
+    </field>
+    <field name="Objective-IsPublished">
+      <value order="0">true</value>
+    </field>
+    <field name="Objective-DatePublished">
+      <value order="0">2026-06-16T06:01:02Z</value>
+    </field>
+    <field name="Objective-ModificationStamp">
+      <value order="0">2026-06-16T06:01:02Z</value>
+    </field>
+    <field name="Objective-Owner">
+      <value order="0">GRIGGS, Jessica</value>
+    </field>
+    <field name="Objective-Path">
+      <value order="0">DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Local Government, Racing, Gaming and Liquor:LGRGL:Government Relations:Implementation:Cross Sector Triage Team - Projects:2026 Work Plan projects:1.02 - RGL Website, licensing Forms Review 2026:Updated Licensing Forms</value>
+    </field>
+    <field name="Objective-Parent">
+      <value order="0">Updated Licensing Forms</value>
+    </field>
+    <field name="Objective-State">
+      <value order="0">Published</value>
+    </field>
+    <field name="Objective-VersionId">
+      <value order="0">vA121125164</value>
+    </field>
+    <field name="Objective-Version">
+      <value order="0">5.0</value>
+    </field>
+    <field name="Objective-VersionNumber">
+      <value order="0">5</value>
+    </field>
+    <field name="Objective-VersionComment">
+      <value order="0">Reviewing and updating as per GM Licensings feedback</value>
+    </field>
+    <field name="Objective-FileNumber">
+      <value order="0">DMS03230/2026</value>
+    </field>
+    <field name="Objective-Classification">
+      <value order="0">OFFICIAL</value>
+    </field>
+    <field name="Objective-Caveats">
+      <value order="0"/>
+    </field>
+  </systemFields>
+  <catalogues>
+    <catalogue name="Divisional Document Type Catalogue" type="type" ori="id:cA39">
+      <field name="Objective-Divisional Document Types">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Warning">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Author">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Date of Document">
+        <value order="0"/>
+      </field>
+      <field name="Objective-External Reference">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Internal Reference">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Archive Box">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Migrated Id">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Foreign Barcode">
+        <value order="0"/>
+      </field>
+      <field name="Objective-PCI DSS Checked">
+        <value order="0"/>
+      </field>
+      <field name="Objective-End User">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Additional File Numbers">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Record Number">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Graphic Content">
+        <value order="0"/>
+      </field>
+    </catalogue>
+  </catalogues>
+</metadata>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <SharedWithUsers xmlns="b58a0bb8-a0d6-470f-bc11-554a2dd5170f">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <TaxCatchAll xmlns="9499994c-0892-4763-8f56-1f918ce3b804" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b7f6f22d-f96c-477e-ade2-8adec83e6e15">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{382E549E-4DB9-4909-8CC1-5BB663BB5B92}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F70F60A5-0E2F-404F-A9BB-2544A57ED55C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEAE6A6E-5E9C-475E-A5B6-49BAAF74556C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{507EE186-4286-4AEA-80C0-A4B0DDBBC302}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="26c2d043-4ba9-4610-9890-11bb85824366"/>
+    <ds:schemaRef ds:uri="b58a0bb8-a0d6-470f-bc11-554a2dd5170f"/>
+    <ds:schemaRef ds:uri="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+    <ds:schemaRef ds:uri="9499994c-0892-4763-8f56-1f918ce3b804"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{950BCB66-9AB6-4F9A-9C09-CEEDCE295E67}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="b58a0bb8-a0d6-470f-bc11-554a2dd5170f"/>
+    <ds:schemaRef ds:uri="9499994c-0892-4763-8f56-1f918ce3b804"/>
+    <ds:schemaRef ds:uri="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>DLGSC generic Word template</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1269</Characters>
+  <Pages>2</Pages>
+  <Words>252</Words>
+  <Characters>1441</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>_LIQUOR LICENSING ACT 1988_LLD/5</vt:lpstr>
+      <vt:lpstr>DLGSC generic Word template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Office of Racing, Gaming and Liquor</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1530</CharactersWithSpaces>
+  <CharactersWithSpaces>1690</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>_LIQUOR LICENSING ACT 1988_LLD/5</dc:title>
+  <dc:title>DLGSC generic Word template</dc:title>
   <dc:subject/>
-  <dc:creator>Donna Kennedy</dc:creator>
+  <dc:creator>Jonathon Miller</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010028880C331BD2F14AB0E535D5F2E14299</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DLGC_SecurityClassification">
+    <vt:lpwstr>94;#Unclassified|0d6df6fb-ad0d-4e97-af01-e8bd82d2da2f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DLGC_DocumentType">
+    <vt:lpwstr>327;#Templates|62f77d3c-636a-4492-b6ff-ab1349535b73</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Publication Approval Workflow">
+    <vt:lpwstr>, </vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DLGC_Category">
+    <vt:lpwstr>48;#Corporate Styles|6ca8a7b6-8147-4aea-b997-2abcc7049b27</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="dlgsc_DocumentSearchCategory">
+    <vt:lpwstr>292;#Other|2d2b80da-f0ee-486e-afd5-f2e908aaa014</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TaxCatchAll">
+    <vt:lpwstr>48;#Corporate Styles|6ca8a7b6-8147-4aea-b997-2abcc7049b27;#94;#Unclassified|0d6df6fb-ad0d-4e97-af01-e8bd82d2da2f;#327;#Templates|62f77d3c-636a-4492-b6ff-ab1349535b73;#292;#Other|2d2b80da-f0ee-486e-afd5-f2e908aaa014;#70;#DLGSC|f3fdcf4b-32be-462d-87a8-17c1ee8c10d7;#86;#Office of the Director General|6a281792-1cb0-4ff5-96bb-ab1314c10601</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DLGC_ActioningArea">
+    <vt:lpwstr>86;#Office of the Director General|6a281792-1cb0-4ff5-96bb-ab1314c10601</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="DLGsC_Department">
+    <vt:lpwstr>70;#DLGSC|f3fdcf4b-32be-462d-87a8-17c1ee8c10d7</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Order">
+    <vt:r8>764600</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Id">
+    <vt:lpwstr>A111064345</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Title">
+    <vt:lpwstr>FORM LLD 5A - Declaration of Particulars</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-Description">
+    <vt:lpwstr>Initial upload of draft forms downloaded from Sharepoint.</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-CreationStamp">
+    <vt:filetime>2026-05-27T02:05:31Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-IsApproved">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-IsPublished">
+    <vt:bool>true</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-DatePublished">
+    <vt:filetime>2026-06-16T06:01:02Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-ModificationStamp">
+    <vt:filetime>2026-06-16T06:01:02Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Owner">
+    <vt:lpwstr>GRIGGS, Jessica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Path">
+    <vt:lpwstr>DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Local Government, Racing, Gaming and Liquor:LGRGL:Government Relations:Implementation:Cross Sector Triage Team - Projects:2026 Work Plan projects:1.02 - RGL Website, licensing Forms Review 2026:Updated Licensing Forms</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Parent">
+    <vt:lpwstr>Updated Licensing Forms</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-State">
+    <vt:lpwstr>Published</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-VersionId">
+    <vt:lpwstr>vA121125164</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Version">
+    <vt:lpwstr>5.0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-VersionNumber">
+    <vt:r8>5</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-VersionComment">
+    <vt:lpwstr>Reviewing and updating as per GM Licensings feedback</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-FileNumber">
+    <vt:lpwstr>DMS03230/2026</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Objective-Classification">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Objective-Caveats">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Objective-Divisional Document Types">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Objective-Warning">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Objective-Author">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Objective-Date of Document">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="Objective-External Reference">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="Objective-Internal Reference">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="Objective-Archive Box">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="Objective-Migrated Id">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="Objective-Foreign Barcode">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="Objective-PCI DSS Checked">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="Objective-End User">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="Objective-Additional File Numbers">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="Objective-Record Number">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="Objective-Graphic Content">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>