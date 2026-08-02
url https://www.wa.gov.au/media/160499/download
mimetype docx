--- v0 (2026-07-13)
+++ v1 (2026-08-02)
@@ -1,2914 +1,6144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3E54CCCA" w14:textId="028945A8" w:rsidR="008E49D1" w:rsidRPr="00B75B7F" w:rsidRDefault="008E49D1" w:rsidP="00B75B7F">
+    <w:p w14:paraId="060FC466" w14:textId="008D1A0F" w:rsidR="00EF20CB" w:rsidRDefault="00A87874" w:rsidP="00D5628B">
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:spacing w:val="-3"/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00514D9F">
+      <w:bookmarkStart w:id="0" w:name="_Hlk57015325"/>
+      <w:r w:rsidRPr="00EF20CB">
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:spacing w:val="-3"/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
-        <w:tab/>
+        <w:t xml:space="preserve">NOTICE OF </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B75B7F">
+      <w:r w:rsidR="007F5BAB">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:spacing w:val="-3"/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>LLD/10</w:t>
+        <w:t>OWNERSHIP OF LICENSED PREMIS</w:t>
+      </w:r>
+      <w:r w:rsidR="007F06C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>ES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="564136E0" w14:textId="77777777" w:rsidR="00B67EE3" w:rsidRPr="00B75B7F" w:rsidRDefault="008E49D1">
+    <w:p w14:paraId="4690E759" w14:textId="77777777" w:rsidR="00DA3919" w:rsidRDefault="00A87874" w:rsidP="00DA3919">
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:spacing w:val="-3"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B75B7F">
+      <w:r w:rsidRPr="00923CBD">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:spacing w:val="-3"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:tab/>
+        <w:t>Liquor Control Act 1988</w:t>
       </w:r>
+      <w:r w:rsidR="007F06C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="007F06C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Section 103</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk215569493"/>
     </w:p>
-    <w:p w14:paraId="3868BFF4" w14:textId="77777777" w:rsidR="00B67EE3" w:rsidRPr="00B75B7F" w:rsidRDefault="00B67EE3">
+    <w:p w14:paraId="664CBA8E" w14:textId="17F25418" w:rsidR="00D5628B" w:rsidRPr="00D5628B" w:rsidRDefault="00D5628B" w:rsidP="00DA3919">
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:spacing w:val="-3"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00BB021B">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...110 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Please print neatly in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B75B7F">
+      <w:r w:rsidRPr="00BB021B">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
           <w:b/>
-          <w:spacing w:val="-3"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>BLOCK LETTERS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B75B7F">
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10795" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1135"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="32"/>
+        <w:gridCol w:w="2159"/>
+        <w:gridCol w:w="1353"/>
+        <w:gridCol w:w="806"/>
+        <w:gridCol w:w="186"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="556"/>
+        <w:gridCol w:w="1145"/>
+        <w:gridCol w:w="1014"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004477AD" w:rsidRPr="00571261" w14:paraId="7A69F628" w14:textId="77777777" w:rsidTr="00F04FFD">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="770AF51B" w14:textId="62EF51C8" w:rsidR="004477AD" w:rsidRPr="00C1417E" w:rsidRDefault="004477AD">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1417E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SECTION 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> –</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C1417E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DETAILS OF LICENCE</w:t>
+            </w:r>
+            <w:r w:rsidR="00897CF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D PREMISES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004477AD" w:rsidRPr="00571261" w14:paraId="6086FA77" w14:textId="77777777" w:rsidTr="00812F2A">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E15455B" w14:textId="7A2E8894" w:rsidR="004477AD" w:rsidRPr="0039551D" w:rsidRDefault="004477AD" w:rsidP="00A82B47">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0039551D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Licence </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC6AED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>premises name</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0039551D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1437874024"/>
+            <w:placeholder>
+              <w:docPart w:val="0D6B451C4B3C47C3A91930E15BFBBB74"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="8668" w:type="dxa"/>
+                <w:gridSpan w:val="9"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="21129265" w14:textId="77777777" w:rsidR="004477AD" w:rsidRPr="00571261" w:rsidRDefault="004477AD">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:bookmarkStart w:id="2" w:name="Text1"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:bookmarkEnd w:id="2" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="004477AD" w:rsidRPr="00571261" w14:paraId="65042B9C" w14:textId="77777777" w:rsidTr="005176AB">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="354395E7" w14:textId="3A3CA5E4" w:rsidR="004477AD" w:rsidRPr="0039551D" w:rsidRDefault="00BC6AED" w:rsidP="00A82B47">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Licensed premises address</w:t>
+            </w:r>
+            <w:r w:rsidR="004477AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1573079236"/>
+            <w:placeholder>
+              <w:docPart w:val="ACFC0F8D348A487584A9BF823A472427"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="8668" w:type="dxa"/>
+                <w:gridSpan w:val="9"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7CDA7D41" w14:textId="77777777" w:rsidR="004477AD" w:rsidRDefault="004477AD">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="005176AB" w:rsidRPr="00571261" w14:paraId="534BACD8" w14:textId="77777777" w:rsidTr="005176AB">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57B69A94" w14:textId="38956A29" w:rsidR="005176AB" w:rsidRPr="005176AB" w:rsidRDefault="005176AB" w:rsidP="00A82B47">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005176AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Suburb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1238707913"/>
+            <w:placeholder>
+              <w:docPart w:val="FCEBBD9070364E5C9D5A0957ECED1384"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4536" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+                <w:tcBorders>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="135503DF" w14:textId="2F2D98E5" w:rsidR="005176AB" w:rsidRPr="005176AB" w:rsidRDefault="005176AB" w:rsidP="00A82B47">
+                <w:pPr>
+                  <w:spacing w:before="120" w:after="120"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text2"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:bookmarkStart w:id="3" w:name="Text2"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:bookmarkEnd w:id="3" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F824F43" w14:textId="214C3946" w:rsidR="005176AB" w:rsidRPr="005176AB" w:rsidRDefault="005176AB" w:rsidP="00A82B47">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>State:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="209930289"/>
+            <w:placeholder>
+              <w:docPart w:val="86928E3588F04DA5810C00907379646C"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1417" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0527A199" w14:textId="5AA88EDB" w:rsidR="005176AB" w:rsidRPr="005176AB" w:rsidRDefault="005176AB" w:rsidP="00A82B47">
+                <w:pPr>
+                  <w:spacing w:before="120" w:after="120"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text9"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C6F1F68" w14:textId="765D4BC0" w:rsidR="005176AB" w:rsidRPr="005176AB" w:rsidRDefault="005176AB" w:rsidP="00A82B47">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Postcode:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="988828085"/>
+            <w:placeholder>
+              <w:docPart w:val="940AE540E9A64A0AA2BA5C27EDA79800"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1014" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6C09E965" w14:textId="784EF6CF" w:rsidR="005176AB" w:rsidRPr="005176AB" w:rsidRDefault="005176AB" w:rsidP="00A82B47">
+                <w:pPr>
+                  <w:spacing w:before="120" w:after="120"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:bookmarkStart w:id="4" w:name="Text7"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:bookmarkEnd w:id="4" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="004477AD" w:rsidRPr="00571261" w14:paraId="4A7DFDE3" w14:textId="77777777" w:rsidTr="00D8051A">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1932BCB4" w14:textId="75433AA4" w:rsidR="004477AD" w:rsidRPr="00571261" w:rsidRDefault="004477AD">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D8051A" w:rsidRPr="00571261" w14:paraId="33888FDB" w14:textId="77777777" w:rsidTr="00F60BB7">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2159" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D84274" w14:textId="77777777" w:rsidR="00D8051A" w:rsidRPr="00571261" w:rsidRDefault="00D8051A" w:rsidP="00A82B47">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Certificate of Title: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2159" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="507A2A11" w14:textId="746690C9" w:rsidR="00D8051A" w:rsidRPr="00F60BB7" w:rsidRDefault="00F60BB7" w:rsidP="00A82B47">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F60BB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Volume </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1808384304"/>
+            <w:placeholder>
+              <w:docPart w:val="49A243B69C9C4121960DAAACD1A48489"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2159" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="79ACA46A" w14:textId="43451420" w:rsidR="00D8051A" w:rsidRPr="00F60BB7" w:rsidRDefault="00F60BB7" w:rsidP="00A82B47">
+                <w:pPr>
+                  <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text9"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2159" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F2C7954" w14:textId="65D8C66C" w:rsidR="00D8051A" w:rsidRPr="00F60BB7" w:rsidRDefault="00F60BB7" w:rsidP="00A82B47">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Folio number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1062449815"/>
+            <w:placeholder>
+              <w:docPart w:val="CEB5E0F32D954233B7E57EE0F153C54D"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2159" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5E81C5A7" w14:textId="5B318B75" w:rsidR="00D8051A" w:rsidRPr="00F60BB7" w:rsidRDefault="00F60BB7" w:rsidP="00A82B47">
+                <w:pPr>
+                  <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text9"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2FD70ED6" w14:textId="77777777" w:rsidR="004477AD" w:rsidRPr="00737622" w:rsidRDefault="004477AD" w:rsidP="00B41193">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...34 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10797" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10592"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="426"/>
+        <w:gridCol w:w="566"/>
+        <w:gridCol w:w="1135"/>
+        <w:gridCol w:w="424"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="224"/>
+        <w:gridCol w:w="343"/>
+        <w:gridCol w:w="1158"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E49D1" w:rsidRPr="00B75B7F" w14:paraId="05B14A23" w14:textId="77777777">
+      <w:tr w:rsidR="004477AD" w:rsidRPr="0039551D" w14:paraId="4ED31DBB" w14:textId="77777777" w:rsidTr="009A4BAC">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10592" w:type="dxa"/>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AA9F88F" w14:textId="6AB4B75A" w:rsidR="007F4106" w:rsidRPr="00B75B7F" w:rsidRDefault="008E49D1" w:rsidP="00B75B7F">
+          <w:p w14:paraId="07AE8FE6" w14:textId="7C56D70F" w:rsidR="004477AD" w:rsidRPr="00BC580F" w:rsidRDefault="004477AD">
             <w:pPr>
-              <w:numPr>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
-                <w:spacing w:val="-2"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B75B7F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="00FC25E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
-                <w:spacing w:val="-2"/>
-[...1 lines deleted...]
-              <w:t>DETAILS OF LICENSED PREMISES</w:t>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SECTION 2 – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DETAILS OF </w:t>
+            </w:r>
+            <w:r w:rsidR="00737622">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>OWNERSHIP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E49D1" w:rsidRPr="00B75B7F" w14:paraId="6EF63FC2" w14:textId="77777777">
+      <w:tr w:rsidR="00CE2DF1" w:rsidRPr="0039551D" w14:paraId="30B396C9" w14:textId="34BB04F0" w:rsidTr="009A4BAC">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10592" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BDF1F21" w14:textId="7B09AF23" w:rsidR="00B75B7F" w:rsidRDefault="00B75B7F" w:rsidP="00B75B7F">
+          <w:p w14:paraId="5641ADC1" w14:textId="687C6834" w:rsidR="00CE2DF1" w:rsidRPr="0039551D" w:rsidRDefault="00CE2DF1" w:rsidP="00CE2DF1">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...7 lines deleted...]
-              <w:suppressAutoHyphens/>
               <w:spacing w:before="120" w:after="120"/>
-              <w:ind w:left="323" w:right="28" w:hanging="357"/>
-[...3 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B75B7F">
-[...5 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...2 lines deleted...]
-              <w:t>_</w:t>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Full name of new owner:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="732C6F76" w14:textId="02972240" w:rsidR="00B75B7F" w:rsidRDefault="00B75B7F" w:rsidP="00B75B7F">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7679" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01ECD713" w14:textId="2622D437" w:rsidR="00CE2DF1" w:rsidRDefault="00CE2DF1" w:rsidP="00CE2DF1">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...13 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="1BE9AF49" w14:textId="71CBFFFA" w:rsidR="008E49D1" w:rsidRPr="00B75B7F" w:rsidRDefault="00B75B7F" w:rsidP="00B75B7F">
+          <w:p w14:paraId="05B933F2" w14:textId="7FD441A8" w:rsidR="00CE2DF1" w:rsidRPr="0039551D" w:rsidRDefault="00000000" w:rsidP="00CE2DF1">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...10 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...20 lines deleted...]
-              <w:t>Folio Number: _______________</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1732573433"/>
+                <w:placeholder>
+                  <w:docPart w:val="1875787E2AC34D788E8513B006E6F9C4"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CE2DF1" w:rsidRPr="006A5539">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00CE2DF1" w:rsidRPr="006A5539">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00CE2DF1" w:rsidRPr="006A5539">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00CE2DF1" w:rsidRPr="006A5539">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00CE2DF1" w:rsidRPr="006A5539">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CE2DF1" w:rsidRPr="006A5539">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CE2DF1" w:rsidRPr="006A5539">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CE2DF1" w:rsidRPr="006A5539">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CE2DF1" w:rsidRPr="006A5539">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CE2DF1" w:rsidRPr="006A5539">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006A5539">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E49D1" w:rsidRPr="00B75B7F" w14:paraId="252F6360" w14:textId="77777777">
+      <w:tr w:rsidR="004477AD" w:rsidRPr="0039551D" w14:paraId="7B71FD3C" w14:textId="77777777" w:rsidTr="009A4BAC">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10592" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77F8F72D" w14:textId="495A11DA" w:rsidR="007F4106" w:rsidRPr="00B75B7F" w:rsidRDefault="008E49D1" w:rsidP="00B75B7F">
+          <w:p w14:paraId="0DF18CAF" w14:textId="0BB6B9BE" w:rsidR="004477AD" w:rsidRPr="0039551D" w:rsidRDefault="004E7635" w:rsidP="00B41193">
             <w:pPr>
-              <w:numPr>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
-                <w:spacing w:val="-2"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B75B7F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
-                <w:spacing w:val="-2"/>
-[...1 lines deleted...]
-              <w:t>DETAILS OF OWNERSHIP</w:t>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Postal address</w:t>
+            </w:r>
+            <w:r w:rsidR="00357FC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-977997820"/>
+            <w:placeholder>
+              <w:docPart w:val="9B4CE56788C846ADBE5707766066AD43"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="7679" w:type="dxa"/>
+                <w:gridSpan w:val="11"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="06AED019" w14:textId="77777777" w:rsidR="004477AD" w:rsidRPr="0039551D" w:rsidRDefault="004477AD">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00A4118A" w:rsidRPr="0039551D" w14:paraId="509C1FD4" w14:textId="77777777" w:rsidTr="009A4BAC">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DFBC370" w14:textId="77777777" w:rsidR="00A4118A" w:rsidRDefault="00A4118A" w:rsidP="00B41193">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Suburb:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D05BC1" w14:textId="1C35FB70" w:rsidR="00A4118A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1372294715"/>
+                <w:placeholder>
+                  <w:docPart w:val="4E934D746E854B5799DC8DD87F7D2A26"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00A4118A" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00A4118A" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00A4118A" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00A4118A" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00A4118A" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00A4118A" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00A4118A" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00A4118A" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00A4118A" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00A4118A" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A4118A">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="795CF791" w14:textId="07A30EF6" w:rsidR="00A4118A" w:rsidRPr="00A4118A" w:rsidRDefault="00A4118A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>State:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-697233627"/>
+            <w:placeholder>
+              <w:docPart w:val="26727F92B75A424A9B049D3A87CA71EE"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1559" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7E926A8F" w14:textId="1E61D941" w:rsidR="00A4118A" w:rsidRDefault="00423043">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="520EFDF0" w14:textId="61B24A6B" w:rsidR="00A4118A" w:rsidRPr="00A4118A" w:rsidRDefault="00A4118A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A4118A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Postcode:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1949504668"/>
+            <w:placeholder>
+              <w:docPart w:val="F713419DAEA440F7926D8F2EC454D397"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1158" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7320E91E" w14:textId="70BD3FCE" w:rsidR="00A4118A" w:rsidRDefault="00423043">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="004477AD" w:rsidRPr="0039551D" w14:paraId="371CA1DE" w14:textId="77777777" w:rsidTr="009A4BAC">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F0CE2CD" w14:textId="16789865" w:rsidR="004477AD" w:rsidRPr="0039551D" w:rsidRDefault="006841E7" w:rsidP="00B41193">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Full name of </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE0AC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">former </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>owner</w:t>
+            </w:r>
+            <w:r w:rsidR="004477AD" w:rsidRPr="0039551D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1396308372"/>
+            <w:placeholder>
+              <w:docPart w:val="438F8D5029C141D5878EBE8A0A0BB495"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="7679" w:type="dxa"/>
+                <w:gridSpan w:val="11"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0C65C3FE" w14:textId="77777777" w:rsidR="004477AD" w:rsidRPr="0039551D" w:rsidRDefault="004477AD">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text9"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00423043" w:rsidRPr="0039551D" w14:paraId="30EF0CDE" w14:textId="77777777" w:rsidTr="009A4BAC">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AEB193C" w14:textId="082C3701" w:rsidR="00423043" w:rsidRPr="0039551D" w:rsidRDefault="00423043" w:rsidP="00F24B5B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date on which ownership passed:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6970" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A3D6C7E" w14:textId="77777777" w:rsidR="00423043" w:rsidRDefault="00423043" w:rsidP="00F24B5B">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>_____ /_____ /_____</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EA1D180" w14:textId="4FF65FA2" w:rsidR="00423043" w:rsidRPr="0039551D" w:rsidRDefault="00423043">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E45D4" w:rsidRPr="0039551D" w14:paraId="15C893C8" w14:textId="77777777" w:rsidTr="009A4BAC">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7797" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="172C1E7F" w14:textId="3FBC1CE3" w:rsidR="004E45D4" w:rsidRDefault="0048641A" w:rsidP="00EF25D1">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Are the premises subject to a mortgage, charge or security:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1499" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E73BF2B" w14:textId="4C8F56A9" w:rsidR="004E45D4" w:rsidRPr="004E45D4" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="1163821778"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004E45D4" w:rsidRPr="004E45D4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004E45D4" w:rsidRPr="004E45D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1501" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AB1E5C4" w14:textId="7ABF53BB" w:rsidR="004E45D4" w:rsidRPr="004E45D4" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="-639412960"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004E45D4" w:rsidRPr="004E45D4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004E45D4" w:rsidRPr="004E45D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E49D1" w:rsidRPr="00B75B7F" w14:paraId="451058E1" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="004477AD" w:rsidRPr="00571261" w14:paraId="2DDB4ADA" w14:textId="77777777" w:rsidTr="009A4BAC">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10592" w:type="dxa"/>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AFE2058" w14:textId="0FE322B3" w:rsidR="00B75B7F" w:rsidRDefault="00B75B7F" w:rsidP="00B75B7F">
+          <w:p w14:paraId="5DCD73AB" w14:textId="7417FCB2" w:rsidR="004477AD" w:rsidRPr="0005623D" w:rsidRDefault="0048641A" w:rsidP="00EF25D1">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...7 lines deleted...]
-              <w:suppressAutoHyphens/>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0005623D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0005623D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:r w:rsidR="00F325B1" w:rsidRPr="0005623D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, what is the name and address of the person in whose favour the mortgage, charge or security is issued (include details of mortgage </w:t>
+            </w:r>
+            <w:r w:rsidR="00E80CF5" w:rsidRPr="0005623D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>etc)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004477AD" w:rsidRPr="00571261" w14:paraId="57C8C597" w14:textId="77777777" w:rsidTr="009A4BAC">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1824959657"/>
+            <w:placeholder>
+              <w:docPart w:val="8E850816992F4B64A617C72E33353C5A"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="10797" w:type="dxa"/>
+                <w:gridSpan w:val="13"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="50D35DF8" w14:textId="77777777" w:rsidR="004477AD" w:rsidRPr="00571261" w:rsidRDefault="004477AD">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00EB0EB5" w:rsidRPr="00571261" w14:paraId="3B0B33E4" w14:textId="77777777" w:rsidTr="009A4BAC">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41642C7B" w14:textId="77777777" w:rsidR="00EB0EB5" w:rsidRDefault="00EB0EB5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004477AD" w:rsidRPr="00571261" w14:paraId="07268B8D" w14:textId="77777777" w:rsidTr="009A4BAC">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C510B2B" w14:textId="77777777" w:rsidR="004477AD" w:rsidRPr="0039551D" w:rsidRDefault="004477AD" w:rsidP="00EF25D1">
+            <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
-              <w:ind w:left="323" w:right="28" w:hanging="357"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0039551D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Suburb:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1917619893"/>
+            <w:placeholder>
+              <w:docPart w:val="662C84EE859F41D6B43087B5572C0FC9"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4111" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5C265E3D" w14:textId="77777777" w:rsidR="004477AD" w:rsidRPr="00571261" w:rsidRDefault="004477AD">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text4"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46FA4066" w14:textId="77777777" w:rsidR="004477AD" w:rsidRPr="0039551D" w:rsidRDefault="004477AD">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0039551D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>State:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="Select from List"/>
+            <w:tag w:val="Select from List"/>
+            <w:id w:val="-1679265187"/>
+            <w:placeholder>
+              <w:docPart w:val="23C1530972D74CA589D596939ECBFA1F"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:displayText="WA" w:value="WA"/>
+              <w:listItem w:displayText="SA" w:value="SA"/>
+              <w:listItem w:displayText="NT" w:value="NT"/>
+              <w:listItem w:displayText="ACT" w:value="ACT"/>
+              <w:listItem w:displayText="QLD" w:value="QLD"/>
+              <w:listItem w:displayText="TAS" w:value="TAS"/>
+              <w:listItem w:displayText="VIC" w:value="VIC"/>
+              <w:listItem w:displayText="NSW" w:value="NSW"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1701" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="098554A9" w14:textId="77777777" w:rsidR="004477AD" w:rsidRPr="0039551D" w:rsidRDefault="004477AD">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text5"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0D956F" w14:textId="77777777" w:rsidR="004477AD" w:rsidRPr="0039551D" w:rsidRDefault="004477AD">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0039551D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Postcode:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1568802207"/>
+            <w:placeholder>
+              <w:docPart w:val="D799CAAD49A542B3A68F10CC48690EFB"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1725" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="332AAC73" w14:textId="77777777" w:rsidR="004477AD" w:rsidRPr="00571261" w:rsidRDefault="004477AD">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text6"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="19247D2A" w14:textId="77777777" w:rsidR="009A4BAC" w:rsidRPr="009A4BAC" w:rsidRDefault="009A4BAC" w:rsidP="009A4BAC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10797" w:type="dxa"/>
+        <w:tblInd w:w="-165" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:insideH w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:insideV w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10797"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002F5EC2" w:rsidRPr="00571261" w14:paraId="411E7166" w14:textId="77777777" w:rsidTr="009A4BAC">
+        <w:trPr>
+          <w:trHeight w:val="815"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F0E6FA"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26AFCB7E" w14:textId="77777777" w:rsidR="002F5EC2" w:rsidRPr="00F04FFD" w:rsidRDefault="002F5EC2" w:rsidP="0049791A">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                <w:spacing w:val="-2"/>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B75B7F">
-[...4 lines deleted...]
-              <w:t>Full name of new owner:</w:t>
+            <w:r w:rsidRPr="00F04FFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMPORTANT NOTE: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F04FFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:iCs/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t>I</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...292 lines deleted...]
-                <w:i/>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:iCs/>
-                <w:spacing w:val="-2"/>
-[...177 lines deleted...]
-              <w:t>Please note if the new owner will also be conducting business under the licence, an application for the transfer of the licence must be lodged and approved prior to settlement of the business.</w:t>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t>f the new owner will also be conducting business under the licence, an application for the transfer of the licence must be lodged and approved prior to settlement of the business.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="27721CCB" w14:textId="188C8F5F" w:rsidR="007F4106" w:rsidRPr="00B75B7F" w:rsidRDefault="00CB67F9" w:rsidP="00B75B7F">
+    <w:p w14:paraId="06432F1F" w14:textId="77777777" w:rsidR="009A4BAC" w:rsidRDefault="009A4BAC" w:rsidP="004477AD">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...4 lines deleted...]
-        <w:spacing w:before="120"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="009A4BAC" w:rsidSect="007F5BAB">
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="even" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="2269" w:right="720" w:bottom="992" w:left="720" w:header="510" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64E07299" w14:textId="77777777" w:rsidR="003C0CD7" w:rsidRDefault="003C0CD7" w:rsidP="004477AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77222674" w14:textId="77777777" w:rsidR="0080551D" w:rsidRPr="0080551D" w:rsidRDefault="0080551D" w:rsidP="0080551D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B75B7F">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10797" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10513"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="4678"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="2717"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB67F9" w:rsidRPr="00B75B7F" w14:paraId="68DD1BB6" w14:textId="77777777" w:rsidTr="00B67EE3">
+      <w:tr w:rsidR="004477AD" w:rsidRPr="00571261" w14:paraId="137DCEE8" w14:textId="77777777" w:rsidTr="0080551D">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10513" w:type="dxa"/>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FF4B7CD" w14:textId="77777777" w:rsidR="00B67EE3" w:rsidRPr="00B75B7F" w:rsidRDefault="00B67EE3" w:rsidP="00B75B7F">
+          <w:p w14:paraId="49BA8499" w14:textId="68FD8B4F" w:rsidR="004477AD" w:rsidRPr="00C1417E" w:rsidRDefault="004477AD">
             <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1417E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SECTION </w:t>
+            </w:r>
+            <w:r w:rsidR="003C0CD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="003C0CD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DECLARATION </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004477AD" w:rsidRPr="00571261" w14:paraId="6802FC3E" w14:textId="77777777" w:rsidTr="0080551D">
+        <w:trPr>
+          <w:trHeight w:val="907"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0824849B" w14:textId="77777777" w:rsidR="004477AD" w:rsidRPr="00FB4E29" w:rsidRDefault="00FB4E29" w:rsidP="00006E1E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-549"/>
                 <w:tab w:val="left" w:pos="171"/>
                 <w:tab w:val="left" w:pos="1022"/>
                 <w:tab w:val="left" w:pos="1305"/>
                 <w:tab w:val="left" w:pos="1611"/>
                 <w:tab w:val="left" w:pos="1871"/>
                 <w:tab w:val="left" w:pos="2331"/>
                 <w:tab w:val="left" w:pos="2439"/>
                 <w:tab w:val="left" w:pos="3051"/>
                 <w:tab w:val="left" w:pos="3771"/>
                 <w:tab w:val="left" w:pos="4491"/>
                 <w:tab w:val="left" w:pos="5211"/>
                 <w:tab w:val="left" w:pos="5931"/>
                 <w:tab w:val="left" w:pos="6651"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="left" w:pos="8091"/>
                 <w:tab w:val="left" w:pos="8811"/>
                 <w:tab w:val="left" w:pos="9531"/>
                 <w:tab w:val="left" w:pos="10251"/>
                 <w:tab w:val="left" w:pos="10971"/>
                 <w:tab w:val="left" w:pos="11691"/>
                 <w:tab w:val="left" w:pos="12411"/>
                 <w:tab w:val="left" w:pos="13131"/>
                 <w:tab w:val="left" w:pos="13851"/>
                 <w:tab w:val="left" w:pos="14571"/>
                 <w:tab w:val="left" w:pos="15291"/>
                 <w:tab w:val="left" w:pos="16011"/>
                 <w:tab w:val="left" w:pos="16731"/>
                 <w:tab w:val="left" w:pos="17451"/>
                 <w:tab w:val="left" w:pos="18171"/>
                 <w:tab w:val="left" w:pos="18891"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="120"/>
+              <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B75B7F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="00FB4E29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">I declare/certify that: </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I declare / certify that: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A3C1F4B" w14:textId="77777777" w:rsidR="00B67EE3" w:rsidRPr="00B75B7F" w:rsidRDefault="00B67EE3" w:rsidP="00B67EE3">
+          <w:p w14:paraId="0E58ED4F" w14:textId="77777777" w:rsidR="00FB4E29" w:rsidRPr="00006E1E" w:rsidRDefault="00FB4E29" w:rsidP="00FB4E29">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:widowControl/>
+              <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-549"/>
                 <w:tab w:val="left" w:pos="171"/>
-                <w:tab w:val="left" w:pos="737"/>
                 <w:tab w:val="left" w:pos="1022"/>
                 <w:tab w:val="left" w:pos="1305"/>
                 <w:tab w:val="left" w:pos="1611"/>
                 <w:tab w:val="left" w:pos="1871"/>
                 <w:tab w:val="left" w:pos="2331"/>
                 <w:tab w:val="left" w:pos="2439"/>
                 <w:tab w:val="left" w:pos="3051"/>
                 <w:tab w:val="left" w:pos="3771"/>
                 <w:tab w:val="left" w:pos="4491"/>
                 <w:tab w:val="left" w:pos="5211"/>
                 <w:tab w:val="left" w:pos="5931"/>
                 <w:tab w:val="left" w:pos="6651"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="left" w:pos="8091"/>
                 <w:tab w:val="left" w:pos="8811"/>
                 <w:tab w:val="left" w:pos="9531"/>
                 <w:tab w:val="left" w:pos="10251"/>
                 <w:tab w:val="left" w:pos="10971"/>
                 <w:tab w:val="left" w:pos="11691"/>
                 <w:tab w:val="left" w:pos="12411"/>
                 <w:tab w:val="left" w:pos="13131"/>
                 <w:tab w:val="left" w:pos="13851"/>
                 <w:tab w:val="left" w:pos="14571"/>
                 <w:tab w:val="left" w:pos="15291"/>
                 <w:tab w:val="left" w:pos="16011"/>
                 <w:tab w:val="left" w:pos="16731"/>
                 <w:tab w:val="left" w:pos="17451"/>
                 <w:tab w:val="left" w:pos="18171"/>
                 <w:tab w:val="left" w:pos="18891"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:autoSpaceDE w:val="0"/>
-              <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B75B7F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="00006E1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
-[...1 lines deleted...]
-              <w:t>the information contained in this form, including attachments, is true and correct.</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The information contained in this form, including attachments, is true and correct.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F8968B2" w14:textId="77777777" w:rsidR="00B67EE3" w:rsidRPr="00B75B7F" w:rsidRDefault="00B67EE3" w:rsidP="00B67EE3">
+          <w:p w14:paraId="5C774E48" w14:textId="08D7D90E" w:rsidR="00FB4E29" w:rsidRPr="00FB4E29" w:rsidRDefault="00FB4E29" w:rsidP="00FB4E29">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:widowControl/>
+              <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-549"/>
                 <w:tab w:val="left" w:pos="171"/>
-                <w:tab w:val="left" w:pos="737"/>
                 <w:tab w:val="left" w:pos="1022"/>
                 <w:tab w:val="left" w:pos="1305"/>
                 <w:tab w:val="left" w:pos="1611"/>
                 <w:tab w:val="left" w:pos="1871"/>
                 <w:tab w:val="left" w:pos="2331"/>
                 <w:tab w:val="left" w:pos="2439"/>
                 <w:tab w:val="left" w:pos="3051"/>
                 <w:tab w:val="left" w:pos="3771"/>
                 <w:tab w:val="left" w:pos="4491"/>
                 <w:tab w:val="left" w:pos="5211"/>
                 <w:tab w:val="left" w:pos="5931"/>
                 <w:tab w:val="left" w:pos="6651"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="left" w:pos="8091"/>
                 <w:tab w:val="left" w:pos="8811"/>
                 <w:tab w:val="left" w:pos="9531"/>
                 <w:tab w:val="left" w:pos="10251"/>
                 <w:tab w:val="left" w:pos="10971"/>
                 <w:tab w:val="left" w:pos="11691"/>
                 <w:tab w:val="left" w:pos="12411"/>
                 <w:tab w:val="left" w:pos="13131"/>
                 <w:tab w:val="left" w:pos="13851"/>
                 <w:tab w:val="left" w:pos="14571"/>
                 <w:tab w:val="left" w:pos="15291"/>
                 <w:tab w:val="left" w:pos="16011"/>
                 <w:tab w:val="left" w:pos="16731"/>
                 <w:tab w:val="left" w:pos="17451"/>
                 <w:tab w:val="left" w:pos="18171"/>
                 <w:tab w:val="left" w:pos="18891"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:autoSpaceDE w:val="0"/>
-              <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B75B7F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="00006E1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">I am authorised to sign this application on behalf of the applicant entity. </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I am authorised to sign this application on behalf of the applicant entity.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7440EEA4" w14:textId="77777777" w:rsidR="00B67EE3" w:rsidRPr="00B75B7F" w:rsidRDefault="00B67EE3" w:rsidP="00B67EE3">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004477AD" w:rsidRPr="0039551D" w14:paraId="21383C30" w14:textId="77777777" w:rsidTr="0080551D">
+        <w:trPr>
+          <w:trHeight w:val="1403"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="10206" w:type="dxa"/>
+              <w:tblInd w:w="179" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5140"/>
+              <w:gridCol w:w="980"/>
+              <w:gridCol w:w="4086"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="004477AD" w:rsidRPr="00571261" w14:paraId="5DEFA1F3" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="4349B343" w14:textId="77777777" w:rsidR="004477AD" w:rsidRPr="00571261" w:rsidRDefault="004477AD">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="74"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="7D6EE1A9" w14:textId="77777777" w:rsidR="004477AD" w:rsidRPr="00571261" w:rsidRDefault="004477AD">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="21D405CF" w14:textId="77777777" w:rsidR="004477AD" w:rsidRPr="00571261" w:rsidRDefault="004477AD">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="004477AD" w:rsidRPr="00571261" w14:paraId="58F8E37D" w14:textId="77777777" w:rsidTr="00252375">
+              <w:trPr>
+                <w:trHeight w:val="802"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="4D24D99E" w14:textId="2BA267BB" w:rsidR="004477AD" w:rsidRPr="008A0C8E" w:rsidRDefault="004477AD">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008A0C8E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Signature </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="19BD6349" w14:textId="77777777" w:rsidR="004477AD" w:rsidRPr="008A0C8E" w:rsidRDefault="004477AD">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="119695AE" w14:textId="77777777" w:rsidR="004477AD" w:rsidRPr="008A0C8E" w:rsidRDefault="004477AD">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008A0C8E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Date</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="5F3C23DA" w14:textId="77777777" w:rsidR="004477AD" w:rsidRPr="0039551D" w:rsidRDefault="004477AD">
             <w:pPr>
-              <w:tabs>
-[...10 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B75B7F">
-[...80 lines deleted...]
-              </mc:AlternateContent>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00501B47" w:rsidRPr="0039551D" w14:paraId="5931102E" w14:textId="77777777" w:rsidTr="0080551D">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="541A8E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0569B6B0" w14:textId="183C0E9A" w:rsidR="00501B47" w:rsidRPr="0039551D" w:rsidRDefault="00501B47">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Full Name</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B75B7F">
-[...291 lines deleted...]
-              <w:t>Date:</w:t>
+            <w:r w:rsidRPr="0039551D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A0FF938" w14:textId="77777777" w:rsidR="00B67EE3" w:rsidRPr="00B75B7F" w:rsidRDefault="00B67EE3" w:rsidP="00B67EE3">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="541A8E"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52DDD878" w14:textId="77777777" w:rsidR="00501B47" w:rsidRPr="0039551D" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B75B7F">
-[...5 lines deleted...]
-              <w:tab/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1109738594"/>
+                <w:placeholder>
+                  <w:docPart w:val="45806686AB0E4EB383E1BC380F4B436E"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00501B47" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00501B47" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00501B47" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00501B47" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00501B47" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00501B47" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00501B47" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00501B47" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00501B47" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00501B47" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00501B47">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51D8CC0F" w14:textId="77777777" w:rsidR="00B67EE3" w:rsidRPr="00B75B7F" w:rsidRDefault="00B67EE3" w:rsidP="00B67EE3">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="541A8E"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23C66064" w14:textId="5C782D39" w:rsidR="00501B47" w:rsidRPr="00FC10BE" w:rsidRDefault="00FC10BE">
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC10BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Position title:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="541A8E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="439228B9" w14:textId="0EA45F04" w:rsidR="00501B47" w:rsidRPr="0039551D" w:rsidRDefault="00501B47">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="051938E4" w14:textId="77777777" w:rsidR="00B67EE3" w:rsidRPr="00B75B7F" w:rsidRDefault="00B67EE3" w:rsidP="00B67EE3">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C0CD7" w:rsidRPr="0039551D" w14:paraId="29989AF4" w14:textId="77777777" w:rsidTr="0080551D">
+        <w:trPr>
+          <w:trHeight w:val="1403"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="10206" w:type="dxa"/>
+              <w:tblInd w:w="179" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5140"/>
+              <w:gridCol w:w="980"/>
+              <w:gridCol w:w="4086"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="003C0CD7" w:rsidRPr="00571261" w14:paraId="68896EC4" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="25D445FF" w14:textId="77777777" w:rsidR="003C0CD7" w:rsidRPr="00571261" w:rsidRDefault="003C0CD7">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="74"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="5B8DFBB6" w14:textId="77777777" w:rsidR="003C0CD7" w:rsidRPr="00571261" w:rsidRDefault="003C0CD7">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="70FE582B" w14:textId="77777777" w:rsidR="003C0CD7" w:rsidRPr="00571261" w:rsidRDefault="003C0CD7">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="003C0CD7" w:rsidRPr="00571261" w14:paraId="66BB6F84" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="7B6B4CDC" w14:textId="12B4C0BD" w:rsidR="003C0CD7" w:rsidRPr="008A0C8E" w:rsidRDefault="003C0CD7">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008A0C8E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Signature</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="5E709732" w14:textId="77777777" w:rsidR="003C0CD7" w:rsidRPr="008A0C8E" w:rsidRDefault="003C0CD7">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="20653BFF" w14:textId="77777777" w:rsidR="003C0CD7" w:rsidRPr="008A0C8E" w:rsidRDefault="003C0CD7">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008A0C8E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Date</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="3FB1F88A" w14:textId="77777777" w:rsidR="003C0CD7" w:rsidRPr="0039551D" w:rsidRDefault="003C0CD7">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B55411" w:rsidRPr="0039551D" w14:paraId="0C64E5E2" w14:textId="77777777" w:rsidTr="0080551D">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E7D4DCB" w14:textId="77777777" w:rsidR="00B55411" w:rsidRPr="0039551D" w:rsidRDefault="00B55411">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Full Name</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0039551D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68A51B3C" w14:textId="77777777" w:rsidR="00B55411" w:rsidRPr="0039551D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1776975188"/>
+                <w:placeholder>
+                  <w:docPart w:val="16F92129DCCF4BD8A787717FB8E66D68"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00B55411" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00B55411" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00B55411" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00B55411" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00B55411" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00B55411" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00B55411" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00B55411" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00B55411" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00B55411" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00B55411">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2112B121" w14:textId="1296104D" w:rsidR="00B55411" w:rsidRPr="00B55411" w:rsidRDefault="00B55411">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Position title:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="081E45B5" w14:textId="1FBB1F1B" w:rsidR="00B55411" w:rsidRPr="0039551D" w:rsidRDefault="00B55411">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0E6CC75C" w14:textId="611F2AEC" w:rsidR="000449C2" w:rsidRDefault="00111766" w:rsidP="009136EF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10795" w:type="dxa"/>
+        <w:tblInd w:w="-165" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:insideH w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:insideV w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10795"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00280963" w:rsidRPr="00571261" w14:paraId="2025A8A2" w14:textId="77777777" w:rsidTr="00B55411">
+        <w:trPr>
+          <w:trHeight w:val="1020"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F0E6FA"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF2A160" w14:textId="00C71A61" w:rsidR="00280963" w:rsidRPr="001636F6" w:rsidRDefault="00280963" w:rsidP="00B55411">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="737"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
                 <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...94 lines deleted...]
-              </mc:AlternateContent>
+            <w:r w:rsidRPr="00B55411">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>IMPORTANT NOTE:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B75B7F">
-[...154 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00B55411">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B75B7F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:r w:rsidRPr="00B55411">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
-[...1 lines deleted...]
-              <w:t>Penalty: $10,000.</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">It is an offence under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B55411">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t>Liquor Control Act 1988</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B55411">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to make a statement that is false or misleading. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="671509F8" w14:textId="77777777" w:rsidR="00BF06B5" w:rsidRPr="00B75B7F" w:rsidRDefault="00BF06B5" w:rsidP="00BF06B5">
+    <w:p w14:paraId="3F8AAE01" w14:textId="77777777" w:rsidR="009136EF" w:rsidRPr="00DD279D" w:rsidRDefault="009136EF" w:rsidP="0092438E">
       <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00BF06B5" w:rsidRPr="00B75B7F" w:rsidSect="00B75B7F">
-[...11 lines deleted...]
-      <w:docGrid w:linePitch="326"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="4DB3AD12" w14:textId="11518C3B" w:rsidR="003E4ACD" w:rsidRDefault="003E4ACD" w:rsidP="00FA0125">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:right="118"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C54628D" w14:textId="77777777" w:rsidR="00071B40" w:rsidRPr="00071B40" w:rsidRDefault="00071B40" w:rsidP="00071B40"/>
+    <w:p w14:paraId="3941A420" w14:textId="77777777" w:rsidR="00071B40" w:rsidRPr="00071B40" w:rsidRDefault="00071B40" w:rsidP="00071B40"/>
+    <w:p w14:paraId="53A972AA" w14:textId="77777777" w:rsidR="00071B40" w:rsidRPr="00071B40" w:rsidRDefault="00071B40" w:rsidP="00071B40"/>
+    <w:p w14:paraId="7EFB2F3C" w14:textId="77777777" w:rsidR="00071B40" w:rsidRPr="00071B40" w:rsidRDefault="00071B40" w:rsidP="00071B40"/>
+    <w:p w14:paraId="6A728CB6" w14:textId="77777777" w:rsidR="00071B40" w:rsidRPr="00071B40" w:rsidRDefault="00071B40" w:rsidP="00071B40"/>
+    <w:p w14:paraId="0B1A2498" w14:textId="77777777" w:rsidR="00071B40" w:rsidRPr="00071B40" w:rsidRDefault="00071B40" w:rsidP="00071B40"/>
+    <w:p w14:paraId="4F385EDD" w14:textId="77777777" w:rsidR="00071B40" w:rsidRDefault="00071B40" w:rsidP="00071B40">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C40CFF3" w14:textId="77777777" w:rsidR="00071B40" w:rsidRDefault="00071B40" w:rsidP="00071B40">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64740F31" w14:textId="77777777" w:rsidR="00071B40" w:rsidRDefault="00071B40" w:rsidP="00071B40">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10DEDFDA" w14:textId="77777777" w:rsidR="00071B40" w:rsidRPr="00071B40" w:rsidRDefault="00071B40" w:rsidP="00071B40">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C4E75B7" w14:textId="5064DD14" w:rsidR="00071B40" w:rsidRPr="00071B40" w:rsidRDefault="00071B40" w:rsidP="00EE2F76">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D55634">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="4F57E166" wp14:editId="0C846102">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>19632930</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>92075</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6545580" cy="1764030"/>
+                <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
+                <wp:wrapNone/>
+                <wp:docPr id="192302804" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6545580" cy="1764030"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="0">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:effectLst/>
+                            </a14:hiddenEffects>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="796ED5B3" w14:textId="77777777" w:rsidR="00071B40" w:rsidRDefault="00071B40" w:rsidP="00071B40">
+                            <w:pPr>
+                              <w:pBdr>
+                                <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                              </w:pBdr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="-720"/>
+                              </w:tabs>
+                              <w:suppressAutoHyphens/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                                <w:spacing w:val="-3"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="4F57E166" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:1545.9pt;margin-top:7.25pt;width:515.4pt;height:138.9pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAM0CWi5QEAAL4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU21v0zAQ/o7Ef7D8nSYZa5miptO0aQhp&#10;sEmDH+A6dmLh+MzZbVJ+PWe36WB8Q3yxzvfy+O65x+vrabBsrzAYcA2vFiVnyklojesa/u3r/bsr&#10;zkIUrhUWnGr4QQV+vXn7Zj36Wl1AD7ZVyAjEhXr0De9j9HVRBNmrQYQFeOUoqAEHEemKXdGiGAl9&#10;sMVFWa6KEbD1CFKFQN67Y5BvMr7WSsZHrYOKzDaceov5xHxu01ls1qLuUPjeyFMb4h+6GIRx9OgZ&#10;6k5EwXZo/oIajEQIoONCwlCA1kaqPANNU5WvpnnuhVd5FiIn+DNN4f/Byi/7Z/+EqfXgH0B+D8zB&#10;bS9cp24QYeyVaOm5KhFVjD7U54J0CVTKtuNnaGm1YhchczBpHBIgTcemTPXhTLWaIpPkXC0vl8sr&#10;2oikWPVhdVm+z8soRD2Xewzxo4KBJaPhSLvM8GL/EGJqR9RzSnrNwb2xNu/Tuj8clHj0qCyIU/Xc&#10;f5JKqOO0nag2mVtoDzQWwlEsJO74SIe2MDZcWuM56wF/vvalPNoLRTgbSVANDz92AhVn9pMjCpP6&#10;ZgNnYzsbwkkqbXjk7GjexqNKdx5N1xNylYd3cEM0a5MJeOn2tBwSSeblJOikwt/vOevl221+AQAA&#10;//8DAFBLAwQUAAYACAAAACEAbX6IPOAAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+EMBSE&#10;7yb+h+aZeHML3ZUIUjZmCYnedPXirUufQKSvQLuA/956co+Tmcx8k+9X07MZJ9dZkhBvImBItdUd&#10;NRI+3qu7B2DOK9Kqt4QSftDBvri+ylWm7UJvOB99w0IJuUxJaL0fMs5d3aJRbmMHpOB92ckoH+TU&#10;cD2pJZSbnosoSrhRHYWFVg14aLH+Pp6NhHJKdOUOz2WVfi6lf3kd55GPUt7erE+PwDyu/j8Mf/gB&#10;HYrAdLJn0o71ErZRGgd2H5zdPbCQ2MVCJMBOEkQqtsCLnF+eKH4BAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEADNAlouUBAAC+AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAbX6IPOAAAAAMAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight="0">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="796ED5B3" w14:textId="77777777" w:rsidR="00071B40" w:rsidRDefault="00071B40" w:rsidP="00071B40">
+                      <w:pPr>
+                        <w:pBdr>
+                          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                          <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                        </w:pBdr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="-720"/>
+                        </w:tabs>
+                        <w:suppressAutoHyphens/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                          <w:spacing w:val="-3"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00071B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00071B40" w:rsidRPr="00071B40" w:rsidSect="009A4BAC">
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="284" w:right="720" w:bottom="992" w:left="720" w:header="510" w:footer="0" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0416C03E" w14:textId="77777777" w:rsidR="008324DC" w:rsidRDefault="008324DC">
+    <w:p w14:paraId="6AB36D1A" w14:textId="77777777" w:rsidR="00254646" w:rsidRDefault="00254646" w:rsidP="009C2718">
       <w:pPr>
-        <w:spacing w:line="20" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78E1C615" w14:textId="77777777" w:rsidR="008324DC" w:rsidRDefault="008324DC">
+    <w:p w14:paraId="7FFD21E0" w14:textId="77777777" w:rsidR="00254646" w:rsidRDefault="00254646" w:rsidP="009C2718">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier">
-[...9 lines deleted...]
-    <w:panose1 w:val="020B0606020202030204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Black">
+    <w:panose1 w:val="020B0A04020102020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Nova">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="48AB7094" w14:textId="77777777" w:rsidR="00BD0A10" w:rsidRPr="00BD0A10" w:rsidRDefault="00BD0A10" w:rsidP="00BD0A10">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-943690364"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-742253840"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:p w14:paraId="1ECE6D54" w14:textId="77777777" w:rsidR="00EE2F76" w:rsidRPr="00D55634" w:rsidRDefault="00EE2F76" w:rsidP="00EE2F76">
+            <w:pPr>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D55634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Level 2, Gordon Stephenson House, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7044FE1D" w14:textId="77777777" w:rsidR="00EE2F76" w:rsidRPr="00D55634" w:rsidRDefault="00EE2F76" w:rsidP="00EE2F76">
+            <w:pPr>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D55634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>140 William Street, Perth Western Australia, 6000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21D58D22" w14:textId="77777777" w:rsidR="00EE2F76" w:rsidRPr="00D55634" w:rsidRDefault="00EE2F76" w:rsidP="00EE2F76">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7980"/>
+              </w:tabs>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D55634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Postal Address:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D55634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D55634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>PO Box 8349, Perth Business Centre, WA, 6849</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="189408BA" w14:textId="77777777" w:rsidR="00EE2F76" w:rsidRPr="00D55634" w:rsidRDefault="00EE2F76" w:rsidP="00EE2F76">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7980"/>
+              </w:tabs>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D55634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tel:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D55634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> +61 8 655 14888 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D55634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Country Callers: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D55634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1800 634 541</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D55634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="021F83F7" w14:textId="77777777" w:rsidR="00EE2F76" w:rsidRPr="00071B40" w:rsidRDefault="00EE2F76" w:rsidP="00EE2F76">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7980"/>
+              </w:tabs>
+              <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D55634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Email: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1" w:history="1">
+              <w:r w:rsidRPr="00D55634">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>rgl@lgirs.wa.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00D55634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D55634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Website:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D55634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId2" w:history="1">
+              <w:r w:rsidRPr="00D55634">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>www.lgirs.wa.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00071B40">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53E5A5C8" w14:textId="13720B97" w:rsidR="00EE2F76" w:rsidRPr="00EE2F76" w:rsidRDefault="00EE2F76">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE2F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE2F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00EE2F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00EE2F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00EE2F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE2F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00EE2F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE2F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00EE2F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00EE2F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00EE2F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE2F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="76BF52E4" w14:textId="77777777" w:rsidR="00EE2F76" w:rsidRDefault="00EE2F76">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:jc w:val="center"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BD0A10">
-[...84 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="09AA64F7" w14:textId="77777777" w:rsidR="00B75B7F" w:rsidRPr="00B75B7F" w:rsidRDefault="00B75B7F" w:rsidP="00B75B7F">
-[...6 lines deleted...]
-      <w:jc w:val="right"/>
+  <w:sdt>
+    <w:sdtPr>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-    </w:pPr>
-[...119 lines deleted...]
-  <w:p w14:paraId="6BDFF441" w14:textId="7A0DCD23" w:rsidR="00B75B7F" w:rsidRDefault="00B75B7F" w:rsidP="00B75B7F">
+      <w:id w:val="2113622827"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="1728636285"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:p w14:paraId="186CF3AF" w14:textId="46E0F402" w:rsidR="00EE2F76" w:rsidRPr="00EE2F76" w:rsidRDefault="00EE2F76">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE2F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE2F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00EE2F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00EE2F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00EE2F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE2F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00EE2F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE2F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00EE2F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00EE2F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00EE2F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE2F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="5C5E0D3C" w14:textId="6E8C5F1E" w:rsidR="00B15B70" w:rsidRPr="00EE2F76" w:rsidRDefault="00B15B70" w:rsidP="00EE2F76">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:jc w:val="right"/>
     </w:pPr>
-    <w:r w:rsidRPr="00B75B7F">
-[...77 lines deleted...]
-    <w:bookmarkEnd w:id="1"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09E4F9D2" w14:textId="77777777" w:rsidR="008324DC" w:rsidRDefault="008324DC">
+    <w:p w14:paraId="2E45535D" w14:textId="77777777" w:rsidR="00254646" w:rsidRDefault="00254646" w:rsidP="009C2718">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="203FD05C" w14:textId="77777777" w:rsidR="008324DC" w:rsidRDefault="008324DC">
+    <w:p w14:paraId="5D53FCD4" w14:textId="77777777" w:rsidR="00254646" w:rsidRDefault="00254646" w:rsidP="009C2718">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0D7451FF" w14:textId="3E26AC75" w:rsidR="00B75B7F" w:rsidRDefault="00B75B7F">
+  <w:p w14:paraId="41793562" w14:textId="5DB67E21" w:rsidR="00A16AA6" w:rsidRPr="00923CBD" w:rsidRDefault="007F5BAB" w:rsidP="00923CBD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="6585"/>
+      </w:tabs>
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68EC997B" wp14:editId="6D33B71F">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-449580</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="8039100" cy="1495425"/>
+              <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+              <wp:wrapNone/>
+              <wp:docPr id="485569631" name="Rectangle: Top Corners Rounded 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="8039100" cy="1495425"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="round2SameRect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="38115E"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:solidFill>
+                          <a:srgbClr val="38115E"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="15000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="19AC7D4C" id="Rectangle: Top Corners Rounded 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:-35.4pt;width:633pt;height:117.75pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="8039100,1495425" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3H+qIhQIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTZGuDOkXQrsOA&#10;Yi2aDj0rspQYkEWNUuJkXz9KdpyuLXYodpFFkXwkn0leXO4aw7YKfQ225MVJzpmyEqrarkr+8/Hm&#10;0xlnPghbCQNWlXyvPL+cffxw0bqpGsEaTKWQEYj109aVfB2Cm2aZl2vVCH8CTllSasBGBBJxlVUo&#10;WkJvTDbK889ZC1g5BKm8p9frTslnCV9rJcOd1l4FZkpOuYV0YjqX8cxmF2K6QuHWtezTEO/IohG1&#10;paAD1LUIgm2wfgXV1BLBgw4nEpoMtK6lSjVQNUX+oprFWjiVaiFyvBto8v8PVv7YLtw9Eg2t81NP&#10;11jFTmMTv5Qf2yWy9gNZaheYpMez/PS8yIlTSbpifD4ZjyaRzuzo7tCHbwoaFi8lR9jYarQQjXqg&#10;/5LoEttbHzqng3GM68HU1U1tTBJwtbwyyLaC/uHpWVFMvvZx/jIz9n2elG90zY71p1vYGxUBjX1Q&#10;mtUVVTxKKafWVENCQkplQ9Gp1qJSXZ7FJCduusoGj0ROAozImuobsHuA2PavsTuY3j66qtTZg3P+&#10;r8Q658EjRQYbBuemtoBvARiqqo/c2R9I6qiJLC2h2t8jQ+jmyjt5U9OvvhU+3AukQaL2oOUQ7ujQ&#10;BtqSQ3/jbA34+633aE/9TVrOWhrMkvtfG4GKM/PdUuefF+NxnOQkjCdfRiTgc83yucZumiugvilo&#10;DTmZrtE+mMNVIzRPtEPmMSqphJUUu+Qy4EG4Ct3CoC0k1XyezGh6nQi3duFkBI+sxgZ+3D0JdH2/&#10;BxqVH3AYYjF90eydbfS0MN8E0HWahCOvPd80+alx+i0VV8tzOVkdd+nsDwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAH1aDbPfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMjzFPwzAQhXck/oN1SCxR61Ag&#10;pWmcqkJiqVjaMjBe42tsEdtR7LaBX891gu3u3tO771Wr0XXiTEO0wSt4mOYgyDdBW98q+Ni/TV5A&#10;xIReYxc8KfimCKv69qbCUoeL39J5l1rBIT6WqMCk1JdSxsaQwzgNPXnWjmFwmHgdWqkHvHC46+Qs&#10;zwvp0Hr+YLCnV0PN1+7kFKw/nzHrF4ufTZNZ87jZZ2jfM6Xu78b1EkSiMf2Z4YrP6FAz0yGcvI6i&#10;U8BFkoLJPOcCV3lWFHw68FQ8zUHWlfzfoP4FAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;tx/qiIUCAACTBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAfVoNs98AAAAJAQAADwAAAAAAAAAAAAAAAADfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" path="m249242,l7789858,v137653,,249242,111589,249242,249242l8039100,1495425r,l,1495425r,l,249242c,111589,111589,,249242,xe" fillcolor="#38115e" strokecolor="#38115e" strokeweight="1pt">
+              <v:stroke joinstyle="miter"/>
+              <v:path arrowok="t" o:connecttype="custom" o:connectlocs="249242,0;7789858,0;8039100,249242;8039100,1495425;8039100,1495425;0,1495425;0,1495425;0,249242;249242,0" o:connectangles="0,0,0,0,0,0,0,0,0"/>
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00220B42">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CB2D81F" wp14:editId="2F9AE31C">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5533F24F" wp14:editId="757D9828">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>1442</wp:posOffset>
+            <wp:posOffset>-90805</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>150126</wp:posOffset>
+            <wp:posOffset>-114300</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="3133333" cy="733333"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="3237230" cy="774065"/>
+          <wp:effectExtent l="0" t="0" r="1270" b="6985"/>
           <wp:wrapNone/>
-          <wp:docPr id="137821243" name="Picture 1"/>
+          <wp:docPr id="966533814" name="Picture 6" descr="A black background with white text&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="137821243" name=""/>
+                  <pic:cNvPr id="981728313" name="Picture 6" descr="A black background with white text&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="3133333" cy="733333"/>
+                    <a:ext cx="3237230" cy="774065"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00923CBD">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00897A14">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00897A14">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00923CBD" w:rsidRPr="00923CBD">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Form </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:t>LLD/10</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AE0694A"/>
+    <w:nsid w:val="0A5D4887"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2EFCEA10"/>
-    <w:lvl w:ilvl="0" w:tplc="01822DBE">
+    <w:tmpl w:val="A2228C86"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="225D783F"/>
+    <w:nsid w:val="113B447E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="04E891CA"/>
-[...320 lines deleted...]
-    <w:tmpl w:val="262CB308"/>
+    <w:tmpl w:val="91C48B3E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
@@ -2974,240 +6204,968 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1856186516">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C261672"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B4CC7ABE"/>
+    <w:lvl w:ilvl="0" w:tplc="304E6770">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E535E30"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A2228C86"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32314084"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A2228C86"/>
+    <w:lvl w:ilvl="0" w:tplc="870A2DEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EDF403F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="919CB71E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56FD60D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A052F012"/>
+    <w:lvl w:ilvl="0" w:tplc="6CBE2AE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="604B5ECF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="699018D2"/>
+    <w:lvl w:ilvl="0" w:tplc="3F58792E">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1606116650">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="398593981">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1576285157">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="579828105">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="786042848">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="849217391">
-[...5 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="117378588">
+  <w:num w:numId="6" w16cid:durableId="739719147">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="80302262">
+  <w:num w:numId="7" w16cid:durableId="1945183464">
     <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="35468995">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-  <w:embedSystemFonts/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="978"/>
-[...5 lines deleted...]
-  <w:noPunctuationKerning/>
+  <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
-    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FF5524"/>
-[...47 lines deleted...]
-    <w:rsid w:val="00FF5524"/>
+    <w:rsidRoot w:val="0092438E"/>
+    <w:rsid w:val="00006AEE"/>
+    <w:rsid w:val="00006E1E"/>
+    <w:rsid w:val="00024DC9"/>
+    <w:rsid w:val="000317C5"/>
+    <w:rsid w:val="000414F5"/>
+    <w:rsid w:val="000437CA"/>
+    <w:rsid w:val="000449C2"/>
+    <w:rsid w:val="00051FFB"/>
+    <w:rsid w:val="000537A0"/>
+    <w:rsid w:val="0005623D"/>
+    <w:rsid w:val="00071B40"/>
+    <w:rsid w:val="000A379D"/>
+    <w:rsid w:val="000D7000"/>
+    <w:rsid w:val="00111766"/>
+    <w:rsid w:val="00141DF2"/>
+    <w:rsid w:val="00165106"/>
+    <w:rsid w:val="00195C87"/>
+    <w:rsid w:val="001F2A74"/>
+    <w:rsid w:val="00220B42"/>
+    <w:rsid w:val="002443A7"/>
+    <w:rsid w:val="00252375"/>
+    <w:rsid w:val="00254646"/>
+    <w:rsid w:val="0026400A"/>
+    <w:rsid w:val="00272211"/>
+    <w:rsid w:val="00275DE9"/>
+    <w:rsid w:val="00280963"/>
+    <w:rsid w:val="00282C55"/>
+    <w:rsid w:val="00284E97"/>
+    <w:rsid w:val="002F5EC2"/>
+    <w:rsid w:val="00357FC2"/>
+    <w:rsid w:val="00365AAA"/>
+    <w:rsid w:val="003679BA"/>
+    <w:rsid w:val="00390E03"/>
+    <w:rsid w:val="003A0C69"/>
+    <w:rsid w:val="003C0CD7"/>
+    <w:rsid w:val="003E4ACD"/>
+    <w:rsid w:val="003F794F"/>
+    <w:rsid w:val="00400A84"/>
+    <w:rsid w:val="00401E26"/>
+    <w:rsid w:val="0041361C"/>
+    <w:rsid w:val="00413CF9"/>
+    <w:rsid w:val="00423043"/>
+    <w:rsid w:val="00430916"/>
+    <w:rsid w:val="004477AD"/>
+    <w:rsid w:val="00456FFB"/>
+    <w:rsid w:val="004779CB"/>
+    <w:rsid w:val="0048641A"/>
+    <w:rsid w:val="004916B3"/>
+    <w:rsid w:val="00494C75"/>
+    <w:rsid w:val="004C766B"/>
+    <w:rsid w:val="004E45D4"/>
+    <w:rsid w:val="004E7635"/>
+    <w:rsid w:val="00501B47"/>
+    <w:rsid w:val="00507A6F"/>
+    <w:rsid w:val="005176AB"/>
+    <w:rsid w:val="0054094E"/>
+    <w:rsid w:val="005777C0"/>
+    <w:rsid w:val="005D4C86"/>
+    <w:rsid w:val="005D579A"/>
+    <w:rsid w:val="005E3671"/>
+    <w:rsid w:val="005E72B5"/>
+    <w:rsid w:val="0065288D"/>
+    <w:rsid w:val="006720BD"/>
+    <w:rsid w:val="00683C10"/>
+    <w:rsid w:val="006841E7"/>
+    <w:rsid w:val="00690494"/>
+    <w:rsid w:val="006A5539"/>
+    <w:rsid w:val="006C2F89"/>
+    <w:rsid w:val="006C6ADC"/>
+    <w:rsid w:val="00735B8E"/>
+    <w:rsid w:val="00737622"/>
+    <w:rsid w:val="00754238"/>
+    <w:rsid w:val="00754B10"/>
+    <w:rsid w:val="00773AAB"/>
+    <w:rsid w:val="00780288"/>
+    <w:rsid w:val="007A22A4"/>
+    <w:rsid w:val="007A4AF4"/>
+    <w:rsid w:val="007F06C4"/>
+    <w:rsid w:val="007F37F3"/>
+    <w:rsid w:val="007F5BAB"/>
+    <w:rsid w:val="0080551D"/>
+    <w:rsid w:val="00812F2A"/>
+    <w:rsid w:val="00827A1E"/>
+    <w:rsid w:val="008321DD"/>
+    <w:rsid w:val="00840E17"/>
+    <w:rsid w:val="008925B4"/>
+    <w:rsid w:val="00897A14"/>
+    <w:rsid w:val="00897CF3"/>
+    <w:rsid w:val="008A1FC3"/>
+    <w:rsid w:val="008C7A60"/>
+    <w:rsid w:val="008F29A5"/>
+    <w:rsid w:val="008F543E"/>
+    <w:rsid w:val="009057A6"/>
+    <w:rsid w:val="00905EC9"/>
+    <w:rsid w:val="009071CF"/>
+    <w:rsid w:val="009136EF"/>
+    <w:rsid w:val="00923CBD"/>
+    <w:rsid w:val="0092438E"/>
+    <w:rsid w:val="00925336"/>
+    <w:rsid w:val="00930E67"/>
+    <w:rsid w:val="00936BA2"/>
+    <w:rsid w:val="009411C0"/>
+    <w:rsid w:val="00973E6E"/>
+    <w:rsid w:val="00984D52"/>
+    <w:rsid w:val="009949EA"/>
+    <w:rsid w:val="009A4BAC"/>
+    <w:rsid w:val="009B0867"/>
+    <w:rsid w:val="009C2718"/>
+    <w:rsid w:val="009E78E5"/>
+    <w:rsid w:val="009F7BD4"/>
+    <w:rsid w:val="00A16AA6"/>
+    <w:rsid w:val="00A304BF"/>
+    <w:rsid w:val="00A311ED"/>
+    <w:rsid w:val="00A4118A"/>
+    <w:rsid w:val="00A433C6"/>
+    <w:rsid w:val="00A52FC5"/>
+    <w:rsid w:val="00A67BE6"/>
+    <w:rsid w:val="00A73615"/>
+    <w:rsid w:val="00A82B47"/>
+    <w:rsid w:val="00A87874"/>
+    <w:rsid w:val="00AB2355"/>
+    <w:rsid w:val="00AE3AC2"/>
+    <w:rsid w:val="00B00490"/>
+    <w:rsid w:val="00B15B70"/>
+    <w:rsid w:val="00B41193"/>
+    <w:rsid w:val="00B43F0E"/>
+    <w:rsid w:val="00B55411"/>
+    <w:rsid w:val="00B57912"/>
+    <w:rsid w:val="00BA0F99"/>
+    <w:rsid w:val="00BC6AED"/>
+    <w:rsid w:val="00BE0AC1"/>
+    <w:rsid w:val="00C07C8F"/>
+    <w:rsid w:val="00C35026"/>
+    <w:rsid w:val="00C84406"/>
+    <w:rsid w:val="00C96AF0"/>
+    <w:rsid w:val="00CB7B19"/>
+    <w:rsid w:val="00CC7912"/>
+    <w:rsid w:val="00CC794D"/>
+    <w:rsid w:val="00CD01C1"/>
+    <w:rsid w:val="00CE2DF1"/>
+    <w:rsid w:val="00D27FD4"/>
+    <w:rsid w:val="00D55080"/>
+    <w:rsid w:val="00D55634"/>
+    <w:rsid w:val="00D5628B"/>
+    <w:rsid w:val="00D77A61"/>
+    <w:rsid w:val="00D8051A"/>
+    <w:rsid w:val="00D959A0"/>
+    <w:rsid w:val="00DA3919"/>
+    <w:rsid w:val="00DB2A27"/>
+    <w:rsid w:val="00DD279D"/>
+    <w:rsid w:val="00DE2955"/>
+    <w:rsid w:val="00DE3FFA"/>
+    <w:rsid w:val="00DE45CD"/>
+    <w:rsid w:val="00E05546"/>
+    <w:rsid w:val="00E41B49"/>
+    <w:rsid w:val="00E46A80"/>
+    <w:rsid w:val="00E80CF5"/>
+    <w:rsid w:val="00EB0EB5"/>
+    <w:rsid w:val="00EE0C49"/>
+    <w:rsid w:val="00EE2F76"/>
+    <w:rsid w:val="00EF1289"/>
+    <w:rsid w:val="00EF20CB"/>
+    <w:rsid w:val="00EF25D1"/>
+    <w:rsid w:val="00F04FFD"/>
+    <w:rsid w:val="00F24B5B"/>
+    <w:rsid w:val="00F325B1"/>
+    <w:rsid w:val="00F60BB7"/>
+    <w:rsid w:val="00F77BEF"/>
+    <w:rsid w:val="00F969F5"/>
+    <w:rsid w:val="00FA0125"/>
+    <w:rsid w:val="00FB4E29"/>
+    <w:rsid w:val="00FC10BE"/>
+    <w:rsid w:val="00FC7C91"/>
+    <w:rsid w:val="0EB629B0"/>
+    <w:rsid w:val="4484847E"/>
+    <w:rsid w:val="72BE800A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="443BB534"/>
+  <w14:docId w14:val="0E07E822"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{2745BCDD-5538-4958-BE35-A2B110858CE7}"/>
+  <w15:docId w15:val="{F96846BB-3230-415E-97F0-13713DCB6FA6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3276,51 +7234,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3502,870 +7460,3813 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2A27"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:qFormat/>
-    <w:rsid w:val="00B60550"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D27FD4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:tabs>
-[...7 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="055780"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:spacing w:val="-3"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="EndnoteText">
-[...6 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DB2A27"/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
-[...6 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D27FD4"/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="055780"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Document8">
-    <w:name w:val="Document 8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Document4">
-    <w:name w:val="Document 4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2A27"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DB2A27"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
     <w:rPr>
       <w:b/>
-      <w:i/>
-      <w:sz w:val="24"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Document6">
-[...25 lines deleted...]
-    <w:name w:val="Right Par 1"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009C2718"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="-720"/>
-[...1 lines deleted...]
-        <w:tab w:val="decimal" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:suppressAutoHyphens/>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009C2718"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009C2718"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009C2718"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0092438E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...491 lines deleted...]
-    <w:name w:val="_Equation Caption"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="00CB67F9"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="0092438E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...2 lines deleted...]
-    <w:rsid w:val="00BD0A10"/>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A16AA6"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00B15B70"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="14"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGridLight">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="003E4ACD"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...11 lines deleted...]
-    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BF06B5"/>
+    <w:rsid w:val="006720BD"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="055780" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E80A8D"/>
+    <w:rsid w:val="006720BD"/>
     <w:rPr>
-      <w:color w:val="808080"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-    <w:name w:val="Footer Char"/>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FE412E"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0054094E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
-[...3 lines deleted...]
-    <w:rsid w:val="00FE412E"/>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0054094E"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0054094E"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0054094E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0054094E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B67EE3"/>
+    <w:rsid w:val="004779CB"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-      <w:contextualSpacing/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="004779CB"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="004779CB"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="1800370414">
+    <w:div w:id="478107713">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="334455823">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="662316883">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="858816100">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1963806684">
+    <w:div w:id="1154444457">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="2110078006">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="23872553">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1744571883">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgirs.wa.gov.au" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgirs.wa.gov.au" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgl@lgirs.wa.gov.au" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\sharon.maxwell\Downloads\DLGSC%20generic%20Word%20template.dotm" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0D6B451C4B3C47C3A91930E15BFBBB74"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1AF66705-A20A-4547-9401-B491F88457CE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:bookmarkStart w:id="0" w:name="Text8"/>
+        <w:bookmarkStart w:id="1" w:name="Text9"/>
+        <w:bookmarkStart w:id="2" w:name="Text10"/>
+        <w:bookmarkStart w:id="3" w:name="Text11"/>
+        <w:bookmarkEnd w:id="0"/>
+        <w:bookmarkEnd w:id="1"/>
+        <w:bookmarkEnd w:id="2"/>
+        <w:bookmarkEnd w:id="3"/>
+        <w:p w:rsidR="007F499D" w:rsidRDefault="00641E95" w:rsidP="00641E95">
+          <w:pPr>
+            <w:pStyle w:val="0D6B451C4B3C47C3A91930E15BFBBB74"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="4" w:name="Text1"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="4"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="ACFC0F8D348A487584A9BF823A472427"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3BBB97AC-967C-4D2D-8417-6B9C27898AC5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007F499D" w:rsidRDefault="00641E95" w:rsidP="00641E95">
+          <w:pPr>
+            <w:pStyle w:val="ACFC0F8D348A487584A9BF823A472427"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="5" w:name="Text2"/>
+        <w:bookmarkStart w:id="6" w:name="Text7"/>
+        <w:bookmarkStart w:id="7" w:name="Text4"/>
+        <w:bookmarkStart w:id="8" w:name="Text5"/>
+        <w:bookmarkStart w:id="9" w:name="Text6"/>
+        <w:bookmarkStart w:id="10" w:name="Text8"/>
+        <w:bookmarkStart w:id="11" w:name="Text9"/>
+        <w:bookmarkStart w:id="12" w:name="Text10"/>
+        <w:bookmarkStart w:id="13" w:name="Text8"/>
+        <w:bookmarkEnd w:id="5"/>
+        <w:bookmarkEnd w:id="6"/>
+        <w:bookmarkEnd w:id="7"/>
+        <w:bookmarkEnd w:id="8"/>
+        <w:bookmarkEnd w:id="9"/>
+        <w:bookmarkEnd w:id="10"/>
+        <w:bookmarkEnd w:id="11"/>
+        <w:bookmarkEnd w:id="12"/>
+        <w:bookmarkEnd w:id="13"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9B4CE56788C846ADBE5707766066AD43"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{653EBF9F-19B0-4B9F-9093-10ABAE0011AF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007F499D" w:rsidRDefault="00641E95" w:rsidP="00641E95">
+          <w:pPr>
+            <w:pStyle w:val="9B4CE56788C846ADBE5707766066AD43"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="438F8D5029C141D5878EBE8A0A0BB495"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BAF6DFC0-48DF-49CA-ABFE-CD333B152DF5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007F499D" w:rsidRDefault="00641E95" w:rsidP="00641E95">
+          <w:pPr>
+            <w:pStyle w:val="438F8D5029C141D5878EBE8A0A0BB495"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text9"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="14" w:name="Text8"/>
+        <w:bookmarkStart w:id="15" w:name="Text9"/>
+        <w:bookmarkEnd w:id="14"/>
+        <w:bookmarkEnd w:id="15"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8E850816992F4B64A617C72E33353C5A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A6576B74-4D90-41E1-A15D-D26C5688BBE9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007F499D" w:rsidRDefault="00641E95" w:rsidP="00641E95">
+          <w:pPr>
+            <w:pStyle w:val="8E850816992F4B64A617C72E33353C5A"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="16" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="16"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="662C84EE859F41D6B43087B5572C0FC9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C949FDF8-72E4-4E8B-B43F-4BB0D9FAC97B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007F499D" w:rsidRDefault="00641E95" w:rsidP="00641E95">
+          <w:pPr>
+            <w:pStyle w:val="662C84EE859F41D6B43087B5572C0FC9"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text4"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="17" w:name="Text4"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="17"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="23C1530972D74CA589D596939ECBFA1F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8F083F41-AFFA-4293-8C6B-F3F6B94E0E2F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007F499D" w:rsidRDefault="00641E95" w:rsidP="00641E95">
+          <w:pPr>
+            <w:pStyle w:val="23C1530972D74CA589D596939ECBFA1F"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text5"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="18" w:name="Text5"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="18"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D799CAAD49A542B3A68F10CC48690EFB"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B17C994C-6661-486F-B7FD-DE354DA6931B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007F499D" w:rsidRDefault="00641E95" w:rsidP="00641E95">
+          <w:pPr>
+            <w:pStyle w:val="D799CAAD49A542B3A68F10CC48690EFB"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text6"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="19" w:name="Text6"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="19"/>
+        </w:p>
+        <w:bookmarkStart w:id="20" w:name="Text10"/>
+        <w:bookmarkEnd w:id="20"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FCEBBD9070364E5C9D5A0957ECED1384"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{97359A46-B786-4201-89F8-535718132D39}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00D85B3D" w:rsidRDefault="00D85B3D" w:rsidP="00D85B3D">
+          <w:pPr>
+            <w:pStyle w:val="FCEBBD9070364E5C9D5A0957ECED1384"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text2"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="21" w:name="Text2"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="21"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="940AE540E9A64A0AA2BA5C27EDA79800"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{683F5D16-89E6-4F3D-AC3F-E6726D3A80C9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00D85B3D" w:rsidRDefault="00D85B3D" w:rsidP="00D85B3D">
+          <w:pPr>
+            <w:pStyle w:val="940AE540E9A64A0AA2BA5C27EDA79800"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="22" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="22"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="86928E3588F04DA5810C00907379646C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{271D3FA9-8373-44D8-8C23-8ACCFBC8E06C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00D85B3D" w:rsidRDefault="00D85B3D" w:rsidP="00D85B3D">
+          <w:pPr>
+            <w:pStyle w:val="86928E3588F04DA5810C00907379646C"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text9"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="23" w:name="Text4"/>
+        <w:bookmarkStart w:id="24" w:name="Text5"/>
+        <w:bookmarkStart w:id="25" w:name="Text6"/>
+        <w:bookmarkEnd w:id="23"/>
+        <w:bookmarkEnd w:id="24"/>
+        <w:bookmarkEnd w:id="25"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="49A243B69C9C4121960DAAACD1A48489"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7D8E73A6-C348-4709-B08C-7CD245941DDB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00D85B3D" w:rsidRDefault="00D85B3D" w:rsidP="00D85B3D">
+          <w:pPr>
+            <w:pStyle w:val="49A243B69C9C4121960DAAACD1A48489"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text9"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="26" w:name="Text4"/>
+        <w:bookmarkStart w:id="27" w:name="Text5"/>
+        <w:bookmarkStart w:id="28" w:name="Text6"/>
+        <w:bookmarkEnd w:id="26"/>
+        <w:bookmarkEnd w:id="27"/>
+        <w:bookmarkEnd w:id="28"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CEB5E0F32D954233B7E57EE0F153C54D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{280D6612-F793-476B-A63A-E5C3DCFC4855}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00D85B3D" w:rsidRDefault="00D85B3D" w:rsidP="00D85B3D">
+          <w:pPr>
+            <w:pStyle w:val="CEB5E0F32D954233B7E57EE0F153C54D"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text9"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="29" w:name="Text10"/>
+        <w:bookmarkStart w:id="30" w:name="Text10"/>
+        <w:bookmarkStart w:id="31" w:name="Text10"/>
+        <w:bookmarkStart w:id="32" w:name="Text10"/>
+        <w:bookmarkStart w:id="33" w:name="Text10"/>
+        <w:bookmarkStart w:id="34" w:name="Text10"/>
+        <w:bookmarkStart w:id="35" w:name="Text10"/>
+        <w:bookmarkStart w:id="36" w:name="Text8"/>
+        <w:bookmarkEnd w:id="29"/>
+        <w:bookmarkEnd w:id="30"/>
+        <w:bookmarkEnd w:id="31"/>
+        <w:bookmarkEnd w:id="32"/>
+        <w:bookmarkEnd w:id="33"/>
+        <w:bookmarkEnd w:id="34"/>
+        <w:bookmarkEnd w:id="35"/>
+        <w:bookmarkEnd w:id="36"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1875787E2AC34D788E8513B006E6F9C4"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4BE999A8-1775-4B44-B18A-218A222D6F3D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00D85B3D" w:rsidRDefault="00D85B3D" w:rsidP="00D85B3D">
+          <w:pPr>
+            <w:pStyle w:val="1875787E2AC34D788E8513B006E6F9C4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="37" w:name="Text8"/>
+        <w:bookmarkStart w:id="38" w:name="Text9"/>
+        <w:bookmarkStart w:id="39" w:name="Text8"/>
+        <w:bookmarkStart w:id="40" w:name="Text9"/>
+        <w:bookmarkEnd w:id="37"/>
+        <w:bookmarkEnd w:id="38"/>
+        <w:bookmarkEnd w:id="39"/>
+        <w:bookmarkEnd w:id="40"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4E934D746E854B5799DC8DD87F7D2A26"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B1BDB01B-9770-4FD9-9C44-3B26BD187560}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00D85B3D" w:rsidRDefault="00D85B3D" w:rsidP="00D85B3D">
+          <w:pPr>
+            <w:pStyle w:val="4E934D746E854B5799DC8DD87F7D2A26"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F713419DAEA440F7926D8F2EC454D397"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{406A185F-C074-4A41-BA6C-79A1985F1DA5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00D85B3D" w:rsidRDefault="00D85B3D" w:rsidP="00D85B3D">
+          <w:pPr>
+            <w:pStyle w:val="F713419DAEA440F7926D8F2EC454D397"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="41" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="41"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="26727F92B75A424A9B049D3A87CA71EE"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A1E7A622-BFA6-40DF-A8F9-C1EB4668F730}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00D85B3D" w:rsidRDefault="00D85B3D" w:rsidP="00D85B3D">
+          <w:pPr>
+            <w:pStyle w:val="26727F92B75A424A9B049D3A87CA71EE"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="42" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="42"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="45806686AB0E4EB383E1BC380F4B436E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4CBF4637-FC27-4029-A161-75403C39B796}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00D85B3D" w:rsidRDefault="00D85B3D" w:rsidP="00D85B3D">
+          <w:pPr>
+            <w:pStyle w:val="45806686AB0E4EB383E1BC380F4B436E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="16F92129DCCF4BD8A787717FB8E66D68"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{90427DF6-92D5-440B-8C42-8030FB035216}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00D85B3D" w:rsidRDefault="00D85B3D" w:rsidP="00D85B3D">
+          <w:pPr>
+            <w:pStyle w:val="16F92129DCCF4BD8A787717FB8E66D68"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Black">
+    <w:panose1 w:val="020B0A04020102020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Nova">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00F176BE"/>
+    <w:rsid w:val="000633AE"/>
+    <w:rsid w:val="00075966"/>
+    <w:rsid w:val="000B6EEB"/>
+    <w:rsid w:val="001E2EB6"/>
+    <w:rsid w:val="002F3323"/>
+    <w:rsid w:val="00365AAA"/>
+    <w:rsid w:val="00413CF9"/>
+    <w:rsid w:val="00473879"/>
+    <w:rsid w:val="004B188A"/>
+    <w:rsid w:val="004C766B"/>
+    <w:rsid w:val="00641E95"/>
+    <w:rsid w:val="0065288D"/>
+    <w:rsid w:val="00683C10"/>
+    <w:rsid w:val="006B7404"/>
+    <w:rsid w:val="00727AED"/>
+    <w:rsid w:val="00754238"/>
+    <w:rsid w:val="007F499D"/>
+    <w:rsid w:val="008925B4"/>
+    <w:rsid w:val="009057A6"/>
+    <w:rsid w:val="00905EC9"/>
+    <w:rsid w:val="00B104E9"/>
+    <w:rsid w:val="00B574E4"/>
+    <w:rsid w:val="00C37EEA"/>
+    <w:rsid w:val="00C96AF0"/>
+    <w:rsid w:val="00CB7B19"/>
+    <w:rsid w:val="00CE28E5"/>
+    <w:rsid w:val="00CE3DAD"/>
+    <w:rsid w:val="00D06DCD"/>
+    <w:rsid w:val="00D17D14"/>
+    <w:rsid w:val="00D85B3D"/>
+    <w:rsid w:val="00DE45CD"/>
+    <w:rsid w:val="00EA6162"/>
+    <w:rsid w:val="00F02273"/>
+    <w:rsid w:val="00F176BE"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-AU"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D85B3D"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D6B451C4B3C47C3A91930E15BFBBB74">
+    <w:name w:val="0D6B451C4B3C47C3A91930E15BFBBB74"/>
+    <w:rsid w:val="00641E95"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACFC0F8D348A487584A9BF823A472427">
+    <w:name w:val="ACFC0F8D348A487584A9BF823A472427"/>
+    <w:rsid w:val="00641E95"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9B4CE56788C846ADBE5707766066AD43">
+    <w:name w:val="9B4CE56788C846ADBE5707766066AD43"/>
+    <w:rsid w:val="00641E95"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="438F8D5029C141D5878EBE8A0A0BB495">
+    <w:name w:val="438F8D5029C141D5878EBE8A0A0BB495"/>
+    <w:rsid w:val="00641E95"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8E850816992F4B64A617C72E33353C5A">
+    <w:name w:val="8E850816992F4B64A617C72E33353C5A"/>
+    <w:rsid w:val="00641E95"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="662C84EE859F41D6B43087B5572C0FC9">
+    <w:name w:val="662C84EE859F41D6B43087B5572C0FC9"/>
+    <w:rsid w:val="00641E95"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="23C1530972D74CA589D596939ECBFA1F">
+    <w:name w:val="23C1530972D74CA589D596939ECBFA1F"/>
+    <w:rsid w:val="00641E95"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D799CAAD49A542B3A68F10CC48690EFB">
+    <w:name w:val="D799CAAD49A542B3A68F10CC48690EFB"/>
+    <w:rsid w:val="00641E95"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FCEBBD9070364E5C9D5A0957ECED1384">
+    <w:name w:val="FCEBBD9070364E5C9D5A0957ECED1384"/>
+    <w:rsid w:val="00D85B3D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="940AE540E9A64A0AA2BA5C27EDA79800">
+    <w:name w:val="940AE540E9A64A0AA2BA5C27EDA79800"/>
+    <w:rsid w:val="00D85B3D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="86928E3588F04DA5810C00907379646C">
+    <w:name w:val="86928E3588F04DA5810C00907379646C"/>
+    <w:rsid w:val="00D85B3D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="49A243B69C9C4121960DAAACD1A48489">
+    <w:name w:val="49A243B69C9C4121960DAAACD1A48489"/>
+    <w:rsid w:val="00D85B3D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CEB5E0F32D954233B7E57EE0F153C54D">
+    <w:name w:val="CEB5E0F32D954233B7E57EE0F153C54D"/>
+    <w:rsid w:val="00D85B3D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1875787E2AC34D788E8513B006E6F9C4">
+    <w:name w:val="1875787E2AC34D788E8513B006E6F9C4"/>
+    <w:rsid w:val="00D85B3D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E934D746E854B5799DC8DD87F7D2A26">
+    <w:name w:val="4E934D746E854B5799DC8DD87F7D2A26"/>
+    <w:rsid w:val="00D85B3D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F713419DAEA440F7926D8F2EC454D397">
+    <w:name w:val="F713419DAEA440F7926D8F2EC454D397"/>
+    <w:rsid w:val="00D85B3D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="26727F92B75A424A9B049D3A87CA71EE">
+    <w:name w:val="26727F92B75A424A9B049D3A87CA71EE"/>
+    <w:rsid w:val="00D85B3D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="45806686AB0E4EB383E1BC380F4B436E">
+    <w:name w:val="45806686AB0E4EB383E1BC380F4B436E"/>
+    <w:rsid w:val="00D85B3D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16F92129DCCF4BD8A787717FB8E66D68">
+    <w:name w:val="16F92129DCCF4BD8A787717FB8E66D68"/>
+    <w:rsid w:val="00D85B3D"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="DLGSC">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="055780"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="F37000"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="457D36"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0C91D6"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="941FA8"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="B0D41C"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="055780"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="360F3B"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4373,51 +11274,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4567,248 +11468,377 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100935F44C37126774194BF68DDEF217EC8" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="30ac595b869acbc6672570490b275012">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="1d670c5a-f01d-4a6c-9693-3d34e4ccc787" xmlns:ns3="e034f996-1bf1-4b04-93ae-942c37f3cb8b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e93c76b2119270c0797a2030608dbef3" ns1:_="" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<metadata xmlns="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF" version="1.0.0">
+  <systemFields>
+    <field name="Objective-Id">
+      <value order="0">A111735835</value>
+    </field>
+    <field name="Objective-Title">
+      <value order="0">Form LLD10 Notice of ownership of licensed premises</value>
+    </field>
+    <field name="Objective-Description">
+      <value order="0"/>
+    </field>
+    <field name="Objective-CreationStamp">
+      <value order="0">2026-06-10T02:04:27Z</value>
+    </field>
+    <field name="Objective-IsApproved">
+      <value order="0">false</value>
+    </field>
+    <field name="Objective-IsPublished">
+      <value order="0">true</value>
+    </field>
+    <field name="Objective-DatePublished">
+      <value order="0">2026-06-17T00:23:09Z</value>
+    </field>
+    <field name="Objective-ModificationStamp">
+      <value order="0">2026-06-17T00:23:09Z</value>
+    </field>
+    <field name="Objective-Owner">
+      <value order="0">GRIGGS, Jessica</value>
+    </field>
+    <field name="Objective-Path">
+      <value order="0">DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Local Government, Racing, Gaming and Liquor:LGRGL:Government Relations:Implementation:Cross Sector Triage Team - Projects:2026 Work Plan projects:1.02 - RGL Website, licensing Forms Review 2026:Updated Licensing Forms</value>
+    </field>
+    <field name="Objective-Parent">
+      <value order="0">Updated Licensing Forms</value>
+    </field>
+    <field name="Objective-State">
+      <value order="0">Published</value>
+    </field>
+    <field name="Objective-VersionId">
+      <value order="0">vA121164466</value>
+    </field>
+    <field name="Objective-Version">
+      <value order="0">3.0</value>
+    </field>
+    <field name="Objective-VersionNumber">
+      <value order="0">3</value>
+    </field>
+    <field name="Objective-VersionComment">
+      <value order="0">Updated from GM Licensing comments</value>
+    </field>
+    <field name="Objective-FileNumber">
+      <value order="0">DMS03230/2026</value>
+    </field>
+    <field name="Objective-Classification">
+      <value order="0">OFFICIAL</value>
+    </field>
+    <field name="Objective-Caveats">
+      <value order="0"/>
+    </field>
+  </systemFields>
+  <catalogues>
+    <catalogue name="Divisional Document Type Catalogue" type="type" ori="id:cA39">
+      <field name="Objective-Divisional Document Types">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Warning">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Author">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Date of Document">
+        <value order="0"/>
+      </field>
+      <field name="Objective-External Reference">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Internal Reference">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Archive Box">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Migrated Id">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Foreign Barcode">
+        <value order="0"/>
+      </field>
+      <field name="Objective-PCI DSS Checked">
+        <value order="0"/>
+      </field>
+      <field name="Objective-End User">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Additional File Numbers">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Record Number">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Graphic Content">
+        <value order="0"/>
+      </field>
+    </catalogue>
+  </catalogues>
+</metadata>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <SharedWithUsers xmlns="b58a0bb8-a0d6-470f-bc11-554a2dd5170f">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <TaxCatchAll xmlns="9499994c-0892-4763-8f56-1f918ce3b804" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b7f6f22d-f96c-477e-ade2-8adec83e6e15">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028880C331BD2F14AB0E535D5F2E14299" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="15236985950a63a57460836658ab728a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="26c2d043-4ba9-4610-9890-11bb85824366" xmlns:ns3="b58a0bb8-a0d6-470f-bc11-554a2dd5170f" xmlns:ns4="b7f6f22d-f96c-477e-ade2-8adec83e6e15" xmlns:ns5="9499994c-0892-4763-8f56-1f918ce3b804" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="36e2a397c22fd41419abf7076fb0e036" ns1:_="" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
-    <xsd:import namespace="1d670c5a-f01d-4a6c-9693-3d34e4ccc787"/>
-    <xsd:import namespace="e034f996-1bf1-4b04-93ae-942c37f3cb8b"/>
+    <xsd:import namespace="26c2d043-4ba9-4610-9890-11bb85824366"/>
+    <xsd:import namespace="b58a0bb8-a0d6-470f-bc11-554a2dd5170f"/>
+    <xsd:import namespace="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+    <xsd:import namespace="9499994c-0892-4763-8f56-1f918ce3b804"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-[...4 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
-                <xsd:element ref="ns2:Preview" minOccurs="0"/>
-                <xsd:element ref="ns2:Dateandtime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns5:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="19" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="25" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="20" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1d670c5a-f01d-4a6c-9693-3d34e4ccc787" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="26c2d043-4ba9-4610-9890-11bb85824366" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoTags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="MediaServiceOCR" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
-[...21 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="28" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="29" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceBillingMetadata" ma:index="30" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e034f996-1bf1-4b04-93ae-942c37f3cb8b" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b58a0bb8-a0d6-470f-bc11-554a2dd5170f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{20c151e0-48c1-4874-a583-26b6accd2ade}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e034f996-1bf1-4b04-93ae-942c37f3cb8b">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b7f6f22d-f96c-477e-ade2-8adec83e6e15" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="336f0cfc-611e-4d38-a264-05700cd7d938" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9499994c-0892-4763-8f56-1f918ce3b804" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="26" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{35746f1a-cc28-4c55-9edc-0365a1d8bbbe}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="9499994c-0892-4763-8f56-1f918ce3b804">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -4875,158 +11905,303 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACA585A2-232E-4397-A7D5-2BBD7BA40C3D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F70F60A5-0E2F-404F-A9BB-2544A57ED55C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65F2044F-4247-4712-BE37-8DD9A60033DF}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0AD1A004-DD09-4BAC-819A-4A9388FA328F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{950BCB66-9AB6-4F9A-9C09-CEEDCE295E67}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="b58a0bb8-a0d6-470f-bc11-554a2dd5170f"/>
+    <ds:schemaRef ds:uri="9499994c-0892-4763-8f56-1f918ce3b804"/>
+    <ds:schemaRef ds:uri="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D016A6D1-6C6E-4B31-B485-F22F46B2CCE6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="26c2d043-4ba9-4610-9890-11bb85824366"/>
+    <ds:schemaRef ds:uri="b58a0bb8-a0d6-470f-bc11-554a2dd5170f"/>
+    <ds:schemaRef ds:uri="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+    <ds:schemaRef ds:uri="9499994c-0892-4763-8f56-1f918ce3b804"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>DLGSC generic Word template</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1495</Characters>
+  <Pages>2</Pages>
+  <Words>270</Words>
+  <Characters>1541</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>DLGSC generic Word template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Office of Racing, Gaming and Liquor</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1713</CharactersWithSpaces>
+  <CharactersWithSpaces>1808</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
-        <vt:i4>5767176</vt:i4>
+        <vt:i4>3145850</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>63</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>http://www.rgl.wa.gov.au/</vt:lpwstr>
+        <vt:lpwstr>http://www.lgirs.wa.gov.au/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7405645</vt:i4>
+        <vt:i4>6750279</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>60</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>mailto:rgl@dlgsc.wa.gov.au</vt:lpwstr>
+        <vt:lpwstr>mailto:rgl@lgirs.wa.gov.au</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>DLGSC generic Word template</dc:title>
   <dc:subject/>
-  <dc:creator>eija</dc:creator>
+  <dc:creator>Jonathon Miller</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100935F44C37126774194BF68DDEF217EC8</vt:lpwstr>
+    <vt:lpwstr>0x01010028880C331BD2F14AB0E535D5F2E14299</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DLGC_SecurityClassification">
+    <vt:lpwstr>94;#Unclassified|0d6df6fb-ad0d-4e97-af01-e8bd82d2da2f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DLGC_DocumentType">
+    <vt:lpwstr>327;#Templates|62f77d3c-636a-4492-b6ff-ab1349535b73</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Publication Approval Workflow">
+    <vt:lpwstr>, </vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DLGC_Category">
+    <vt:lpwstr>48;#Corporate Styles|6ca8a7b6-8147-4aea-b997-2abcc7049b27</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="dlgsc_DocumentSearchCategory">
+    <vt:lpwstr>292;#Other|2d2b80da-f0ee-486e-afd5-f2e908aaa014</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TaxCatchAll">
+    <vt:lpwstr>48;#Corporate Styles|6ca8a7b6-8147-4aea-b997-2abcc7049b27;#94;#Unclassified|0d6df6fb-ad0d-4e97-af01-e8bd82d2da2f;#327;#Templates|62f77d3c-636a-4492-b6ff-ab1349535b73;#292;#Other|2d2b80da-f0ee-486e-afd5-f2e908aaa014;#70;#DLGSC|f3fdcf4b-32be-462d-87a8-17c1ee8c10d7;#86;#Office of the Director General|6a281792-1cb0-4ff5-96bb-ab1314c10601</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DLGC_ActioningArea">
+    <vt:lpwstr>86;#Office of the Director General|6a281792-1cb0-4ff5-96bb-ab1314c10601</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="DLGsC_Department">
+    <vt:lpwstr>70;#DLGSC|f3fdcf4b-32be-462d-87a8-17c1ee8c10d7</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Order">
+    <vt:r8>761700</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Id">
+    <vt:lpwstr>A111735835</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Title">
+    <vt:lpwstr>Form LLD10 Notice of ownership of licensed premises</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-Description">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-CreationStamp">
+    <vt:filetime>2026-06-10T02:04:27Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-IsApproved">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-IsPublished">
+    <vt:bool>true</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-DatePublished">
+    <vt:filetime>2026-06-17T00:23:09Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-ModificationStamp">
+    <vt:filetime>2026-06-17T00:23:09Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Owner">
+    <vt:lpwstr>GRIGGS, Jessica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Path">
+    <vt:lpwstr>DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Local Government, Racing, Gaming and Liquor:LGRGL:Government Relations:Implementation:Cross Sector Triage Team - Projects:2026 Work Plan projects:1.02 - RGL Website, licensing Forms Review 2026:Updated Licensing Forms</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Parent">
+    <vt:lpwstr>Updated Licensing Forms</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-State">
+    <vt:lpwstr>Published</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-VersionId">
+    <vt:lpwstr>vA121164466</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Version">
+    <vt:lpwstr>3.0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-VersionNumber">
+    <vt:r8>3</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-VersionComment">
+    <vt:lpwstr>Updated from GM Licensing comments</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-FileNumber">
+    <vt:lpwstr>DMS03230/2026</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Objective-Classification">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Objective-Caveats">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Objective-Divisional Document Types">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Objective-Warning">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Objective-Author">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Objective-Date of Document">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="Objective-External Reference">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="Objective-Internal Reference">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="Objective-Archive Box">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="Objective-Migrated Id">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="Objective-Foreign Barcode">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="Objective-PCI DSS Checked">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="Objective-End User">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="Objective-Additional File Numbers">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="Objective-Record Number">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="Objective-Graphic Content">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>