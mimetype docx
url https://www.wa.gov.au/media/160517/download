--- v0 (2026-07-13)
+++ v1 (2026-08-02)
@@ -1,3771 +1,5235 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2C79593F" w14:textId="577A0D4B" w:rsidR="001E6690" w:rsidRPr="000D54AB" w:rsidRDefault="007D0E6D" w:rsidP="001E6690">
-[...4 lines deleted...]
-        <w:suppressAutoHyphens/>
+    <w:p w14:paraId="4A2261D3" w14:textId="11964D4F" w:rsidR="00AF15CE" w:rsidRPr="00113F11" w:rsidRDefault="00AF15CE" w:rsidP="0033089F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk57015325"/>
+      <w:r w:rsidRPr="00113F11">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>NOTICE OF APPLICATION FOR APPROVAL OF</w:t>
+      </w:r>
+      <w:r w:rsidR="00426D95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A CHANGE </w:t>
+      </w:r>
+      <w:r w:rsidR="00E0395B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>OF CELLAR DOOR TRADING NAME</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5297BFED" w14:textId="2D9E0DE7" w:rsidR="00AF15CE" w:rsidRPr="002E3AC9" w:rsidRDefault="00A87874" w:rsidP="0033089F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E16CE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Liquor Control Act 1988</w:t>
+      </w:r>
+      <w:r w:rsidR="002E3AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E3AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>– Section 116</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="085B38EB" w14:textId="6A02CA00" w:rsidR="00302093" w:rsidRPr="00302093" w:rsidRDefault="005233F5" w:rsidP="0033089F">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:right="119"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="007410F1" w:rsidRPr="00BB021B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lease print neatly in </w:t>
+      </w:r>
+      <w:r w:rsidR="007410F1" w:rsidRPr="005B3423">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
           <w:b/>
-          <w:spacing w:val="-3"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000D54AB">
+        <w:t>BLOCK LETTERS</w:t>
+      </w:r>
+      <w:r w:rsidR="001834F2">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>FORM 2</w:t>
-[...7 lines deleted...]
-        <w:t>3</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="1153"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="11067" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1991"/>
-        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="3554"/>
+        <w:gridCol w:w="2127"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="850"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00483580" w:rsidRPr="000D54AB" w14:paraId="5473C901" w14:textId="77777777" w:rsidTr="00483580">
+      <w:tr w:rsidR="00C752F9" w:rsidRPr="00FE4C28" w14:paraId="31D9FF50" w14:textId="77777777" w:rsidTr="00C752F9">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:tcW w:w="11067" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7395CA03" w14:textId="77777777" w:rsidR="00483580" w:rsidRPr="000D54AB" w:rsidRDefault="00483580" w:rsidP="00483580">
+          <w:p w14:paraId="2E2A8FC3" w14:textId="1EBFBB9F" w:rsidR="00C752F9" w:rsidRPr="009A6FF7" w:rsidRDefault="00C752F9" w:rsidP="00E54E91">
             <w:pPr>
-              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
-                <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D54AB">
+            <w:r w:rsidRPr="009A6FF7">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
-                <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t>Office Use Only</w:t>
+              <w:t xml:space="preserve">SECTION 1 – DETAILS OF </w:t>
+            </w:r>
+            <w:r w:rsidR="00450CB9" w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PERMIT / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>LICENCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00483580" w:rsidRPr="000D54AB" w14:paraId="1D4706DB" w14:textId="77777777" w:rsidTr="00483580">
+      <w:tr w:rsidR="00C752F9" w:rsidRPr="007B213E" w14:paraId="20B1A7EB" w14:textId="77777777" w:rsidTr="002E3AC9">
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:tcW w:w="3554" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78F30533" w14:textId="77777777" w:rsidR="00483580" w:rsidRPr="000D54AB" w:rsidRDefault="00483580" w:rsidP="00483580">
+          <w:p w14:paraId="61F2A6C3" w14:textId="0138F3B5" w:rsidR="00C752F9" w:rsidRPr="009A6FF7" w:rsidRDefault="00E1426C" w:rsidP="00E16CE1">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:b/>
-                <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D54AB">
+            <w:r w:rsidRPr="009A6FF7">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
-                <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Paid Date</w:t>
+              <w:t xml:space="preserve">Cellar </w:t>
+            </w:r>
+            <w:r w:rsidR="00E7501C" w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">oor operation permit no: </w:t>
+            </w:r>
+            <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E1B6D91" w14:textId="77777777" w:rsidR="00483580" w:rsidRPr="000D54AB" w:rsidRDefault="00483580" w:rsidP="00483580">
+          <w:p w14:paraId="34F47177" w14:textId="07CE98BF" w:rsidR="00C752F9" w:rsidRPr="009A6FF7" w:rsidRDefault="00C752F9" w:rsidP="00E54E91">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00483580" w:rsidRPr="000D54AB" w14:paraId="121A968E" w14:textId="77777777" w:rsidTr="00483580">
+      <w:tr w:rsidR="00C752F9" w:rsidRPr="007B213E" w14:paraId="3839B169" w14:textId="77777777" w:rsidTr="002E3AC9">
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:tcW w:w="3554" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48DEB55B" w14:textId="77777777" w:rsidR="00483580" w:rsidRPr="000D54AB" w:rsidRDefault="00483580" w:rsidP="00483580">
+          <w:p w14:paraId="5A839300" w14:textId="17EA33AF" w:rsidR="00C752F9" w:rsidRPr="009A6FF7" w:rsidRDefault="00922462" w:rsidP="00E7501C">
             <w:pPr>
-              <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
-                <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D54AB">
+            <w:r w:rsidRPr="009A6FF7">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
-                <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  Receipt No.</w:t>
+              <w:t>Producers l</w:t>
+            </w:r>
+            <w:r w:rsidR="00D15308" w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>icen</w:t>
+            </w:r>
+            <w:r w:rsidR="006832E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="00D15308" w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00A63619" w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004903C2" w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22E04DEF" w14:textId="77777777" w:rsidR="00483580" w:rsidRPr="000D54AB" w:rsidRDefault="00483580" w:rsidP="00483580">
+          <w:p w14:paraId="04AB3C6C" w14:textId="77777777" w:rsidR="00C752F9" w:rsidRPr="009A6FF7" w:rsidRDefault="00000000" w:rsidP="00E54E91">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:b/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-539436530"/>
+                <w:placeholder>
+                  <w:docPart w:val="F83B6A62042C48DF8E1A2AF0E5BA4FA7"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00450CB9" w:rsidRPr="007B213E" w14:paraId="3F8BCC01" w14:textId="77777777" w:rsidTr="002E3AC9">
+        <w:trPr>
+          <w:trHeight w:val="552"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3554" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7270BC02" w14:textId="3FCB7042" w:rsidR="00450CB9" w:rsidRPr="009A6FF7" w:rsidRDefault="00EF1B9F" w:rsidP="00E7501C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Name of licensee:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69E98B24" w14:textId="77777777" w:rsidR="00450CB9" w:rsidRPr="009A6FF7" w:rsidRDefault="00450CB9" w:rsidP="00E54E91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00483580" w:rsidRPr="000D54AB" w14:paraId="1C826A70" w14:textId="77777777" w:rsidTr="00483580">
+      <w:tr w:rsidR="00C752F9" w:rsidRPr="007B213E" w14:paraId="7E891C73" w14:textId="77777777" w:rsidTr="002E3AC9">
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:tcW w:w="3554" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="210E7910" w14:textId="77777777" w:rsidR="00483580" w:rsidRPr="000D54AB" w:rsidRDefault="00483580" w:rsidP="00483580">
+          <w:p w14:paraId="1857C923" w14:textId="01686643" w:rsidR="00C752F9" w:rsidRPr="009A6FF7" w:rsidRDefault="002B4545" w:rsidP="00E16CE1">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
-                <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D54AB">
+            <w:r w:rsidRPr="009A6FF7">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
                 <w:b/>
-                <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Amount Paid</w:t>
+              <w:t xml:space="preserve">Existing </w:t>
+            </w:r>
+            <w:r w:rsidR="00E7501C" w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="007D0F34" w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ellar </w:t>
+            </w:r>
+            <w:r w:rsidR="00E7501C" w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="007D0F34" w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>oor trading name</w:t>
+            </w:r>
+            <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43472C7C" w14:textId="77777777" w:rsidR="00483580" w:rsidRPr="000D54AB" w:rsidRDefault="00483580" w:rsidP="00483580">
+          <w:p w14:paraId="7ACBFBD5" w14:textId="77777777" w:rsidR="00C752F9" w:rsidRPr="009A6FF7" w:rsidRDefault="00000000" w:rsidP="00E54E91">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial Narrow"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:b/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-8059816"/>
+                <w:placeholder>
+                  <w:docPart w:val="9BE46491A9644EA99735318AED12F01C"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D0F34" w:rsidRPr="007B213E" w14:paraId="19A7B36A" w14:textId="77777777" w:rsidTr="002E3AC9">
+        <w:trPr>
+          <w:trHeight w:val="554"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3554" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="583CB574" w14:textId="13A83E3D" w:rsidR="007D0F34" w:rsidRPr="009A6FF7" w:rsidRDefault="002E413B" w:rsidP="00E7501C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Address of cellar door:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C0A13D6" w14:textId="77777777" w:rsidR="007D0F34" w:rsidRPr="009A6FF7" w:rsidRDefault="007D0F34" w:rsidP="00E54E91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00C752F9" w:rsidRPr="007B213E" w14:paraId="24AD7F82" w14:textId="77777777" w:rsidTr="002E3AC9">
+        <w:trPr>
+          <w:trHeight w:val="477"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3554" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D157491" w14:textId="74A9F0F8" w:rsidR="00C752F9" w:rsidRPr="009A6FF7" w:rsidRDefault="00C752F9" w:rsidP="00E16CE1">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Suburb: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B25C434" w14:textId="77777777" w:rsidR="00C752F9" w:rsidRPr="009A6FF7" w:rsidRDefault="00000000" w:rsidP="00E54E91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:b/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1711331026"/>
+                <w:placeholder>
+                  <w:docPart w:val="A4560A7BC0624E9BB47E192751D488BA"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text4"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22E4DD87" w14:textId="77777777" w:rsidR="00C752F9" w:rsidRPr="009A6FF7" w:rsidRDefault="00C752F9" w:rsidP="00E54E91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>State:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41134767" w14:textId="77777777" w:rsidR="00C752F9" w:rsidRPr="009A6FF7" w:rsidRDefault="00000000" w:rsidP="00E54E91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:b/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:alias w:val="Select from List"/>
+                <w:tag w:val="Select from List"/>
+                <w:id w:val="-815873302"/>
+                <w:placeholder>
+                  <w:docPart w:val="E5A1315165EC45399ECDB7EC4B3A9834"/>
+                </w:placeholder>
+                <w:dropDownList>
+                  <w:listItem w:displayText="WA" w:value="WA"/>
+                  <w:listItem w:displayText="SA" w:value="SA"/>
+                  <w:listItem w:displayText="NT" w:value="NT"/>
+                  <w:listItem w:displayText="ACT" w:value="ACT"/>
+                  <w:listItem w:displayText="QLD" w:value="QLD"/>
+                  <w:listItem w:displayText="TAS" w:value="TAS"/>
+                  <w:listItem w:displayText="VIC" w:value="VIC"/>
+                  <w:listItem w:displayText="NSW" w:value="NSW"/>
+                </w:dropDownList>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>WA</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7573061E" w14:textId="77777777" w:rsidR="00C752F9" w:rsidRPr="009A6FF7" w:rsidRDefault="00C752F9" w:rsidP="00E54E91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Postcode: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58BEA42F" w14:textId="77777777" w:rsidR="00C752F9" w:rsidRPr="009A6FF7" w:rsidRDefault="00000000" w:rsidP="00E54E91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:b/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1676454226"/>
+                <w:placeholder>
+                  <w:docPart w:val="9E9AB659C527455FA90E92E8AB55DD21"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text6"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C752F9" w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15308" w:rsidRPr="007B213E" w14:paraId="79331711" w14:textId="77777777" w:rsidTr="002E3AC9">
+        <w:trPr>
+          <w:trHeight w:val="437"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3554" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CA9F12E" w14:textId="6509857E" w:rsidR="00D15308" w:rsidRPr="009A6FF7" w:rsidRDefault="00D15308" w:rsidP="00E16CE1">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daytime </w:t>
+            </w:r>
+            <w:r w:rsidR="004903C2" w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ontact</w:t>
+            </w:r>
+            <w:r w:rsidR="002667DA" w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E965B22" w14:textId="77777777" w:rsidR="00D15308" w:rsidRPr="009A6FF7" w:rsidRDefault="00D15308" w:rsidP="00E54E91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001259FB" w:rsidRPr="007B213E" w14:paraId="49BAA8AE" w14:textId="77777777" w:rsidTr="002E3AC9">
+        <w:trPr>
+          <w:trHeight w:val="501"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3554" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B1375D8" w14:textId="395317B4" w:rsidR="001259FB" w:rsidRPr="009A6FF7" w:rsidRDefault="001259FB" w:rsidP="00E16CE1">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telephone </w:t>
+            </w:r>
+            <w:r w:rsidR="002B53D1" w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>umber:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="560BFE1F" w14:textId="77777777" w:rsidR="001259FB" w:rsidRPr="009A6FF7" w:rsidRDefault="001259FB" w:rsidP="00E54E91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64791286" w14:textId="77777777" w:rsidR="00595414" w:rsidRPr="009A6FF7" w:rsidRDefault="00595414" w:rsidP="00E54E91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Email:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="449CAD8C" w14:textId="17459BDC" w:rsidR="001259FB" w:rsidRPr="009A6FF7" w:rsidRDefault="001259FB" w:rsidP="00E54E91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="2DA25B84" w14:textId="0F1E626A" w:rsidR="00890D83" w:rsidRPr="000D54AB" w:rsidRDefault="00890D83" w:rsidP="00E3640E">
+    <w:p w14:paraId="2B3DD894" w14:textId="77777777" w:rsidR="006B7CD3" w:rsidRPr="009A6FF7" w:rsidRDefault="006B7CD3" w:rsidP="0068190C">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="right" w:pos="10206"/>
+          <w:tab w:val="left" w:pos="1064"/>
         </w:tabs>
-        <w:suppressAutoHyphens/>
-        <w:jc w:val="both"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
           <w:b/>
-          <w:spacing w:val="-3"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D54AB">
-[...295 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10464" w:type="dxa"/>
-        <w:tblInd w:w="-150" w:type="dxa"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="11067" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10464"/>
+        <w:gridCol w:w="2987"/>
+        <w:gridCol w:w="2546"/>
+        <w:gridCol w:w="1990"/>
+        <w:gridCol w:w="3544"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00890D83" w:rsidRPr="000D54AB" w14:paraId="136EE0C4" w14:textId="77777777" w:rsidTr="00554BC1">
+      <w:tr w:rsidR="00CC275D" w:rsidRPr="00FE4C28" w14:paraId="15C08474" w14:textId="77777777" w:rsidTr="00566426">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10464" w:type="dxa"/>
-[...1093 lines deleted...]
-            <w:tcW w:w="10464" w:type="dxa"/>
+            <w:tcW w:w="11067" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31443E68" w14:textId="77777777" w:rsidR="00554BC1" w:rsidRPr="000D54AB" w:rsidRDefault="00554BC1" w:rsidP="00554BC1">
+          <w:p w14:paraId="0D872C70" w14:textId="0B6AA1EF" w:rsidR="00CC275D" w:rsidRPr="009A6FF7" w:rsidRDefault="00CC275D" w:rsidP="00E54E91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SECTION 2 – DETAILS OF </w:t>
+            </w:r>
+            <w:r w:rsidR="00103751" w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>CHANGE OF CELLAR DOOR OPERATION TRADING NAME</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0040018A" w:rsidRPr="00FE4C28" w14:paraId="7D0CAD6E" w14:textId="77777777" w:rsidTr="00500B00">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2987" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EDA8792" w14:textId="1B62A5EC" w:rsidR="0040018A" w:rsidRPr="009A6FF7" w:rsidRDefault="0040018A" w:rsidP="00E16CE1">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Proposed trading name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F363144" w14:textId="242E4D13" w:rsidR="0040018A" w:rsidRPr="009A6FF7" w:rsidRDefault="0040018A" w:rsidP="00E16CE1">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F7ED9" w:rsidRPr="007B213E" w14:paraId="10D8E88C" w14:textId="77777777" w:rsidTr="002D0095">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7523" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3819D841" w14:textId="77777777" w:rsidR="004F7ED9" w:rsidRPr="009A6FF7" w:rsidRDefault="004F7ED9" w:rsidP="00E16CE1">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name is approved by the Australian Securities and Investments Commission:    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="dotted" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50B3DEEE" w14:textId="77777777" w:rsidR="004F7ED9" w:rsidRDefault="004F7ED9" w:rsidP="00E54E91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A8B2AE4" w14:textId="6E55A5D9" w:rsidR="004F7ED9" w:rsidRPr="005D29C0" w:rsidRDefault="004F7ED9" w:rsidP="00E54E91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:b/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1470633392"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="009A6FF7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005D29C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005D29C0" w:rsidRPr="005D29C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please provide evidence of the registered name </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C194781" w14:textId="3ACAA0E4" w:rsidR="004F7ED9" w:rsidRPr="009A6FF7" w:rsidRDefault="004F7ED9" w:rsidP="00E54E91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF6A80" w:rsidRPr="007B213E" w14:paraId="66DEA556" w14:textId="77777777" w:rsidTr="00CF6A80">
+        <w:trPr>
+          <w:trHeight w:val="426"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5533" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="721BA0FE" w14:textId="77777777" w:rsidR="00CF6A80" w:rsidRPr="009A6FF7" w:rsidRDefault="00CF6A80" w:rsidP="00325363">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>From what date is approval sought:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5534" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE32E05" w14:textId="77777777" w:rsidR="0033089F" w:rsidRDefault="0033089F" w:rsidP="00E54E91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EBCAA50" w14:textId="0D4AEFEE" w:rsidR="00CF6A80" w:rsidRPr="009A6FF7" w:rsidRDefault="00CF6A80" w:rsidP="00E54E91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>_____ / _____ / _____</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="10106FE0" w14:textId="77777777" w:rsidR="00761C3D" w:rsidRPr="009A6FF7" w:rsidRDefault="00761C3D" w:rsidP="00761C3D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="11067" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1362"/>
+        <w:gridCol w:w="3888"/>
+        <w:gridCol w:w="1706"/>
+        <w:gridCol w:w="4111"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00540928" w:rsidRPr="00FE4C28" w14:paraId="2088622E" w14:textId="77777777" w:rsidTr="00BF5AFB">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11067" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71BAA63D" w14:textId="78C548C1" w:rsidR="00540928" w:rsidRPr="009A6FF7" w:rsidRDefault="00540928" w:rsidP="00E54E91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>SECTION 3 – DECLARATION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546D1D" w:rsidRPr="007B213E" w14:paraId="1539B89B" w14:textId="77777777" w:rsidTr="00BF5AFB">
+        <w:trPr>
+          <w:trHeight w:val="637"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11067" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF21C78" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="009A6FF7" w:rsidRDefault="00546D1D" w:rsidP="002E3AC9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-549"/>
                 <w:tab w:val="left" w:pos="171"/>
                 <w:tab w:val="left" w:pos="1022"/>
                 <w:tab w:val="left" w:pos="1305"/>
                 <w:tab w:val="left" w:pos="1611"/>
                 <w:tab w:val="left" w:pos="1871"/>
                 <w:tab w:val="left" w:pos="2331"/>
                 <w:tab w:val="left" w:pos="2439"/>
                 <w:tab w:val="left" w:pos="3051"/>
                 <w:tab w:val="left" w:pos="3771"/>
                 <w:tab w:val="left" w:pos="4491"/>
                 <w:tab w:val="left" w:pos="5211"/>
                 <w:tab w:val="left" w:pos="5931"/>
                 <w:tab w:val="left" w:pos="6651"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="left" w:pos="8091"/>
                 <w:tab w:val="left" w:pos="8811"/>
                 <w:tab w:val="left" w:pos="9531"/>
                 <w:tab w:val="left" w:pos="10251"/>
                 <w:tab w:val="left" w:pos="10971"/>
                 <w:tab w:val="left" w:pos="11691"/>
                 <w:tab w:val="left" w:pos="12411"/>
                 <w:tab w:val="left" w:pos="13131"/>
                 <w:tab w:val="left" w:pos="13851"/>
                 <w:tab w:val="left" w:pos="14571"/>
                 <w:tab w:val="left" w:pos="15291"/>
                 <w:tab w:val="left" w:pos="16011"/>
                 <w:tab w:val="left" w:pos="16731"/>
                 <w:tab w:val="left" w:pos="17451"/>
                 <w:tab w:val="left" w:pos="18171"/>
                 <w:tab w:val="left" w:pos="18891"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:jc w:val="both"/>
+              <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="_Hlk522187025"/>
-            <w:r w:rsidRPr="000D54AB">
+            <w:r w:rsidRPr="009A6FF7">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">I declare/certify that: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="221AE178" w14:textId="77777777" w:rsidR="00554BC1" w:rsidRPr="000D54AB" w:rsidRDefault="00554BC1" w:rsidP="00554BC1">
+          <w:p w14:paraId="563AE5A2" w14:textId="69B00A46" w:rsidR="00546D1D" w:rsidRPr="009A6FF7" w:rsidRDefault="00747AAB" w:rsidP="00E54E91">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="38"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-549"/>
                 <w:tab w:val="left" w:pos="171"/>
                 <w:tab w:val="left" w:pos="737"/>
                 <w:tab w:val="left" w:pos="1022"/>
                 <w:tab w:val="left" w:pos="1305"/>
                 <w:tab w:val="left" w:pos="1611"/>
                 <w:tab w:val="left" w:pos="1871"/>
                 <w:tab w:val="left" w:pos="2331"/>
                 <w:tab w:val="left" w:pos="2439"/>
                 <w:tab w:val="left" w:pos="3051"/>
                 <w:tab w:val="left" w:pos="3771"/>
                 <w:tab w:val="left" w:pos="4491"/>
                 <w:tab w:val="left" w:pos="5211"/>
                 <w:tab w:val="left" w:pos="5931"/>
                 <w:tab w:val="left" w:pos="6651"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="left" w:pos="8091"/>
                 <w:tab w:val="left" w:pos="8811"/>
                 <w:tab w:val="left" w:pos="9531"/>
                 <w:tab w:val="left" w:pos="10251"/>
                 <w:tab w:val="left" w:pos="10971"/>
                 <w:tab w:val="left" w:pos="11691"/>
                 <w:tab w:val="left" w:pos="12411"/>
                 <w:tab w:val="left" w:pos="13131"/>
                 <w:tab w:val="left" w:pos="13851"/>
                 <w:tab w:val="left" w:pos="14571"/>
                 <w:tab w:val="left" w:pos="15291"/>
                 <w:tab w:val="left" w:pos="16011"/>
                 <w:tab w:val="left" w:pos="16731"/>
                 <w:tab w:val="left" w:pos="17451"/>
                 <w:tab w:val="left" w:pos="18171"/>
                 <w:tab w:val="left" w:pos="18891"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D54AB">
+            <w:r w:rsidRPr="009A6FF7">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>the information contained in this form, including attachments, is true and correct.</w:t>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="00546D1D" w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>he information contained in this form, including attachments, is true and correct.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C4874B8" w14:textId="77777777" w:rsidR="00554BC1" w:rsidRPr="000D54AB" w:rsidRDefault="00554BC1" w:rsidP="00554BC1">
+          <w:p w14:paraId="2C8860FA" w14:textId="77777777" w:rsidR="00546D1D" w:rsidRPr="009A6FF7" w:rsidRDefault="00546D1D" w:rsidP="00E54E91">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="38"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-549"/>
                 <w:tab w:val="left" w:pos="171"/>
                 <w:tab w:val="left" w:pos="737"/>
                 <w:tab w:val="left" w:pos="1022"/>
                 <w:tab w:val="left" w:pos="1305"/>
                 <w:tab w:val="left" w:pos="1611"/>
                 <w:tab w:val="left" w:pos="1871"/>
                 <w:tab w:val="left" w:pos="2331"/>
                 <w:tab w:val="left" w:pos="2439"/>
                 <w:tab w:val="left" w:pos="3051"/>
                 <w:tab w:val="left" w:pos="3771"/>
                 <w:tab w:val="left" w:pos="4491"/>
                 <w:tab w:val="left" w:pos="5211"/>
                 <w:tab w:val="left" w:pos="5931"/>
                 <w:tab w:val="left" w:pos="6651"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="left" w:pos="8091"/>
                 <w:tab w:val="left" w:pos="8811"/>
                 <w:tab w:val="left" w:pos="9531"/>
                 <w:tab w:val="left" w:pos="10251"/>
                 <w:tab w:val="left" w:pos="10971"/>
                 <w:tab w:val="left" w:pos="11691"/>
                 <w:tab w:val="left" w:pos="12411"/>
                 <w:tab w:val="left" w:pos="13131"/>
                 <w:tab w:val="left" w:pos="13851"/>
                 <w:tab w:val="left" w:pos="14571"/>
                 <w:tab w:val="left" w:pos="15291"/>
                 <w:tab w:val="left" w:pos="16011"/>
                 <w:tab w:val="left" w:pos="16731"/>
                 <w:tab w:val="left" w:pos="17451"/>
                 <w:tab w:val="left" w:pos="18171"/>
                 <w:tab w:val="left" w:pos="18891"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D54AB">
+            <w:r w:rsidRPr="009A6FF7">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
                 <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">I am authorised to sign this application on behalf of the applicant entity. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02B2C147" w14:textId="77777777" w:rsidR="00554BC1" w:rsidRPr="00271DB9" w:rsidRDefault="00554BC1" w:rsidP="00554BC1">
+          <w:p w14:paraId="4606FD8C" w14:textId="522BA40A" w:rsidR="00AF7BCD" w:rsidRPr="009A6FF7" w:rsidRDefault="00EE056C" w:rsidP="002E3AC9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="38"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-549"/>
                 <w:tab w:val="left" w:pos="171"/>
                 <w:tab w:val="left" w:pos="737"/>
                 <w:tab w:val="left" w:pos="1022"/>
                 <w:tab w:val="left" w:pos="1305"/>
                 <w:tab w:val="left" w:pos="1611"/>
                 <w:tab w:val="left" w:pos="1871"/>
                 <w:tab w:val="left" w:pos="2331"/>
                 <w:tab w:val="left" w:pos="2439"/>
                 <w:tab w:val="left" w:pos="3051"/>
                 <w:tab w:val="left" w:pos="3771"/>
                 <w:tab w:val="left" w:pos="4491"/>
                 <w:tab w:val="left" w:pos="5211"/>
                 <w:tab w:val="left" w:pos="5931"/>
                 <w:tab w:val="left" w:pos="6651"/>
                 <w:tab w:val="left" w:pos="7371"/>
                 <w:tab w:val="left" w:pos="8091"/>
                 <w:tab w:val="left" w:pos="8811"/>
                 <w:tab w:val="left" w:pos="9531"/>
                 <w:tab w:val="left" w:pos="10251"/>
                 <w:tab w:val="left" w:pos="10971"/>
                 <w:tab w:val="left" w:pos="11691"/>
                 <w:tab w:val="left" w:pos="12411"/>
                 <w:tab w:val="left" w:pos="13131"/>
                 <w:tab w:val="left" w:pos="13851"/>
                 <w:tab w:val="left" w:pos="14571"/>
                 <w:tab w:val="left" w:pos="15291"/>
                 <w:tab w:val="left" w:pos="16011"/>
                 <w:tab w:val="left" w:pos="16731"/>
                 <w:tab w:val="left" w:pos="17451"/>
                 <w:tab w:val="left" w:pos="18171"/>
                 <w:tab w:val="left" w:pos="18891"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
-              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Arial Nova bold" w:hAnsi="Arial Nova bold" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D54AB">
+            <w:r w:rsidRPr="002E3AC9">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">each licensed producer that holds an extended trading permit in respect of the Cellar Door Operation has consented to the change in trading name. </w:t>
+              <w:t>Each licensed producer that holds an extended trading permit in respect of t</w:t>
+            </w:r>
+            <w:r w:rsidR="00054015" w:rsidRPr="002E3AC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">he Cellar Door Operation has consented to the change in trading </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF5AFB" w:rsidRPr="002E3AC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>name.</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00884B4A" w:rsidRPr="007B213E" w14:paraId="274DB443" w14:textId="77777777" w:rsidTr="00BF5AFB">
+        <w:trPr>
+          <w:trHeight w:val="637"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11067" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
-              <w:tblW w:w="9923" w:type="dxa"/>
-              <w:jc w:val="center"/>
+              <w:tblW w:w="10206" w:type="dxa"/>
+              <w:tblInd w:w="321" w:type="dxa"/>
               <w:tblBorders>
-                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="3118"/>
-[...3 lines deleted...]
-              <w:gridCol w:w="1703"/>
+              <w:gridCol w:w="5140"/>
+              <w:gridCol w:w="980"/>
+              <w:gridCol w:w="4086"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00271DB9" w14:paraId="01958287" w14:textId="77777777" w:rsidTr="00271DB9">
+            <w:tr w:rsidR="00897177" w:rsidRPr="009A6FF7" w14:paraId="0BE4E842" w14:textId="77777777">
               <w:trPr>
-                <w:jc w:val="center"/>
+                <w:trHeight w:val="397"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3118" w:type="dxa"/>
+                  <w:tcW w:w="5140" w:type="dxa"/>
                   <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="6F1C7E6D" w14:textId="77777777" w:rsidR="00271DB9" w:rsidRPr="00271DB9" w:rsidRDefault="00271DB9" w:rsidP="00271DB9">
+                <w:p w14:paraId="3614C8BD" w14:textId="77777777" w:rsidR="00897177" w:rsidRPr="009A6FF7" w:rsidRDefault="00897177" w:rsidP="00897177">
                   <w:pPr>
-                    <w:tabs>
-[...36 lines deleted...]
-                    <w:jc w:val="both"/>
+                    <w:ind w:left="74"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...2 lines deleted...]
-                      <w:szCs w:val="56"/>
+                      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="3895AD11" w14:textId="77777777" w:rsidR="00897177" w:rsidRDefault="00897177" w:rsidP="00897177">
+                  <w:pPr>
+                    <w:ind w:left="74"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="1782931F" w14:textId="77777777" w:rsidR="002E3AC9" w:rsidRPr="009A6FF7" w:rsidRDefault="002E3AC9" w:rsidP="00897177">
+                  <w:pPr>
+                    <w:ind w:left="74"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1701" w:type="dxa"/>
+                  <w:tcW w:w="980" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
                   </w:tcBorders>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="332AFC08" w14:textId="76517979" w:rsidR="00271DB9" w:rsidRDefault="00271DB9" w:rsidP="00271DB9">
+                <w:p w14:paraId="0752BF11" w14:textId="77777777" w:rsidR="00897177" w:rsidRPr="009A6FF7" w:rsidRDefault="00897177" w:rsidP="00897177">
                   <w:pPr>
-                    <w:tabs>
-[...36 lines deleted...]
-                    <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                      <w:szCs w:val="24"/>
+                      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="283" w:type="dxa"/>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5742ED7D" w14:textId="77777777" w:rsidR="00271DB9" w:rsidRDefault="00271DB9" w:rsidP="00271DB9">
+                <w:p w14:paraId="0C78A880" w14:textId="77777777" w:rsidR="00897177" w:rsidRPr="009A6FF7" w:rsidRDefault="00897177" w:rsidP="00897177">
                   <w:pPr>
-                    <w:tabs>
-[...36 lines deleted...]
-                    <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                      <w:szCs w:val="24"/>
+                      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00897177" w:rsidRPr="009A6FF7" w14:paraId="0B4DBE1C" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="67AED077" w14:textId="77777777" w:rsidR="00897177" w:rsidRPr="009A6FF7" w:rsidRDefault="00897177" w:rsidP="00897177">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="009A6FF7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Signature </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="2DA3E8D2" w14:textId="77777777" w:rsidR="00897177" w:rsidRPr="009A6FF7" w:rsidRDefault="00897177" w:rsidP="00897177">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3118" w:type="dxa"/>
+                  <w:tcW w:w="980" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
                   </w:tcBorders>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="1313900F" w14:textId="02FDA22B" w:rsidR="00271DB9" w:rsidRDefault="00271DB9" w:rsidP="00271DB9">
+                <w:p w14:paraId="04279051" w14:textId="77777777" w:rsidR="00897177" w:rsidRPr="009A6FF7" w:rsidRDefault="00897177" w:rsidP="00897177">
                   <w:pPr>
-                    <w:tabs>
-[...36 lines deleted...]
-                    <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                      <w:szCs w:val="24"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1703" w:type="dxa"/>
+                  <w:tcW w:w="4086" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
                   </w:tcBorders>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="708A380F" w14:textId="77777777" w:rsidR="00271DB9" w:rsidRDefault="00271DB9" w:rsidP="00271DB9">
+                <w:p w14:paraId="7CD82699" w14:textId="77777777" w:rsidR="00897177" w:rsidRPr="009A6FF7" w:rsidRDefault="00897177" w:rsidP="00897177">
                   <w:pPr>
-                    <w:tabs>
-[...36 lines deleted...]
-                    <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                      <w:szCs w:val="24"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                </w:p>
-[...52 lines deleted...]
-                    <w:jc w:val="center"/>
+                  <w:r w:rsidRPr="009A6FF7">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...71 lines deleted...]
-                      <w:szCs w:val="24"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Date</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="025F9116" w14:textId="77777777" w:rsidR="00884B4A" w:rsidRPr="009A6FF7" w:rsidRDefault="00884B4A" w:rsidP="00E54E91">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00340EE0" w:rsidRPr="007B213E" w14:paraId="3685A4BD" w14:textId="77777777" w:rsidTr="0033089F">
+        <w:trPr>
+          <w:trHeight w:val="519"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="dotted" w:sz="2" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26E00F98" w14:textId="77777777" w:rsidR="00340EE0" w:rsidRPr="009A6FF7" w:rsidRDefault="00340EE0" w:rsidP="00E54E91">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Full Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="dotted" w:sz="2" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="dotted" w:sz="2" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79A65EBE" w14:textId="00AA7891" w:rsidR="00340EE0" w:rsidRPr="009A6FF7" w:rsidRDefault="00340EE0" w:rsidP="00E54E91">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1706" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="dotted" w:sz="2" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="dotted" w:sz="2" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E21F881" w14:textId="5213CB04" w:rsidR="00340EE0" w:rsidRPr="009A6FF7" w:rsidRDefault="00340EE0" w:rsidP="00E54E91">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Position Title:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="dotted" w:sz="2" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04BF35F5" w14:textId="5EBDB051" w:rsidR="00340EE0" w:rsidRPr="009A6FF7" w:rsidRDefault="00340EE0" w:rsidP="00E54E91">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6AC163F7" w14:textId="77777777" w:rsidR="002E3AC9" w:rsidRDefault="002E3AC9"/>
+    <w:p w14:paraId="5BEF70D8" w14:textId="77777777" w:rsidR="0033089F" w:rsidRPr="0033089F" w:rsidRDefault="0033089F" w:rsidP="0033089F">
+      <w:pPr>
+        <w:sectPr w:rsidR="0033089F" w:rsidRPr="0033089F" w:rsidSect="002E3AC9">
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1871" w:right="720" w:bottom="992" w:left="720" w:header="510" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="11067" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1362"/>
+        <w:gridCol w:w="3888"/>
+        <w:gridCol w:w="1706"/>
+        <w:gridCol w:w="4111"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002E3AC9" w:rsidRPr="002E3AC9" w14:paraId="3FB76BEE" w14:textId="77777777" w:rsidTr="002E3AC9">
+        <w:trPr>
+          <w:trHeight w:val="637"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11067" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38160480" w14:textId="3D936CC2" w:rsidR="002E3AC9" w:rsidRPr="002E3AC9" w:rsidRDefault="002E3AC9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3AC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>SECTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>3 – DECLARATION CONTINUED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00897177" w:rsidRPr="007B213E" w14:paraId="6E359977" w14:textId="77777777" w:rsidTr="00CD75F4">
+        <w:trPr>
+          <w:trHeight w:val="637"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11067" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="294C71BE" w14:textId="77777777" w:rsidR="00340EE0" w:rsidRDefault="00340EE0"/>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="10206" w:type="dxa"/>
+              <w:tblInd w:w="179" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5140"/>
+              <w:gridCol w:w="980"/>
+              <w:gridCol w:w="4086"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00897177" w:rsidRPr="00571261" w14:paraId="1AEFD46D" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="283" w:type="dxa"/>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="693A627C" w14:textId="77777777" w:rsidR="00271DB9" w:rsidRDefault="00271DB9" w:rsidP="00271DB9">
+                <w:p w14:paraId="5AFB34A7" w14:textId="77777777" w:rsidR="00897177" w:rsidRPr="00E16CE1" w:rsidRDefault="00897177" w:rsidP="00897177">
                   <w:pPr>
-                    <w:tabs>
-[...36 lines deleted...]
-                    <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                      <w:szCs w:val="24"/>
+                      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3118" w:type="dxa"/>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="721FDEF4" w14:textId="77777777" w:rsidR="00897177" w:rsidRPr="00E16CE1" w:rsidRDefault="00897177" w:rsidP="00897177">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="4BB9333F" w14:textId="77777777" w:rsidR="00897177" w:rsidRPr="00E16CE1" w:rsidRDefault="00897177" w:rsidP="00897177">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00897177" w:rsidRPr="008A0C8E" w14:paraId="0E6186B5" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
                   </w:tcBorders>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7ED0C895" w14:textId="3D9DC925" w:rsidR="00271DB9" w:rsidRDefault="00271DB9" w:rsidP="00271DB9">
+                <w:p w14:paraId="7DB51995" w14:textId="77777777" w:rsidR="00897177" w:rsidRPr="008A0C8E" w:rsidRDefault="00897177" w:rsidP="00897177">
                   <w:pPr>
-                    <w:tabs>
-[...36 lines deleted...]
-                    <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                      <w:szCs w:val="24"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="008A0C8E">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                      <w:szCs w:val="24"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>Signature</w:t>
+                    <w:t xml:space="preserve">Signature </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1703" w:type="dxa"/>
+                  <w:tcW w:w="980" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
                   </w:tcBorders>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2AABE987" w14:textId="25D395D1" w:rsidR="00271DB9" w:rsidRDefault="00271DB9" w:rsidP="00271DB9">
+                <w:p w14:paraId="27A36DFB" w14:textId="77777777" w:rsidR="00897177" w:rsidRPr="008A0C8E" w:rsidRDefault="00897177" w:rsidP="00897177">
                   <w:pPr>
-                    <w:tabs>
-[...36 lines deleted...]
-                    <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                      <w:szCs w:val="24"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="43BEEB9C" w14:textId="77777777" w:rsidR="00897177" w:rsidRPr="008A0C8E" w:rsidRDefault="00897177" w:rsidP="00897177">
+                  <w:pPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-                      <w:szCs w:val="24"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008A0C8E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Date</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00271DB9" w14:paraId="2C5767FE" w14:textId="77777777" w:rsidTr="00271DB9">
-[...586 lines deleted...]
-            <w:bookmarkEnd w:id="2"/>
           </w:tbl>
-          <w:p w14:paraId="02F94BD9" w14:textId="4E517602" w:rsidR="007A73B7" w:rsidRPr="00681933" w:rsidRDefault="007A73B7" w:rsidP="00F553AE">
+          <w:p w14:paraId="036253CD" w14:textId="77777777" w:rsidR="00897177" w:rsidRPr="00E16CE1" w:rsidRDefault="00897177" w:rsidP="00E54E91">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="737"/>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:before="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
                 <w:spacing w:val="-3"/>
-                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00175D01" w:rsidRPr="007B213E" w14:paraId="3CD1AC04" w14:textId="77777777" w:rsidTr="002E3AC9">
+        <w:trPr>
+          <w:trHeight w:val="637"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="2" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E6BDC57" w14:textId="77777777" w:rsidR="00175D01" w:rsidRPr="009A6FF7" w:rsidRDefault="00175D01" w:rsidP="00E54E91">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Full Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="dotted" w:sz="2" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="2" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D8B519D" w14:textId="19B7E228" w:rsidR="00175D01" w:rsidRPr="009A6FF7" w:rsidRDefault="00175D01" w:rsidP="00E54E91">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1706" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="dotted" w:sz="2" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="2" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77AB6E2F" w14:textId="77777777" w:rsidR="00175D01" w:rsidRPr="009A6FF7" w:rsidRDefault="00175D01" w:rsidP="00E54E91">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Position Title:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="dotted" w:sz="2" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="750786F7" w14:textId="72CE8403" w:rsidR="00175D01" w:rsidRPr="009A6FF7" w:rsidRDefault="00175D01" w:rsidP="00E54E91">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-549"/>
+                <w:tab w:val="left" w:pos="171"/>
+                <w:tab w:val="left" w:pos="1022"/>
+                <w:tab w:val="left" w:pos="1305"/>
+                <w:tab w:val="left" w:pos="1611"/>
+                <w:tab w:val="left" w:pos="1871"/>
+                <w:tab w:val="left" w:pos="2331"/>
+                <w:tab w:val="left" w:pos="2439"/>
+                <w:tab w:val="left" w:pos="3051"/>
+                <w:tab w:val="left" w:pos="3771"/>
+                <w:tab w:val="left" w:pos="4491"/>
+                <w:tab w:val="left" w:pos="5211"/>
+                <w:tab w:val="left" w:pos="5931"/>
+                <w:tab w:val="left" w:pos="6651"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8091"/>
+                <w:tab w:val="left" w:pos="8811"/>
+                <w:tab w:val="left" w:pos="9531"/>
+                <w:tab w:val="left" w:pos="10251"/>
+                <w:tab w:val="left" w:pos="10971"/>
+                <w:tab w:val="left" w:pos="11691"/>
+                <w:tab w:val="left" w:pos="12411"/>
+                <w:tab w:val="left" w:pos="13131"/>
+                <w:tab w:val="left" w:pos="13851"/>
+                <w:tab w:val="left" w:pos="14571"/>
+                <w:tab w:val="left" w:pos="15291"/>
+                <w:tab w:val="left" w:pos="16011"/>
+                <w:tab w:val="left" w:pos="16731"/>
+                <w:tab w:val="left" w:pos="17451"/>
+                <w:tab w:val="left" w:pos="18171"/>
+                <w:tab w:val="left" w:pos="18891"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="0"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4B0BE281" w14:textId="77777777" w:rsidR="00F553AE" w:rsidRDefault="00F553AE" w:rsidP="00F553AE">
+    <w:p w14:paraId="42494DEA" w14:textId="1CED55DE" w:rsidR="0066560B" w:rsidRDefault="0066560B" w:rsidP="00E54E91">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="737"/>
+          <w:tab w:val="left" w:pos="789"/>
         </w:tabs>
-        <w:suppressAutoHyphens/>
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D54AB">
+    </w:p>
+    <w:p w14:paraId="6D1FD4B5" w14:textId="77777777" w:rsidR="00DD1046" w:rsidRDefault="00DD1046" w:rsidP="00E16CE1">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
-        <w:t>It is an offence under section 159 of the Liquor Control Act 1988 to make a statement that is</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A780500" w14:textId="21FD5524" w:rsidR="00FB3E93" w:rsidRPr="000D54AB" w:rsidRDefault="00F553AE" w:rsidP="00F553AE">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="11057" w:type="dxa"/>
+        <w:tblInd w:w="-165" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:insideH w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:insideV w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEC7F5"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="11057"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C866B7" w:rsidRPr="00571261" w14:paraId="794324C8" w14:textId="77777777" w:rsidTr="009A6FF7">
+        <w:trPr>
+          <w:trHeight w:val="836"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11057" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F0E6FA"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="171E1CCA" w14:textId="63BB626C" w:rsidR="00C866B7" w:rsidRPr="009A6FF7" w:rsidRDefault="00C866B7" w:rsidP="005C282C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="737"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IMPORTANT NOTE:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">It is an offence under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Liquor Control Act 1988</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to make a statement that is false or misleading.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A6FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4BF1B405" w14:textId="77777777" w:rsidR="00F42331" w:rsidRDefault="00F42331" w:rsidP="00E16CE1">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:sz w:val="14"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D54AB">
+    </w:p>
+    <w:p w14:paraId="5DF018A4" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>false or misleading.</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75515B2C" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000D54AB">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ABDBA99" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Penalty: $10,000.</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00FB3E93" w:rsidRPr="000D54AB" w:rsidSect="00E3640E">
-[...10 lines deleted...]
-      <w:noEndnote/>
+    <w:p w14:paraId="70B555F6" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="290CBCCB" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BAB7BC0" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7017FF79" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C7AAAD2" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CA55024" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DA458C6" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="743505FD" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24626A1D" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C704281" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="610B81BB" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CCCA248" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AE8D92E" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24C1FDC3" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09AB0AA6" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DA69E78" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74C0417F" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50C2ED97" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62007041" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24853F21" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2001028C" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54405379" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="204E5416" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05C106BE" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="154555ED" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7299EA38" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D4C295E" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="764756EA" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F60EA12" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37962C0E" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B541548" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B357D25" w14:textId="77777777" w:rsidR="00FC24A8" w:rsidRDefault="00FC24A8" w:rsidP="00FC24A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00FC24A8" w:rsidSect="004F7ED9">
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="284" w:right="720" w:bottom="992" w:left="720" w:header="510" w:footer="0" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4158B741" w14:textId="77777777" w:rsidR="006B6673" w:rsidRDefault="006B6673">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="66A5AFE3" w14:textId="77777777" w:rsidR="007E3FE4" w:rsidRDefault="007E3FE4" w:rsidP="009C2718">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23ECF8E6" w14:textId="77777777" w:rsidR="006B6673" w:rsidRDefault="006B6673">
+    <w:p w14:paraId="6ECC276E" w14:textId="77777777" w:rsidR="007E3FE4" w:rsidRDefault="007E3FE4" w:rsidP="009C2718">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
+        <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="30EF1F92" w14:textId="77777777" w:rsidR="006B6673" w:rsidRDefault="006B6673">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="25F3403F" w14:textId="77777777" w:rsidR="007E3FE4" w:rsidRDefault="007E3FE4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier">
-[...1 lines deleted...]
-    <w:panose1 w:val="02070409020205020404"/>
+  <w:font w:name="Arial Nova">
     <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Bold">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Arial Black">
+    <w:panose1 w:val="020B0A04020102020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
     <w:family w:val="modern"/>
-    <w:notTrueType/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Arial Nova bold">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...26 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="513203DA" w14:textId="77777777" w:rsidR="00483580" w:rsidRPr="000D54AB" w:rsidRDefault="00483580" w:rsidP="00483580">
-[...133 lines deleted...]
-  <w:p w14:paraId="7127DB4D" w14:textId="77777777" w:rsidR="00483580" w:rsidRPr="000D54AB" w:rsidRDefault="00483580" w:rsidP="00483580">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1914971054"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1728636285"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:p w14:paraId="377C057F" w14:textId="6224CE7C" w:rsidR="00400997" w:rsidRDefault="00400997">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A7C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="000A7C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000A7C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000A7C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A7C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="000A7C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A7C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="000A7C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000A7C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000A7C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A7C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="5C5E0D3C" w14:textId="3A0E205E" w:rsidR="00B15B70" w:rsidRDefault="00B15B70">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:jc w:val="right"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="000D54AB">
-[...67 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
   </w:p>
-  <w:p w14:paraId="69C1F71D" w14:textId="77777777" w:rsidR="00483580" w:rsidRDefault="00483580" w:rsidP="00FD7FFB">
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-117831918"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1761718067"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:p w14:paraId="438EEEB7" w14:textId="74D8ECAA" w:rsidR="00400997" w:rsidRDefault="00400997">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74C536D4" w14:textId="77777777" w:rsidR="00400997" w:rsidRDefault="00400997" w:rsidP="00400997">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Level 2, Gordon Stephenson House, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CD5489E" w14:textId="77777777" w:rsidR="00400997" w:rsidRPr="00924958" w:rsidRDefault="00400997" w:rsidP="00400997">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>140 William Street, Perth Western Australia, 6000 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D4FBAEE" w14:textId="77777777" w:rsidR="00400997" w:rsidRPr="00924958" w:rsidRDefault="00400997" w:rsidP="00400997">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Postal Address:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> Locked Bag 14, Cloisters Square, Perth, WA, 6850 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66C2F4A8" w14:textId="77777777" w:rsidR="00400997" w:rsidRPr="00924958" w:rsidRDefault="00400997" w:rsidP="00400997">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tel:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">+61 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>8 655 14888</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> Country Callers: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1800 634 541</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6030B3B6" w14:textId="77777777" w:rsidR="00400997" w:rsidRDefault="00400997" w:rsidP="00400997">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Email: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00924958">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>rgl@lgirs.wa.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Website:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId2" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00924958">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>www.lgirs.wa.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="476B2F6C" w14:textId="77777777" w:rsidR="00400997" w:rsidRPr="00DD1046" w:rsidRDefault="00400997" w:rsidP="00400997">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53E613EB" w14:textId="6007E1CC" w:rsidR="00400997" w:rsidRDefault="00400997">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00400997">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">age </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00400997">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00400997">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00400997">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00400997">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00400997">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00400997">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00400997">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00400997">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00400997">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00400997">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00400997">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="086A4BAD" w14:textId="77777777" w:rsidR="00400997" w:rsidRDefault="00400997">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:jc w:val="center"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
-  </w:p>
-[...94 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51C0C81E" w14:textId="77777777" w:rsidR="006B6673" w:rsidRDefault="006B6673">
+    <w:p w14:paraId="61781278" w14:textId="77777777" w:rsidR="007E3FE4" w:rsidRDefault="007E3FE4" w:rsidP="009C2718">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="407119FC" w14:textId="77777777" w:rsidR="006B6673" w:rsidRDefault="006B6673">
+    <w:p w14:paraId="235C788D" w14:textId="77777777" w:rsidR="007E3FE4" w:rsidRDefault="007E3FE4" w:rsidP="009C2718">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="0DB40E57" w14:textId="77777777" w:rsidR="007E3FE4" w:rsidRDefault="007E3FE4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="148657F0" w14:textId="3D6BD78B" w:rsidR="00483580" w:rsidRDefault="00483580">
+  <w:p w14:paraId="41793562" w14:textId="72448B19" w:rsidR="00A16AA6" w:rsidRDefault="00141DB0" w:rsidP="00E16CE1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="7185"/>
+      </w:tabs>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00141DB0">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="38115E"/>
+        <w:sz w:val="44"/>
+        <w:szCs w:val="44"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="469AE715" wp14:editId="59E092F9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>56960</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2042556" cy="451262"/>
+              <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1764566654" name="Text Box 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2042556" cy="451262"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="9525">
+                        <a:noFill/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="10900B65" w14:textId="2BAFC1A8" w:rsidR="00141DB0" w:rsidRPr="005233F5" w:rsidRDefault="005233F5" w:rsidP="00141DB0">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="005233F5">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Form </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00184B48">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            </w:rPr>
+                            <w:t>23</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="469AE715" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:109.65pt;margin-top:4.5pt;width:160.85pt;height:35.55pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDtws9d+AEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N74oTnetOKvtbreq&#10;tL1I234AxjhGBYYCiZ1+fQfszUbtW1U/IMYDZ+acOWxvJq3IUTgvwTS0WOWUCMOhk2bf0O/fHt5c&#10;UeIDMx1TYERDT8LTm93rV9vR1qKEAVQnHEEQ4+vRNnQIwdZZ5vkgNPMrsMJgsgenWcDQ7bPOsRHR&#10;tcrKPN9kI7jOOuDCe/x7PyfpLuH3veDhS997EYhqKPYW0urS2sY1221ZvXfMDpIvbbB/6EIzabDo&#10;GeqeBUYOTv4FpSV34KEPKw46g76XXCQOyKbI/2DzNDArEhcUx9uzTP7/wfLPxyf71ZEwvYMJB5hI&#10;ePsI/IcnBu4GZvbi1jkYB8E6LFxEybLR+nq5GqX2tY8g7fgJOhwyOwRIQFPvdFQFeRJExwGczqKL&#10;KRCOP8t8XVbVhhKOuXVVlJsylWD1823rfPggQJO4aajDoSZ0dnz0IXbD6ucjsZiBB6lUGqwyZGzo&#10;dVVW6cJFRsuAvlNSN/Qqj9/shEjyvenS5cCkmvdYQJmFdSQ6Uw5TO+HByL6F7oT8Hcz+wveAmwHc&#10;L0pG9FZD/c8Dc4IS9dGghtfFeh3NmIJ19bbEwF1m2ssMMxyhGhoombd3IRl45nqLWvcyyfDSydIr&#10;eiaps/g7mvIyTqdeXuHuNwAAAP//AwBQSwMEFAAGAAgAAAAhABqe2KLbAAAABQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyonfLTNmRTIRBXUAtF4ubG2yQiXkex24S3ZznBaTWa&#10;0cy3xXrynTrRENvACNnMgCKugmu5Rnh/e75agorJsrNdYEL4pgjr8vyssLkLI2/otE21khKOuUVo&#10;UupzrWPVkLdxFnpi8Q5h8DaJHGrtBjtKue/03Jg77W3LstDYnh4bqr62R4+wezl8ftyY1/rJ3/Zj&#10;mIxmv9KIlxfTwz2oRFP6C8MvvqBDKUz7cGQXVYcgjySElRwxr+fZAtQeYWky0GWh/9OXPwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDtws9d+AEAAM0DAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAantii2wAAAAUBAAAPAAAAAAAAAAAAAAAAAFIE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="10900B65" w14:textId="2BAFC1A8" w:rsidR="00141DB0" w:rsidRPr="005233F5" w:rsidRDefault="005233F5" w:rsidP="00141DB0">
+                    <w:pPr>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="005233F5">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Form </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00184B48">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      </w:rPr>
+                      <w:t>23</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00220B42">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D38B8D9" wp14:editId="23E58DE7">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5533F24F" wp14:editId="4A2FDF07">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>0</wp:posOffset>
+            <wp:posOffset>-90805</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>149170</wp:posOffset>
+            <wp:posOffset>-114300</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="3133333" cy="733333"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="3237230" cy="774065"/>
+          <wp:effectExtent l="0" t="0" r="1270" b="6985"/>
           <wp:wrapNone/>
-          <wp:docPr id="1129557442" name="Picture 1" descr="A close-up of a sign&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:docPr id="1008585734" name="Picture 6" descr="A black background with white text&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1129557442" name="Picture 1" descr="A close-up of a sign&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPr id="981728313" name="Picture 6" descr="A black background with white text&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="3133333" cy="733333"/>
+                    <a:ext cx="3237230" cy="774065"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r w:rsidR="00220B42">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68EC997B" wp14:editId="748F3F61">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-449580</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="8039100" cy="1247775"/>
+              <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+              <wp:wrapNone/>
+              <wp:docPr id="485569631" name="Rectangle: Top Corners Rounded 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="8039100" cy="1247775"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="round2SameRect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="38115E"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:solidFill>
+                          <a:srgbClr val="38115E"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="15000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="5BE7C300" id="Rectangle: Top Corners Rounded 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:-35.4pt;width:633pt;height:98.25pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="8039100,1247775" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdypyIhQIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTZGmDOkXQrsOA&#10;oi2aDj0rshQLkEVNUuJkXz9KdpyuLXYodpFFkXwkn0leXO4aTbbCeQWmpMVJTokwHCpl1iX9+XTz&#10;5YwSH5ipmAYjSroXnl7OP3+6aO1MjKAGXQlHEMT4WWtLWodgZ1nmeS0a5k/ACoNKCa5hAUW3zirH&#10;WkRvdDbK869ZC66yDrjwHl+vOyWdJ3wpBQ/3UnoRiC4p5hbS6dK5imc2v2CztWO2VrxPg30gi4Yp&#10;g0EHqGsWGNk49QaqUdyBBxlOODQZSKm4SDVgNUX+qpplzaxItSA53g40+f8Hy++2S/vgkIbW+pnH&#10;a6xiJ10Tv5gf2SWy9gNZYhcIx8ez/PS8yJFTjrpiNJ5Op5NIZ3Z0t86H7wIaEi8ldbAx1WjJGvGI&#10;/yXRxba3PnROB+MY14NW1Y3SOgluvbrSjmwZ/sPTs6KYfOvj/GWmzcc8Md/omh3rT7ew1yICavMo&#10;JFEVVjxKKafWFENCjHNhQtGpalaJLs9ikiM3XWWDRyInAUZkifUN2D1AbPu32B1Mbx9dRerswTn/&#10;V2Kd8+CRIoMJg3OjDLj3ADRW1Ufu7A8kddREllZQ7R8ccdDNlbf8RuGvvmU+PDCHg4Ttgcsh3OMh&#10;NbQlhf5GSQ3u93vv0R77G7WUtDiYJfW/NswJSvQPg51/XozHcZKTMJ5MRyi4l5rVS43ZNFeAfVPg&#10;GrI8XaN90IerdNA84w5ZxKioYoZj7JLy4A7CVegWBm4hLhaLZIbTa1m4NUvLI3hkNTbw0+6ZOdv3&#10;e8BRuYPDELPZq2bvbKOngcUmgFRpEo689nzj5KfG6bdUXC0v5WR13KXzPwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAAQGDiTcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFyq1qZS&#10;UwhxKqhA3JAoXLi5sbEj7HVkO234ezYnuO3ujGbfNLspeHYyKfcRJdysBDCDXdQ9Wgkf78/LW2C5&#10;KNTKRzQSfkyGXXt50ahaxzO+mdOhWEYhmGslwZUy1Jznzpmg8ioOBkn7iimoQmuyXCd1pvDg+VqI&#10;igfVI31wajB7Z7rvwxgkCP+4WSxe+u4J7eed3btXm8Qo5fXV9HAPrJip/Jlhxid0aInpGEfUmXnK&#10;IJ+E5VZQgVleVxWdjvO02QJvG/6/QfsLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXcqc&#10;iIUCAACTBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;BAYOJNwAAAAJAQAADwAAAAAAAAAAAAAAAADfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" path="m207967,l7831133,v114857,,207967,93110,207967,207967l8039100,1247775r,l,1247775r,l,207967c,93110,93110,,207967,xe" fillcolor="#38115e" strokecolor="#38115e" strokeweight="1pt">
+              <v:stroke joinstyle="miter"/>
+              <v:path arrowok="t" o:connecttype="custom" o:connectlocs="207967,0;7831133,0;8039100,207967;8039100,1247775;8039100,1247775;0,1247775;0,1247775;0,207967;207967,0" o:connectangles="0,0,0,0,0,0,0,0,0"/>
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00987914">
+      <w:tab/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="618F9216" w14:textId="77777777" w:rsidR="004F7ED9" w:rsidRDefault="004F7ED9">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A6E3357"/>
+    <w:nsid w:val="FFFFFFFE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="*"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="038527A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="41C48142"/>
-    <w:lvl w:ilvl="0" w:tplc="327E907A">
+    <w:tmpl w:val="C78E2636"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A5D4887"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A2228C86"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E8E2224"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EEA84A32"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -3800,79 +5264,656 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B0D0800"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="191B637F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="262CB308"/>
+    <w:tmpl w:val="2F36A582"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A3404CE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="68842E9E"/>
+    <w:lvl w:ilvl="0" w:tplc="A8BC9E16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C261672"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="192611BE"/>
+    <w:lvl w:ilvl="0" w:tplc="2B909728">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F500ABF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2088" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2592" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3096" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4104" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="274F4AA9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="771C0094"/>
+    <w:lvl w:ilvl="0" w:tplc="5D980D66">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BC845A2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D926C31"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B42EDF2C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
@@ -3913,281 +5954,3703 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1133644044">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E535E30"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A2228C86"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32314084"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A2228C86"/>
+    <w:lvl w:ilvl="0" w:tplc="870A2DEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="334B0A57"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C980ADFC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="340C6D4A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EF7C1FAA"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="358C6BB8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="89341AB8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DE4223E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B7A83C6E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EDF403F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="919CB71E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F362E54"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F1EC93A8"/>
+    <w:lvl w:ilvl="0" w:tplc="5D980D66">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F636BC0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="88C2E56E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="468A4EEC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="02B2DD28"/>
+    <w:lvl w:ilvl="0" w:tplc="5D980D66">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49BB3C32"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="13EEEA14"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DC42EA5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6FE04546"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DF15CC8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E0442220"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55AA1C0D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BA829B58"/>
+    <w:lvl w:ilvl="0" w:tplc="5D980D66">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56FD60D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A052F012"/>
+    <w:lvl w:ilvl="0" w:tplc="6CBE2AE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="594D355B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C776B6E4"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AD61FB2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="55A63168"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C4B7993"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DBE6949E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="604B5ECF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="699018D2"/>
+    <w:lvl w:ilvl="0" w:tplc="3F58792E">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="632A1C0E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B4CC7ABE"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="670A34E8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CDDE5016"/>
+    <w:lvl w:ilvl="0" w:tplc="5D980D66">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69150CD6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C776B6E4"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="691A4589"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="02B2DD28"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="733C2051"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="55E0E540"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="736B17A3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E35269BC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B0D0800"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D62018E2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BB231FE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C776B6E4"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1606116650">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="398593981">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1576285157">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="579828105">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="786042848">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="739719147">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1712877181">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1945183464">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="41173497">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="14503208">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="37711065">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="689991707">
     <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="bullet"/>
+        <w:lvlText w:val=""/>
+        <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="227"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="227" w:hanging="227"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1098022765">
+  <w:num w:numId="13" w16cid:durableId="894513065">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1521042764">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1245912522">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="2084638396">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1531139460">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1905870875">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="477262465">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="689721210">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="311717405">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="249586193">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="238249214">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="2041011680">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="725757983">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="550845605">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1496844861">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1300575954">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1378310746">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="605579997">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="713189955">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="513615583">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1518077028">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1001543347">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1621108625">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1444378396">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="127285934">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1399011187">
+    <w:abstractNumId w:val="36"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-  <w:embedSystemFonts/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="978"/>
-[...3 lines deleted...]
-  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:evenAndOddHeaders/>
   <w:doNotShadeFormData/>
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
-    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008F0676"/>
-[...97 lines deleted...]
-    <w:rsid w:val="00FD7FFB"/>
+    <w:rsidRoot w:val="0092438E"/>
+    <w:rsid w:val="00006306"/>
+    <w:rsid w:val="00006AEE"/>
+    <w:rsid w:val="0001177F"/>
+    <w:rsid w:val="00012E40"/>
+    <w:rsid w:val="00014116"/>
+    <w:rsid w:val="0001613F"/>
+    <w:rsid w:val="00016D89"/>
+    <w:rsid w:val="00024DC9"/>
+    <w:rsid w:val="000255E1"/>
+    <w:rsid w:val="0004426D"/>
+    <w:rsid w:val="000449C2"/>
+    <w:rsid w:val="000453FB"/>
+    <w:rsid w:val="0004617A"/>
+    <w:rsid w:val="00047472"/>
+    <w:rsid w:val="00052135"/>
+    <w:rsid w:val="000537A0"/>
+    <w:rsid w:val="00054015"/>
+    <w:rsid w:val="000555E9"/>
+    <w:rsid w:val="0005570E"/>
+    <w:rsid w:val="00056FFA"/>
+    <w:rsid w:val="00057436"/>
+    <w:rsid w:val="00061C81"/>
+    <w:rsid w:val="000627C3"/>
+    <w:rsid w:val="00066D44"/>
+    <w:rsid w:val="00071B40"/>
+    <w:rsid w:val="000746AA"/>
+    <w:rsid w:val="000830E0"/>
+    <w:rsid w:val="00086080"/>
+    <w:rsid w:val="00087BB4"/>
+    <w:rsid w:val="00087C1D"/>
+    <w:rsid w:val="000A39C4"/>
+    <w:rsid w:val="000A42C0"/>
+    <w:rsid w:val="000A7C43"/>
+    <w:rsid w:val="000B0D48"/>
+    <w:rsid w:val="000B0DB6"/>
+    <w:rsid w:val="000B3BAE"/>
+    <w:rsid w:val="000D37E1"/>
+    <w:rsid w:val="000D5722"/>
+    <w:rsid w:val="000D7000"/>
+    <w:rsid w:val="000E1476"/>
+    <w:rsid w:val="000E448D"/>
+    <w:rsid w:val="000E6067"/>
+    <w:rsid w:val="000F40F4"/>
+    <w:rsid w:val="000F7E42"/>
+    <w:rsid w:val="001004E5"/>
+    <w:rsid w:val="00100833"/>
+    <w:rsid w:val="00103751"/>
+    <w:rsid w:val="00110C41"/>
+    <w:rsid w:val="001131BC"/>
+    <w:rsid w:val="00113F11"/>
+    <w:rsid w:val="00121F6C"/>
+    <w:rsid w:val="00122D69"/>
+    <w:rsid w:val="00124EAB"/>
+    <w:rsid w:val="001259FB"/>
+    <w:rsid w:val="00133C3A"/>
+    <w:rsid w:val="00141849"/>
+    <w:rsid w:val="00141DB0"/>
+    <w:rsid w:val="00142213"/>
+    <w:rsid w:val="00142DD1"/>
+    <w:rsid w:val="0014503A"/>
+    <w:rsid w:val="00147FE3"/>
+    <w:rsid w:val="0015497C"/>
+    <w:rsid w:val="00160553"/>
+    <w:rsid w:val="001633A0"/>
+    <w:rsid w:val="001636F6"/>
+    <w:rsid w:val="00172770"/>
+    <w:rsid w:val="00175120"/>
+    <w:rsid w:val="00175D01"/>
+    <w:rsid w:val="00182B3B"/>
+    <w:rsid w:val="001834F2"/>
+    <w:rsid w:val="00184B48"/>
+    <w:rsid w:val="00190132"/>
+    <w:rsid w:val="001A1C7E"/>
+    <w:rsid w:val="001A1F0D"/>
+    <w:rsid w:val="001A28B1"/>
+    <w:rsid w:val="001A60C8"/>
+    <w:rsid w:val="001B5484"/>
+    <w:rsid w:val="001C7F28"/>
+    <w:rsid w:val="001D1231"/>
+    <w:rsid w:val="001D35D9"/>
+    <w:rsid w:val="001D67C9"/>
+    <w:rsid w:val="001D7BF7"/>
+    <w:rsid w:val="001E0309"/>
+    <w:rsid w:val="002009C5"/>
+    <w:rsid w:val="00211156"/>
+    <w:rsid w:val="002161DE"/>
+    <w:rsid w:val="002205A8"/>
+    <w:rsid w:val="00220B42"/>
+    <w:rsid w:val="00237893"/>
+    <w:rsid w:val="00240820"/>
+    <w:rsid w:val="002453C7"/>
+    <w:rsid w:val="00246077"/>
+    <w:rsid w:val="00260124"/>
+    <w:rsid w:val="002667DA"/>
+    <w:rsid w:val="00267B1F"/>
+    <w:rsid w:val="00275DE9"/>
+    <w:rsid w:val="0028366B"/>
+    <w:rsid w:val="00284E97"/>
+    <w:rsid w:val="00292676"/>
+    <w:rsid w:val="00292B1C"/>
+    <w:rsid w:val="002A7834"/>
+    <w:rsid w:val="002B1A83"/>
+    <w:rsid w:val="002B4545"/>
+    <w:rsid w:val="002B53D1"/>
+    <w:rsid w:val="002C409F"/>
+    <w:rsid w:val="002C551F"/>
+    <w:rsid w:val="002D0095"/>
+    <w:rsid w:val="002E3AC9"/>
+    <w:rsid w:val="002E413B"/>
+    <w:rsid w:val="002E4299"/>
+    <w:rsid w:val="002E50FE"/>
+    <w:rsid w:val="002E6EB7"/>
+    <w:rsid w:val="002F2064"/>
+    <w:rsid w:val="00300174"/>
+    <w:rsid w:val="00302093"/>
+    <w:rsid w:val="00307ED2"/>
+    <w:rsid w:val="00325363"/>
+    <w:rsid w:val="0032752A"/>
+    <w:rsid w:val="0033089F"/>
+    <w:rsid w:val="003338AB"/>
+    <w:rsid w:val="00340EE0"/>
+    <w:rsid w:val="00357968"/>
+    <w:rsid w:val="0036289B"/>
+    <w:rsid w:val="00365AAA"/>
+    <w:rsid w:val="003665C0"/>
+    <w:rsid w:val="003679BA"/>
+    <w:rsid w:val="0037116F"/>
+    <w:rsid w:val="0037194A"/>
+    <w:rsid w:val="00375E87"/>
+    <w:rsid w:val="0038013C"/>
+    <w:rsid w:val="00380768"/>
+    <w:rsid w:val="0038611C"/>
+    <w:rsid w:val="00387E58"/>
+    <w:rsid w:val="00390386"/>
+    <w:rsid w:val="003954C9"/>
+    <w:rsid w:val="0039551D"/>
+    <w:rsid w:val="003956BD"/>
+    <w:rsid w:val="003A1EFC"/>
+    <w:rsid w:val="003A3A8E"/>
+    <w:rsid w:val="003A56E5"/>
+    <w:rsid w:val="003C328A"/>
+    <w:rsid w:val="003C67BB"/>
+    <w:rsid w:val="003C791A"/>
+    <w:rsid w:val="003D40F6"/>
+    <w:rsid w:val="003D4612"/>
+    <w:rsid w:val="003E4ACD"/>
+    <w:rsid w:val="0040018A"/>
+    <w:rsid w:val="00400997"/>
+    <w:rsid w:val="00400A84"/>
+    <w:rsid w:val="00400D0C"/>
+    <w:rsid w:val="00401E26"/>
+    <w:rsid w:val="00406F1C"/>
+    <w:rsid w:val="00413CF9"/>
+    <w:rsid w:val="00426D95"/>
+    <w:rsid w:val="00430916"/>
+    <w:rsid w:val="004333A8"/>
+    <w:rsid w:val="00450CB9"/>
+    <w:rsid w:val="00450D2E"/>
+    <w:rsid w:val="00473A80"/>
+    <w:rsid w:val="004740C0"/>
+    <w:rsid w:val="0047471B"/>
+    <w:rsid w:val="00480284"/>
+    <w:rsid w:val="004903C2"/>
+    <w:rsid w:val="00492F02"/>
+    <w:rsid w:val="004938ED"/>
+    <w:rsid w:val="00494C75"/>
+    <w:rsid w:val="004A7EAD"/>
+    <w:rsid w:val="004B4B3E"/>
+    <w:rsid w:val="004C1397"/>
+    <w:rsid w:val="004C2044"/>
+    <w:rsid w:val="004C42D3"/>
+    <w:rsid w:val="004C53DF"/>
+    <w:rsid w:val="004C61FD"/>
+    <w:rsid w:val="004C766B"/>
+    <w:rsid w:val="004D00B6"/>
+    <w:rsid w:val="004E0CFD"/>
+    <w:rsid w:val="004E71BC"/>
+    <w:rsid w:val="004F74D0"/>
+    <w:rsid w:val="004F7ED9"/>
+    <w:rsid w:val="00500B00"/>
+    <w:rsid w:val="00507444"/>
+    <w:rsid w:val="00511C2B"/>
+    <w:rsid w:val="0052075D"/>
+    <w:rsid w:val="005233F5"/>
+    <w:rsid w:val="00540928"/>
+    <w:rsid w:val="005430AE"/>
+    <w:rsid w:val="005433B9"/>
+    <w:rsid w:val="00546D1D"/>
+    <w:rsid w:val="00566426"/>
+    <w:rsid w:val="005713FD"/>
+    <w:rsid w:val="00577AD7"/>
+    <w:rsid w:val="00583A78"/>
+    <w:rsid w:val="00591A28"/>
+    <w:rsid w:val="00595414"/>
+    <w:rsid w:val="00597113"/>
+    <w:rsid w:val="005A5A84"/>
+    <w:rsid w:val="005A63AB"/>
+    <w:rsid w:val="005A64EA"/>
+    <w:rsid w:val="005A7CAE"/>
+    <w:rsid w:val="005B3423"/>
+    <w:rsid w:val="005B6C6B"/>
+    <w:rsid w:val="005C282C"/>
+    <w:rsid w:val="005D29C0"/>
+    <w:rsid w:val="005D4C86"/>
+    <w:rsid w:val="005D5216"/>
+    <w:rsid w:val="005D579A"/>
+    <w:rsid w:val="005D654F"/>
+    <w:rsid w:val="005D7A87"/>
+    <w:rsid w:val="005E2E4E"/>
+    <w:rsid w:val="005E72B5"/>
+    <w:rsid w:val="0060614A"/>
+    <w:rsid w:val="00606F40"/>
+    <w:rsid w:val="006110A1"/>
+    <w:rsid w:val="00620A6E"/>
+    <w:rsid w:val="0062539E"/>
+    <w:rsid w:val="00633027"/>
+    <w:rsid w:val="006375B2"/>
+    <w:rsid w:val="00644CEE"/>
+    <w:rsid w:val="0065288D"/>
+    <w:rsid w:val="00657298"/>
+    <w:rsid w:val="0066011B"/>
+    <w:rsid w:val="0066560B"/>
+    <w:rsid w:val="006720BD"/>
+    <w:rsid w:val="0068190C"/>
+    <w:rsid w:val="006832E6"/>
+    <w:rsid w:val="00683B77"/>
+    <w:rsid w:val="006849C7"/>
+    <w:rsid w:val="00684EDF"/>
+    <w:rsid w:val="006854C1"/>
+    <w:rsid w:val="00687972"/>
+    <w:rsid w:val="00690239"/>
+    <w:rsid w:val="0069062F"/>
+    <w:rsid w:val="006919AB"/>
+    <w:rsid w:val="006B26BC"/>
+    <w:rsid w:val="006B3B5F"/>
+    <w:rsid w:val="006B7CD3"/>
+    <w:rsid w:val="006C154E"/>
+    <w:rsid w:val="006C1F46"/>
+    <w:rsid w:val="006C274B"/>
+    <w:rsid w:val="006C2B65"/>
+    <w:rsid w:val="006C2F89"/>
+    <w:rsid w:val="006C7A0E"/>
+    <w:rsid w:val="006D0B2E"/>
+    <w:rsid w:val="006D4642"/>
+    <w:rsid w:val="006D4DC1"/>
+    <w:rsid w:val="006D50CB"/>
+    <w:rsid w:val="006E45C1"/>
+    <w:rsid w:val="006E68E0"/>
+    <w:rsid w:val="00702D5D"/>
+    <w:rsid w:val="00707C20"/>
+    <w:rsid w:val="007129D2"/>
+    <w:rsid w:val="007259DC"/>
+    <w:rsid w:val="00734B1D"/>
+    <w:rsid w:val="0073615F"/>
+    <w:rsid w:val="007410F1"/>
+    <w:rsid w:val="00742AD1"/>
+    <w:rsid w:val="00747AAB"/>
+    <w:rsid w:val="00754238"/>
+    <w:rsid w:val="00756093"/>
+    <w:rsid w:val="00757010"/>
+    <w:rsid w:val="00761C3D"/>
+    <w:rsid w:val="00764AE3"/>
+    <w:rsid w:val="00765A8E"/>
+    <w:rsid w:val="007679DC"/>
+    <w:rsid w:val="00774157"/>
+    <w:rsid w:val="007864D7"/>
+    <w:rsid w:val="0078744E"/>
+    <w:rsid w:val="007A137A"/>
+    <w:rsid w:val="007A2688"/>
+    <w:rsid w:val="007A5AB0"/>
+    <w:rsid w:val="007C63BB"/>
+    <w:rsid w:val="007D0F34"/>
+    <w:rsid w:val="007D15D4"/>
+    <w:rsid w:val="007E3FE4"/>
+    <w:rsid w:val="007F230F"/>
+    <w:rsid w:val="007F302B"/>
+    <w:rsid w:val="00800CAD"/>
+    <w:rsid w:val="00804096"/>
+    <w:rsid w:val="008047E4"/>
+    <w:rsid w:val="00833783"/>
+    <w:rsid w:val="0084606E"/>
+    <w:rsid w:val="0084635E"/>
+    <w:rsid w:val="00857C27"/>
+    <w:rsid w:val="0086051E"/>
+    <w:rsid w:val="00883DC3"/>
+    <w:rsid w:val="008841F2"/>
+    <w:rsid w:val="00884B4A"/>
+    <w:rsid w:val="00886C39"/>
+    <w:rsid w:val="008925B4"/>
+    <w:rsid w:val="00897177"/>
+    <w:rsid w:val="008A0C8E"/>
+    <w:rsid w:val="008A694D"/>
+    <w:rsid w:val="008B3A79"/>
+    <w:rsid w:val="008C1FF4"/>
+    <w:rsid w:val="008C51AB"/>
+    <w:rsid w:val="008C5374"/>
+    <w:rsid w:val="008C5F4F"/>
+    <w:rsid w:val="008C614F"/>
+    <w:rsid w:val="008C76F6"/>
+    <w:rsid w:val="008D195E"/>
+    <w:rsid w:val="008D2101"/>
+    <w:rsid w:val="008D465C"/>
+    <w:rsid w:val="008D498A"/>
+    <w:rsid w:val="008F4AE9"/>
+    <w:rsid w:val="008F59CE"/>
+    <w:rsid w:val="0090040C"/>
+    <w:rsid w:val="00900B59"/>
+    <w:rsid w:val="00902919"/>
+    <w:rsid w:val="00904E0D"/>
+    <w:rsid w:val="009057A6"/>
+    <w:rsid w:val="00905EC9"/>
+    <w:rsid w:val="0091303E"/>
+    <w:rsid w:val="009136EF"/>
+    <w:rsid w:val="00922462"/>
+    <w:rsid w:val="0092438E"/>
+    <w:rsid w:val="00930BE5"/>
+    <w:rsid w:val="00936BA2"/>
+    <w:rsid w:val="00937151"/>
+    <w:rsid w:val="00942DB0"/>
+    <w:rsid w:val="00966DD5"/>
+    <w:rsid w:val="009736BA"/>
+    <w:rsid w:val="00973FD4"/>
+    <w:rsid w:val="00975CB6"/>
+    <w:rsid w:val="009818CE"/>
+    <w:rsid w:val="00984AFE"/>
+    <w:rsid w:val="009856C8"/>
+    <w:rsid w:val="009867BB"/>
+    <w:rsid w:val="00987914"/>
+    <w:rsid w:val="00990421"/>
+    <w:rsid w:val="009910EF"/>
+    <w:rsid w:val="00991A97"/>
+    <w:rsid w:val="009949EA"/>
+    <w:rsid w:val="009A26AB"/>
+    <w:rsid w:val="009A6FF7"/>
+    <w:rsid w:val="009C2718"/>
+    <w:rsid w:val="009C27F4"/>
+    <w:rsid w:val="009C3A2E"/>
+    <w:rsid w:val="009D04A5"/>
+    <w:rsid w:val="009D774D"/>
+    <w:rsid w:val="009E339B"/>
+    <w:rsid w:val="009E78E5"/>
+    <w:rsid w:val="009F7BD4"/>
+    <w:rsid w:val="00A02382"/>
+    <w:rsid w:val="00A02689"/>
+    <w:rsid w:val="00A072E8"/>
+    <w:rsid w:val="00A16AA6"/>
+    <w:rsid w:val="00A276BE"/>
+    <w:rsid w:val="00A304BF"/>
+    <w:rsid w:val="00A311ED"/>
+    <w:rsid w:val="00A34D4F"/>
+    <w:rsid w:val="00A52FC5"/>
+    <w:rsid w:val="00A63619"/>
+    <w:rsid w:val="00A71BAF"/>
+    <w:rsid w:val="00A74E43"/>
+    <w:rsid w:val="00A77072"/>
+    <w:rsid w:val="00A87874"/>
+    <w:rsid w:val="00AA1730"/>
+    <w:rsid w:val="00AB7C2D"/>
+    <w:rsid w:val="00AC0B66"/>
+    <w:rsid w:val="00AD5A7A"/>
+    <w:rsid w:val="00AE3AC2"/>
+    <w:rsid w:val="00AF07E9"/>
+    <w:rsid w:val="00AF15CE"/>
+    <w:rsid w:val="00AF2348"/>
+    <w:rsid w:val="00AF3D88"/>
+    <w:rsid w:val="00AF437E"/>
+    <w:rsid w:val="00AF6889"/>
+    <w:rsid w:val="00AF7BCD"/>
+    <w:rsid w:val="00B02E3F"/>
+    <w:rsid w:val="00B10EA2"/>
+    <w:rsid w:val="00B13141"/>
+    <w:rsid w:val="00B15B70"/>
+    <w:rsid w:val="00B15C43"/>
+    <w:rsid w:val="00B16EFE"/>
+    <w:rsid w:val="00B2110B"/>
+    <w:rsid w:val="00B221AD"/>
+    <w:rsid w:val="00B230B1"/>
+    <w:rsid w:val="00B26515"/>
+    <w:rsid w:val="00B26BDF"/>
+    <w:rsid w:val="00B3072D"/>
+    <w:rsid w:val="00B3096E"/>
+    <w:rsid w:val="00B342DB"/>
+    <w:rsid w:val="00B43F0E"/>
+    <w:rsid w:val="00B46ECD"/>
+    <w:rsid w:val="00B504FF"/>
+    <w:rsid w:val="00B57912"/>
+    <w:rsid w:val="00B57E77"/>
+    <w:rsid w:val="00B8387E"/>
+    <w:rsid w:val="00B87B6E"/>
+    <w:rsid w:val="00B938CE"/>
+    <w:rsid w:val="00B94149"/>
+    <w:rsid w:val="00B96F9D"/>
+    <w:rsid w:val="00BB021B"/>
+    <w:rsid w:val="00BC2C7F"/>
+    <w:rsid w:val="00BC580F"/>
+    <w:rsid w:val="00BD1036"/>
+    <w:rsid w:val="00BD6D4F"/>
+    <w:rsid w:val="00BE52B2"/>
+    <w:rsid w:val="00BF202B"/>
+    <w:rsid w:val="00BF5AFB"/>
+    <w:rsid w:val="00BF6BAB"/>
+    <w:rsid w:val="00C02A27"/>
+    <w:rsid w:val="00C03F16"/>
+    <w:rsid w:val="00C07673"/>
+    <w:rsid w:val="00C079A2"/>
+    <w:rsid w:val="00C13DB6"/>
+    <w:rsid w:val="00C1417E"/>
+    <w:rsid w:val="00C2524D"/>
+    <w:rsid w:val="00C27E97"/>
+    <w:rsid w:val="00C31457"/>
+    <w:rsid w:val="00C3185B"/>
+    <w:rsid w:val="00C4186A"/>
+    <w:rsid w:val="00C60E4E"/>
+    <w:rsid w:val="00C666F3"/>
+    <w:rsid w:val="00C708F5"/>
+    <w:rsid w:val="00C752F9"/>
+    <w:rsid w:val="00C755A9"/>
+    <w:rsid w:val="00C866B7"/>
+    <w:rsid w:val="00C96AF0"/>
+    <w:rsid w:val="00C971A6"/>
+    <w:rsid w:val="00CA6187"/>
+    <w:rsid w:val="00CA709E"/>
+    <w:rsid w:val="00CA717F"/>
+    <w:rsid w:val="00CB0B9E"/>
+    <w:rsid w:val="00CB1D78"/>
+    <w:rsid w:val="00CB4142"/>
+    <w:rsid w:val="00CB422C"/>
+    <w:rsid w:val="00CB5DE0"/>
+    <w:rsid w:val="00CB7B19"/>
+    <w:rsid w:val="00CC0CF2"/>
+    <w:rsid w:val="00CC275D"/>
+    <w:rsid w:val="00CC4446"/>
+    <w:rsid w:val="00CC755C"/>
+    <w:rsid w:val="00CC794D"/>
+    <w:rsid w:val="00CD247B"/>
+    <w:rsid w:val="00CD75F4"/>
+    <w:rsid w:val="00CF5A24"/>
+    <w:rsid w:val="00CF6A80"/>
+    <w:rsid w:val="00D05996"/>
+    <w:rsid w:val="00D10EB5"/>
+    <w:rsid w:val="00D129EE"/>
+    <w:rsid w:val="00D15308"/>
+    <w:rsid w:val="00D17AC0"/>
+    <w:rsid w:val="00D23B34"/>
+    <w:rsid w:val="00D26163"/>
+    <w:rsid w:val="00D27FD4"/>
+    <w:rsid w:val="00D4066C"/>
+    <w:rsid w:val="00D40F48"/>
+    <w:rsid w:val="00D625DE"/>
+    <w:rsid w:val="00D62B66"/>
+    <w:rsid w:val="00D63F12"/>
+    <w:rsid w:val="00D77A61"/>
+    <w:rsid w:val="00D91AB4"/>
+    <w:rsid w:val="00D959A0"/>
+    <w:rsid w:val="00D96D21"/>
+    <w:rsid w:val="00DB2A27"/>
+    <w:rsid w:val="00DC0E79"/>
+    <w:rsid w:val="00DC46D7"/>
+    <w:rsid w:val="00DC4F51"/>
+    <w:rsid w:val="00DC6E5B"/>
+    <w:rsid w:val="00DD1046"/>
+    <w:rsid w:val="00DD1638"/>
+    <w:rsid w:val="00DD279D"/>
+    <w:rsid w:val="00DD2FA5"/>
+    <w:rsid w:val="00DD3576"/>
+    <w:rsid w:val="00DD786F"/>
+    <w:rsid w:val="00DE3FFA"/>
+    <w:rsid w:val="00DE45CD"/>
+    <w:rsid w:val="00DF3CAD"/>
+    <w:rsid w:val="00E0395B"/>
+    <w:rsid w:val="00E0593E"/>
+    <w:rsid w:val="00E1426C"/>
+    <w:rsid w:val="00E16CE1"/>
+    <w:rsid w:val="00E230C8"/>
+    <w:rsid w:val="00E26434"/>
+    <w:rsid w:val="00E3153F"/>
+    <w:rsid w:val="00E319B6"/>
+    <w:rsid w:val="00E3264C"/>
+    <w:rsid w:val="00E4004C"/>
+    <w:rsid w:val="00E42620"/>
+    <w:rsid w:val="00E44CCC"/>
+    <w:rsid w:val="00E46A80"/>
+    <w:rsid w:val="00E472EF"/>
+    <w:rsid w:val="00E501B5"/>
+    <w:rsid w:val="00E53FBE"/>
+    <w:rsid w:val="00E54E91"/>
+    <w:rsid w:val="00E6128F"/>
+    <w:rsid w:val="00E70F05"/>
+    <w:rsid w:val="00E7501C"/>
+    <w:rsid w:val="00E83AB3"/>
+    <w:rsid w:val="00EA4737"/>
+    <w:rsid w:val="00EC7B68"/>
+    <w:rsid w:val="00EC7BF4"/>
+    <w:rsid w:val="00ED4669"/>
+    <w:rsid w:val="00EE056C"/>
+    <w:rsid w:val="00EE0C49"/>
+    <w:rsid w:val="00EE5342"/>
+    <w:rsid w:val="00EF1071"/>
+    <w:rsid w:val="00EF1B9F"/>
+    <w:rsid w:val="00EF20CB"/>
+    <w:rsid w:val="00EF411B"/>
+    <w:rsid w:val="00F0707E"/>
+    <w:rsid w:val="00F1139C"/>
+    <w:rsid w:val="00F13E7F"/>
+    <w:rsid w:val="00F15FD9"/>
+    <w:rsid w:val="00F32A2F"/>
+    <w:rsid w:val="00F35C4A"/>
+    <w:rsid w:val="00F42331"/>
+    <w:rsid w:val="00F46D41"/>
+    <w:rsid w:val="00F51475"/>
+    <w:rsid w:val="00F53259"/>
+    <w:rsid w:val="00F6122A"/>
+    <w:rsid w:val="00F62CFB"/>
+    <w:rsid w:val="00F63C0A"/>
+    <w:rsid w:val="00F707A6"/>
+    <w:rsid w:val="00F77BEF"/>
+    <w:rsid w:val="00F938DB"/>
+    <w:rsid w:val="00F93DFA"/>
+    <w:rsid w:val="00F94222"/>
+    <w:rsid w:val="00FA0125"/>
+    <w:rsid w:val="00FA3EE3"/>
+    <w:rsid w:val="00FB1C43"/>
+    <w:rsid w:val="00FC16FE"/>
+    <w:rsid w:val="00FC24A8"/>
+    <w:rsid w:val="00FC25E7"/>
+    <w:rsid w:val="00FC3100"/>
+    <w:rsid w:val="00FC612F"/>
+    <w:rsid w:val="00FC7C91"/>
+    <w:rsid w:val="00FD3067"/>
+    <w:rsid w:val="00FD3441"/>
+    <w:rsid w:val="00FD7AAD"/>
+    <w:rsid w:val="03B73197"/>
+    <w:rsid w:val="05F11B8E"/>
+    <w:rsid w:val="0617DF86"/>
+    <w:rsid w:val="06B6BE1F"/>
+    <w:rsid w:val="0728F424"/>
+    <w:rsid w:val="081BC720"/>
+    <w:rsid w:val="0852BFD0"/>
+    <w:rsid w:val="0A08A503"/>
+    <w:rsid w:val="0D06240A"/>
+    <w:rsid w:val="0D5BAD4A"/>
+    <w:rsid w:val="12143F2E"/>
+    <w:rsid w:val="12875840"/>
+    <w:rsid w:val="12C723EA"/>
+    <w:rsid w:val="12E4852D"/>
+    <w:rsid w:val="144C6B66"/>
+    <w:rsid w:val="1452F4ED"/>
+    <w:rsid w:val="1780BDE4"/>
+    <w:rsid w:val="18C3C1F7"/>
+    <w:rsid w:val="19E511BC"/>
+    <w:rsid w:val="1C90F956"/>
+    <w:rsid w:val="1FBB8DFF"/>
+    <w:rsid w:val="21F430F1"/>
+    <w:rsid w:val="2244A7E0"/>
+    <w:rsid w:val="22D7EA73"/>
+    <w:rsid w:val="2329378C"/>
+    <w:rsid w:val="23393962"/>
+    <w:rsid w:val="266388B1"/>
+    <w:rsid w:val="29D49F6C"/>
+    <w:rsid w:val="2A5EB7A8"/>
+    <w:rsid w:val="2CF89DEE"/>
+    <w:rsid w:val="2D5AA15E"/>
+    <w:rsid w:val="2E3E7C06"/>
+    <w:rsid w:val="2F7067C2"/>
+    <w:rsid w:val="30553CB7"/>
+    <w:rsid w:val="3285D150"/>
+    <w:rsid w:val="359C8D82"/>
+    <w:rsid w:val="360B73D4"/>
+    <w:rsid w:val="36A3E02A"/>
+    <w:rsid w:val="36FF204D"/>
+    <w:rsid w:val="3B62935E"/>
+    <w:rsid w:val="3D7E2432"/>
+    <w:rsid w:val="3F0C69A0"/>
+    <w:rsid w:val="3F6E8D34"/>
+    <w:rsid w:val="3F88D95E"/>
+    <w:rsid w:val="4264C0AF"/>
+    <w:rsid w:val="45B985B7"/>
+    <w:rsid w:val="483604C7"/>
+    <w:rsid w:val="490998B6"/>
+    <w:rsid w:val="49612A5F"/>
+    <w:rsid w:val="4CF98E99"/>
+    <w:rsid w:val="56CB1B76"/>
+    <w:rsid w:val="574B1E3E"/>
+    <w:rsid w:val="57B5016E"/>
+    <w:rsid w:val="59337E16"/>
+    <w:rsid w:val="602CF5D8"/>
+    <w:rsid w:val="60C1BC10"/>
+    <w:rsid w:val="624B70FE"/>
+    <w:rsid w:val="628970DB"/>
+    <w:rsid w:val="630745BF"/>
+    <w:rsid w:val="639E3DCF"/>
+    <w:rsid w:val="6627CB3C"/>
+    <w:rsid w:val="6B01A172"/>
+    <w:rsid w:val="6C0741B4"/>
+    <w:rsid w:val="6E249201"/>
+    <w:rsid w:val="6FF20112"/>
+    <w:rsid w:val="718FBD5A"/>
+    <w:rsid w:val="71FF88E1"/>
+    <w:rsid w:val="77BC5D3B"/>
+    <w:rsid w:val="7B752A02"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3CC79162"/>
+  <w14:docId w14:val="0E07E822"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{733A363B-AA9F-41E3-B581-667B5742ED03}"/>
+  <w15:docId w15:val="{13A50D77-EDA6-45C5-9E7E-77E5B427C50C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4256,51 +9719,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4482,968 +9945,5502 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00B87B6E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2A27"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:qFormat/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D27FD4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:tabs>
-[...5 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="055780"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:spacing w:val="-3"/>
-      <w:sz w:val="32"/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="EndnoteText">
-[...6 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DB2A27"/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
-[...6 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D27FD4"/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="055780"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
-    <w:name w:val="a8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Document8">
-    <w:name w:val="Document 8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Document4">
-    <w:name w:val="Document 4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2A27"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DB2A27"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
     <w:rPr>
       <w:b/>
-      <w:i/>
-      <w:sz w:val="24"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Document6">
-[...21 lines deleted...]
-    <w:name w:val="Right Par 1"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009C2718"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="-720"/>
-[...1 lines deleted...]
-        <w:tab w:val="decimal" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:suppressAutoHyphens/>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009C2718"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009C2718"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009C2718"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0092438E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
-[...541 lines deleted...]
-      <w:sz w:val="23"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="008E2299"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="0092438E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006E6BF3"/>
+    <w:rsid w:val="00A16AA6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
-    <w:name w:val="Table Grid1"/>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00B15B70"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="14"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGridLight">
+    <w:name w:val="Grid Table Light"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="TableGrid"/>
-    <w:rsid w:val="005B0DF4"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="003E4ACD"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...22 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FB3E93"/>
+    <w:rsid w:val="006720BD"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="055780" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E21F6F"/>
+    <w:rsid w:val="006720BD"/>
     <w:rPr>
-      <w:color w:val="808080"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...4 lines deleted...]
-    <w:rsid w:val="000E4F69"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005233F5"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
-[...3 lines deleted...]
-    <w:rsid w:val="000E4F69"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="005233F5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="005233F5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="contentcontrolboundarysink">
+    <w:name w:val="contentcontrolboundarysink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="005233F5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="wacimagecontainer">
+    <w:name w:val="wacimagecontainer"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="005233F5"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00930BE5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00554BC1"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00930BE5"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-      <w:contextualSpacing/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00930BE5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00930BE5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00930BE5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005433B9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="310333759">
+    <w:div w:id="18547786">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="931663800">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="858816100">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="503515580">
+    <w:div w:id="1154444457">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1774789717">
+    <w:div w:id="1676372052">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="347485344">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
-    <w:div w:id="2016806360">
+    <w:div w:id="1975021153">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="107433301">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="677393171">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="130053853">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="831532032">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="326786211">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1297838075">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="697391120">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1520199181">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1049260458">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="867716139">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1250046937">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="167716175">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1261377352">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="769743403">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1316376576">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1845122653">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1360204208">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1433091562">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1437554233">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="96030014">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1605575399">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="732777140">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1724983728">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1847164335">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="130755212">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1141926048">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1863978699">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="227156046">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1929344616">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="236480706">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1975864778">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1469393746">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2089647857">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="368190143">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgirs.wa.gov.au" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgirs.wa.gov.au/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgl@lgirs.wa.gov.au" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\sharon.maxwell\Downloads\DLGSC%20generic%20Word%20template.dotm" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F83B6A62042C48DF8E1A2AF0E5BA4FA7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{22122B57-EF72-4908-B711-5ABA1928077F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:bookmarkStart w:id="0" w:name="Text2"/>
+        <w:bookmarkStart w:id="1" w:name="Text7"/>
+        <w:bookmarkStart w:id="2" w:name="Text4"/>
+        <w:bookmarkStart w:id="3" w:name="Text5"/>
+        <w:bookmarkStart w:id="4" w:name="Text6"/>
+        <w:bookmarkStart w:id="5" w:name="Text8"/>
+        <w:bookmarkStart w:id="6" w:name="Text9"/>
+        <w:bookmarkStart w:id="7" w:name="Text10"/>
+        <w:bookmarkStart w:id="8" w:name="Text11"/>
+        <w:bookmarkStart w:id="9" w:name="Text1"/>
+        <w:bookmarkStart w:id="10" w:name="Text8"/>
+        <w:bookmarkStart w:id="11" w:name="Text9"/>
+        <w:bookmarkStart w:id="12" w:name="Text8"/>
+        <w:bookmarkStart w:id="13" w:name="Text10"/>
+        <w:bookmarkStart w:id="14" w:name="Text10"/>
+        <w:bookmarkStart w:id="15" w:name="Text10"/>
+        <w:bookmarkStart w:id="16" w:name="Text10"/>
+        <w:bookmarkStart w:id="17" w:name="Text10"/>
+        <w:bookmarkStart w:id="18" w:name="Text10"/>
+        <w:bookmarkStart w:id="19" w:name="Text10"/>
+        <w:bookmarkStart w:id="20" w:name="Text10"/>
+        <w:bookmarkStart w:id="21" w:name="Text10"/>
+        <w:bookmarkStart w:id="22" w:name="Text10"/>
+        <w:bookmarkStart w:id="23" w:name="Text1"/>
+        <w:bookmarkStart w:id="24" w:name="Text2"/>
+        <w:bookmarkStart w:id="25" w:name="Text7"/>
+        <w:bookmarkStart w:id="26" w:name="Text4"/>
+        <w:bookmarkStart w:id="27" w:name="Text5"/>
+        <w:bookmarkStart w:id="28" w:name="Text6"/>
+        <w:bookmarkStart w:id="29" w:name="Text1"/>
+        <w:bookmarkStart w:id="30" w:name="Text2"/>
+        <w:bookmarkStart w:id="31" w:name="Text7"/>
+        <w:bookmarkStart w:id="32" w:name="Text4"/>
+        <w:bookmarkStart w:id="33" w:name="Text5"/>
+        <w:bookmarkStart w:id="34" w:name="Text6"/>
+        <w:bookmarkStart w:id="35" w:name="Text2"/>
+        <w:bookmarkStart w:id="36" w:name="Text2"/>
+        <w:bookmarkStart w:id="37" w:name="Text2"/>
+        <w:bookmarkStart w:id="38" w:name="Text10"/>
+        <w:bookmarkStart w:id="39" w:name="Text9"/>
+        <w:bookmarkStart w:id="40" w:name="Text9"/>
+        <w:bookmarkStart w:id="41" w:name="Text9"/>
+        <w:bookmarkStart w:id="42" w:name="Text10"/>
+        <w:bookmarkStart w:id="43" w:name="Text10"/>
+        <w:bookmarkStart w:id="44" w:name="Text2"/>
+        <w:bookmarkStart w:id="45" w:name="Text10"/>
+        <w:bookmarkStart w:id="46" w:name="Text9"/>
+        <w:bookmarkStart w:id="47" w:name="Text10"/>
+        <w:bookmarkStart w:id="48" w:name="Text10"/>
+        <w:bookmarkStart w:id="49" w:name="Text10"/>
+        <w:bookmarkStart w:id="50" w:name="Text10"/>
+        <w:bookmarkStart w:id="51" w:name="Text10"/>
+        <w:bookmarkStart w:id="52" w:name="Text10"/>
+        <w:bookmarkStart w:id="53" w:name="Text10"/>
+        <w:bookmarkStart w:id="54" w:name="Text10"/>
+        <w:bookmarkStart w:id="55" w:name="Text10"/>
+        <w:bookmarkStart w:id="56" w:name="Text10"/>
+        <w:bookmarkStart w:id="57" w:name="Text10"/>
+        <w:bookmarkStart w:id="58" w:name="Text10"/>
+        <w:bookmarkStart w:id="59" w:name="Text8"/>
+        <w:bookmarkStart w:id="60" w:name="Text10"/>
+        <w:bookmarkStart w:id="61" w:name="Text7"/>
+        <w:bookmarkStart w:id="62" w:name="Text4"/>
+        <w:bookmarkStart w:id="63" w:name="Text5"/>
+        <w:bookmarkStart w:id="64" w:name="Text6"/>
+        <w:bookmarkStart w:id="65" w:name="Text10"/>
+        <w:bookmarkStart w:id="66" w:name="Text10"/>
+        <w:bookmarkStart w:id="67" w:name="Text10"/>
+        <w:bookmarkStart w:id="68" w:name="Text2"/>
+        <w:bookmarkStart w:id="69" w:name="Text10"/>
+        <w:bookmarkStart w:id="70" w:name="Text9"/>
+        <w:bookmarkStart w:id="71" w:name="Text8"/>
+        <w:bookmarkStart w:id="72" w:name="Text9"/>
+        <w:bookmarkStart w:id="73" w:name="Text10"/>
+        <w:bookmarkStart w:id="74" w:name="Text11"/>
+        <w:bookmarkStart w:id="75" w:name="Text1"/>
+        <w:bookmarkStart w:id="76" w:name="Text2"/>
+        <w:bookmarkStart w:id="77" w:name="Text7"/>
+        <w:bookmarkStart w:id="78" w:name="Text4"/>
+        <w:bookmarkStart w:id="79" w:name="Text5"/>
+        <w:bookmarkStart w:id="80" w:name="Text6"/>
+        <w:bookmarkStart w:id="81" w:name="Text7"/>
+        <w:bookmarkStart w:id="82" w:name="Text7"/>
+        <w:bookmarkStart w:id="83" w:name="Text7"/>
+        <w:bookmarkStart w:id="84" w:name="Text10"/>
+        <w:bookmarkStart w:id="85" w:name="Text10"/>
+        <w:bookmarkStart w:id="86" w:name="Text10"/>
+        <w:bookmarkStart w:id="87" w:name="Text10"/>
+        <w:bookmarkStart w:id="88" w:name="Text10"/>
+        <w:bookmarkStart w:id="89" w:name="Text10"/>
+        <w:bookmarkStart w:id="90" w:name="Text10"/>
+        <w:bookmarkStart w:id="91" w:name="Text10"/>
+        <w:bookmarkStart w:id="92" w:name="Text10"/>
+        <w:bookmarkStart w:id="93" w:name="Text10"/>
+        <w:bookmarkStart w:id="94" w:name="Text10"/>
+        <w:bookmarkStart w:id="95" w:name="Text10"/>
+        <w:bookmarkStart w:id="96" w:name="Text10"/>
+        <w:bookmarkStart w:id="97" w:name="Text10"/>
+        <w:bookmarkStart w:id="98" w:name="Text10"/>
+        <w:bookmarkStart w:id="99" w:name="Text2"/>
+        <w:bookmarkStart w:id="100" w:name="Text9"/>
+        <w:bookmarkStart w:id="101" w:name="Text8"/>
+        <w:bookmarkStart w:id="102" w:name="Text7"/>
+        <w:bookmarkStart w:id="103" w:name="Text4"/>
+        <w:bookmarkStart w:id="104" w:name="Text5"/>
+        <w:bookmarkStart w:id="105" w:name="Text6"/>
+        <w:bookmarkStart w:id="106" w:name="Text10"/>
+        <w:bookmarkStart w:id="107" w:name="Text10"/>
+        <w:bookmarkStart w:id="108" w:name="Text10"/>
+        <w:bookmarkStart w:id="109" w:name="Text10"/>
+        <w:bookmarkStart w:id="110" w:name="Text10"/>
+        <w:bookmarkStart w:id="111" w:name="Text10"/>
+        <w:bookmarkStart w:id="112" w:name="Text2"/>
+        <w:bookmarkStart w:id="113" w:name="Text9"/>
+        <w:bookmarkStart w:id="114" w:name="Text8"/>
+        <w:bookmarkStart w:id="115" w:name="Text7"/>
+        <w:bookmarkStart w:id="116" w:name="Text4"/>
+        <w:bookmarkStart w:id="117" w:name="Text5"/>
+        <w:bookmarkStart w:id="118" w:name="Text6"/>
+        <w:bookmarkStart w:id="119" w:name="Text10"/>
+        <w:bookmarkStart w:id="120" w:name="Text2"/>
+        <w:bookmarkStart w:id="121" w:name="Text10"/>
+        <w:bookmarkStart w:id="122" w:name="Text9"/>
+        <w:bookmarkStart w:id="123" w:name="Text9"/>
+        <w:bookmarkStart w:id="124" w:name="Text2"/>
+        <w:bookmarkStart w:id="125" w:name="Text10"/>
+        <w:bookmarkStart w:id="126" w:name="Text9"/>
+        <w:bookmarkStart w:id="127" w:name="Text9"/>
+        <w:bookmarkStart w:id="128" w:name="Text2"/>
+        <w:bookmarkStart w:id="129" w:name="Text10"/>
+        <w:bookmarkStart w:id="130" w:name="Text9"/>
+        <w:bookmarkStart w:id="131" w:name="Text9"/>
+        <w:bookmarkStart w:id="132" w:name="Text2"/>
+        <w:bookmarkStart w:id="133" w:name="Text10"/>
+        <w:bookmarkStart w:id="134" w:name="Text9"/>
+        <w:bookmarkStart w:id="135" w:name="Text9"/>
+        <w:bookmarkStart w:id="136" w:name="Text2"/>
+        <w:bookmarkStart w:id="137" w:name="Text10"/>
+        <w:bookmarkStart w:id="138" w:name="Text9"/>
+        <w:bookmarkStart w:id="139" w:name="Text9"/>
+        <w:bookmarkStart w:id="140" w:name="Text2"/>
+        <w:bookmarkStart w:id="141" w:name="Text10"/>
+        <w:bookmarkStart w:id="142" w:name="Text9"/>
+        <w:bookmarkStart w:id="143" w:name="Text9"/>
+        <w:bookmarkStart w:id="144" w:name="Text2"/>
+        <w:bookmarkStart w:id="145" w:name="Text10"/>
+        <w:bookmarkStart w:id="146" w:name="Text9"/>
+        <w:bookmarkStart w:id="147" w:name="Text9"/>
+        <w:bookmarkStart w:id="148" w:name="Text2"/>
+        <w:bookmarkStart w:id="149" w:name="Text10"/>
+        <w:bookmarkStart w:id="150" w:name="Text9"/>
+        <w:bookmarkStart w:id="151" w:name="Text9"/>
+        <w:bookmarkStart w:id="152" w:name="Text2"/>
+        <w:bookmarkStart w:id="153" w:name="Text10"/>
+        <w:bookmarkStart w:id="154" w:name="Text9"/>
+        <w:bookmarkStart w:id="155" w:name="Text9"/>
+        <w:bookmarkStart w:id="156" w:name="Text2"/>
+        <w:bookmarkStart w:id="157" w:name="Text10"/>
+        <w:bookmarkStart w:id="158" w:name="Text9"/>
+        <w:bookmarkStart w:id="159" w:name="Text9"/>
+        <w:bookmarkStart w:id="160" w:name="Text2"/>
+        <w:bookmarkStart w:id="161" w:name="Text10"/>
+        <w:bookmarkStart w:id="162" w:name="Text9"/>
+        <w:bookmarkStart w:id="163" w:name="Text9"/>
+        <w:bookmarkStart w:id="164" w:name="Text7"/>
+        <w:bookmarkStart w:id="165" w:name="Text8"/>
+        <w:bookmarkStart w:id="166" w:name="Text9"/>
+        <w:bookmarkStart w:id="167" w:name="Text10"/>
+        <w:bookmarkStart w:id="168" w:name="Text11"/>
+        <w:bookmarkStart w:id="169" w:name="Text1"/>
+        <w:bookmarkStart w:id="170" w:name="Text2"/>
+        <w:bookmarkStart w:id="171" w:name="Text7"/>
+        <w:bookmarkStart w:id="172" w:name="Text4"/>
+        <w:bookmarkStart w:id="173" w:name="Text6"/>
+        <w:bookmarkStart w:id="174" w:name="Text5"/>
+        <w:bookmarkStart w:id="175" w:name="Text7"/>
+        <w:bookmarkStart w:id="176" w:name="Text8"/>
+        <w:bookmarkStart w:id="177" w:name="Text9"/>
+        <w:bookmarkStart w:id="178" w:name="Text10"/>
+        <w:bookmarkStart w:id="179" w:name="Text11"/>
+        <w:bookmarkStart w:id="180" w:name="Text1"/>
+        <w:bookmarkStart w:id="181" w:name="Text2"/>
+        <w:bookmarkStart w:id="182" w:name="Text4"/>
+        <w:bookmarkStart w:id="183" w:name="Text5"/>
+        <w:bookmarkStart w:id="184" w:name="Text6"/>
+        <w:bookmarkStart w:id="185" w:name="Text8"/>
+        <w:bookmarkStart w:id="186" w:name="Text9"/>
+        <w:bookmarkStart w:id="187" w:name="Text10"/>
+        <w:bookmarkStart w:id="188" w:name="Text11"/>
+        <w:bookmarkStart w:id="189" w:name="Text1"/>
+        <w:bookmarkStart w:id="190" w:name="Text2"/>
+        <w:bookmarkStart w:id="191" w:name="Text7"/>
+        <w:bookmarkStart w:id="192" w:name="Text4"/>
+        <w:bookmarkStart w:id="193" w:name="Text5"/>
+        <w:bookmarkStart w:id="194" w:name="Text6"/>
+        <w:bookmarkStart w:id="195" w:name="Text5"/>
+        <w:bookmarkStart w:id="196" w:name="Text6"/>
+        <w:bookmarkStart w:id="197" w:name="Text2"/>
+        <w:bookmarkStart w:id="198" w:name="Text7"/>
+        <w:bookmarkStart w:id="199" w:name="Text4"/>
+        <w:bookmarkStart w:id="200" w:name="Text5"/>
+        <w:bookmarkStart w:id="201" w:name="Text6"/>
+        <w:bookmarkStart w:id="202" w:name="Text8"/>
+        <w:bookmarkStart w:id="203" w:name="Text9"/>
+        <w:bookmarkStart w:id="204" w:name="Text10"/>
+        <w:bookmarkStart w:id="205" w:name="Text11"/>
+        <w:bookmarkStart w:id="206" w:name="Text1"/>
+        <w:bookmarkStart w:id="207" w:name="Text2"/>
+        <w:bookmarkStart w:id="208" w:name="Text7"/>
+        <w:bookmarkStart w:id="209" w:name="Text4"/>
+        <w:bookmarkStart w:id="210" w:name="Text5"/>
+        <w:bookmarkStart w:id="211" w:name="Text6"/>
+        <w:bookmarkStart w:id="212" w:name="Text8"/>
+        <w:bookmarkStart w:id="213" w:name="Text9"/>
+        <w:bookmarkStart w:id="214" w:name="Text10"/>
+        <w:bookmarkStart w:id="215" w:name="Text11"/>
+        <w:bookmarkStart w:id="216" w:name="Text1"/>
+        <w:bookmarkStart w:id="217" w:name="Text2"/>
+        <w:bookmarkStart w:id="218" w:name="Text7"/>
+        <w:bookmarkStart w:id="219" w:name="Text4"/>
+        <w:bookmarkStart w:id="220" w:name="Text5"/>
+        <w:bookmarkStart w:id="221" w:name="Text6"/>
+        <w:bookmarkStart w:id="222" w:name="Text8"/>
+        <w:bookmarkStart w:id="223" w:name="Text9"/>
+        <w:bookmarkStart w:id="224" w:name="Text10"/>
+        <w:bookmarkStart w:id="225" w:name="Text11"/>
+        <w:bookmarkStart w:id="226" w:name="Text1"/>
+        <w:bookmarkStart w:id="227" w:name="Text2"/>
+        <w:bookmarkStart w:id="228" w:name="Text7"/>
+        <w:bookmarkStart w:id="229" w:name="Text4"/>
+        <w:bookmarkStart w:id="230" w:name="Text5"/>
+        <w:bookmarkStart w:id="231" w:name="Text6"/>
+        <w:bookmarkStart w:id="232" w:name="Text8"/>
+        <w:bookmarkStart w:id="233" w:name="Text9"/>
+        <w:bookmarkStart w:id="234" w:name="Text10"/>
+        <w:bookmarkStart w:id="235" w:name="Text11"/>
+        <w:bookmarkStart w:id="236" w:name="Text1"/>
+        <w:bookmarkStart w:id="237" w:name="Text2"/>
+        <w:bookmarkStart w:id="238" w:name="Text7"/>
+        <w:bookmarkStart w:id="239" w:name="Text4"/>
+        <w:bookmarkStart w:id="240" w:name="Text5"/>
+        <w:bookmarkStart w:id="241" w:name="Text6"/>
+        <w:bookmarkStart w:id="242" w:name="Text2"/>
+        <w:bookmarkStart w:id="243" w:name="Text7"/>
+        <w:bookmarkStart w:id="244" w:name="Text4"/>
+        <w:bookmarkStart w:id="245" w:name="Text5"/>
+        <w:bookmarkStart w:id="246" w:name="Text6"/>
+        <w:bookmarkStart w:id="247" w:name="Text8"/>
+        <w:bookmarkStart w:id="248" w:name="Text9"/>
+        <w:bookmarkStart w:id="249" w:name="Text10"/>
+        <w:bookmarkStart w:id="250" w:name="Text11"/>
+        <w:bookmarkStart w:id="251" w:name="Text1"/>
+        <w:bookmarkStart w:id="252" w:name="Text2"/>
+        <w:bookmarkStart w:id="253" w:name="Text7"/>
+        <w:bookmarkStart w:id="254" w:name="Text4"/>
+        <w:bookmarkStart w:id="255" w:name="Text5"/>
+        <w:bookmarkStart w:id="256" w:name="Text6"/>
+        <w:bookmarkStart w:id="257" w:name="Text8"/>
+        <w:bookmarkStart w:id="258" w:name="Text9"/>
+        <w:bookmarkStart w:id="259" w:name="Text10"/>
+        <w:bookmarkStart w:id="260" w:name="Text11"/>
+        <w:bookmarkStart w:id="261" w:name="Text1"/>
+        <w:bookmarkStart w:id="262" w:name="Text2"/>
+        <w:bookmarkStart w:id="263" w:name="Text7"/>
+        <w:bookmarkStart w:id="264" w:name="Text4"/>
+        <w:bookmarkStart w:id="265" w:name="Text5"/>
+        <w:bookmarkStart w:id="266" w:name="Text6"/>
+        <w:bookmarkStart w:id="267" w:name="Text8"/>
+        <w:bookmarkStart w:id="268" w:name="Text9"/>
+        <w:bookmarkStart w:id="269" w:name="Text10"/>
+        <w:bookmarkStart w:id="270" w:name="Text11"/>
+        <w:bookmarkStart w:id="271" w:name="Text1"/>
+        <w:bookmarkStart w:id="272" w:name="Text2"/>
+        <w:bookmarkStart w:id="273" w:name="Text7"/>
+        <w:bookmarkStart w:id="274" w:name="Text4"/>
+        <w:bookmarkStart w:id="275" w:name="Text5"/>
+        <w:bookmarkStart w:id="276" w:name="Text6"/>
+        <w:bookmarkStart w:id="277" w:name="Text8"/>
+        <w:bookmarkStart w:id="278" w:name="Text9"/>
+        <w:bookmarkStart w:id="279" w:name="Text10"/>
+        <w:bookmarkStart w:id="280" w:name="Text11"/>
+        <w:bookmarkStart w:id="281" w:name="Text1"/>
+        <w:bookmarkStart w:id="282" w:name="Text8"/>
+        <w:bookmarkStart w:id="283" w:name="Text9"/>
+        <w:bookmarkStart w:id="284" w:name="Text10"/>
+        <w:bookmarkStart w:id="285" w:name="Text11"/>
+        <w:bookmarkStart w:id="286" w:name="Text1"/>
+        <w:bookmarkStart w:id="287" w:name="Text7"/>
+        <w:bookmarkStart w:id="288" w:name="Text7"/>
+        <w:bookmarkStart w:id="289" w:name="Text7"/>
+        <w:bookmarkStart w:id="290" w:name="Text7"/>
+        <w:bookmarkStart w:id="291" w:name="Text7"/>
+        <w:bookmarkStart w:id="292" w:name="Text7"/>
+        <w:bookmarkStart w:id="293" w:name="Text2"/>
+        <w:bookmarkStart w:id="294" w:name="Text7"/>
+        <w:bookmarkStart w:id="295" w:name="Text4"/>
+        <w:bookmarkStart w:id="296" w:name="Text5"/>
+        <w:bookmarkStart w:id="297" w:name="Text6"/>
+        <w:bookmarkStart w:id="298" w:name="Text8"/>
+        <w:bookmarkStart w:id="299" w:name="Text9"/>
+        <w:bookmarkStart w:id="300" w:name="Text10"/>
+        <w:bookmarkStart w:id="301" w:name="Text11"/>
+        <w:bookmarkStart w:id="302" w:name="Text1"/>
+        <w:bookmarkStart w:id="303" w:name="Text2"/>
+        <w:bookmarkStart w:id="304" w:name="Text7"/>
+        <w:bookmarkStart w:id="305" w:name="Text4"/>
+        <w:bookmarkStart w:id="306" w:name="Text5"/>
+        <w:bookmarkStart w:id="307" w:name="Text6"/>
+        <w:bookmarkStart w:id="308" w:name="Text8"/>
+        <w:bookmarkStart w:id="309" w:name="Text9"/>
+        <w:bookmarkStart w:id="310" w:name="Text10"/>
+        <w:bookmarkStart w:id="311" w:name="Text11"/>
+        <w:bookmarkStart w:id="312" w:name="Text1"/>
+        <w:bookmarkStart w:id="313" w:name="Text2"/>
+        <w:bookmarkStart w:id="314" w:name="Text7"/>
+        <w:bookmarkStart w:id="315" w:name="Text4"/>
+        <w:bookmarkStart w:id="316" w:name="Text5"/>
+        <w:bookmarkStart w:id="317" w:name="Text6"/>
+        <w:bookmarkStart w:id="318" w:name="Text8"/>
+        <w:bookmarkStart w:id="319" w:name="Text9"/>
+        <w:bookmarkStart w:id="320" w:name="Text10"/>
+        <w:bookmarkStart w:id="321" w:name="Text11"/>
+        <w:bookmarkStart w:id="322" w:name="Text1"/>
+        <w:bookmarkStart w:id="323" w:name="Text8"/>
+        <w:bookmarkStart w:id="324" w:name="Text9"/>
+        <w:bookmarkStart w:id="325" w:name="Text10"/>
+        <w:bookmarkStart w:id="326" w:name="Text11"/>
+        <w:bookmarkStart w:id="327" w:name="Text1"/>
+        <w:bookmarkStart w:id="328" w:name="Text2"/>
+        <w:bookmarkStart w:id="329" w:name="Text7"/>
+        <w:bookmarkStart w:id="330" w:name="Text4"/>
+        <w:bookmarkStart w:id="331" w:name="Text5"/>
+        <w:bookmarkStart w:id="332" w:name="Text6"/>
+        <w:bookmarkStart w:id="333" w:name="Text8"/>
+        <w:bookmarkStart w:id="334" w:name="Text9"/>
+        <w:bookmarkStart w:id="335" w:name="Text10"/>
+        <w:bookmarkStart w:id="336" w:name="Text11"/>
+        <w:bookmarkStart w:id="337" w:name="Text1"/>
+        <w:bookmarkStart w:id="338" w:name="Text8"/>
+        <w:bookmarkStart w:id="339" w:name="Text9"/>
+        <w:bookmarkStart w:id="340" w:name="Text10"/>
+        <w:bookmarkStart w:id="341" w:name="Text11"/>
+        <w:bookmarkStart w:id="342" w:name="Text1"/>
+        <w:bookmarkStart w:id="343" w:name="Text8"/>
+        <w:bookmarkStart w:id="344" w:name="Text9"/>
+        <w:bookmarkStart w:id="345" w:name="Text10"/>
+        <w:bookmarkStart w:id="346" w:name="Text11"/>
+        <w:bookmarkStart w:id="347" w:name="Text1"/>
+        <w:bookmarkStart w:id="348" w:name="Text8"/>
+        <w:bookmarkStart w:id="349" w:name="Text9"/>
+        <w:bookmarkStart w:id="350" w:name="Text10"/>
+        <w:bookmarkStart w:id="351" w:name="Text11"/>
+        <w:bookmarkStart w:id="352" w:name="Text1"/>
+        <w:bookmarkStart w:id="353" w:name="Text8"/>
+        <w:bookmarkStart w:id="354" w:name="Text9"/>
+        <w:bookmarkStart w:id="355" w:name="Text10"/>
+        <w:bookmarkStart w:id="356" w:name="Text11"/>
+        <w:bookmarkStart w:id="357" w:name="Text1"/>
+        <w:bookmarkStart w:id="358" w:name="Text8"/>
+        <w:bookmarkStart w:id="359" w:name="Text9"/>
+        <w:bookmarkStart w:id="360" w:name="Text10"/>
+        <w:bookmarkStart w:id="361" w:name="Text11"/>
+        <w:bookmarkStart w:id="362" w:name="Text1"/>
+        <w:bookmarkStart w:id="363" w:name="Text8"/>
+        <w:bookmarkStart w:id="364" w:name="Text9"/>
+        <w:bookmarkStart w:id="365" w:name="Text10"/>
+        <w:bookmarkStart w:id="366" w:name="Text11"/>
+        <w:bookmarkStart w:id="367" w:name="Text1"/>
+        <w:bookmarkStart w:id="368" w:name="Text8"/>
+        <w:bookmarkStart w:id="369" w:name="Text9"/>
+        <w:bookmarkStart w:id="370" w:name="Text10"/>
+        <w:bookmarkStart w:id="371" w:name="Text11"/>
+        <w:bookmarkStart w:id="372" w:name="Text1"/>
+        <w:bookmarkStart w:id="373" w:name="Text8"/>
+        <w:bookmarkStart w:id="374" w:name="Text9"/>
+        <w:bookmarkStart w:id="375" w:name="Text10"/>
+        <w:bookmarkStart w:id="376" w:name="Text11"/>
+        <w:bookmarkStart w:id="377" w:name="Text1"/>
+        <w:bookmarkStart w:id="378" w:name="Text8"/>
+        <w:bookmarkStart w:id="379" w:name="Text9"/>
+        <w:bookmarkStart w:id="380" w:name="Text10"/>
+        <w:bookmarkStart w:id="381" w:name="Text11"/>
+        <w:bookmarkStart w:id="382" w:name="Text1"/>
+        <w:bookmarkStart w:id="383" w:name="Text8"/>
+        <w:bookmarkStart w:id="384" w:name="Text9"/>
+        <w:bookmarkStart w:id="385" w:name="Text10"/>
+        <w:bookmarkStart w:id="386" w:name="Text11"/>
+        <w:bookmarkStart w:id="387" w:name="Text1"/>
+        <w:bookmarkStart w:id="388" w:name="Text8"/>
+        <w:bookmarkStart w:id="389" w:name="Text9"/>
+        <w:bookmarkStart w:id="390" w:name="Text10"/>
+        <w:bookmarkStart w:id="391" w:name="Text11"/>
+        <w:bookmarkStart w:id="392" w:name="Text1"/>
+        <w:bookmarkStart w:id="393" w:name="Text8"/>
+        <w:bookmarkStart w:id="394" w:name="Text9"/>
+        <w:bookmarkStart w:id="395" w:name="Text10"/>
+        <w:bookmarkStart w:id="396" w:name="Text11"/>
+        <w:bookmarkStart w:id="397" w:name="Text1"/>
+        <w:bookmarkStart w:id="398" w:name="Text8"/>
+        <w:bookmarkStart w:id="399" w:name="Text9"/>
+        <w:bookmarkStart w:id="400" w:name="Text10"/>
+        <w:bookmarkStart w:id="401" w:name="Text11"/>
+        <w:bookmarkStart w:id="402" w:name="Text1"/>
+        <w:bookmarkStart w:id="403" w:name="Text8"/>
+        <w:bookmarkStart w:id="404" w:name="Text9"/>
+        <w:bookmarkStart w:id="405" w:name="Text10"/>
+        <w:bookmarkStart w:id="406" w:name="Text11"/>
+        <w:bookmarkStart w:id="407" w:name="Text1"/>
+        <w:bookmarkStart w:id="408" w:name="Text8"/>
+        <w:bookmarkStart w:id="409" w:name="Text9"/>
+        <w:bookmarkStart w:id="410" w:name="Text10"/>
+        <w:bookmarkStart w:id="411" w:name="Text11"/>
+        <w:bookmarkStart w:id="412" w:name="Text1"/>
+        <w:bookmarkStart w:id="413" w:name="Text8"/>
+        <w:bookmarkStart w:id="414" w:name="Text9"/>
+        <w:bookmarkStart w:id="415" w:name="Text10"/>
+        <w:bookmarkStart w:id="416" w:name="Text11"/>
+        <w:bookmarkStart w:id="417" w:name="Text1"/>
+        <w:bookmarkStart w:id="418" w:name="Text8"/>
+        <w:bookmarkStart w:id="419" w:name="Text9"/>
+        <w:bookmarkStart w:id="420" w:name="Text10"/>
+        <w:bookmarkStart w:id="421" w:name="Text11"/>
+        <w:bookmarkStart w:id="422" w:name="Text1"/>
+        <w:bookmarkStart w:id="423" w:name="Text8"/>
+        <w:bookmarkStart w:id="424" w:name="Text9"/>
+        <w:bookmarkStart w:id="425" w:name="Text10"/>
+        <w:bookmarkStart w:id="426" w:name="Text11"/>
+        <w:bookmarkStart w:id="427" w:name="Text1"/>
+        <w:bookmarkStart w:id="428" w:name="Text8"/>
+        <w:bookmarkStart w:id="429" w:name="Text9"/>
+        <w:bookmarkStart w:id="430" w:name="Text10"/>
+        <w:bookmarkStart w:id="431" w:name="Text11"/>
+        <w:bookmarkStart w:id="432" w:name="Text1"/>
+        <w:bookmarkStart w:id="433" w:name="Text8"/>
+        <w:bookmarkStart w:id="434" w:name="Text9"/>
+        <w:bookmarkStart w:id="435" w:name="Text10"/>
+        <w:bookmarkStart w:id="436" w:name="Text11"/>
+        <w:bookmarkStart w:id="437" w:name="Text1"/>
+        <w:bookmarkStart w:id="438" w:name="Text8"/>
+        <w:bookmarkStart w:id="439" w:name="Text9"/>
+        <w:bookmarkStart w:id="440" w:name="Text10"/>
+        <w:bookmarkStart w:id="441" w:name="Text11"/>
+        <w:bookmarkStart w:id="442" w:name="Text1"/>
+        <w:bookmarkStart w:id="443" w:name="Text8"/>
+        <w:bookmarkStart w:id="444" w:name="Text9"/>
+        <w:bookmarkStart w:id="445" w:name="Text10"/>
+        <w:bookmarkStart w:id="446" w:name="Text11"/>
+        <w:bookmarkStart w:id="447" w:name="Text1"/>
+        <w:bookmarkStart w:id="448" w:name="Text8"/>
+        <w:bookmarkStart w:id="449" w:name="Text9"/>
+        <w:bookmarkStart w:id="450" w:name="Text10"/>
+        <w:bookmarkStart w:id="451" w:name="Text11"/>
+        <w:bookmarkStart w:id="452" w:name="Text1"/>
+        <w:bookmarkStart w:id="453" w:name="Text8"/>
+        <w:bookmarkStart w:id="454" w:name="Text9"/>
+        <w:bookmarkStart w:id="455" w:name="Text10"/>
+        <w:bookmarkStart w:id="456" w:name="Text11"/>
+        <w:bookmarkStart w:id="457" w:name="Text1"/>
+        <w:bookmarkStart w:id="458" w:name="Text8"/>
+        <w:bookmarkStart w:id="459" w:name="Text9"/>
+        <w:bookmarkStart w:id="460" w:name="Text10"/>
+        <w:bookmarkStart w:id="461" w:name="Text11"/>
+        <w:bookmarkStart w:id="462" w:name="Text1"/>
+        <w:bookmarkStart w:id="463" w:name="Text8"/>
+        <w:bookmarkStart w:id="464" w:name="Text9"/>
+        <w:bookmarkStart w:id="465" w:name="Text10"/>
+        <w:bookmarkStart w:id="466" w:name="Text11"/>
+        <w:bookmarkStart w:id="467" w:name="Text1"/>
+        <w:bookmarkStart w:id="468" w:name="Text8"/>
+        <w:bookmarkStart w:id="469" w:name="Text9"/>
+        <w:bookmarkStart w:id="470" w:name="Text10"/>
+        <w:bookmarkStart w:id="471" w:name="Text11"/>
+        <w:bookmarkStart w:id="472" w:name="Text1"/>
+        <w:bookmarkStart w:id="473" w:name="Text8"/>
+        <w:bookmarkStart w:id="474" w:name="Text9"/>
+        <w:bookmarkStart w:id="475" w:name="Text10"/>
+        <w:bookmarkStart w:id="476" w:name="Text11"/>
+        <w:bookmarkStart w:id="477" w:name="Text1"/>
+        <w:bookmarkStart w:id="478" w:name="Text8"/>
+        <w:bookmarkStart w:id="479" w:name="Text9"/>
+        <w:bookmarkStart w:id="480" w:name="Text10"/>
+        <w:bookmarkStart w:id="481" w:name="Text11"/>
+        <w:bookmarkStart w:id="482" w:name="Text1"/>
+        <w:bookmarkStart w:id="483" w:name="Text8"/>
+        <w:bookmarkStart w:id="484" w:name="Text9"/>
+        <w:bookmarkStart w:id="485" w:name="Text10"/>
+        <w:bookmarkStart w:id="486" w:name="Text11"/>
+        <w:bookmarkStart w:id="487" w:name="Text1"/>
+        <w:bookmarkStart w:id="488" w:name="Text8"/>
+        <w:bookmarkStart w:id="489" w:name="Text9"/>
+        <w:bookmarkStart w:id="490" w:name="Text10"/>
+        <w:bookmarkStart w:id="491" w:name="Text11"/>
+        <w:bookmarkStart w:id="492" w:name="Text1"/>
+        <w:bookmarkStart w:id="493" w:name="Text2"/>
+        <w:bookmarkStart w:id="494" w:name="Text7"/>
+        <w:bookmarkStart w:id="495" w:name="Text4"/>
+        <w:bookmarkStart w:id="496" w:name="Text5"/>
+        <w:bookmarkStart w:id="497" w:name="Text6"/>
+        <w:bookmarkStart w:id="498" w:name="Text8"/>
+        <w:bookmarkStart w:id="499" w:name="Text9"/>
+        <w:bookmarkStart w:id="500" w:name="Text10"/>
+        <w:bookmarkStart w:id="501" w:name="Text11"/>
+        <w:bookmarkStart w:id="502" w:name="Text1"/>
+        <w:bookmarkStart w:id="503" w:name="Text8"/>
+        <w:bookmarkStart w:id="504" w:name="Text9"/>
+        <w:bookmarkStart w:id="505" w:name="Text10"/>
+        <w:bookmarkStart w:id="506" w:name="Text11"/>
+        <w:bookmarkStart w:id="507" w:name="Text1"/>
+        <w:bookmarkStart w:id="508" w:name="Text8"/>
+        <w:bookmarkStart w:id="509" w:name="Text9"/>
+        <w:bookmarkStart w:id="510" w:name="Text10"/>
+        <w:bookmarkStart w:id="511" w:name="Text11"/>
+        <w:bookmarkStart w:id="512" w:name="Text1"/>
+        <w:bookmarkStart w:id="513" w:name="Text8"/>
+        <w:bookmarkStart w:id="514" w:name="Text9"/>
+        <w:bookmarkStart w:id="515" w:name="Text10"/>
+        <w:bookmarkStart w:id="516" w:name="Text11"/>
+        <w:bookmarkStart w:id="517" w:name="Text1"/>
+        <w:bookmarkStart w:id="518" w:name="Text8"/>
+        <w:bookmarkStart w:id="519" w:name="Text9"/>
+        <w:bookmarkStart w:id="520" w:name="Text10"/>
+        <w:bookmarkStart w:id="521" w:name="Text11"/>
+        <w:bookmarkStart w:id="522" w:name="Text1"/>
+        <w:bookmarkStart w:id="523" w:name="Text8"/>
+        <w:bookmarkStart w:id="524" w:name="Text9"/>
+        <w:bookmarkStart w:id="525" w:name="Text10"/>
+        <w:bookmarkStart w:id="526" w:name="Text11"/>
+        <w:bookmarkStart w:id="527" w:name="Text1"/>
+        <w:bookmarkStart w:id="528" w:name="Text8"/>
+        <w:bookmarkStart w:id="529" w:name="Text9"/>
+        <w:bookmarkStart w:id="530" w:name="Text10"/>
+        <w:bookmarkStart w:id="531" w:name="Text11"/>
+        <w:bookmarkStart w:id="532" w:name="Text1"/>
+        <w:bookmarkStart w:id="533" w:name="Text8"/>
+        <w:bookmarkStart w:id="534" w:name="Text9"/>
+        <w:bookmarkStart w:id="535" w:name="Text10"/>
+        <w:bookmarkStart w:id="536" w:name="Text11"/>
+        <w:bookmarkStart w:id="537" w:name="Text1"/>
+        <w:bookmarkStart w:id="538" w:name="Text8"/>
+        <w:bookmarkStart w:id="539" w:name="Text9"/>
+        <w:bookmarkStart w:id="540" w:name="Text10"/>
+        <w:bookmarkStart w:id="541" w:name="Text11"/>
+        <w:bookmarkStart w:id="542" w:name="Text1"/>
+        <w:bookmarkStart w:id="543" w:name="Text8"/>
+        <w:bookmarkStart w:id="544" w:name="Text9"/>
+        <w:bookmarkStart w:id="545" w:name="Text10"/>
+        <w:bookmarkStart w:id="546" w:name="Text11"/>
+        <w:bookmarkStart w:id="547" w:name="Text1"/>
+        <w:bookmarkStart w:id="548" w:name="Text8"/>
+        <w:bookmarkStart w:id="549" w:name="Text9"/>
+        <w:bookmarkStart w:id="550" w:name="Text10"/>
+        <w:bookmarkStart w:id="551" w:name="Text11"/>
+        <w:bookmarkStart w:id="552" w:name="Text1"/>
+        <w:bookmarkStart w:id="553" w:name="Text8"/>
+        <w:bookmarkStart w:id="554" w:name="Text9"/>
+        <w:bookmarkStart w:id="555" w:name="Text10"/>
+        <w:bookmarkStart w:id="556" w:name="Text11"/>
+        <w:bookmarkStart w:id="557" w:name="Text1"/>
+        <w:bookmarkStart w:id="558" w:name="Text8"/>
+        <w:bookmarkStart w:id="559" w:name="Text9"/>
+        <w:bookmarkStart w:id="560" w:name="Text10"/>
+        <w:bookmarkStart w:id="561" w:name="Text11"/>
+        <w:bookmarkStart w:id="562" w:name="Text1"/>
+        <w:bookmarkStart w:id="563" w:name="Text8"/>
+        <w:bookmarkStart w:id="564" w:name="Text9"/>
+        <w:bookmarkStart w:id="565" w:name="Text10"/>
+        <w:bookmarkStart w:id="566" w:name="Text11"/>
+        <w:bookmarkStart w:id="567" w:name="Text1"/>
+        <w:bookmarkStart w:id="568" w:name="Text8"/>
+        <w:bookmarkStart w:id="569" w:name="Text9"/>
+        <w:bookmarkStart w:id="570" w:name="Text10"/>
+        <w:bookmarkStart w:id="571" w:name="Text11"/>
+        <w:bookmarkStart w:id="572" w:name="Text1"/>
+        <w:bookmarkStart w:id="573" w:name="Text8"/>
+        <w:bookmarkStart w:id="574" w:name="Text9"/>
+        <w:bookmarkStart w:id="575" w:name="Text10"/>
+        <w:bookmarkStart w:id="576" w:name="Text11"/>
+        <w:bookmarkStart w:id="577" w:name="Text1"/>
+        <w:bookmarkStart w:id="578" w:name="Text8"/>
+        <w:bookmarkStart w:id="579" w:name="Text9"/>
+        <w:bookmarkStart w:id="580" w:name="Text10"/>
+        <w:bookmarkStart w:id="581" w:name="Text11"/>
+        <w:bookmarkStart w:id="582" w:name="Text1"/>
+        <w:bookmarkStart w:id="583" w:name="Text8"/>
+        <w:bookmarkStart w:id="584" w:name="Text9"/>
+        <w:bookmarkStart w:id="585" w:name="Text10"/>
+        <w:bookmarkStart w:id="586" w:name="Text11"/>
+        <w:bookmarkStart w:id="587" w:name="Text1"/>
+        <w:bookmarkStart w:id="588" w:name="Text8"/>
+        <w:bookmarkStart w:id="589" w:name="Text9"/>
+        <w:bookmarkStart w:id="590" w:name="Text10"/>
+        <w:bookmarkStart w:id="591" w:name="Text11"/>
+        <w:bookmarkStart w:id="592" w:name="Text1"/>
+        <w:bookmarkStart w:id="593" w:name="Text8"/>
+        <w:bookmarkStart w:id="594" w:name="Text9"/>
+        <w:bookmarkStart w:id="595" w:name="Text10"/>
+        <w:bookmarkStart w:id="596" w:name="Text11"/>
+        <w:bookmarkStart w:id="597" w:name="Text1"/>
+        <w:bookmarkStart w:id="598" w:name="Text8"/>
+        <w:bookmarkStart w:id="599" w:name="Text9"/>
+        <w:bookmarkStart w:id="600" w:name="Text10"/>
+        <w:bookmarkStart w:id="601" w:name="Text11"/>
+        <w:bookmarkStart w:id="602" w:name="Text1"/>
+        <w:bookmarkStart w:id="603" w:name="Text8"/>
+        <w:bookmarkStart w:id="604" w:name="Text9"/>
+        <w:bookmarkStart w:id="605" w:name="Text10"/>
+        <w:bookmarkStart w:id="606" w:name="Text11"/>
+        <w:bookmarkStart w:id="607" w:name="Text1"/>
+        <w:bookmarkStart w:id="608" w:name="Text8"/>
+        <w:bookmarkStart w:id="609" w:name="Text9"/>
+        <w:bookmarkStart w:id="610" w:name="Text10"/>
+        <w:bookmarkStart w:id="611" w:name="Text11"/>
+        <w:bookmarkStart w:id="612" w:name="Text1"/>
+        <w:bookmarkStart w:id="613" w:name="Text8"/>
+        <w:bookmarkStart w:id="614" w:name="Text9"/>
+        <w:bookmarkStart w:id="615" w:name="Text10"/>
+        <w:bookmarkStart w:id="616" w:name="Text11"/>
+        <w:bookmarkStart w:id="617" w:name="Text1"/>
+        <w:bookmarkStart w:id="618" w:name="Text8"/>
+        <w:bookmarkStart w:id="619" w:name="Text9"/>
+        <w:bookmarkStart w:id="620" w:name="Text10"/>
+        <w:bookmarkStart w:id="621" w:name="Text11"/>
+        <w:bookmarkStart w:id="622" w:name="Text1"/>
+        <w:bookmarkStart w:id="623" w:name="Text8"/>
+        <w:bookmarkStart w:id="624" w:name="Text9"/>
+        <w:bookmarkStart w:id="625" w:name="Text10"/>
+        <w:bookmarkStart w:id="626" w:name="Text11"/>
+        <w:bookmarkStart w:id="627" w:name="Text1"/>
+        <w:bookmarkStart w:id="628" w:name="Text8"/>
+        <w:bookmarkStart w:id="629" w:name="Text9"/>
+        <w:bookmarkStart w:id="630" w:name="Text10"/>
+        <w:bookmarkStart w:id="631" w:name="Text11"/>
+        <w:bookmarkStart w:id="632" w:name="Text1"/>
+        <w:bookmarkStart w:id="633" w:name="Text8"/>
+        <w:bookmarkStart w:id="634" w:name="Text9"/>
+        <w:bookmarkStart w:id="635" w:name="Text10"/>
+        <w:bookmarkStart w:id="636" w:name="Text11"/>
+        <w:bookmarkStart w:id="637" w:name="Text1"/>
+        <w:bookmarkStart w:id="638" w:name="Text8"/>
+        <w:bookmarkStart w:id="639" w:name="Text9"/>
+        <w:bookmarkStart w:id="640" w:name="Text10"/>
+        <w:bookmarkStart w:id="641" w:name="Text11"/>
+        <w:bookmarkStart w:id="642" w:name="Text1"/>
+        <w:bookmarkStart w:id="643" w:name="Text8"/>
+        <w:bookmarkStart w:id="644" w:name="Text9"/>
+        <w:bookmarkStart w:id="645" w:name="Text10"/>
+        <w:bookmarkStart w:id="646" w:name="Text11"/>
+        <w:bookmarkStart w:id="647" w:name="Text1"/>
+        <w:bookmarkStart w:id="648" w:name="Text8"/>
+        <w:bookmarkStart w:id="649" w:name="Text9"/>
+        <w:bookmarkStart w:id="650" w:name="Text10"/>
+        <w:bookmarkStart w:id="651" w:name="Text11"/>
+        <w:bookmarkStart w:id="652" w:name="Text1"/>
+        <w:bookmarkStart w:id="653" w:name="Text8"/>
+        <w:bookmarkStart w:id="654" w:name="Text9"/>
+        <w:bookmarkStart w:id="655" w:name="Text10"/>
+        <w:bookmarkStart w:id="656" w:name="Text11"/>
+        <w:bookmarkStart w:id="657" w:name="Text1"/>
+        <w:bookmarkStart w:id="658" w:name="Text8"/>
+        <w:bookmarkStart w:id="659" w:name="Text9"/>
+        <w:bookmarkStart w:id="660" w:name="Text10"/>
+        <w:bookmarkStart w:id="661" w:name="Text11"/>
+        <w:bookmarkStart w:id="662" w:name="Text1"/>
+        <w:bookmarkStart w:id="663" w:name="Text8"/>
+        <w:bookmarkStart w:id="664" w:name="Text9"/>
+        <w:bookmarkStart w:id="665" w:name="Text10"/>
+        <w:bookmarkStart w:id="666" w:name="Text11"/>
+        <w:bookmarkStart w:id="667" w:name="Text1"/>
+        <w:bookmarkStart w:id="668" w:name="Text8"/>
+        <w:bookmarkStart w:id="669" w:name="Text9"/>
+        <w:bookmarkStart w:id="670" w:name="Text10"/>
+        <w:bookmarkStart w:id="671" w:name="Text11"/>
+        <w:bookmarkStart w:id="672" w:name="Text1"/>
+        <w:bookmarkStart w:id="673" w:name="Text8"/>
+        <w:bookmarkStart w:id="674" w:name="Text9"/>
+        <w:bookmarkStart w:id="675" w:name="Text10"/>
+        <w:bookmarkStart w:id="676" w:name="Text11"/>
+        <w:bookmarkStart w:id="677" w:name="Text1"/>
+        <w:bookmarkStart w:id="678" w:name="Text8"/>
+        <w:bookmarkStart w:id="679" w:name="Text9"/>
+        <w:bookmarkStart w:id="680" w:name="Text10"/>
+        <w:bookmarkStart w:id="681" w:name="Text11"/>
+        <w:bookmarkStart w:id="682" w:name="Text1"/>
+        <w:bookmarkStart w:id="683" w:name="Text8"/>
+        <w:bookmarkStart w:id="684" w:name="Text9"/>
+        <w:bookmarkStart w:id="685" w:name="Text10"/>
+        <w:bookmarkStart w:id="686" w:name="Text11"/>
+        <w:bookmarkStart w:id="687" w:name="Text1"/>
+        <w:bookmarkStart w:id="688" w:name="Text8"/>
+        <w:bookmarkStart w:id="689" w:name="Text9"/>
+        <w:bookmarkStart w:id="690" w:name="Text10"/>
+        <w:bookmarkStart w:id="691" w:name="Text11"/>
+        <w:bookmarkStart w:id="692" w:name="Text1"/>
+        <w:bookmarkStart w:id="693" w:name="Text8"/>
+        <w:bookmarkStart w:id="694" w:name="Text9"/>
+        <w:bookmarkStart w:id="695" w:name="Text10"/>
+        <w:bookmarkStart w:id="696" w:name="Text11"/>
+        <w:bookmarkStart w:id="697" w:name="Text1"/>
+        <w:bookmarkStart w:id="698" w:name="Text8"/>
+        <w:bookmarkStart w:id="699" w:name="Text9"/>
+        <w:bookmarkStart w:id="700" w:name="Text10"/>
+        <w:bookmarkStart w:id="701" w:name="Text11"/>
+        <w:bookmarkStart w:id="702" w:name="Text1"/>
+        <w:bookmarkStart w:id="703" w:name="Text8"/>
+        <w:bookmarkStart w:id="704" w:name="Text9"/>
+        <w:bookmarkStart w:id="705" w:name="Text10"/>
+        <w:bookmarkStart w:id="706" w:name="Text11"/>
+        <w:bookmarkStart w:id="707" w:name="Text1"/>
+        <w:bookmarkStart w:id="708" w:name="Text8"/>
+        <w:bookmarkStart w:id="709" w:name="Text9"/>
+        <w:bookmarkStart w:id="710" w:name="Text10"/>
+        <w:bookmarkStart w:id="711" w:name="Text11"/>
+        <w:bookmarkStart w:id="712" w:name="Text1"/>
+        <w:bookmarkStart w:id="713" w:name="Text8"/>
+        <w:bookmarkStart w:id="714" w:name="Text9"/>
+        <w:bookmarkStart w:id="715" w:name="Text10"/>
+        <w:bookmarkStart w:id="716" w:name="Text11"/>
+        <w:bookmarkStart w:id="717" w:name="Text1"/>
+        <w:bookmarkStart w:id="718" w:name="Text8"/>
+        <w:bookmarkStart w:id="719" w:name="Text9"/>
+        <w:bookmarkStart w:id="720" w:name="Text10"/>
+        <w:bookmarkStart w:id="721" w:name="Text11"/>
+        <w:bookmarkStart w:id="722" w:name="Text1"/>
+        <w:bookmarkStart w:id="723" w:name="Text8"/>
+        <w:bookmarkStart w:id="724" w:name="Text9"/>
+        <w:bookmarkStart w:id="725" w:name="Text10"/>
+        <w:bookmarkStart w:id="726" w:name="Text11"/>
+        <w:bookmarkStart w:id="727" w:name="Text1"/>
+        <w:bookmarkStart w:id="728" w:name="Text8"/>
+        <w:bookmarkStart w:id="729" w:name="Text9"/>
+        <w:bookmarkStart w:id="730" w:name="Text10"/>
+        <w:bookmarkStart w:id="731" w:name="Text11"/>
+        <w:bookmarkStart w:id="732" w:name="Text1"/>
+        <w:bookmarkStart w:id="733" w:name="Text8"/>
+        <w:bookmarkStart w:id="734" w:name="Text9"/>
+        <w:bookmarkStart w:id="735" w:name="Text10"/>
+        <w:bookmarkStart w:id="736" w:name="Text11"/>
+        <w:bookmarkStart w:id="737" w:name="Text1"/>
+        <w:bookmarkStart w:id="738" w:name="Text2"/>
+        <w:bookmarkStart w:id="739" w:name="Text7"/>
+        <w:bookmarkStart w:id="740" w:name="Text4"/>
+        <w:bookmarkStart w:id="741" w:name="Text5"/>
+        <w:bookmarkStart w:id="742" w:name="Text6"/>
+        <w:bookmarkStart w:id="743" w:name="Text7"/>
+        <w:bookmarkStart w:id="744" w:name="Text8"/>
+        <w:bookmarkStart w:id="745" w:name="Text9"/>
+        <w:bookmarkStart w:id="746" w:name="Text10"/>
+        <w:bookmarkStart w:id="747" w:name="Text11"/>
+        <w:bookmarkStart w:id="748" w:name="Text1"/>
+        <w:bookmarkStart w:id="749" w:name="Text2"/>
+        <w:bookmarkStart w:id="750" w:name="Text7"/>
+        <w:bookmarkStart w:id="751" w:name="Text4"/>
+        <w:bookmarkStart w:id="752" w:name="Text6"/>
+        <w:bookmarkStart w:id="753" w:name="Text5"/>
+        <w:bookmarkStart w:id="754" w:name="Text7"/>
+        <w:bookmarkStart w:id="755" w:name="Text8"/>
+        <w:bookmarkStart w:id="756" w:name="Text9"/>
+        <w:bookmarkStart w:id="757" w:name="Text10"/>
+        <w:bookmarkStart w:id="758" w:name="Text11"/>
+        <w:bookmarkStart w:id="759" w:name="Text1"/>
+        <w:bookmarkStart w:id="760" w:name="Text2"/>
+        <w:bookmarkStart w:id="761" w:name="Text4"/>
+        <w:bookmarkStart w:id="762" w:name="Text5"/>
+        <w:bookmarkStart w:id="763" w:name="Text6"/>
+        <w:bookmarkStart w:id="764" w:name="Text8"/>
+        <w:bookmarkStart w:id="765" w:name="Text9"/>
+        <w:bookmarkStart w:id="766" w:name="Text10"/>
+        <w:bookmarkStart w:id="767" w:name="Text11"/>
+        <w:bookmarkStart w:id="768" w:name="Text1"/>
+        <w:bookmarkStart w:id="769" w:name="Text2"/>
+        <w:bookmarkStart w:id="770" w:name="Text7"/>
+        <w:bookmarkStart w:id="771" w:name="Text4"/>
+        <w:bookmarkStart w:id="772" w:name="Text5"/>
+        <w:bookmarkStart w:id="773" w:name="Text6"/>
+        <w:bookmarkStart w:id="774" w:name="Text5"/>
+        <w:bookmarkStart w:id="775" w:name="Text6"/>
+        <w:bookmarkStart w:id="776" w:name="Text2"/>
+        <w:bookmarkStart w:id="777" w:name="Text7"/>
+        <w:bookmarkStart w:id="778" w:name="Text4"/>
+        <w:bookmarkStart w:id="779" w:name="Text5"/>
+        <w:bookmarkStart w:id="780" w:name="Text6"/>
+        <w:bookmarkStart w:id="781" w:name="Text8"/>
+        <w:bookmarkStart w:id="782" w:name="Text9"/>
+        <w:bookmarkStart w:id="783" w:name="Text10"/>
+        <w:bookmarkStart w:id="784" w:name="Text11"/>
+        <w:bookmarkStart w:id="785" w:name="Text1"/>
+        <w:bookmarkStart w:id="786" w:name="Text2"/>
+        <w:bookmarkStart w:id="787" w:name="Text7"/>
+        <w:bookmarkStart w:id="788" w:name="Text4"/>
+        <w:bookmarkStart w:id="789" w:name="Text5"/>
+        <w:bookmarkStart w:id="790" w:name="Text6"/>
+        <w:bookmarkStart w:id="791" w:name="Text8"/>
+        <w:bookmarkStart w:id="792" w:name="Text9"/>
+        <w:bookmarkStart w:id="793" w:name="Text10"/>
+        <w:bookmarkStart w:id="794" w:name="Text11"/>
+        <w:bookmarkStart w:id="795" w:name="Text1"/>
+        <w:bookmarkStart w:id="796" w:name="Text2"/>
+        <w:bookmarkStart w:id="797" w:name="Text7"/>
+        <w:bookmarkStart w:id="798" w:name="Text4"/>
+        <w:bookmarkStart w:id="799" w:name="Text5"/>
+        <w:bookmarkStart w:id="800" w:name="Text6"/>
+        <w:bookmarkStart w:id="801" w:name="Text8"/>
+        <w:bookmarkStart w:id="802" w:name="Text9"/>
+        <w:bookmarkStart w:id="803" w:name="Text10"/>
+        <w:bookmarkStart w:id="804" w:name="Text11"/>
+        <w:bookmarkStart w:id="805" w:name="Text1"/>
+        <w:bookmarkStart w:id="806" w:name="Text2"/>
+        <w:bookmarkStart w:id="807" w:name="Text7"/>
+        <w:bookmarkStart w:id="808" w:name="Text4"/>
+        <w:bookmarkStart w:id="809" w:name="Text5"/>
+        <w:bookmarkStart w:id="810" w:name="Text6"/>
+        <w:bookmarkStart w:id="811" w:name="Text8"/>
+        <w:bookmarkStart w:id="812" w:name="Text9"/>
+        <w:bookmarkStart w:id="813" w:name="Text10"/>
+        <w:bookmarkStart w:id="814" w:name="Text11"/>
+        <w:bookmarkStart w:id="815" w:name="Text1"/>
+        <w:bookmarkStart w:id="816" w:name="Text2"/>
+        <w:bookmarkStart w:id="817" w:name="Text7"/>
+        <w:bookmarkStart w:id="818" w:name="Text4"/>
+        <w:bookmarkStart w:id="819" w:name="Text5"/>
+        <w:bookmarkStart w:id="820" w:name="Text6"/>
+        <w:bookmarkStart w:id="821" w:name="Text2"/>
+        <w:bookmarkStart w:id="822" w:name="Text7"/>
+        <w:bookmarkStart w:id="823" w:name="Text4"/>
+        <w:bookmarkStart w:id="824" w:name="Text5"/>
+        <w:bookmarkStart w:id="825" w:name="Text6"/>
+        <w:bookmarkStart w:id="826" w:name="Text8"/>
+        <w:bookmarkStart w:id="827" w:name="Text9"/>
+        <w:bookmarkStart w:id="828" w:name="Text10"/>
+        <w:bookmarkStart w:id="829" w:name="Text11"/>
+        <w:bookmarkStart w:id="830" w:name="Text1"/>
+        <w:bookmarkStart w:id="831" w:name="Text2"/>
+        <w:bookmarkStart w:id="832" w:name="Text7"/>
+        <w:bookmarkStart w:id="833" w:name="Text4"/>
+        <w:bookmarkStart w:id="834" w:name="Text5"/>
+        <w:bookmarkStart w:id="835" w:name="Text6"/>
+        <w:bookmarkStart w:id="836" w:name="Text8"/>
+        <w:bookmarkStart w:id="837" w:name="Text9"/>
+        <w:bookmarkStart w:id="838" w:name="Text10"/>
+        <w:bookmarkStart w:id="839" w:name="Text11"/>
+        <w:bookmarkStart w:id="840" w:name="Text1"/>
+        <w:bookmarkStart w:id="841" w:name="Text2"/>
+        <w:bookmarkStart w:id="842" w:name="Text7"/>
+        <w:bookmarkStart w:id="843" w:name="Text4"/>
+        <w:bookmarkStart w:id="844" w:name="Text5"/>
+        <w:bookmarkStart w:id="845" w:name="Text6"/>
+        <w:bookmarkStart w:id="846" w:name="Text8"/>
+        <w:bookmarkStart w:id="847" w:name="Text9"/>
+        <w:bookmarkStart w:id="848" w:name="Text10"/>
+        <w:bookmarkStart w:id="849" w:name="Text11"/>
+        <w:bookmarkStart w:id="850" w:name="Text1"/>
+        <w:bookmarkStart w:id="851" w:name="Text2"/>
+        <w:bookmarkStart w:id="852" w:name="Text7"/>
+        <w:bookmarkStart w:id="853" w:name="Text4"/>
+        <w:bookmarkStart w:id="854" w:name="Text5"/>
+        <w:bookmarkStart w:id="855" w:name="Text6"/>
+        <w:bookmarkStart w:id="856" w:name="Text8"/>
+        <w:bookmarkStart w:id="857" w:name="Text9"/>
+        <w:bookmarkStart w:id="858" w:name="Text10"/>
+        <w:bookmarkStart w:id="859" w:name="Text11"/>
+        <w:bookmarkStart w:id="860" w:name="Text1"/>
+        <w:bookmarkStart w:id="861" w:name="Text8"/>
+        <w:bookmarkStart w:id="862" w:name="Text9"/>
+        <w:bookmarkStart w:id="863" w:name="Text10"/>
+        <w:bookmarkStart w:id="864" w:name="Text11"/>
+        <w:bookmarkStart w:id="865" w:name="Text1"/>
+        <w:bookmarkStart w:id="866" w:name="Text7"/>
+        <w:bookmarkStart w:id="867" w:name="Text7"/>
+        <w:bookmarkStart w:id="868" w:name="Text7"/>
+        <w:bookmarkStart w:id="869" w:name="Text7"/>
+        <w:bookmarkStart w:id="870" w:name="Text7"/>
+        <w:bookmarkStart w:id="871" w:name="Text7"/>
+        <w:bookmarkStart w:id="872" w:name="Text2"/>
+        <w:bookmarkStart w:id="873" w:name="Text7"/>
+        <w:bookmarkStart w:id="874" w:name="Text4"/>
+        <w:bookmarkStart w:id="875" w:name="Text5"/>
+        <w:bookmarkStart w:id="876" w:name="Text6"/>
+        <w:bookmarkStart w:id="877" w:name="Text8"/>
+        <w:bookmarkStart w:id="878" w:name="Text9"/>
+        <w:bookmarkStart w:id="879" w:name="Text10"/>
+        <w:bookmarkStart w:id="880" w:name="Text11"/>
+        <w:bookmarkStart w:id="881" w:name="Text1"/>
+        <w:bookmarkStart w:id="882" w:name="Text2"/>
+        <w:bookmarkStart w:id="883" w:name="Text7"/>
+        <w:bookmarkStart w:id="884" w:name="Text4"/>
+        <w:bookmarkStart w:id="885" w:name="Text5"/>
+        <w:bookmarkStart w:id="886" w:name="Text6"/>
+        <w:bookmarkStart w:id="887" w:name="Text8"/>
+        <w:bookmarkStart w:id="888" w:name="Text9"/>
+        <w:bookmarkStart w:id="889" w:name="Text10"/>
+        <w:bookmarkStart w:id="890" w:name="Text11"/>
+        <w:bookmarkStart w:id="891" w:name="Text1"/>
+        <w:bookmarkStart w:id="892" w:name="Text2"/>
+        <w:bookmarkStart w:id="893" w:name="Text7"/>
+        <w:bookmarkStart w:id="894" w:name="Text4"/>
+        <w:bookmarkStart w:id="895" w:name="Text5"/>
+        <w:bookmarkStart w:id="896" w:name="Text6"/>
+        <w:bookmarkStart w:id="897" w:name="Text8"/>
+        <w:bookmarkStart w:id="898" w:name="Text9"/>
+        <w:bookmarkStart w:id="899" w:name="Text10"/>
+        <w:bookmarkStart w:id="900" w:name="Text11"/>
+        <w:bookmarkStart w:id="901" w:name="Text1"/>
+        <w:bookmarkStart w:id="902" w:name="Text8"/>
+        <w:bookmarkStart w:id="903" w:name="Text9"/>
+        <w:bookmarkStart w:id="904" w:name="Text10"/>
+        <w:bookmarkStart w:id="905" w:name="Text11"/>
+        <w:bookmarkStart w:id="906" w:name="Text1"/>
+        <w:bookmarkStart w:id="907" w:name="Text2"/>
+        <w:bookmarkStart w:id="908" w:name="Text7"/>
+        <w:bookmarkStart w:id="909" w:name="Text4"/>
+        <w:bookmarkStart w:id="910" w:name="Text5"/>
+        <w:bookmarkStart w:id="911" w:name="Text6"/>
+        <w:bookmarkStart w:id="912" w:name="Text8"/>
+        <w:bookmarkStart w:id="913" w:name="Text9"/>
+        <w:bookmarkStart w:id="914" w:name="Text10"/>
+        <w:bookmarkStart w:id="915" w:name="Text11"/>
+        <w:bookmarkStart w:id="916" w:name="Text1"/>
+        <w:bookmarkStart w:id="917" w:name="Text8"/>
+        <w:bookmarkStart w:id="918" w:name="Text9"/>
+        <w:bookmarkStart w:id="919" w:name="Text10"/>
+        <w:bookmarkStart w:id="920" w:name="Text11"/>
+        <w:bookmarkStart w:id="921" w:name="Text1"/>
+        <w:bookmarkStart w:id="922" w:name="Text8"/>
+        <w:bookmarkStart w:id="923" w:name="Text9"/>
+        <w:bookmarkStart w:id="924" w:name="Text10"/>
+        <w:bookmarkStart w:id="925" w:name="Text11"/>
+        <w:bookmarkStart w:id="926" w:name="Text1"/>
+        <w:bookmarkStart w:id="927" w:name="Text8"/>
+        <w:bookmarkStart w:id="928" w:name="Text9"/>
+        <w:bookmarkStart w:id="929" w:name="Text10"/>
+        <w:bookmarkStart w:id="930" w:name="Text11"/>
+        <w:bookmarkStart w:id="931" w:name="Text1"/>
+        <w:bookmarkStart w:id="932" w:name="Text8"/>
+        <w:bookmarkStart w:id="933" w:name="Text9"/>
+        <w:bookmarkStart w:id="934" w:name="Text10"/>
+        <w:bookmarkStart w:id="935" w:name="Text11"/>
+        <w:bookmarkStart w:id="936" w:name="Text1"/>
+        <w:bookmarkStart w:id="937" w:name="Text8"/>
+        <w:bookmarkStart w:id="938" w:name="Text9"/>
+        <w:bookmarkStart w:id="939" w:name="Text10"/>
+        <w:bookmarkStart w:id="940" w:name="Text11"/>
+        <w:bookmarkStart w:id="941" w:name="Text1"/>
+        <w:bookmarkStart w:id="942" w:name="Text8"/>
+        <w:bookmarkStart w:id="943" w:name="Text9"/>
+        <w:bookmarkStart w:id="944" w:name="Text10"/>
+        <w:bookmarkStart w:id="945" w:name="Text11"/>
+        <w:bookmarkStart w:id="946" w:name="Text1"/>
+        <w:bookmarkStart w:id="947" w:name="Text8"/>
+        <w:bookmarkStart w:id="948" w:name="Text9"/>
+        <w:bookmarkStart w:id="949" w:name="Text10"/>
+        <w:bookmarkStart w:id="950" w:name="Text11"/>
+        <w:bookmarkStart w:id="951" w:name="Text1"/>
+        <w:bookmarkStart w:id="952" w:name="Text8"/>
+        <w:bookmarkStart w:id="953" w:name="Text9"/>
+        <w:bookmarkStart w:id="954" w:name="Text10"/>
+        <w:bookmarkStart w:id="955" w:name="Text11"/>
+        <w:bookmarkStart w:id="956" w:name="Text1"/>
+        <w:bookmarkStart w:id="957" w:name="Text8"/>
+        <w:bookmarkStart w:id="958" w:name="Text9"/>
+        <w:bookmarkStart w:id="959" w:name="Text10"/>
+        <w:bookmarkStart w:id="960" w:name="Text11"/>
+        <w:bookmarkStart w:id="961" w:name="Text1"/>
+        <w:bookmarkStart w:id="962" w:name="Text8"/>
+        <w:bookmarkStart w:id="963" w:name="Text9"/>
+        <w:bookmarkStart w:id="964" w:name="Text10"/>
+        <w:bookmarkStart w:id="965" w:name="Text11"/>
+        <w:bookmarkStart w:id="966" w:name="Text1"/>
+        <w:bookmarkStart w:id="967" w:name="Text8"/>
+        <w:bookmarkStart w:id="968" w:name="Text9"/>
+        <w:bookmarkStart w:id="969" w:name="Text10"/>
+        <w:bookmarkStart w:id="970" w:name="Text11"/>
+        <w:bookmarkStart w:id="971" w:name="Text1"/>
+        <w:bookmarkStart w:id="972" w:name="Text8"/>
+        <w:bookmarkStart w:id="973" w:name="Text9"/>
+        <w:bookmarkStart w:id="974" w:name="Text10"/>
+        <w:bookmarkStart w:id="975" w:name="Text11"/>
+        <w:bookmarkStart w:id="976" w:name="Text1"/>
+        <w:bookmarkStart w:id="977" w:name="Text8"/>
+        <w:bookmarkStart w:id="978" w:name="Text9"/>
+        <w:bookmarkStart w:id="979" w:name="Text10"/>
+        <w:bookmarkStart w:id="980" w:name="Text11"/>
+        <w:bookmarkStart w:id="981" w:name="Text1"/>
+        <w:bookmarkStart w:id="982" w:name="Text8"/>
+        <w:bookmarkStart w:id="983" w:name="Text9"/>
+        <w:bookmarkStart w:id="984" w:name="Text10"/>
+        <w:bookmarkStart w:id="985" w:name="Text11"/>
+        <w:bookmarkStart w:id="986" w:name="Text1"/>
+        <w:bookmarkStart w:id="987" w:name="Text8"/>
+        <w:bookmarkStart w:id="988" w:name="Text9"/>
+        <w:bookmarkStart w:id="989" w:name="Text10"/>
+        <w:bookmarkStart w:id="990" w:name="Text11"/>
+        <w:bookmarkStart w:id="991" w:name="Text1"/>
+        <w:bookmarkStart w:id="992" w:name="Text8"/>
+        <w:bookmarkStart w:id="993" w:name="Text9"/>
+        <w:bookmarkStart w:id="994" w:name="Text10"/>
+        <w:bookmarkStart w:id="995" w:name="Text11"/>
+        <w:bookmarkStart w:id="996" w:name="Text1"/>
+        <w:bookmarkStart w:id="997" w:name="Text8"/>
+        <w:bookmarkStart w:id="998" w:name="Text9"/>
+        <w:bookmarkStart w:id="999" w:name="Text10"/>
+        <w:bookmarkStart w:id="1000" w:name="Text11"/>
+        <w:bookmarkStart w:id="1001" w:name="Text1"/>
+        <w:bookmarkStart w:id="1002" w:name="Text8"/>
+        <w:bookmarkStart w:id="1003" w:name="Text9"/>
+        <w:bookmarkStart w:id="1004" w:name="Text10"/>
+        <w:bookmarkStart w:id="1005" w:name="Text11"/>
+        <w:bookmarkStart w:id="1006" w:name="Text1"/>
+        <w:bookmarkStart w:id="1007" w:name="Text8"/>
+        <w:bookmarkStart w:id="1008" w:name="Text9"/>
+        <w:bookmarkStart w:id="1009" w:name="Text10"/>
+        <w:bookmarkStart w:id="1010" w:name="Text11"/>
+        <w:bookmarkStart w:id="1011" w:name="Text1"/>
+        <w:bookmarkStart w:id="1012" w:name="Text8"/>
+        <w:bookmarkStart w:id="1013" w:name="Text9"/>
+        <w:bookmarkStart w:id="1014" w:name="Text10"/>
+        <w:bookmarkStart w:id="1015" w:name="Text11"/>
+        <w:bookmarkStart w:id="1016" w:name="Text1"/>
+        <w:bookmarkStart w:id="1017" w:name="Text8"/>
+        <w:bookmarkStart w:id="1018" w:name="Text9"/>
+        <w:bookmarkStart w:id="1019" w:name="Text10"/>
+        <w:bookmarkStart w:id="1020" w:name="Text11"/>
+        <w:bookmarkStart w:id="1021" w:name="Text1"/>
+        <w:bookmarkStart w:id="1022" w:name="Text8"/>
+        <w:bookmarkStart w:id="1023" w:name="Text9"/>
+        <w:bookmarkStart w:id="1024" w:name="Text10"/>
+        <w:bookmarkStart w:id="1025" w:name="Text11"/>
+        <w:bookmarkStart w:id="1026" w:name="Text1"/>
+        <w:bookmarkStart w:id="1027" w:name="Text8"/>
+        <w:bookmarkStart w:id="1028" w:name="Text9"/>
+        <w:bookmarkStart w:id="1029" w:name="Text10"/>
+        <w:bookmarkStart w:id="1030" w:name="Text11"/>
+        <w:bookmarkStart w:id="1031" w:name="Text1"/>
+        <w:bookmarkStart w:id="1032" w:name="Text8"/>
+        <w:bookmarkStart w:id="1033" w:name="Text9"/>
+        <w:bookmarkStart w:id="1034" w:name="Text10"/>
+        <w:bookmarkStart w:id="1035" w:name="Text11"/>
+        <w:bookmarkStart w:id="1036" w:name="Text1"/>
+        <w:bookmarkStart w:id="1037" w:name="Text8"/>
+        <w:bookmarkStart w:id="1038" w:name="Text9"/>
+        <w:bookmarkStart w:id="1039" w:name="Text10"/>
+        <w:bookmarkStart w:id="1040" w:name="Text11"/>
+        <w:bookmarkStart w:id="1041" w:name="Text1"/>
+        <w:bookmarkStart w:id="1042" w:name="Text8"/>
+        <w:bookmarkStart w:id="1043" w:name="Text9"/>
+        <w:bookmarkStart w:id="1044" w:name="Text10"/>
+        <w:bookmarkStart w:id="1045" w:name="Text11"/>
+        <w:bookmarkStart w:id="1046" w:name="Text1"/>
+        <w:bookmarkStart w:id="1047" w:name="Text8"/>
+        <w:bookmarkStart w:id="1048" w:name="Text9"/>
+        <w:bookmarkStart w:id="1049" w:name="Text10"/>
+        <w:bookmarkStart w:id="1050" w:name="Text11"/>
+        <w:bookmarkStart w:id="1051" w:name="Text1"/>
+        <w:bookmarkStart w:id="1052" w:name="Text8"/>
+        <w:bookmarkStart w:id="1053" w:name="Text9"/>
+        <w:bookmarkStart w:id="1054" w:name="Text10"/>
+        <w:bookmarkStart w:id="1055" w:name="Text11"/>
+        <w:bookmarkStart w:id="1056" w:name="Text1"/>
+        <w:bookmarkStart w:id="1057" w:name="Text8"/>
+        <w:bookmarkStart w:id="1058" w:name="Text9"/>
+        <w:bookmarkStart w:id="1059" w:name="Text10"/>
+        <w:bookmarkStart w:id="1060" w:name="Text11"/>
+        <w:bookmarkStart w:id="1061" w:name="Text1"/>
+        <w:bookmarkStart w:id="1062" w:name="Text8"/>
+        <w:bookmarkStart w:id="1063" w:name="Text9"/>
+        <w:bookmarkStart w:id="1064" w:name="Text10"/>
+        <w:bookmarkStart w:id="1065" w:name="Text11"/>
+        <w:bookmarkStart w:id="1066" w:name="Text1"/>
+        <w:bookmarkStart w:id="1067" w:name="Text8"/>
+        <w:bookmarkStart w:id="1068" w:name="Text9"/>
+        <w:bookmarkStart w:id="1069" w:name="Text10"/>
+        <w:bookmarkStart w:id="1070" w:name="Text11"/>
+        <w:bookmarkStart w:id="1071" w:name="Text1"/>
+        <w:bookmarkStart w:id="1072" w:name="Text2"/>
+        <w:bookmarkStart w:id="1073" w:name="Text7"/>
+        <w:bookmarkStart w:id="1074" w:name="Text4"/>
+        <w:bookmarkStart w:id="1075" w:name="Text5"/>
+        <w:bookmarkStart w:id="1076" w:name="Text6"/>
+        <w:bookmarkStart w:id="1077" w:name="Text8"/>
+        <w:bookmarkStart w:id="1078" w:name="Text9"/>
+        <w:bookmarkStart w:id="1079" w:name="Text10"/>
+        <w:bookmarkStart w:id="1080" w:name="Text11"/>
+        <w:bookmarkStart w:id="1081" w:name="Text1"/>
+        <w:bookmarkStart w:id="1082" w:name="Text8"/>
+        <w:bookmarkStart w:id="1083" w:name="Text9"/>
+        <w:bookmarkStart w:id="1084" w:name="Text10"/>
+        <w:bookmarkStart w:id="1085" w:name="Text11"/>
+        <w:bookmarkStart w:id="1086" w:name="Text1"/>
+        <w:bookmarkStart w:id="1087" w:name="Text8"/>
+        <w:bookmarkStart w:id="1088" w:name="Text9"/>
+        <w:bookmarkStart w:id="1089" w:name="Text10"/>
+        <w:bookmarkStart w:id="1090" w:name="Text11"/>
+        <w:bookmarkStart w:id="1091" w:name="Text1"/>
+        <w:bookmarkStart w:id="1092" w:name="Text8"/>
+        <w:bookmarkStart w:id="1093" w:name="Text9"/>
+        <w:bookmarkStart w:id="1094" w:name="Text10"/>
+        <w:bookmarkStart w:id="1095" w:name="Text11"/>
+        <w:bookmarkStart w:id="1096" w:name="Text1"/>
+        <w:bookmarkStart w:id="1097" w:name="Text8"/>
+        <w:bookmarkStart w:id="1098" w:name="Text9"/>
+        <w:bookmarkStart w:id="1099" w:name="Text10"/>
+        <w:bookmarkStart w:id="1100" w:name="Text11"/>
+        <w:bookmarkStart w:id="1101" w:name="Text1"/>
+        <w:bookmarkStart w:id="1102" w:name="Text8"/>
+        <w:bookmarkStart w:id="1103" w:name="Text9"/>
+        <w:bookmarkStart w:id="1104" w:name="Text10"/>
+        <w:bookmarkStart w:id="1105" w:name="Text11"/>
+        <w:bookmarkStart w:id="1106" w:name="Text1"/>
+        <w:bookmarkStart w:id="1107" w:name="Text8"/>
+        <w:bookmarkStart w:id="1108" w:name="Text9"/>
+        <w:bookmarkStart w:id="1109" w:name="Text10"/>
+        <w:bookmarkStart w:id="1110" w:name="Text11"/>
+        <w:bookmarkStart w:id="1111" w:name="Text1"/>
+        <w:bookmarkStart w:id="1112" w:name="Text8"/>
+        <w:bookmarkStart w:id="1113" w:name="Text9"/>
+        <w:bookmarkStart w:id="1114" w:name="Text10"/>
+        <w:bookmarkStart w:id="1115" w:name="Text11"/>
+        <w:bookmarkStart w:id="1116" w:name="Text1"/>
+        <w:bookmarkStart w:id="1117" w:name="Text8"/>
+        <w:bookmarkStart w:id="1118" w:name="Text9"/>
+        <w:bookmarkStart w:id="1119" w:name="Text10"/>
+        <w:bookmarkStart w:id="1120" w:name="Text11"/>
+        <w:bookmarkStart w:id="1121" w:name="Text1"/>
+        <w:bookmarkStart w:id="1122" w:name="Text8"/>
+        <w:bookmarkStart w:id="1123" w:name="Text9"/>
+        <w:bookmarkStart w:id="1124" w:name="Text10"/>
+        <w:bookmarkStart w:id="1125" w:name="Text11"/>
+        <w:bookmarkStart w:id="1126" w:name="Text1"/>
+        <w:bookmarkStart w:id="1127" w:name="Text8"/>
+        <w:bookmarkStart w:id="1128" w:name="Text9"/>
+        <w:bookmarkStart w:id="1129" w:name="Text10"/>
+        <w:bookmarkStart w:id="1130" w:name="Text11"/>
+        <w:bookmarkStart w:id="1131" w:name="Text1"/>
+        <w:bookmarkStart w:id="1132" w:name="Text8"/>
+        <w:bookmarkStart w:id="1133" w:name="Text9"/>
+        <w:bookmarkStart w:id="1134" w:name="Text10"/>
+        <w:bookmarkStart w:id="1135" w:name="Text11"/>
+        <w:bookmarkStart w:id="1136" w:name="Text1"/>
+        <w:bookmarkStart w:id="1137" w:name="Text8"/>
+        <w:bookmarkStart w:id="1138" w:name="Text9"/>
+        <w:bookmarkStart w:id="1139" w:name="Text10"/>
+        <w:bookmarkStart w:id="1140" w:name="Text11"/>
+        <w:bookmarkStart w:id="1141" w:name="Text1"/>
+        <w:bookmarkStart w:id="1142" w:name="Text8"/>
+        <w:bookmarkStart w:id="1143" w:name="Text9"/>
+        <w:bookmarkStart w:id="1144" w:name="Text10"/>
+        <w:bookmarkStart w:id="1145" w:name="Text11"/>
+        <w:bookmarkStart w:id="1146" w:name="Text1"/>
+        <w:bookmarkStart w:id="1147" w:name="Text8"/>
+        <w:bookmarkStart w:id="1148" w:name="Text9"/>
+        <w:bookmarkStart w:id="1149" w:name="Text10"/>
+        <w:bookmarkStart w:id="1150" w:name="Text11"/>
+        <w:bookmarkStart w:id="1151" w:name="Text1"/>
+        <w:bookmarkStart w:id="1152" w:name="Text8"/>
+        <w:bookmarkStart w:id="1153" w:name="Text9"/>
+        <w:bookmarkStart w:id="1154" w:name="Text10"/>
+        <w:bookmarkStart w:id="1155" w:name="Text11"/>
+        <w:bookmarkStart w:id="1156" w:name="Text1"/>
+        <w:bookmarkStart w:id="1157" w:name="Text8"/>
+        <w:bookmarkStart w:id="1158" w:name="Text9"/>
+        <w:bookmarkStart w:id="1159" w:name="Text10"/>
+        <w:bookmarkStart w:id="1160" w:name="Text11"/>
+        <w:bookmarkStart w:id="1161" w:name="Text1"/>
+        <w:bookmarkStart w:id="1162" w:name="Text8"/>
+        <w:bookmarkStart w:id="1163" w:name="Text9"/>
+        <w:bookmarkStart w:id="1164" w:name="Text10"/>
+        <w:bookmarkStart w:id="1165" w:name="Text11"/>
+        <w:bookmarkStart w:id="1166" w:name="Text1"/>
+        <w:bookmarkStart w:id="1167" w:name="Text8"/>
+        <w:bookmarkStart w:id="1168" w:name="Text9"/>
+        <w:bookmarkStart w:id="1169" w:name="Text10"/>
+        <w:bookmarkStart w:id="1170" w:name="Text11"/>
+        <w:bookmarkStart w:id="1171" w:name="Text1"/>
+        <w:bookmarkStart w:id="1172" w:name="Text8"/>
+        <w:bookmarkStart w:id="1173" w:name="Text9"/>
+        <w:bookmarkStart w:id="1174" w:name="Text10"/>
+        <w:bookmarkStart w:id="1175" w:name="Text11"/>
+        <w:bookmarkStart w:id="1176" w:name="Text1"/>
+        <w:bookmarkStart w:id="1177" w:name="Text8"/>
+        <w:bookmarkStart w:id="1178" w:name="Text9"/>
+        <w:bookmarkStart w:id="1179" w:name="Text10"/>
+        <w:bookmarkStart w:id="1180" w:name="Text11"/>
+        <w:bookmarkStart w:id="1181" w:name="Text1"/>
+        <w:bookmarkStart w:id="1182" w:name="Text8"/>
+        <w:bookmarkStart w:id="1183" w:name="Text9"/>
+        <w:bookmarkStart w:id="1184" w:name="Text10"/>
+        <w:bookmarkStart w:id="1185" w:name="Text11"/>
+        <w:bookmarkStart w:id="1186" w:name="Text1"/>
+        <w:bookmarkStart w:id="1187" w:name="Text8"/>
+        <w:bookmarkStart w:id="1188" w:name="Text9"/>
+        <w:bookmarkStart w:id="1189" w:name="Text10"/>
+        <w:bookmarkStart w:id="1190" w:name="Text11"/>
+        <w:bookmarkStart w:id="1191" w:name="Text1"/>
+        <w:bookmarkStart w:id="1192" w:name="Text8"/>
+        <w:bookmarkStart w:id="1193" w:name="Text9"/>
+        <w:bookmarkStart w:id="1194" w:name="Text10"/>
+        <w:bookmarkStart w:id="1195" w:name="Text11"/>
+        <w:bookmarkStart w:id="1196" w:name="Text1"/>
+        <w:bookmarkStart w:id="1197" w:name="Text8"/>
+        <w:bookmarkStart w:id="1198" w:name="Text9"/>
+        <w:bookmarkStart w:id="1199" w:name="Text10"/>
+        <w:bookmarkStart w:id="1200" w:name="Text11"/>
+        <w:bookmarkStart w:id="1201" w:name="Text1"/>
+        <w:bookmarkStart w:id="1202" w:name="Text8"/>
+        <w:bookmarkStart w:id="1203" w:name="Text9"/>
+        <w:bookmarkStart w:id="1204" w:name="Text10"/>
+        <w:bookmarkStart w:id="1205" w:name="Text11"/>
+        <w:bookmarkStart w:id="1206" w:name="Text1"/>
+        <w:bookmarkStart w:id="1207" w:name="Text8"/>
+        <w:bookmarkStart w:id="1208" w:name="Text9"/>
+        <w:bookmarkStart w:id="1209" w:name="Text10"/>
+        <w:bookmarkStart w:id="1210" w:name="Text11"/>
+        <w:bookmarkStart w:id="1211" w:name="Text1"/>
+        <w:bookmarkStart w:id="1212" w:name="Text8"/>
+        <w:bookmarkStart w:id="1213" w:name="Text9"/>
+        <w:bookmarkStart w:id="1214" w:name="Text10"/>
+        <w:bookmarkStart w:id="1215" w:name="Text11"/>
+        <w:bookmarkStart w:id="1216" w:name="Text1"/>
+        <w:bookmarkStart w:id="1217" w:name="Text8"/>
+        <w:bookmarkStart w:id="1218" w:name="Text9"/>
+        <w:bookmarkStart w:id="1219" w:name="Text10"/>
+        <w:bookmarkStart w:id="1220" w:name="Text11"/>
+        <w:bookmarkStart w:id="1221" w:name="Text1"/>
+        <w:bookmarkStart w:id="1222" w:name="Text8"/>
+        <w:bookmarkStart w:id="1223" w:name="Text9"/>
+        <w:bookmarkStart w:id="1224" w:name="Text10"/>
+        <w:bookmarkStart w:id="1225" w:name="Text11"/>
+        <w:bookmarkStart w:id="1226" w:name="Text1"/>
+        <w:bookmarkStart w:id="1227" w:name="Text8"/>
+        <w:bookmarkStart w:id="1228" w:name="Text9"/>
+        <w:bookmarkStart w:id="1229" w:name="Text10"/>
+        <w:bookmarkStart w:id="1230" w:name="Text11"/>
+        <w:bookmarkStart w:id="1231" w:name="Text1"/>
+        <w:bookmarkStart w:id="1232" w:name="Text8"/>
+        <w:bookmarkStart w:id="1233" w:name="Text9"/>
+        <w:bookmarkStart w:id="1234" w:name="Text10"/>
+        <w:bookmarkStart w:id="1235" w:name="Text11"/>
+        <w:bookmarkStart w:id="1236" w:name="Text1"/>
+        <w:bookmarkStart w:id="1237" w:name="Text8"/>
+        <w:bookmarkStart w:id="1238" w:name="Text9"/>
+        <w:bookmarkStart w:id="1239" w:name="Text10"/>
+        <w:bookmarkStart w:id="1240" w:name="Text11"/>
+        <w:bookmarkStart w:id="1241" w:name="Text1"/>
+        <w:bookmarkStart w:id="1242" w:name="Text8"/>
+        <w:bookmarkStart w:id="1243" w:name="Text9"/>
+        <w:bookmarkStart w:id="1244" w:name="Text10"/>
+        <w:bookmarkStart w:id="1245" w:name="Text11"/>
+        <w:bookmarkStart w:id="1246" w:name="Text1"/>
+        <w:bookmarkStart w:id="1247" w:name="Text8"/>
+        <w:bookmarkStart w:id="1248" w:name="Text9"/>
+        <w:bookmarkStart w:id="1249" w:name="Text10"/>
+        <w:bookmarkStart w:id="1250" w:name="Text11"/>
+        <w:bookmarkStart w:id="1251" w:name="Text1"/>
+        <w:bookmarkStart w:id="1252" w:name="Text8"/>
+        <w:bookmarkStart w:id="1253" w:name="Text9"/>
+        <w:bookmarkStart w:id="1254" w:name="Text10"/>
+        <w:bookmarkStart w:id="1255" w:name="Text11"/>
+        <w:bookmarkStart w:id="1256" w:name="Text1"/>
+        <w:bookmarkStart w:id="1257" w:name="Text8"/>
+        <w:bookmarkStart w:id="1258" w:name="Text9"/>
+        <w:bookmarkStart w:id="1259" w:name="Text10"/>
+        <w:bookmarkStart w:id="1260" w:name="Text11"/>
+        <w:bookmarkStart w:id="1261" w:name="Text1"/>
+        <w:bookmarkStart w:id="1262" w:name="Text8"/>
+        <w:bookmarkStart w:id="1263" w:name="Text9"/>
+        <w:bookmarkStart w:id="1264" w:name="Text10"/>
+        <w:bookmarkStart w:id="1265" w:name="Text11"/>
+        <w:bookmarkStart w:id="1266" w:name="Text1"/>
+        <w:bookmarkStart w:id="1267" w:name="Text8"/>
+        <w:bookmarkStart w:id="1268" w:name="Text9"/>
+        <w:bookmarkStart w:id="1269" w:name="Text10"/>
+        <w:bookmarkStart w:id="1270" w:name="Text11"/>
+        <w:bookmarkStart w:id="1271" w:name="Text1"/>
+        <w:bookmarkStart w:id="1272" w:name="Text8"/>
+        <w:bookmarkStart w:id="1273" w:name="Text9"/>
+        <w:bookmarkStart w:id="1274" w:name="Text10"/>
+        <w:bookmarkStart w:id="1275" w:name="Text11"/>
+        <w:bookmarkStart w:id="1276" w:name="Text1"/>
+        <w:bookmarkStart w:id="1277" w:name="Text8"/>
+        <w:bookmarkStart w:id="1278" w:name="Text9"/>
+        <w:bookmarkStart w:id="1279" w:name="Text10"/>
+        <w:bookmarkStart w:id="1280" w:name="Text11"/>
+        <w:bookmarkStart w:id="1281" w:name="Text1"/>
+        <w:bookmarkStart w:id="1282" w:name="Text8"/>
+        <w:bookmarkStart w:id="1283" w:name="Text9"/>
+        <w:bookmarkStart w:id="1284" w:name="Text10"/>
+        <w:bookmarkStart w:id="1285" w:name="Text11"/>
+        <w:bookmarkStart w:id="1286" w:name="Text1"/>
+        <w:bookmarkStart w:id="1287" w:name="Text8"/>
+        <w:bookmarkStart w:id="1288" w:name="Text9"/>
+        <w:bookmarkStart w:id="1289" w:name="Text10"/>
+        <w:bookmarkStart w:id="1290" w:name="Text11"/>
+        <w:bookmarkStart w:id="1291" w:name="Text1"/>
+        <w:bookmarkStart w:id="1292" w:name="Text8"/>
+        <w:bookmarkStart w:id="1293" w:name="Text9"/>
+        <w:bookmarkStart w:id="1294" w:name="Text10"/>
+        <w:bookmarkStart w:id="1295" w:name="Text11"/>
+        <w:bookmarkStart w:id="1296" w:name="Text1"/>
+        <w:bookmarkStart w:id="1297" w:name="Text8"/>
+        <w:bookmarkStart w:id="1298" w:name="Text9"/>
+        <w:bookmarkStart w:id="1299" w:name="Text10"/>
+        <w:bookmarkStart w:id="1300" w:name="Text11"/>
+        <w:bookmarkStart w:id="1301" w:name="Text1"/>
+        <w:bookmarkStart w:id="1302" w:name="Text8"/>
+        <w:bookmarkStart w:id="1303" w:name="Text9"/>
+        <w:bookmarkStart w:id="1304" w:name="Text10"/>
+        <w:bookmarkStart w:id="1305" w:name="Text11"/>
+        <w:bookmarkStart w:id="1306" w:name="Text1"/>
+        <w:bookmarkStart w:id="1307" w:name="Text8"/>
+        <w:bookmarkStart w:id="1308" w:name="Text9"/>
+        <w:bookmarkStart w:id="1309" w:name="Text10"/>
+        <w:bookmarkStart w:id="1310" w:name="Text11"/>
+        <w:bookmarkStart w:id="1311" w:name="Text1"/>
+        <w:bookmarkStart w:id="1312" w:name="Text8"/>
+        <w:bookmarkStart w:id="1313" w:name="Text9"/>
+        <w:bookmarkStart w:id="1314" w:name="Text10"/>
+        <w:bookmarkStart w:id="1315" w:name="Text11"/>
+        <w:bookmarkStart w:id="1316" w:name="Text1"/>
+        <w:bookmarkStart w:id="1317" w:name="Text2"/>
+        <w:bookmarkStart w:id="1318" w:name="Text7"/>
+        <w:bookmarkStart w:id="1319" w:name="Text4"/>
+        <w:bookmarkStart w:id="1320" w:name="Text5"/>
+        <w:bookmarkStart w:id="1321" w:name="Text6"/>
+        <w:bookmarkStart w:id="1322" w:name="Text7"/>
+        <w:bookmarkStart w:id="1323" w:name="Text8"/>
+        <w:bookmarkStart w:id="1324" w:name="Text9"/>
+        <w:bookmarkStart w:id="1325" w:name="Text10"/>
+        <w:bookmarkStart w:id="1326" w:name="Text11"/>
+        <w:bookmarkStart w:id="1327" w:name="Text1"/>
+        <w:bookmarkStart w:id="1328" w:name="Text2"/>
+        <w:bookmarkStart w:id="1329" w:name="Text7"/>
+        <w:bookmarkStart w:id="1330" w:name="Text4"/>
+        <w:bookmarkStart w:id="1331" w:name="Text6"/>
+        <w:bookmarkStart w:id="1332" w:name="Text5"/>
+        <w:bookmarkStart w:id="1333" w:name="Text7"/>
+        <w:bookmarkStart w:id="1334" w:name="Text8"/>
+        <w:bookmarkStart w:id="1335" w:name="Text9"/>
+        <w:bookmarkStart w:id="1336" w:name="Text10"/>
+        <w:bookmarkStart w:id="1337" w:name="Text11"/>
+        <w:bookmarkStart w:id="1338" w:name="Text1"/>
+        <w:bookmarkStart w:id="1339" w:name="Text2"/>
+        <w:bookmarkStart w:id="1340" w:name="Text4"/>
+        <w:bookmarkStart w:id="1341" w:name="Text5"/>
+        <w:bookmarkStart w:id="1342" w:name="Text6"/>
+        <w:bookmarkStart w:id="1343" w:name="Text8"/>
+        <w:bookmarkStart w:id="1344" w:name="Text9"/>
+        <w:bookmarkStart w:id="1345" w:name="Text10"/>
+        <w:bookmarkStart w:id="1346" w:name="Text11"/>
+        <w:bookmarkStart w:id="1347" w:name="Text1"/>
+        <w:bookmarkStart w:id="1348" w:name="Text2"/>
+        <w:bookmarkStart w:id="1349" w:name="Text7"/>
+        <w:bookmarkStart w:id="1350" w:name="Text4"/>
+        <w:bookmarkStart w:id="1351" w:name="Text5"/>
+        <w:bookmarkStart w:id="1352" w:name="Text6"/>
+        <w:bookmarkStart w:id="1353" w:name="Text5"/>
+        <w:bookmarkStart w:id="1354" w:name="Text6"/>
+        <w:bookmarkStart w:id="1355" w:name="Text2"/>
+        <w:bookmarkStart w:id="1356" w:name="Text7"/>
+        <w:bookmarkStart w:id="1357" w:name="Text4"/>
+        <w:bookmarkStart w:id="1358" w:name="Text5"/>
+        <w:bookmarkStart w:id="1359" w:name="Text6"/>
+        <w:bookmarkStart w:id="1360" w:name="Text8"/>
+        <w:bookmarkStart w:id="1361" w:name="Text9"/>
+        <w:bookmarkStart w:id="1362" w:name="Text10"/>
+        <w:bookmarkStart w:id="1363" w:name="Text11"/>
+        <w:bookmarkStart w:id="1364" w:name="Text1"/>
+        <w:bookmarkStart w:id="1365" w:name="Text7"/>
+        <w:bookmarkStart w:id="1366" w:name="Text8"/>
+        <w:bookmarkStart w:id="1367" w:name="Text9"/>
+        <w:bookmarkStart w:id="1368" w:name="Text10"/>
+        <w:bookmarkStart w:id="1369" w:name="Text11"/>
+        <w:bookmarkStart w:id="1370" w:name="Text1"/>
+        <w:bookmarkStart w:id="1371" w:name="Text2"/>
+        <w:bookmarkStart w:id="1372" w:name="Text7"/>
+        <w:bookmarkStart w:id="1373" w:name="Text4"/>
+        <w:bookmarkStart w:id="1374" w:name="Text6"/>
+        <w:bookmarkStart w:id="1375" w:name="Text5"/>
+        <w:bookmarkEnd w:id="0"/>
+        <w:bookmarkEnd w:id="1"/>
+        <w:bookmarkEnd w:id="2"/>
+        <w:bookmarkEnd w:id="3"/>
+        <w:bookmarkEnd w:id="4"/>
+        <w:bookmarkEnd w:id="5"/>
+        <w:bookmarkEnd w:id="6"/>
+        <w:bookmarkEnd w:id="7"/>
+        <w:bookmarkEnd w:id="8"/>
+        <w:bookmarkEnd w:id="9"/>
+        <w:bookmarkEnd w:id="10"/>
+        <w:bookmarkEnd w:id="11"/>
+        <w:bookmarkEnd w:id="12"/>
+        <w:bookmarkEnd w:id="13"/>
+        <w:bookmarkEnd w:id="14"/>
+        <w:bookmarkEnd w:id="15"/>
+        <w:bookmarkEnd w:id="16"/>
+        <w:bookmarkEnd w:id="17"/>
+        <w:bookmarkEnd w:id="18"/>
+        <w:bookmarkEnd w:id="19"/>
+        <w:bookmarkEnd w:id="20"/>
+        <w:bookmarkEnd w:id="21"/>
+        <w:bookmarkEnd w:id="22"/>
+        <w:bookmarkEnd w:id="23"/>
+        <w:bookmarkEnd w:id="24"/>
+        <w:bookmarkEnd w:id="25"/>
+        <w:bookmarkEnd w:id="26"/>
+        <w:bookmarkEnd w:id="27"/>
+        <w:bookmarkEnd w:id="28"/>
+        <w:bookmarkEnd w:id="29"/>
+        <w:bookmarkEnd w:id="30"/>
+        <w:bookmarkEnd w:id="31"/>
+        <w:bookmarkEnd w:id="32"/>
+        <w:bookmarkEnd w:id="33"/>
+        <w:bookmarkEnd w:id="34"/>
+        <w:bookmarkEnd w:id="35"/>
+        <w:bookmarkEnd w:id="36"/>
+        <w:bookmarkEnd w:id="37"/>
+        <w:bookmarkEnd w:id="38"/>
+        <w:bookmarkEnd w:id="39"/>
+        <w:bookmarkEnd w:id="40"/>
+        <w:bookmarkEnd w:id="41"/>
+        <w:bookmarkEnd w:id="42"/>
+        <w:bookmarkEnd w:id="43"/>
+        <w:bookmarkEnd w:id="44"/>
+        <w:bookmarkEnd w:id="45"/>
+        <w:bookmarkEnd w:id="46"/>
+        <w:bookmarkEnd w:id="47"/>
+        <w:bookmarkEnd w:id="48"/>
+        <w:bookmarkEnd w:id="49"/>
+        <w:bookmarkEnd w:id="50"/>
+        <w:bookmarkEnd w:id="51"/>
+        <w:bookmarkEnd w:id="52"/>
+        <w:bookmarkEnd w:id="53"/>
+        <w:bookmarkEnd w:id="54"/>
+        <w:bookmarkEnd w:id="55"/>
+        <w:bookmarkEnd w:id="56"/>
+        <w:bookmarkEnd w:id="57"/>
+        <w:bookmarkEnd w:id="58"/>
+        <w:bookmarkEnd w:id="59"/>
+        <w:bookmarkEnd w:id="60"/>
+        <w:bookmarkEnd w:id="61"/>
+        <w:bookmarkEnd w:id="62"/>
+        <w:bookmarkEnd w:id="63"/>
+        <w:bookmarkEnd w:id="64"/>
+        <w:bookmarkEnd w:id="65"/>
+        <w:bookmarkEnd w:id="66"/>
+        <w:bookmarkEnd w:id="67"/>
+        <w:bookmarkEnd w:id="68"/>
+        <w:bookmarkEnd w:id="69"/>
+        <w:bookmarkEnd w:id="70"/>
+        <w:bookmarkEnd w:id="71"/>
+        <w:bookmarkEnd w:id="72"/>
+        <w:bookmarkEnd w:id="73"/>
+        <w:bookmarkEnd w:id="74"/>
+        <w:bookmarkEnd w:id="75"/>
+        <w:bookmarkEnd w:id="76"/>
+        <w:bookmarkEnd w:id="77"/>
+        <w:bookmarkEnd w:id="78"/>
+        <w:bookmarkEnd w:id="79"/>
+        <w:bookmarkEnd w:id="80"/>
+        <w:bookmarkEnd w:id="81"/>
+        <w:bookmarkEnd w:id="82"/>
+        <w:bookmarkEnd w:id="83"/>
+        <w:bookmarkEnd w:id="84"/>
+        <w:bookmarkEnd w:id="85"/>
+        <w:bookmarkEnd w:id="86"/>
+        <w:bookmarkEnd w:id="87"/>
+        <w:bookmarkEnd w:id="88"/>
+        <w:bookmarkEnd w:id="89"/>
+        <w:bookmarkEnd w:id="90"/>
+        <w:bookmarkEnd w:id="91"/>
+        <w:bookmarkEnd w:id="92"/>
+        <w:bookmarkEnd w:id="93"/>
+        <w:bookmarkEnd w:id="94"/>
+        <w:bookmarkEnd w:id="95"/>
+        <w:bookmarkEnd w:id="96"/>
+        <w:bookmarkEnd w:id="97"/>
+        <w:bookmarkEnd w:id="98"/>
+        <w:bookmarkEnd w:id="99"/>
+        <w:bookmarkEnd w:id="100"/>
+        <w:bookmarkEnd w:id="101"/>
+        <w:bookmarkEnd w:id="102"/>
+        <w:bookmarkEnd w:id="103"/>
+        <w:bookmarkEnd w:id="104"/>
+        <w:bookmarkEnd w:id="105"/>
+        <w:bookmarkEnd w:id="106"/>
+        <w:bookmarkEnd w:id="107"/>
+        <w:bookmarkEnd w:id="108"/>
+        <w:bookmarkEnd w:id="109"/>
+        <w:bookmarkEnd w:id="110"/>
+        <w:bookmarkEnd w:id="111"/>
+        <w:bookmarkEnd w:id="112"/>
+        <w:bookmarkEnd w:id="113"/>
+        <w:bookmarkEnd w:id="114"/>
+        <w:bookmarkEnd w:id="115"/>
+        <w:bookmarkEnd w:id="116"/>
+        <w:bookmarkEnd w:id="117"/>
+        <w:bookmarkEnd w:id="118"/>
+        <w:bookmarkEnd w:id="119"/>
+        <w:bookmarkEnd w:id="120"/>
+        <w:bookmarkEnd w:id="121"/>
+        <w:bookmarkEnd w:id="122"/>
+        <w:bookmarkEnd w:id="123"/>
+        <w:bookmarkEnd w:id="124"/>
+        <w:bookmarkEnd w:id="125"/>
+        <w:bookmarkEnd w:id="126"/>
+        <w:bookmarkEnd w:id="127"/>
+        <w:bookmarkEnd w:id="128"/>
+        <w:bookmarkEnd w:id="129"/>
+        <w:bookmarkEnd w:id="130"/>
+        <w:bookmarkEnd w:id="131"/>
+        <w:bookmarkEnd w:id="132"/>
+        <w:bookmarkEnd w:id="133"/>
+        <w:bookmarkEnd w:id="134"/>
+        <w:bookmarkEnd w:id="135"/>
+        <w:bookmarkEnd w:id="136"/>
+        <w:bookmarkEnd w:id="137"/>
+        <w:bookmarkEnd w:id="138"/>
+        <w:bookmarkEnd w:id="139"/>
+        <w:bookmarkEnd w:id="140"/>
+        <w:bookmarkEnd w:id="141"/>
+        <w:bookmarkEnd w:id="142"/>
+        <w:bookmarkEnd w:id="143"/>
+        <w:bookmarkEnd w:id="144"/>
+        <w:bookmarkEnd w:id="145"/>
+        <w:bookmarkEnd w:id="146"/>
+        <w:bookmarkEnd w:id="147"/>
+        <w:bookmarkEnd w:id="148"/>
+        <w:bookmarkEnd w:id="149"/>
+        <w:bookmarkEnd w:id="150"/>
+        <w:bookmarkEnd w:id="151"/>
+        <w:bookmarkEnd w:id="152"/>
+        <w:bookmarkEnd w:id="153"/>
+        <w:bookmarkEnd w:id="154"/>
+        <w:bookmarkEnd w:id="155"/>
+        <w:bookmarkEnd w:id="156"/>
+        <w:bookmarkEnd w:id="157"/>
+        <w:bookmarkEnd w:id="158"/>
+        <w:bookmarkEnd w:id="159"/>
+        <w:bookmarkEnd w:id="160"/>
+        <w:bookmarkEnd w:id="161"/>
+        <w:bookmarkEnd w:id="162"/>
+        <w:bookmarkEnd w:id="163"/>
+        <w:bookmarkEnd w:id="164"/>
+        <w:bookmarkEnd w:id="165"/>
+        <w:bookmarkEnd w:id="166"/>
+        <w:bookmarkEnd w:id="167"/>
+        <w:bookmarkEnd w:id="168"/>
+        <w:bookmarkEnd w:id="169"/>
+        <w:bookmarkEnd w:id="170"/>
+        <w:bookmarkEnd w:id="171"/>
+        <w:bookmarkEnd w:id="172"/>
+        <w:bookmarkEnd w:id="173"/>
+        <w:bookmarkEnd w:id="174"/>
+        <w:bookmarkEnd w:id="175"/>
+        <w:bookmarkEnd w:id="176"/>
+        <w:bookmarkEnd w:id="177"/>
+        <w:bookmarkEnd w:id="178"/>
+        <w:bookmarkEnd w:id="179"/>
+        <w:bookmarkEnd w:id="180"/>
+        <w:bookmarkEnd w:id="181"/>
+        <w:bookmarkEnd w:id="182"/>
+        <w:bookmarkEnd w:id="183"/>
+        <w:bookmarkEnd w:id="184"/>
+        <w:bookmarkEnd w:id="185"/>
+        <w:bookmarkEnd w:id="186"/>
+        <w:bookmarkEnd w:id="187"/>
+        <w:bookmarkEnd w:id="188"/>
+        <w:bookmarkEnd w:id="189"/>
+        <w:bookmarkEnd w:id="190"/>
+        <w:bookmarkEnd w:id="191"/>
+        <w:bookmarkEnd w:id="192"/>
+        <w:bookmarkEnd w:id="193"/>
+        <w:bookmarkEnd w:id="194"/>
+        <w:bookmarkEnd w:id="195"/>
+        <w:bookmarkEnd w:id="196"/>
+        <w:bookmarkEnd w:id="197"/>
+        <w:bookmarkEnd w:id="198"/>
+        <w:bookmarkEnd w:id="199"/>
+        <w:bookmarkEnd w:id="200"/>
+        <w:bookmarkEnd w:id="201"/>
+        <w:bookmarkEnd w:id="202"/>
+        <w:bookmarkEnd w:id="203"/>
+        <w:bookmarkEnd w:id="204"/>
+        <w:bookmarkEnd w:id="205"/>
+        <w:bookmarkEnd w:id="206"/>
+        <w:bookmarkEnd w:id="207"/>
+        <w:bookmarkEnd w:id="208"/>
+        <w:bookmarkEnd w:id="209"/>
+        <w:bookmarkEnd w:id="210"/>
+        <w:bookmarkEnd w:id="211"/>
+        <w:bookmarkEnd w:id="212"/>
+        <w:bookmarkEnd w:id="213"/>
+        <w:bookmarkEnd w:id="214"/>
+        <w:bookmarkEnd w:id="215"/>
+        <w:bookmarkEnd w:id="216"/>
+        <w:bookmarkEnd w:id="217"/>
+        <w:bookmarkEnd w:id="218"/>
+        <w:bookmarkEnd w:id="219"/>
+        <w:bookmarkEnd w:id="220"/>
+        <w:bookmarkEnd w:id="221"/>
+        <w:bookmarkEnd w:id="222"/>
+        <w:bookmarkEnd w:id="223"/>
+        <w:bookmarkEnd w:id="224"/>
+        <w:bookmarkEnd w:id="225"/>
+        <w:bookmarkEnd w:id="226"/>
+        <w:bookmarkEnd w:id="227"/>
+        <w:bookmarkEnd w:id="228"/>
+        <w:bookmarkEnd w:id="229"/>
+        <w:bookmarkEnd w:id="230"/>
+        <w:bookmarkEnd w:id="231"/>
+        <w:bookmarkEnd w:id="232"/>
+        <w:bookmarkEnd w:id="233"/>
+        <w:bookmarkEnd w:id="234"/>
+        <w:bookmarkEnd w:id="235"/>
+        <w:bookmarkEnd w:id="236"/>
+        <w:bookmarkEnd w:id="237"/>
+        <w:bookmarkEnd w:id="238"/>
+        <w:bookmarkEnd w:id="239"/>
+        <w:bookmarkEnd w:id="240"/>
+        <w:bookmarkEnd w:id="241"/>
+        <w:bookmarkEnd w:id="242"/>
+        <w:bookmarkEnd w:id="243"/>
+        <w:bookmarkEnd w:id="244"/>
+        <w:bookmarkEnd w:id="245"/>
+        <w:bookmarkEnd w:id="246"/>
+        <w:bookmarkEnd w:id="247"/>
+        <w:bookmarkEnd w:id="248"/>
+        <w:bookmarkEnd w:id="249"/>
+        <w:bookmarkEnd w:id="250"/>
+        <w:bookmarkEnd w:id="251"/>
+        <w:bookmarkEnd w:id="252"/>
+        <w:bookmarkEnd w:id="253"/>
+        <w:bookmarkEnd w:id="254"/>
+        <w:bookmarkEnd w:id="255"/>
+        <w:bookmarkEnd w:id="256"/>
+        <w:bookmarkEnd w:id="257"/>
+        <w:bookmarkEnd w:id="258"/>
+        <w:bookmarkEnd w:id="259"/>
+        <w:bookmarkEnd w:id="260"/>
+        <w:bookmarkEnd w:id="261"/>
+        <w:bookmarkEnd w:id="262"/>
+        <w:bookmarkEnd w:id="263"/>
+        <w:bookmarkEnd w:id="264"/>
+        <w:bookmarkEnd w:id="265"/>
+        <w:bookmarkEnd w:id="266"/>
+        <w:bookmarkEnd w:id="267"/>
+        <w:bookmarkEnd w:id="268"/>
+        <w:bookmarkEnd w:id="269"/>
+        <w:bookmarkEnd w:id="270"/>
+        <w:bookmarkEnd w:id="271"/>
+        <w:bookmarkEnd w:id="272"/>
+        <w:bookmarkEnd w:id="273"/>
+        <w:bookmarkEnd w:id="274"/>
+        <w:bookmarkEnd w:id="275"/>
+        <w:bookmarkEnd w:id="276"/>
+        <w:bookmarkEnd w:id="277"/>
+        <w:bookmarkEnd w:id="278"/>
+        <w:bookmarkEnd w:id="279"/>
+        <w:bookmarkEnd w:id="280"/>
+        <w:bookmarkEnd w:id="281"/>
+        <w:bookmarkEnd w:id="282"/>
+        <w:bookmarkEnd w:id="283"/>
+        <w:bookmarkEnd w:id="284"/>
+        <w:bookmarkEnd w:id="285"/>
+        <w:bookmarkEnd w:id="286"/>
+        <w:bookmarkEnd w:id="287"/>
+        <w:bookmarkEnd w:id="288"/>
+        <w:bookmarkEnd w:id="289"/>
+        <w:bookmarkEnd w:id="290"/>
+        <w:bookmarkEnd w:id="291"/>
+        <w:bookmarkEnd w:id="292"/>
+        <w:bookmarkEnd w:id="293"/>
+        <w:bookmarkEnd w:id="294"/>
+        <w:bookmarkEnd w:id="295"/>
+        <w:bookmarkEnd w:id="296"/>
+        <w:bookmarkEnd w:id="297"/>
+        <w:bookmarkEnd w:id="298"/>
+        <w:bookmarkEnd w:id="299"/>
+        <w:bookmarkEnd w:id="300"/>
+        <w:bookmarkEnd w:id="301"/>
+        <w:bookmarkEnd w:id="302"/>
+        <w:bookmarkEnd w:id="303"/>
+        <w:bookmarkEnd w:id="304"/>
+        <w:bookmarkEnd w:id="305"/>
+        <w:bookmarkEnd w:id="306"/>
+        <w:bookmarkEnd w:id="307"/>
+        <w:bookmarkEnd w:id="308"/>
+        <w:bookmarkEnd w:id="309"/>
+        <w:bookmarkEnd w:id="310"/>
+        <w:bookmarkEnd w:id="311"/>
+        <w:bookmarkEnd w:id="312"/>
+        <w:bookmarkEnd w:id="313"/>
+        <w:bookmarkEnd w:id="314"/>
+        <w:bookmarkEnd w:id="315"/>
+        <w:bookmarkEnd w:id="316"/>
+        <w:bookmarkEnd w:id="317"/>
+        <w:bookmarkEnd w:id="318"/>
+        <w:bookmarkEnd w:id="319"/>
+        <w:bookmarkEnd w:id="320"/>
+        <w:bookmarkEnd w:id="321"/>
+        <w:bookmarkEnd w:id="322"/>
+        <w:bookmarkEnd w:id="323"/>
+        <w:bookmarkEnd w:id="324"/>
+        <w:bookmarkEnd w:id="325"/>
+        <w:bookmarkEnd w:id="326"/>
+        <w:bookmarkEnd w:id="327"/>
+        <w:bookmarkEnd w:id="328"/>
+        <w:bookmarkEnd w:id="329"/>
+        <w:bookmarkEnd w:id="330"/>
+        <w:bookmarkEnd w:id="331"/>
+        <w:bookmarkEnd w:id="332"/>
+        <w:bookmarkEnd w:id="333"/>
+        <w:bookmarkEnd w:id="334"/>
+        <w:bookmarkEnd w:id="335"/>
+        <w:bookmarkEnd w:id="336"/>
+        <w:bookmarkEnd w:id="337"/>
+        <w:bookmarkEnd w:id="338"/>
+        <w:bookmarkEnd w:id="339"/>
+        <w:bookmarkEnd w:id="340"/>
+        <w:bookmarkEnd w:id="341"/>
+        <w:bookmarkEnd w:id="342"/>
+        <w:bookmarkEnd w:id="343"/>
+        <w:bookmarkEnd w:id="344"/>
+        <w:bookmarkEnd w:id="345"/>
+        <w:bookmarkEnd w:id="346"/>
+        <w:bookmarkEnd w:id="347"/>
+        <w:bookmarkEnd w:id="348"/>
+        <w:bookmarkEnd w:id="349"/>
+        <w:bookmarkEnd w:id="350"/>
+        <w:bookmarkEnd w:id="351"/>
+        <w:bookmarkEnd w:id="352"/>
+        <w:bookmarkEnd w:id="353"/>
+        <w:bookmarkEnd w:id="354"/>
+        <w:bookmarkEnd w:id="355"/>
+        <w:bookmarkEnd w:id="356"/>
+        <w:bookmarkEnd w:id="357"/>
+        <w:bookmarkEnd w:id="358"/>
+        <w:bookmarkEnd w:id="359"/>
+        <w:bookmarkEnd w:id="360"/>
+        <w:bookmarkEnd w:id="361"/>
+        <w:bookmarkEnd w:id="362"/>
+        <w:bookmarkEnd w:id="363"/>
+        <w:bookmarkEnd w:id="364"/>
+        <w:bookmarkEnd w:id="365"/>
+        <w:bookmarkEnd w:id="366"/>
+        <w:bookmarkEnd w:id="367"/>
+        <w:bookmarkEnd w:id="368"/>
+        <w:bookmarkEnd w:id="369"/>
+        <w:bookmarkEnd w:id="370"/>
+        <w:bookmarkEnd w:id="371"/>
+        <w:bookmarkEnd w:id="372"/>
+        <w:bookmarkEnd w:id="373"/>
+        <w:bookmarkEnd w:id="374"/>
+        <w:bookmarkEnd w:id="375"/>
+        <w:bookmarkEnd w:id="376"/>
+        <w:bookmarkEnd w:id="377"/>
+        <w:bookmarkEnd w:id="378"/>
+        <w:bookmarkEnd w:id="379"/>
+        <w:bookmarkEnd w:id="380"/>
+        <w:bookmarkEnd w:id="381"/>
+        <w:bookmarkEnd w:id="382"/>
+        <w:bookmarkEnd w:id="383"/>
+        <w:bookmarkEnd w:id="384"/>
+        <w:bookmarkEnd w:id="385"/>
+        <w:bookmarkEnd w:id="386"/>
+        <w:bookmarkEnd w:id="387"/>
+        <w:bookmarkEnd w:id="388"/>
+        <w:bookmarkEnd w:id="389"/>
+        <w:bookmarkEnd w:id="390"/>
+        <w:bookmarkEnd w:id="391"/>
+        <w:bookmarkEnd w:id="392"/>
+        <w:bookmarkEnd w:id="393"/>
+        <w:bookmarkEnd w:id="394"/>
+        <w:bookmarkEnd w:id="395"/>
+        <w:bookmarkEnd w:id="396"/>
+        <w:bookmarkEnd w:id="397"/>
+        <w:bookmarkEnd w:id="398"/>
+        <w:bookmarkEnd w:id="399"/>
+        <w:bookmarkEnd w:id="400"/>
+        <w:bookmarkEnd w:id="401"/>
+        <w:bookmarkEnd w:id="402"/>
+        <w:bookmarkEnd w:id="403"/>
+        <w:bookmarkEnd w:id="404"/>
+        <w:bookmarkEnd w:id="405"/>
+        <w:bookmarkEnd w:id="406"/>
+        <w:bookmarkEnd w:id="407"/>
+        <w:bookmarkEnd w:id="408"/>
+        <w:bookmarkEnd w:id="409"/>
+        <w:bookmarkEnd w:id="410"/>
+        <w:bookmarkEnd w:id="411"/>
+        <w:bookmarkEnd w:id="412"/>
+        <w:bookmarkEnd w:id="413"/>
+        <w:bookmarkEnd w:id="414"/>
+        <w:bookmarkEnd w:id="415"/>
+        <w:bookmarkEnd w:id="416"/>
+        <w:bookmarkEnd w:id="417"/>
+        <w:bookmarkEnd w:id="418"/>
+        <w:bookmarkEnd w:id="419"/>
+        <w:bookmarkEnd w:id="420"/>
+        <w:bookmarkEnd w:id="421"/>
+        <w:bookmarkEnd w:id="422"/>
+        <w:bookmarkEnd w:id="423"/>
+        <w:bookmarkEnd w:id="424"/>
+        <w:bookmarkEnd w:id="425"/>
+        <w:bookmarkEnd w:id="426"/>
+        <w:bookmarkEnd w:id="427"/>
+        <w:bookmarkEnd w:id="428"/>
+        <w:bookmarkEnd w:id="429"/>
+        <w:bookmarkEnd w:id="430"/>
+        <w:bookmarkEnd w:id="431"/>
+        <w:bookmarkEnd w:id="432"/>
+        <w:bookmarkEnd w:id="433"/>
+        <w:bookmarkEnd w:id="434"/>
+        <w:bookmarkEnd w:id="435"/>
+        <w:bookmarkEnd w:id="436"/>
+        <w:bookmarkEnd w:id="437"/>
+        <w:bookmarkEnd w:id="438"/>
+        <w:bookmarkEnd w:id="439"/>
+        <w:bookmarkEnd w:id="440"/>
+        <w:bookmarkEnd w:id="441"/>
+        <w:bookmarkEnd w:id="442"/>
+        <w:bookmarkEnd w:id="443"/>
+        <w:bookmarkEnd w:id="444"/>
+        <w:bookmarkEnd w:id="445"/>
+        <w:bookmarkEnd w:id="446"/>
+        <w:bookmarkEnd w:id="447"/>
+        <w:bookmarkEnd w:id="448"/>
+        <w:bookmarkEnd w:id="449"/>
+        <w:bookmarkEnd w:id="450"/>
+        <w:bookmarkEnd w:id="451"/>
+        <w:bookmarkEnd w:id="452"/>
+        <w:bookmarkEnd w:id="453"/>
+        <w:bookmarkEnd w:id="454"/>
+        <w:bookmarkEnd w:id="455"/>
+        <w:bookmarkEnd w:id="456"/>
+        <w:bookmarkEnd w:id="457"/>
+        <w:bookmarkEnd w:id="458"/>
+        <w:bookmarkEnd w:id="459"/>
+        <w:bookmarkEnd w:id="460"/>
+        <w:bookmarkEnd w:id="461"/>
+        <w:bookmarkEnd w:id="462"/>
+        <w:bookmarkEnd w:id="463"/>
+        <w:bookmarkEnd w:id="464"/>
+        <w:bookmarkEnd w:id="465"/>
+        <w:bookmarkEnd w:id="466"/>
+        <w:bookmarkEnd w:id="467"/>
+        <w:bookmarkEnd w:id="468"/>
+        <w:bookmarkEnd w:id="469"/>
+        <w:bookmarkEnd w:id="470"/>
+        <w:bookmarkEnd w:id="471"/>
+        <w:bookmarkEnd w:id="472"/>
+        <w:bookmarkEnd w:id="473"/>
+        <w:bookmarkEnd w:id="474"/>
+        <w:bookmarkEnd w:id="475"/>
+        <w:bookmarkEnd w:id="476"/>
+        <w:bookmarkEnd w:id="477"/>
+        <w:bookmarkEnd w:id="478"/>
+        <w:bookmarkEnd w:id="479"/>
+        <w:bookmarkEnd w:id="480"/>
+        <w:bookmarkEnd w:id="481"/>
+        <w:bookmarkEnd w:id="482"/>
+        <w:bookmarkEnd w:id="483"/>
+        <w:bookmarkEnd w:id="484"/>
+        <w:bookmarkEnd w:id="485"/>
+        <w:bookmarkEnd w:id="486"/>
+        <w:bookmarkEnd w:id="487"/>
+        <w:bookmarkEnd w:id="488"/>
+        <w:bookmarkEnd w:id="489"/>
+        <w:bookmarkEnd w:id="490"/>
+        <w:bookmarkEnd w:id="491"/>
+        <w:bookmarkEnd w:id="492"/>
+        <w:bookmarkEnd w:id="493"/>
+        <w:bookmarkEnd w:id="494"/>
+        <w:bookmarkEnd w:id="495"/>
+        <w:bookmarkEnd w:id="496"/>
+        <w:bookmarkEnd w:id="497"/>
+        <w:bookmarkEnd w:id="498"/>
+        <w:bookmarkEnd w:id="499"/>
+        <w:bookmarkEnd w:id="500"/>
+        <w:bookmarkEnd w:id="501"/>
+        <w:bookmarkEnd w:id="502"/>
+        <w:bookmarkEnd w:id="503"/>
+        <w:bookmarkEnd w:id="504"/>
+        <w:bookmarkEnd w:id="505"/>
+        <w:bookmarkEnd w:id="506"/>
+        <w:bookmarkEnd w:id="507"/>
+        <w:bookmarkEnd w:id="508"/>
+        <w:bookmarkEnd w:id="509"/>
+        <w:bookmarkEnd w:id="510"/>
+        <w:bookmarkEnd w:id="511"/>
+        <w:bookmarkEnd w:id="512"/>
+        <w:bookmarkEnd w:id="513"/>
+        <w:bookmarkEnd w:id="514"/>
+        <w:bookmarkEnd w:id="515"/>
+        <w:bookmarkEnd w:id="516"/>
+        <w:bookmarkEnd w:id="517"/>
+        <w:bookmarkEnd w:id="518"/>
+        <w:bookmarkEnd w:id="519"/>
+        <w:bookmarkEnd w:id="520"/>
+        <w:bookmarkEnd w:id="521"/>
+        <w:bookmarkEnd w:id="522"/>
+        <w:bookmarkEnd w:id="523"/>
+        <w:bookmarkEnd w:id="524"/>
+        <w:bookmarkEnd w:id="525"/>
+        <w:bookmarkEnd w:id="526"/>
+        <w:bookmarkEnd w:id="527"/>
+        <w:bookmarkEnd w:id="528"/>
+        <w:bookmarkEnd w:id="529"/>
+        <w:bookmarkEnd w:id="530"/>
+        <w:bookmarkEnd w:id="531"/>
+        <w:bookmarkEnd w:id="532"/>
+        <w:bookmarkEnd w:id="533"/>
+        <w:bookmarkEnd w:id="534"/>
+        <w:bookmarkEnd w:id="535"/>
+        <w:bookmarkEnd w:id="536"/>
+        <w:bookmarkEnd w:id="537"/>
+        <w:bookmarkEnd w:id="538"/>
+        <w:bookmarkEnd w:id="539"/>
+        <w:bookmarkEnd w:id="540"/>
+        <w:bookmarkEnd w:id="541"/>
+        <w:bookmarkEnd w:id="542"/>
+        <w:bookmarkEnd w:id="543"/>
+        <w:bookmarkEnd w:id="544"/>
+        <w:bookmarkEnd w:id="545"/>
+        <w:bookmarkEnd w:id="546"/>
+        <w:bookmarkEnd w:id="547"/>
+        <w:bookmarkEnd w:id="548"/>
+        <w:bookmarkEnd w:id="549"/>
+        <w:bookmarkEnd w:id="550"/>
+        <w:bookmarkEnd w:id="551"/>
+        <w:bookmarkEnd w:id="552"/>
+        <w:bookmarkEnd w:id="553"/>
+        <w:bookmarkEnd w:id="554"/>
+        <w:bookmarkEnd w:id="555"/>
+        <w:bookmarkEnd w:id="556"/>
+        <w:bookmarkEnd w:id="557"/>
+        <w:bookmarkEnd w:id="558"/>
+        <w:bookmarkEnd w:id="559"/>
+        <w:bookmarkEnd w:id="560"/>
+        <w:bookmarkEnd w:id="561"/>
+        <w:bookmarkEnd w:id="562"/>
+        <w:bookmarkEnd w:id="563"/>
+        <w:bookmarkEnd w:id="564"/>
+        <w:bookmarkEnd w:id="565"/>
+        <w:bookmarkEnd w:id="566"/>
+        <w:bookmarkEnd w:id="567"/>
+        <w:bookmarkEnd w:id="568"/>
+        <w:bookmarkEnd w:id="569"/>
+        <w:bookmarkEnd w:id="570"/>
+        <w:bookmarkEnd w:id="571"/>
+        <w:bookmarkEnd w:id="572"/>
+        <w:bookmarkEnd w:id="573"/>
+        <w:bookmarkEnd w:id="574"/>
+        <w:bookmarkEnd w:id="575"/>
+        <w:bookmarkEnd w:id="576"/>
+        <w:bookmarkEnd w:id="577"/>
+        <w:bookmarkEnd w:id="578"/>
+        <w:bookmarkEnd w:id="579"/>
+        <w:bookmarkEnd w:id="580"/>
+        <w:bookmarkEnd w:id="581"/>
+        <w:bookmarkEnd w:id="582"/>
+        <w:bookmarkEnd w:id="583"/>
+        <w:bookmarkEnd w:id="584"/>
+        <w:bookmarkEnd w:id="585"/>
+        <w:bookmarkEnd w:id="586"/>
+        <w:bookmarkEnd w:id="587"/>
+        <w:bookmarkEnd w:id="588"/>
+        <w:bookmarkEnd w:id="589"/>
+        <w:bookmarkEnd w:id="590"/>
+        <w:bookmarkEnd w:id="591"/>
+        <w:bookmarkEnd w:id="592"/>
+        <w:bookmarkEnd w:id="593"/>
+        <w:bookmarkEnd w:id="594"/>
+        <w:bookmarkEnd w:id="595"/>
+        <w:bookmarkEnd w:id="596"/>
+        <w:bookmarkEnd w:id="597"/>
+        <w:bookmarkEnd w:id="598"/>
+        <w:bookmarkEnd w:id="599"/>
+        <w:bookmarkEnd w:id="600"/>
+        <w:bookmarkEnd w:id="601"/>
+        <w:bookmarkEnd w:id="602"/>
+        <w:bookmarkEnd w:id="603"/>
+        <w:bookmarkEnd w:id="604"/>
+        <w:bookmarkEnd w:id="605"/>
+        <w:bookmarkEnd w:id="606"/>
+        <w:bookmarkEnd w:id="607"/>
+        <w:bookmarkEnd w:id="608"/>
+        <w:bookmarkEnd w:id="609"/>
+        <w:bookmarkEnd w:id="610"/>
+        <w:bookmarkEnd w:id="611"/>
+        <w:bookmarkEnd w:id="612"/>
+        <w:bookmarkEnd w:id="613"/>
+        <w:bookmarkEnd w:id="614"/>
+        <w:bookmarkEnd w:id="615"/>
+        <w:bookmarkEnd w:id="616"/>
+        <w:bookmarkEnd w:id="617"/>
+        <w:bookmarkEnd w:id="618"/>
+        <w:bookmarkEnd w:id="619"/>
+        <w:bookmarkEnd w:id="620"/>
+        <w:bookmarkEnd w:id="621"/>
+        <w:bookmarkEnd w:id="622"/>
+        <w:bookmarkEnd w:id="623"/>
+        <w:bookmarkEnd w:id="624"/>
+        <w:bookmarkEnd w:id="625"/>
+        <w:bookmarkEnd w:id="626"/>
+        <w:bookmarkEnd w:id="627"/>
+        <w:bookmarkEnd w:id="628"/>
+        <w:bookmarkEnd w:id="629"/>
+        <w:bookmarkEnd w:id="630"/>
+        <w:bookmarkEnd w:id="631"/>
+        <w:bookmarkEnd w:id="632"/>
+        <w:bookmarkEnd w:id="633"/>
+        <w:bookmarkEnd w:id="634"/>
+        <w:bookmarkEnd w:id="635"/>
+        <w:bookmarkEnd w:id="636"/>
+        <w:bookmarkEnd w:id="637"/>
+        <w:bookmarkEnd w:id="638"/>
+        <w:bookmarkEnd w:id="639"/>
+        <w:bookmarkEnd w:id="640"/>
+        <w:bookmarkEnd w:id="641"/>
+        <w:bookmarkEnd w:id="642"/>
+        <w:bookmarkEnd w:id="643"/>
+        <w:bookmarkEnd w:id="644"/>
+        <w:bookmarkEnd w:id="645"/>
+        <w:bookmarkEnd w:id="646"/>
+        <w:bookmarkEnd w:id="647"/>
+        <w:bookmarkEnd w:id="648"/>
+        <w:bookmarkEnd w:id="649"/>
+        <w:bookmarkEnd w:id="650"/>
+        <w:bookmarkEnd w:id="651"/>
+        <w:bookmarkEnd w:id="652"/>
+        <w:bookmarkEnd w:id="653"/>
+        <w:bookmarkEnd w:id="654"/>
+        <w:bookmarkEnd w:id="655"/>
+        <w:bookmarkEnd w:id="656"/>
+        <w:bookmarkEnd w:id="657"/>
+        <w:bookmarkEnd w:id="658"/>
+        <w:bookmarkEnd w:id="659"/>
+        <w:bookmarkEnd w:id="660"/>
+        <w:bookmarkEnd w:id="661"/>
+        <w:bookmarkEnd w:id="662"/>
+        <w:bookmarkEnd w:id="663"/>
+        <w:bookmarkEnd w:id="664"/>
+        <w:bookmarkEnd w:id="665"/>
+        <w:bookmarkEnd w:id="666"/>
+        <w:bookmarkEnd w:id="667"/>
+        <w:bookmarkEnd w:id="668"/>
+        <w:bookmarkEnd w:id="669"/>
+        <w:bookmarkEnd w:id="670"/>
+        <w:bookmarkEnd w:id="671"/>
+        <w:bookmarkEnd w:id="672"/>
+        <w:bookmarkEnd w:id="673"/>
+        <w:bookmarkEnd w:id="674"/>
+        <w:bookmarkEnd w:id="675"/>
+        <w:bookmarkEnd w:id="676"/>
+        <w:bookmarkEnd w:id="677"/>
+        <w:bookmarkEnd w:id="678"/>
+        <w:bookmarkEnd w:id="679"/>
+        <w:bookmarkEnd w:id="680"/>
+        <w:bookmarkEnd w:id="681"/>
+        <w:bookmarkEnd w:id="682"/>
+        <w:bookmarkEnd w:id="683"/>
+        <w:bookmarkEnd w:id="684"/>
+        <w:bookmarkEnd w:id="685"/>
+        <w:bookmarkEnd w:id="686"/>
+        <w:bookmarkEnd w:id="687"/>
+        <w:bookmarkEnd w:id="688"/>
+        <w:bookmarkEnd w:id="689"/>
+        <w:bookmarkEnd w:id="690"/>
+        <w:bookmarkEnd w:id="691"/>
+        <w:bookmarkEnd w:id="692"/>
+        <w:bookmarkEnd w:id="693"/>
+        <w:bookmarkEnd w:id="694"/>
+        <w:bookmarkEnd w:id="695"/>
+        <w:bookmarkEnd w:id="696"/>
+        <w:bookmarkEnd w:id="697"/>
+        <w:bookmarkEnd w:id="698"/>
+        <w:bookmarkEnd w:id="699"/>
+        <w:bookmarkEnd w:id="700"/>
+        <w:bookmarkEnd w:id="701"/>
+        <w:bookmarkEnd w:id="702"/>
+        <w:bookmarkEnd w:id="703"/>
+        <w:bookmarkEnd w:id="704"/>
+        <w:bookmarkEnd w:id="705"/>
+        <w:bookmarkEnd w:id="706"/>
+        <w:bookmarkEnd w:id="707"/>
+        <w:bookmarkEnd w:id="708"/>
+        <w:bookmarkEnd w:id="709"/>
+        <w:bookmarkEnd w:id="710"/>
+        <w:bookmarkEnd w:id="711"/>
+        <w:bookmarkEnd w:id="712"/>
+        <w:bookmarkEnd w:id="713"/>
+        <w:bookmarkEnd w:id="714"/>
+        <w:bookmarkEnd w:id="715"/>
+        <w:bookmarkEnd w:id="716"/>
+        <w:bookmarkEnd w:id="717"/>
+        <w:bookmarkEnd w:id="718"/>
+        <w:bookmarkEnd w:id="719"/>
+        <w:bookmarkEnd w:id="720"/>
+        <w:bookmarkEnd w:id="721"/>
+        <w:bookmarkEnd w:id="722"/>
+        <w:bookmarkEnd w:id="723"/>
+        <w:bookmarkEnd w:id="724"/>
+        <w:bookmarkEnd w:id="725"/>
+        <w:bookmarkEnd w:id="726"/>
+        <w:bookmarkEnd w:id="727"/>
+        <w:bookmarkEnd w:id="728"/>
+        <w:bookmarkEnd w:id="729"/>
+        <w:bookmarkEnd w:id="730"/>
+        <w:bookmarkEnd w:id="731"/>
+        <w:bookmarkEnd w:id="732"/>
+        <w:bookmarkEnd w:id="733"/>
+        <w:bookmarkEnd w:id="734"/>
+        <w:bookmarkEnd w:id="735"/>
+        <w:bookmarkEnd w:id="736"/>
+        <w:bookmarkEnd w:id="737"/>
+        <w:bookmarkEnd w:id="738"/>
+        <w:bookmarkEnd w:id="739"/>
+        <w:bookmarkEnd w:id="740"/>
+        <w:bookmarkEnd w:id="741"/>
+        <w:bookmarkEnd w:id="742"/>
+        <w:bookmarkEnd w:id="743"/>
+        <w:bookmarkEnd w:id="744"/>
+        <w:bookmarkEnd w:id="745"/>
+        <w:bookmarkEnd w:id="746"/>
+        <w:bookmarkEnd w:id="747"/>
+        <w:bookmarkEnd w:id="748"/>
+        <w:bookmarkEnd w:id="749"/>
+        <w:bookmarkEnd w:id="750"/>
+        <w:bookmarkEnd w:id="751"/>
+        <w:bookmarkEnd w:id="752"/>
+        <w:bookmarkEnd w:id="753"/>
+        <w:bookmarkEnd w:id="754"/>
+        <w:bookmarkEnd w:id="755"/>
+        <w:bookmarkEnd w:id="756"/>
+        <w:bookmarkEnd w:id="757"/>
+        <w:bookmarkEnd w:id="758"/>
+        <w:bookmarkEnd w:id="759"/>
+        <w:bookmarkEnd w:id="760"/>
+        <w:bookmarkEnd w:id="761"/>
+        <w:bookmarkEnd w:id="762"/>
+        <w:bookmarkEnd w:id="763"/>
+        <w:bookmarkEnd w:id="764"/>
+        <w:bookmarkEnd w:id="765"/>
+        <w:bookmarkEnd w:id="766"/>
+        <w:bookmarkEnd w:id="767"/>
+        <w:bookmarkEnd w:id="768"/>
+        <w:bookmarkEnd w:id="769"/>
+        <w:bookmarkEnd w:id="770"/>
+        <w:bookmarkEnd w:id="771"/>
+        <w:bookmarkEnd w:id="772"/>
+        <w:bookmarkEnd w:id="773"/>
+        <w:bookmarkEnd w:id="774"/>
+        <w:bookmarkEnd w:id="775"/>
+        <w:bookmarkEnd w:id="776"/>
+        <w:bookmarkEnd w:id="777"/>
+        <w:bookmarkEnd w:id="778"/>
+        <w:bookmarkEnd w:id="779"/>
+        <w:bookmarkEnd w:id="780"/>
+        <w:bookmarkEnd w:id="781"/>
+        <w:bookmarkEnd w:id="782"/>
+        <w:bookmarkEnd w:id="783"/>
+        <w:bookmarkEnd w:id="784"/>
+        <w:bookmarkEnd w:id="785"/>
+        <w:bookmarkEnd w:id="786"/>
+        <w:bookmarkEnd w:id="787"/>
+        <w:bookmarkEnd w:id="788"/>
+        <w:bookmarkEnd w:id="789"/>
+        <w:bookmarkEnd w:id="790"/>
+        <w:bookmarkEnd w:id="791"/>
+        <w:bookmarkEnd w:id="792"/>
+        <w:bookmarkEnd w:id="793"/>
+        <w:bookmarkEnd w:id="794"/>
+        <w:bookmarkEnd w:id="795"/>
+        <w:bookmarkEnd w:id="796"/>
+        <w:bookmarkEnd w:id="797"/>
+        <w:bookmarkEnd w:id="798"/>
+        <w:bookmarkEnd w:id="799"/>
+        <w:bookmarkEnd w:id="800"/>
+        <w:bookmarkEnd w:id="801"/>
+        <w:bookmarkEnd w:id="802"/>
+        <w:bookmarkEnd w:id="803"/>
+        <w:bookmarkEnd w:id="804"/>
+        <w:bookmarkEnd w:id="805"/>
+        <w:bookmarkEnd w:id="806"/>
+        <w:bookmarkEnd w:id="807"/>
+        <w:bookmarkEnd w:id="808"/>
+        <w:bookmarkEnd w:id="809"/>
+        <w:bookmarkEnd w:id="810"/>
+        <w:bookmarkEnd w:id="811"/>
+        <w:bookmarkEnd w:id="812"/>
+        <w:bookmarkEnd w:id="813"/>
+        <w:bookmarkEnd w:id="814"/>
+        <w:bookmarkEnd w:id="815"/>
+        <w:bookmarkEnd w:id="816"/>
+        <w:bookmarkEnd w:id="817"/>
+        <w:bookmarkEnd w:id="818"/>
+        <w:bookmarkEnd w:id="819"/>
+        <w:bookmarkEnd w:id="820"/>
+        <w:bookmarkEnd w:id="821"/>
+        <w:bookmarkEnd w:id="822"/>
+        <w:bookmarkEnd w:id="823"/>
+        <w:bookmarkEnd w:id="824"/>
+        <w:bookmarkEnd w:id="825"/>
+        <w:bookmarkEnd w:id="826"/>
+        <w:bookmarkEnd w:id="827"/>
+        <w:bookmarkEnd w:id="828"/>
+        <w:bookmarkEnd w:id="829"/>
+        <w:bookmarkEnd w:id="830"/>
+        <w:bookmarkEnd w:id="831"/>
+        <w:bookmarkEnd w:id="832"/>
+        <w:bookmarkEnd w:id="833"/>
+        <w:bookmarkEnd w:id="834"/>
+        <w:bookmarkEnd w:id="835"/>
+        <w:bookmarkEnd w:id="836"/>
+        <w:bookmarkEnd w:id="837"/>
+        <w:bookmarkEnd w:id="838"/>
+        <w:bookmarkEnd w:id="839"/>
+        <w:bookmarkEnd w:id="840"/>
+        <w:bookmarkEnd w:id="841"/>
+        <w:bookmarkEnd w:id="842"/>
+        <w:bookmarkEnd w:id="843"/>
+        <w:bookmarkEnd w:id="844"/>
+        <w:bookmarkEnd w:id="845"/>
+        <w:bookmarkEnd w:id="846"/>
+        <w:bookmarkEnd w:id="847"/>
+        <w:bookmarkEnd w:id="848"/>
+        <w:bookmarkEnd w:id="849"/>
+        <w:bookmarkEnd w:id="850"/>
+        <w:bookmarkEnd w:id="851"/>
+        <w:bookmarkEnd w:id="852"/>
+        <w:bookmarkEnd w:id="853"/>
+        <w:bookmarkEnd w:id="854"/>
+        <w:bookmarkEnd w:id="855"/>
+        <w:bookmarkEnd w:id="856"/>
+        <w:bookmarkEnd w:id="857"/>
+        <w:bookmarkEnd w:id="858"/>
+        <w:bookmarkEnd w:id="859"/>
+        <w:bookmarkEnd w:id="860"/>
+        <w:bookmarkEnd w:id="861"/>
+        <w:bookmarkEnd w:id="862"/>
+        <w:bookmarkEnd w:id="863"/>
+        <w:bookmarkEnd w:id="864"/>
+        <w:bookmarkEnd w:id="865"/>
+        <w:bookmarkEnd w:id="866"/>
+        <w:bookmarkEnd w:id="867"/>
+        <w:bookmarkEnd w:id="868"/>
+        <w:bookmarkEnd w:id="869"/>
+        <w:bookmarkEnd w:id="870"/>
+        <w:bookmarkEnd w:id="871"/>
+        <w:bookmarkEnd w:id="872"/>
+        <w:bookmarkEnd w:id="873"/>
+        <w:bookmarkEnd w:id="874"/>
+        <w:bookmarkEnd w:id="875"/>
+        <w:bookmarkEnd w:id="876"/>
+        <w:bookmarkEnd w:id="877"/>
+        <w:bookmarkEnd w:id="878"/>
+        <w:bookmarkEnd w:id="879"/>
+        <w:bookmarkEnd w:id="880"/>
+        <w:bookmarkEnd w:id="881"/>
+        <w:bookmarkEnd w:id="882"/>
+        <w:bookmarkEnd w:id="883"/>
+        <w:bookmarkEnd w:id="884"/>
+        <w:bookmarkEnd w:id="885"/>
+        <w:bookmarkEnd w:id="886"/>
+        <w:bookmarkEnd w:id="887"/>
+        <w:bookmarkEnd w:id="888"/>
+        <w:bookmarkEnd w:id="889"/>
+        <w:bookmarkEnd w:id="890"/>
+        <w:bookmarkEnd w:id="891"/>
+        <w:bookmarkEnd w:id="892"/>
+        <w:bookmarkEnd w:id="893"/>
+        <w:bookmarkEnd w:id="894"/>
+        <w:bookmarkEnd w:id="895"/>
+        <w:bookmarkEnd w:id="896"/>
+        <w:bookmarkEnd w:id="897"/>
+        <w:bookmarkEnd w:id="898"/>
+        <w:bookmarkEnd w:id="899"/>
+        <w:bookmarkEnd w:id="900"/>
+        <w:bookmarkEnd w:id="901"/>
+        <w:bookmarkEnd w:id="902"/>
+        <w:bookmarkEnd w:id="903"/>
+        <w:bookmarkEnd w:id="904"/>
+        <w:bookmarkEnd w:id="905"/>
+        <w:bookmarkEnd w:id="906"/>
+        <w:bookmarkEnd w:id="907"/>
+        <w:bookmarkEnd w:id="908"/>
+        <w:bookmarkEnd w:id="909"/>
+        <w:bookmarkEnd w:id="910"/>
+        <w:bookmarkEnd w:id="911"/>
+        <w:bookmarkEnd w:id="912"/>
+        <w:bookmarkEnd w:id="913"/>
+        <w:bookmarkEnd w:id="914"/>
+        <w:bookmarkEnd w:id="915"/>
+        <w:bookmarkEnd w:id="916"/>
+        <w:bookmarkEnd w:id="917"/>
+        <w:bookmarkEnd w:id="918"/>
+        <w:bookmarkEnd w:id="919"/>
+        <w:bookmarkEnd w:id="920"/>
+        <w:bookmarkEnd w:id="921"/>
+        <w:bookmarkEnd w:id="922"/>
+        <w:bookmarkEnd w:id="923"/>
+        <w:bookmarkEnd w:id="924"/>
+        <w:bookmarkEnd w:id="925"/>
+        <w:bookmarkEnd w:id="926"/>
+        <w:bookmarkEnd w:id="927"/>
+        <w:bookmarkEnd w:id="928"/>
+        <w:bookmarkEnd w:id="929"/>
+        <w:bookmarkEnd w:id="930"/>
+        <w:bookmarkEnd w:id="931"/>
+        <w:bookmarkEnd w:id="932"/>
+        <w:bookmarkEnd w:id="933"/>
+        <w:bookmarkEnd w:id="934"/>
+        <w:bookmarkEnd w:id="935"/>
+        <w:bookmarkEnd w:id="936"/>
+        <w:bookmarkEnd w:id="937"/>
+        <w:bookmarkEnd w:id="938"/>
+        <w:bookmarkEnd w:id="939"/>
+        <w:bookmarkEnd w:id="940"/>
+        <w:bookmarkEnd w:id="941"/>
+        <w:bookmarkEnd w:id="942"/>
+        <w:bookmarkEnd w:id="943"/>
+        <w:bookmarkEnd w:id="944"/>
+        <w:bookmarkEnd w:id="945"/>
+        <w:bookmarkEnd w:id="946"/>
+        <w:bookmarkEnd w:id="947"/>
+        <w:bookmarkEnd w:id="948"/>
+        <w:bookmarkEnd w:id="949"/>
+        <w:bookmarkEnd w:id="950"/>
+        <w:bookmarkEnd w:id="951"/>
+        <w:bookmarkEnd w:id="952"/>
+        <w:bookmarkEnd w:id="953"/>
+        <w:bookmarkEnd w:id="954"/>
+        <w:bookmarkEnd w:id="955"/>
+        <w:bookmarkEnd w:id="956"/>
+        <w:bookmarkEnd w:id="957"/>
+        <w:bookmarkEnd w:id="958"/>
+        <w:bookmarkEnd w:id="959"/>
+        <w:bookmarkEnd w:id="960"/>
+        <w:bookmarkEnd w:id="961"/>
+        <w:bookmarkEnd w:id="962"/>
+        <w:bookmarkEnd w:id="963"/>
+        <w:bookmarkEnd w:id="964"/>
+        <w:bookmarkEnd w:id="965"/>
+        <w:bookmarkEnd w:id="966"/>
+        <w:bookmarkEnd w:id="967"/>
+        <w:bookmarkEnd w:id="968"/>
+        <w:bookmarkEnd w:id="969"/>
+        <w:bookmarkEnd w:id="970"/>
+        <w:bookmarkEnd w:id="971"/>
+        <w:bookmarkEnd w:id="972"/>
+        <w:bookmarkEnd w:id="973"/>
+        <w:bookmarkEnd w:id="974"/>
+        <w:bookmarkEnd w:id="975"/>
+        <w:bookmarkEnd w:id="976"/>
+        <w:bookmarkEnd w:id="977"/>
+        <w:bookmarkEnd w:id="978"/>
+        <w:bookmarkEnd w:id="979"/>
+        <w:bookmarkEnd w:id="980"/>
+        <w:bookmarkEnd w:id="981"/>
+        <w:bookmarkEnd w:id="982"/>
+        <w:bookmarkEnd w:id="983"/>
+        <w:bookmarkEnd w:id="984"/>
+        <w:bookmarkEnd w:id="985"/>
+        <w:bookmarkEnd w:id="986"/>
+        <w:bookmarkEnd w:id="987"/>
+        <w:bookmarkEnd w:id="988"/>
+        <w:bookmarkEnd w:id="989"/>
+        <w:bookmarkEnd w:id="990"/>
+        <w:bookmarkEnd w:id="991"/>
+        <w:bookmarkEnd w:id="992"/>
+        <w:bookmarkEnd w:id="993"/>
+        <w:bookmarkEnd w:id="994"/>
+        <w:bookmarkEnd w:id="995"/>
+        <w:bookmarkEnd w:id="996"/>
+        <w:bookmarkEnd w:id="997"/>
+        <w:bookmarkEnd w:id="998"/>
+        <w:bookmarkEnd w:id="999"/>
+        <w:bookmarkEnd w:id="1000"/>
+        <w:bookmarkEnd w:id="1001"/>
+        <w:bookmarkEnd w:id="1002"/>
+        <w:bookmarkEnd w:id="1003"/>
+        <w:bookmarkEnd w:id="1004"/>
+        <w:bookmarkEnd w:id="1005"/>
+        <w:bookmarkEnd w:id="1006"/>
+        <w:bookmarkEnd w:id="1007"/>
+        <w:bookmarkEnd w:id="1008"/>
+        <w:bookmarkEnd w:id="1009"/>
+        <w:bookmarkEnd w:id="1010"/>
+        <w:bookmarkEnd w:id="1011"/>
+        <w:bookmarkEnd w:id="1012"/>
+        <w:bookmarkEnd w:id="1013"/>
+        <w:bookmarkEnd w:id="1014"/>
+        <w:bookmarkEnd w:id="1015"/>
+        <w:bookmarkEnd w:id="1016"/>
+        <w:bookmarkEnd w:id="1017"/>
+        <w:bookmarkEnd w:id="1018"/>
+        <w:bookmarkEnd w:id="1019"/>
+        <w:bookmarkEnd w:id="1020"/>
+        <w:bookmarkEnd w:id="1021"/>
+        <w:bookmarkEnd w:id="1022"/>
+        <w:bookmarkEnd w:id="1023"/>
+        <w:bookmarkEnd w:id="1024"/>
+        <w:bookmarkEnd w:id="1025"/>
+        <w:bookmarkEnd w:id="1026"/>
+        <w:bookmarkEnd w:id="1027"/>
+        <w:bookmarkEnd w:id="1028"/>
+        <w:bookmarkEnd w:id="1029"/>
+        <w:bookmarkEnd w:id="1030"/>
+        <w:bookmarkEnd w:id="1031"/>
+        <w:bookmarkEnd w:id="1032"/>
+        <w:bookmarkEnd w:id="1033"/>
+        <w:bookmarkEnd w:id="1034"/>
+        <w:bookmarkEnd w:id="1035"/>
+        <w:bookmarkEnd w:id="1036"/>
+        <w:bookmarkEnd w:id="1037"/>
+        <w:bookmarkEnd w:id="1038"/>
+        <w:bookmarkEnd w:id="1039"/>
+        <w:bookmarkEnd w:id="1040"/>
+        <w:bookmarkEnd w:id="1041"/>
+        <w:bookmarkEnd w:id="1042"/>
+        <w:bookmarkEnd w:id="1043"/>
+        <w:bookmarkEnd w:id="1044"/>
+        <w:bookmarkEnd w:id="1045"/>
+        <w:bookmarkEnd w:id="1046"/>
+        <w:bookmarkEnd w:id="1047"/>
+        <w:bookmarkEnd w:id="1048"/>
+        <w:bookmarkEnd w:id="1049"/>
+        <w:bookmarkEnd w:id="1050"/>
+        <w:bookmarkEnd w:id="1051"/>
+        <w:bookmarkEnd w:id="1052"/>
+        <w:bookmarkEnd w:id="1053"/>
+        <w:bookmarkEnd w:id="1054"/>
+        <w:bookmarkEnd w:id="1055"/>
+        <w:bookmarkEnd w:id="1056"/>
+        <w:bookmarkEnd w:id="1057"/>
+        <w:bookmarkEnd w:id="1058"/>
+        <w:bookmarkEnd w:id="1059"/>
+        <w:bookmarkEnd w:id="1060"/>
+        <w:bookmarkEnd w:id="1061"/>
+        <w:bookmarkEnd w:id="1062"/>
+        <w:bookmarkEnd w:id="1063"/>
+        <w:bookmarkEnd w:id="1064"/>
+        <w:bookmarkEnd w:id="1065"/>
+        <w:bookmarkEnd w:id="1066"/>
+        <w:bookmarkEnd w:id="1067"/>
+        <w:bookmarkEnd w:id="1068"/>
+        <w:bookmarkEnd w:id="1069"/>
+        <w:bookmarkEnd w:id="1070"/>
+        <w:bookmarkEnd w:id="1071"/>
+        <w:bookmarkEnd w:id="1072"/>
+        <w:bookmarkEnd w:id="1073"/>
+        <w:bookmarkEnd w:id="1074"/>
+        <w:bookmarkEnd w:id="1075"/>
+        <w:bookmarkEnd w:id="1076"/>
+        <w:bookmarkEnd w:id="1077"/>
+        <w:bookmarkEnd w:id="1078"/>
+        <w:bookmarkEnd w:id="1079"/>
+        <w:bookmarkEnd w:id="1080"/>
+        <w:bookmarkEnd w:id="1081"/>
+        <w:bookmarkEnd w:id="1082"/>
+        <w:bookmarkEnd w:id="1083"/>
+        <w:bookmarkEnd w:id="1084"/>
+        <w:bookmarkEnd w:id="1085"/>
+        <w:bookmarkEnd w:id="1086"/>
+        <w:bookmarkEnd w:id="1087"/>
+        <w:bookmarkEnd w:id="1088"/>
+        <w:bookmarkEnd w:id="1089"/>
+        <w:bookmarkEnd w:id="1090"/>
+        <w:bookmarkEnd w:id="1091"/>
+        <w:bookmarkEnd w:id="1092"/>
+        <w:bookmarkEnd w:id="1093"/>
+        <w:bookmarkEnd w:id="1094"/>
+        <w:bookmarkEnd w:id="1095"/>
+        <w:bookmarkEnd w:id="1096"/>
+        <w:bookmarkEnd w:id="1097"/>
+        <w:bookmarkEnd w:id="1098"/>
+        <w:bookmarkEnd w:id="1099"/>
+        <w:bookmarkEnd w:id="1100"/>
+        <w:bookmarkEnd w:id="1101"/>
+        <w:bookmarkEnd w:id="1102"/>
+        <w:bookmarkEnd w:id="1103"/>
+        <w:bookmarkEnd w:id="1104"/>
+        <w:bookmarkEnd w:id="1105"/>
+        <w:bookmarkEnd w:id="1106"/>
+        <w:bookmarkEnd w:id="1107"/>
+        <w:bookmarkEnd w:id="1108"/>
+        <w:bookmarkEnd w:id="1109"/>
+        <w:bookmarkEnd w:id="1110"/>
+        <w:bookmarkEnd w:id="1111"/>
+        <w:bookmarkEnd w:id="1112"/>
+        <w:bookmarkEnd w:id="1113"/>
+        <w:bookmarkEnd w:id="1114"/>
+        <w:bookmarkEnd w:id="1115"/>
+        <w:bookmarkEnd w:id="1116"/>
+        <w:bookmarkEnd w:id="1117"/>
+        <w:bookmarkEnd w:id="1118"/>
+        <w:bookmarkEnd w:id="1119"/>
+        <w:bookmarkEnd w:id="1120"/>
+        <w:bookmarkEnd w:id="1121"/>
+        <w:bookmarkEnd w:id="1122"/>
+        <w:bookmarkEnd w:id="1123"/>
+        <w:bookmarkEnd w:id="1124"/>
+        <w:bookmarkEnd w:id="1125"/>
+        <w:bookmarkEnd w:id="1126"/>
+        <w:bookmarkEnd w:id="1127"/>
+        <w:bookmarkEnd w:id="1128"/>
+        <w:bookmarkEnd w:id="1129"/>
+        <w:bookmarkEnd w:id="1130"/>
+        <w:bookmarkEnd w:id="1131"/>
+        <w:bookmarkEnd w:id="1132"/>
+        <w:bookmarkEnd w:id="1133"/>
+        <w:bookmarkEnd w:id="1134"/>
+        <w:bookmarkEnd w:id="1135"/>
+        <w:bookmarkEnd w:id="1136"/>
+        <w:bookmarkEnd w:id="1137"/>
+        <w:bookmarkEnd w:id="1138"/>
+        <w:bookmarkEnd w:id="1139"/>
+        <w:bookmarkEnd w:id="1140"/>
+        <w:bookmarkEnd w:id="1141"/>
+        <w:bookmarkEnd w:id="1142"/>
+        <w:bookmarkEnd w:id="1143"/>
+        <w:bookmarkEnd w:id="1144"/>
+        <w:bookmarkEnd w:id="1145"/>
+        <w:bookmarkEnd w:id="1146"/>
+        <w:bookmarkEnd w:id="1147"/>
+        <w:bookmarkEnd w:id="1148"/>
+        <w:bookmarkEnd w:id="1149"/>
+        <w:bookmarkEnd w:id="1150"/>
+        <w:bookmarkEnd w:id="1151"/>
+        <w:bookmarkEnd w:id="1152"/>
+        <w:bookmarkEnd w:id="1153"/>
+        <w:bookmarkEnd w:id="1154"/>
+        <w:bookmarkEnd w:id="1155"/>
+        <w:bookmarkEnd w:id="1156"/>
+        <w:bookmarkEnd w:id="1157"/>
+        <w:bookmarkEnd w:id="1158"/>
+        <w:bookmarkEnd w:id="1159"/>
+        <w:bookmarkEnd w:id="1160"/>
+        <w:bookmarkEnd w:id="1161"/>
+        <w:bookmarkEnd w:id="1162"/>
+        <w:bookmarkEnd w:id="1163"/>
+        <w:bookmarkEnd w:id="1164"/>
+        <w:bookmarkEnd w:id="1165"/>
+        <w:bookmarkEnd w:id="1166"/>
+        <w:bookmarkEnd w:id="1167"/>
+        <w:bookmarkEnd w:id="1168"/>
+        <w:bookmarkEnd w:id="1169"/>
+        <w:bookmarkEnd w:id="1170"/>
+        <w:bookmarkEnd w:id="1171"/>
+        <w:bookmarkEnd w:id="1172"/>
+        <w:bookmarkEnd w:id="1173"/>
+        <w:bookmarkEnd w:id="1174"/>
+        <w:bookmarkEnd w:id="1175"/>
+        <w:bookmarkEnd w:id="1176"/>
+        <w:bookmarkEnd w:id="1177"/>
+        <w:bookmarkEnd w:id="1178"/>
+        <w:bookmarkEnd w:id="1179"/>
+        <w:bookmarkEnd w:id="1180"/>
+        <w:bookmarkEnd w:id="1181"/>
+        <w:bookmarkEnd w:id="1182"/>
+        <w:bookmarkEnd w:id="1183"/>
+        <w:bookmarkEnd w:id="1184"/>
+        <w:bookmarkEnd w:id="1185"/>
+        <w:bookmarkEnd w:id="1186"/>
+        <w:bookmarkEnd w:id="1187"/>
+        <w:bookmarkEnd w:id="1188"/>
+        <w:bookmarkEnd w:id="1189"/>
+        <w:bookmarkEnd w:id="1190"/>
+        <w:bookmarkEnd w:id="1191"/>
+        <w:bookmarkEnd w:id="1192"/>
+        <w:bookmarkEnd w:id="1193"/>
+        <w:bookmarkEnd w:id="1194"/>
+        <w:bookmarkEnd w:id="1195"/>
+        <w:bookmarkEnd w:id="1196"/>
+        <w:bookmarkEnd w:id="1197"/>
+        <w:bookmarkEnd w:id="1198"/>
+        <w:bookmarkEnd w:id="1199"/>
+        <w:bookmarkEnd w:id="1200"/>
+        <w:bookmarkEnd w:id="1201"/>
+        <w:bookmarkEnd w:id="1202"/>
+        <w:bookmarkEnd w:id="1203"/>
+        <w:bookmarkEnd w:id="1204"/>
+        <w:bookmarkEnd w:id="1205"/>
+        <w:bookmarkEnd w:id="1206"/>
+        <w:bookmarkEnd w:id="1207"/>
+        <w:bookmarkEnd w:id="1208"/>
+        <w:bookmarkEnd w:id="1209"/>
+        <w:bookmarkEnd w:id="1210"/>
+        <w:bookmarkEnd w:id="1211"/>
+        <w:bookmarkEnd w:id="1212"/>
+        <w:bookmarkEnd w:id="1213"/>
+        <w:bookmarkEnd w:id="1214"/>
+        <w:bookmarkEnd w:id="1215"/>
+        <w:bookmarkEnd w:id="1216"/>
+        <w:bookmarkEnd w:id="1217"/>
+        <w:bookmarkEnd w:id="1218"/>
+        <w:bookmarkEnd w:id="1219"/>
+        <w:bookmarkEnd w:id="1220"/>
+        <w:bookmarkEnd w:id="1221"/>
+        <w:bookmarkEnd w:id="1222"/>
+        <w:bookmarkEnd w:id="1223"/>
+        <w:bookmarkEnd w:id="1224"/>
+        <w:bookmarkEnd w:id="1225"/>
+        <w:bookmarkEnd w:id="1226"/>
+        <w:bookmarkEnd w:id="1227"/>
+        <w:bookmarkEnd w:id="1228"/>
+        <w:bookmarkEnd w:id="1229"/>
+        <w:bookmarkEnd w:id="1230"/>
+        <w:bookmarkEnd w:id="1231"/>
+        <w:bookmarkEnd w:id="1232"/>
+        <w:bookmarkEnd w:id="1233"/>
+        <w:bookmarkEnd w:id="1234"/>
+        <w:bookmarkEnd w:id="1235"/>
+        <w:bookmarkEnd w:id="1236"/>
+        <w:bookmarkEnd w:id="1237"/>
+        <w:bookmarkEnd w:id="1238"/>
+        <w:bookmarkEnd w:id="1239"/>
+        <w:bookmarkEnd w:id="1240"/>
+        <w:bookmarkEnd w:id="1241"/>
+        <w:bookmarkEnd w:id="1242"/>
+        <w:bookmarkEnd w:id="1243"/>
+        <w:bookmarkEnd w:id="1244"/>
+        <w:bookmarkEnd w:id="1245"/>
+        <w:bookmarkEnd w:id="1246"/>
+        <w:bookmarkEnd w:id="1247"/>
+        <w:bookmarkEnd w:id="1248"/>
+        <w:bookmarkEnd w:id="1249"/>
+        <w:bookmarkEnd w:id="1250"/>
+        <w:bookmarkEnd w:id="1251"/>
+        <w:bookmarkEnd w:id="1252"/>
+        <w:bookmarkEnd w:id="1253"/>
+        <w:bookmarkEnd w:id="1254"/>
+        <w:bookmarkEnd w:id="1255"/>
+        <w:bookmarkEnd w:id="1256"/>
+        <w:bookmarkEnd w:id="1257"/>
+        <w:bookmarkEnd w:id="1258"/>
+        <w:bookmarkEnd w:id="1259"/>
+        <w:bookmarkEnd w:id="1260"/>
+        <w:bookmarkEnd w:id="1261"/>
+        <w:bookmarkEnd w:id="1262"/>
+        <w:bookmarkEnd w:id="1263"/>
+        <w:bookmarkEnd w:id="1264"/>
+        <w:bookmarkEnd w:id="1265"/>
+        <w:bookmarkEnd w:id="1266"/>
+        <w:bookmarkEnd w:id="1267"/>
+        <w:bookmarkEnd w:id="1268"/>
+        <w:bookmarkEnd w:id="1269"/>
+        <w:bookmarkEnd w:id="1270"/>
+        <w:bookmarkEnd w:id="1271"/>
+        <w:bookmarkEnd w:id="1272"/>
+        <w:bookmarkEnd w:id="1273"/>
+        <w:bookmarkEnd w:id="1274"/>
+        <w:bookmarkEnd w:id="1275"/>
+        <w:bookmarkEnd w:id="1276"/>
+        <w:bookmarkEnd w:id="1277"/>
+        <w:bookmarkEnd w:id="1278"/>
+        <w:bookmarkEnd w:id="1279"/>
+        <w:bookmarkEnd w:id="1280"/>
+        <w:bookmarkEnd w:id="1281"/>
+        <w:bookmarkEnd w:id="1282"/>
+        <w:bookmarkEnd w:id="1283"/>
+        <w:bookmarkEnd w:id="1284"/>
+        <w:bookmarkEnd w:id="1285"/>
+        <w:bookmarkEnd w:id="1286"/>
+        <w:bookmarkEnd w:id="1287"/>
+        <w:bookmarkEnd w:id="1288"/>
+        <w:bookmarkEnd w:id="1289"/>
+        <w:bookmarkEnd w:id="1290"/>
+        <w:bookmarkEnd w:id="1291"/>
+        <w:bookmarkEnd w:id="1292"/>
+        <w:bookmarkEnd w:id="1293"/>
+        <w:bookmarkEnd w:id="1294"/>
+        <w:bookmarkEnd w:id="1295"/>
+        <w:bookmarkEnd w:id="1296"/>
+        <w:bookmarkEnd w:id="1297"/>
+        <w:bookmarkEnd w:id="1298"/>
+        <w:bookmarkEnd w:id="1299"/>
+        <w:bookmarkEnd w:id="1300"/>
+        <w:bookmarkEnd w:id="1301"/>
+        <w:bookmarkEnd w:id="1302"/>
+        <w:bookmarkEnd w:id="1303"/>
+        <w:bookmarkEnd w:id="1304"/>
+        <w:bookmarkEnd w:id="1305"/>
+        <w:bookmarkEnd w:id="1306"/>
+        <w:bookmarkEnd w:id="1307"/>
+        <w:bookmarkEnd w:id="1308"/>
+        <w:bookmarkEnd w:id="1309"/>
+        <w:bookmarkEnd w:id="1310"/>
+        <w:bookmarkEnd w:id="1311"/>
+        <w:bookmarkEnd w:id="1312"/>
+        <w:bookmarkEnd w:id="1313"/>
+        <w:bookmarkEnd w:id="1314"/>
+        <w:bookmarkEnd w:id="1315"/>
+        <w:bookmarkEnd w:id="1316"/>
+        <w:bookmarkEnd w:id="1317"/>
+        <w:bookmarkEnd w:id="1318"/>
+        <w:bookmarkEnd w:id="1319"/>
+        <w:bookmarkEnd w:id="1320"/>
+        <w:bookmarkEnd w:id="1321"/>
+        <w:bookmarkEnd w:id="1322"/>
+        <w:bookmarkEnd w:id="1323"/>
+        <w:bookmarkEnd w:id="1324"/>
+        <w:bookmarkEnd w:id="1325"/>
+        <w:bookmarkEnd w:id="1326"/>
+        <w:bookmarkEnd w:id="1327"/>
+        <w:bookmarkEnd w:id="1328"/>
+        <w:bookmarkEnd w:id="1329"/>
+        <w:bookmarkEnd w:id="1330"/>
+        <w:bookmarkEnd w:id="1331"/>
+        <w:bookmarkEnd w:id="1332"/>
+        <w:bookmarkEnd w:id="1333"/>
+        <w:bookmarkEnd w:id="1334"/>
+        <w:bookmarkEnd w:id="1335"/>
+        <w:bookmarkEnd w:id="1336"/>
+        <w:bookmarkEnd w:id="1337"/>
+        <w:bookmarkEnd w:id="1338"/>
+        <w:bookmarkEnd w:id="1339"/>
+        <w:bookmarkEnd w:id="1340"/>
+        <w:bookmarkEnd w:id="1341"/>
+        <w:bookmarkEnd w:id="1342"/>
+        <w:bookmarkEnd w:id="1343"/>
+        <w:bookmarkEnd w:id="1344"/>
+        <w:bookmarkEnd w:id="1345"/>
+        <w:bookmarkEnd w:id="1346"/>
+        <w:bookmarkEnd w:id="1347"/>
+        <w:bookmarkEnd w:id="1348"/>
+        <w:bookmarkEnd w:id="1349"/>
+        <w:bookmarkEnd w:id="1350"/>
+        <w:bookmarkEnd w:id="1351"/>
+        <w:bookmarkEnd w:id="1352"/>
+        <w:bookmarkEnd w:id="1353"/>
+        <w:bookmarkEnd w:id="1354"/>
+        <w:bookmarkEnd w:id="1355"/>
+        <w:bookmarkEnd w:id="1356"/>
+        <w:bookmarkEnd w:id="1357"/>
+        <w:bookmarkEnd w:id="1358"/>
+        <w:bookmarkEnd w:id="1359"/>
+        <w:bookmarkEnd w:id="1360"/>
+        <w:bookmarkEnd w:id="1361"/>
+        <w:bookmarkEnd w:id="1362"/>
+        <w:bookmarkEnd w:id="1363"/>
+        <w:bookmarkEnd w:id="1364"/>
+        <w:bookmarkEnd w:id="1365"/>
+        <w:bookmarkEnd w:id="1366"/>
+        <w:bookmarkEnd w:id="1367"/>
+        <w:bookmarkEnd w:id="1368"/>
+        <w:bookmarkEnd w:id="1369"/>
+        <w:bookmarkEnd w:id="1370"/>
+        <w:bookmarkEnd w:id="1371"/>
+        <w:bookmarkEnd w:id="1372"/>
+        <w:bookmarkEnd w:id="1373"/>
+        <w:bookmarkEnd w:id="1374"/>
+        <w:bookmarkEnd w:id="1375"/>
+        <w:p w:rsidR="00C13BB9" w:rsidRDefault="00F63C0A" w:rsidP="00F63C0A">
+          <w:pPr>
+            <w:pStyle w:val="F83B6A62042C48DF8E1A2AF0E5BA4FA7"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="1376" w:name="Text7"/>
+        <w:bookmarkStart w:id="1377" w:name="Text8"/>
+        <w:bookmarkStart w:id="1378" w:name="Text9"/>
+        <w:bookmarkStart w:id="1379" w:name="Text10"/>
+        <w:bookmarkStart w:id="1380" w:name="Text11"/>
+        <w:bookmarkStart w:id="1381" w:name="Text1"/>
+        <w:bookmarkStart w:id="1382" w:name="Text2"/>
+        <w:bookmarkStart w:id="1383" w:name="Text4"/>
+        <w:bookmarkStart w:id="1384" w:name="Text5"/>
+        <w:bookmarkStart w:id="1385" w:name="Text6"/>
+        <w:bookmarkEnd w:id="1376"/>
+        <w:bookmarkEnd w:id="1377"/>
+        <w:bookmarkEnd w:id="1378"/>
+        <w:bookmarkEnd w:id="1379"/>
+        <w:bookmarkEnd w:id="1380"/>
+        <w:bookmarkEnd w:id="1381"/>
+        <w:bookmarkEnd w:id="1382"/>
+        <w:bookmarkEnd w:id="1383"/>
+        <w:bookmarkEnd w:id="1384"/>
+        <w:bookmarkEnd w:id="1385"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9BE46491A9644EA99735318AED12F01C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F8D4E975-2B95-44A7-A82C-DB9D61D7DF97}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C13BB9" w:rsidRDefault="00F63C0A" w:rsidP="00F63C0A">
+          <w:pPr>
+            <w:pStyle w:val="9BE46491A9644EA99735318AED12F01C"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="1386" w:name="Text8"/>
+        <w:bookmarkStart w:id="1387" w:name="Text9"/>
+        <w:bookmarkStart w:id="1388" w:name="Text10"/>
+        <w:bookmarkStart w:id="1389" w:name="Text11"/>
+        <w:bookmarkStart w:id="1390" w:name="Text1"/>
+        <w:bookmarkStart w:id="1391" w:name="Text2"/>
+        <w:bookmarkStart w:id="1392" w:name="Text7"/>
+        <w:bookmarkStart w:id="1393" w:name="Text4"/>
+        <w:bookmarkStart w:id="1394" w:name="Text5"/>
+        <w:bookmarkStart w:id="1395" w:name="Text6"/>
+        <w:bookmarkEnd w:id="1386"/>
+        <w:bookmarkEnd w:id="1387"/>
+        <w:bookmarkEnd w:id="1388"/>
+        <w:bookmarkEnd w:id="1389"/>
+        <w:bookmarkEnd w:id="1390"/>
+        <w:bookmarkEnd w:id="1391"/>
+        <w:bookmarkEnd w:id="1392"/>
+        <w:bookmarkEnd w:id="1393"/>
+        <w:bookmarkEnd w:id="1394"/>
+        <w:bookmarkEnd w:id="1395"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A4560A7BC0624E9BB47E192751D488BA"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{59CDE34E-9490-48D3-A112-BAE7240BC149}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C13BB9" w:rsidRDefault="00F63C0A" w:rsidP="00F63C0A">
+          <w:pPr>
+            <w:pStyle w:val="A4560A7BC0624E9BB47E192751D488BA"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text4"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E5A1315165EC45399ECDB7EC4B3A9834"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{66AD3D7B-6AF0-4BCD-B6D5-66967EFF9061}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C13BB9" w:rsidRDefault="00F63C0A" w:rsidP="00F63C0A">
+          <w:pPr>
+            <w:pStyle w:val="E5A1315165EC45399ECDB7EC4B3A9834"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text5"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="1396" w:name="Text5"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="1396"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9E9AB659C527455FA90E92E8AB55DD21"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6317AAF4-AF2D-4AF7-977D-54F66DFCEABE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C13BB9" w:rsidRDefault="00F63C0A" w:rsidP="00F63C0A">
+          <w:pPr>
+            <w:pStyle w:val="9E9AB659C527455FA90E92E8AB55DD21"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text6"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="1397" w:name="Text6"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="1397"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Nova">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Bold">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Arial Black">
+    <w:panose1 w:val="020B0A04020102020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Nova bold">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00F176BE"/>
+    <w:rsid w:val="0004771E"/>
+    <w:rsid w:val="000627C3"/>
+    <w:rsid w:val="000633AE"/>
+    <w:rsid w:val="00075966"/>
+    <w:rsid w:val="00096075"/>
+    <w:rsid w:val="000B6EEB"/>
+    <w:rsid w:val="000D37E1"/>
+    <w:rsid w:val="00100CD5"/>
+    <w:rsid w:val="00122D69"/>
+    <w:rsid w:val="00142DD1"/>
+    <w:rsid w:val="00160F9D"/>
+    <w:rsid w:val="001E1E07"/>
+    <w:rsid w:val="002453C7"/>
+    <w:rsid w:val="002566E1"/>
+    <w:rsid w:val="002B1A83"/>
+    <w:rsid w:val="002E538C"/>
+    <w:rsid w:val="002F3323"/>
+    <w:rsid w:val="00365AAA"/>
+    <w:rsid w:val="003665C0"/>
+    <w:rsid w:val="003C2191"/>
+    <w:rsid w:val="003D4612"/>
+    <w:rsid w:val="003F6792"/>
+    <w:rsid w:val="00413CF9"/>
+    <w:rsid w:val="004333A8"/>
+    <w:rsid w:val="00451087"/>
+    <w:rsid w:val="00473879"/>
+    <w:rsid w:val="0047471B"/>
+    <w:rsid w:val="00492F02"/>
+    <w:rsid w:val="004A32F8"/>
+    <w:rsid w:val="004B38CF"/>
+    <w:rsid w:val="004C766B"/>
+    <w:rsid w:val="004D00B6"/>
+    <w:rsid w:val="005041B1"/>
+    <w:rsid w:val="0053163F"/>
+    <w:rsid w:val="005350F3"/>
+    <w:rsid w:val="00585C5D"/>
+    <w:rsid w:val="005A4420"/>
+    <w:rsid w:val="005B298B"/>
+    <w:rsid w:val="00637B5E"/>
+    <w:rsid w:val="00640EED"/>
+    <w:rsid w:val="0065288D"/>
+    <w:rsid w:val="006D50CB"/>
+    <w:rsid w:val="00717BC6"/>
+    <w:rsid w:val="00727AED"/>
+    <w:rsid w:val="00734F32"/>
+    <w:rsid w:val="00754238"/>
+    <w:rsid w:val="00756093"/>
+    <w:rsid w:val="00843E4F"/>
+    <w:rsid w:val="008925B4"/>
+    <w:rsid w:val="008A3EC9"/>
+    <w:rsid w:val="008D195E"/>
+    <w:rsid w:val="009057A6"/>
+    <w:rsid w:val="00905EC9"/>
+    <w:rsid w:val="00973FD4"/>
+    <w:rsid w:val="009C6F22"/>
+    <w:rsid w:val="009F315B"/>
+    <w:rsid w:val="00A0125A"/>
+    <w:rsid w:val="00A91117"/>
+    <w:rsid w:val="00AF3D88"/>
+    <w:rsid w:val="00AF437E"/>
+    <w:rsid w:val="00AF6889"/>
+    <w:rsid w:val="00B104E9"/>
+    <w:rsid w:val="00B2110B"/>
+    <w:rsid w:val="00B57E77"/>
+    <w:rsid w:val="00B8387E"/>
+    <w:rsid w:val="00BC24B4"/>
+    <w:rsid w:val="00C13BB9"/>
+    <w:rsid w:val="00C22004"/>
+    <w:rsid w:val="00C37EEA"/>
+    <w:rsid w:val="00C666F3"/>
+    <w:rsid w:val="00C73011"/>
+    <w:rsid w:val="00C96AF0"/>
+    <w:rsid w:val="00CB7B19"/>
+    <w:rsid w:val="00CE3DAD"/>
+    <w:rsid w:val="00DC3BFF"/>
+    <w:rsid w:val="00DE45CD"/>
+    <w:rsid w:val="00E0084C"/>
+    <w:rsid w:val="00E623D5"/>
+    <w:rsid w:val="00EC7BF4"/>
+    <w:rsid w:val="00EE6FA1"/>
+    <w:rsid w:val="00F02273"/>
+    <w:rsid w:val="00F057FF"/>
+    <w:rsid w:val="00F176BE"/>
+    <w:rsid w:val="00F506C0"/>
+    <w:rsid w:val="00F53259"/>
+    <w:rsid w:val="00F62CFB"/>
+    <w:rsid w:val="00F63C0A"/>
+    <w:rsid w:val="00F705D6"/>
+    <w:rsid w:val="00F94222"/>
+    <w:rsid w:val="00FC022B"/>
+    <w:rsid w:val="00FD2524"/>
+    <w:rsid w:val="00FD7AAD"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F63C0A"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F83B6A62042C48DF8E1A2AF0E5BA4FA7">
+    <w:name w:val="F83B6A62042C48DF8E1A2AF0E5BA4FA7"/>
+    <w:rsid w:val="00F63C0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9BE46491A9644EA99735318AED12F01C">
+    <w:name w:val="9BE46491A9644EA99735318AED12F01C"/>
+    <w:rsid w:val="00F63C0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A4560A7BC0624E9BB47E192751D488BA">
+    <w:name w:val="A4560A7BC0624E9BB47E192751D488BA"/>
+    <w:rsid w:val="00F63C0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E5A1315165EC45399ECDB7EC4B3A9834">
+    <w:name w:val="E5A1315165EC45399ECDB7EC4B3A9834"/>
+    <w:rsid w:val="00F63C0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E9AB659C527455FA90E92E8AB55DD21">
+    <w:name w:val="9E9AB659C527455FA90E92E8AB55DD21"/>
+    <w:rsid w:val="00F63C0A"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="DLGSC">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="055780"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="F37000"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="457D36"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0C91D6"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="941FA8"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="B0D41C"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="055780"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="360F3B"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5451,51 +15448,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5645,248 +15642,251 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100935F44C37126774194BF68DDEF217EC8" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="30ac595b869acbc6672570490b275012">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="1d670c5a-f01d-4a6c-9693-3d34e4ccc787" xmlns:ns3="e034f996-1bf1-4b04-93ae-942c37f3cb8b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e93c76b2119270c0797a2030608dbef3" ns1:_="" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028880C331BD2F14AB0E535D5F2E14299" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="15236985950a63a57460836658ab728a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="26c2d043-4ba9-4610-9890-11bb85824366" xmlns:ns3="b58a0bb8-a0d6-470f-bc11-554a2dd5170f" xmlns:ns4="b7f6f22d-f96c-477e-ade2-8adec83e6e15" xmlns:ns5="9499994c-0892-4763-8f56-1f918ce3b804" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="36e2a397c22fd41419abf7076fb0e036" ns1:_="" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
-    <xsd:import namespace="1d670c5a-f01d-4a6c-9693-3d34e4ccc787"/>
-    <xsd:import namespace="e034f996-1bf1-4b04-93ae-942c37f3cb8b"/>
+    <xsd:import namespace="26c2d043-4ba9-4610-9890-11bb85824366"/>
+    <xsd:import namespace="b58a0bb8-a0d6-470f-bc11-554a2dd5170f"/>
+    <xsd:import namespace="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+    <xsd:import namespace="9499994c-0892-4763-8f56-1f918ce3b804"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-[...4 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
-                <xsd:element ref="ns2:Preview" minOccurs="0"/>
-                <xsd:element ref="ns2:Dateandtime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns5:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="19" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="25" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="20" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1d670c5a-f01d-4a6c-9693-3d34e4ccc787" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="26c2d043-4ba9-4610-9890-11bb85824366" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoTags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="MediaServiceOCR" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
-[...21 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="28" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="29" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceBillingMetadata" ma:index="30" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e034f996-1bf1-4b04-93ae-942c37f3cb8b" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b58a0bb8-a0d6-470f-bc11-554a2dd5170f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{20c151e0-48c1-4874-a583-26b6accd2ade}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e034f996-1bf1-4b04-93ae-942c37f3cb8b">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b7f6f22d-f96c-477e-ade2-8adec83e6e15" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="336f0cfc-611e-4d38-a264-05700cd7d938" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9499994c-0892-4763-8f56-1f918ce3b804" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="26" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{35746f1a-cc28-4c55-9edc-0365a1d8bbbe}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="9499994c-0892-4763-8f56-1f918ce3b804">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -5953,158 +15953,405 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
-    <Dateandtime xmlns="1d670c5a-f01d-4a6c-9693-3d34e4ccc787" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1d670c5a-f01d-4a6c-9693-3d34e4ccc787">
+    <SharedWithUsers xmlns="b58a0bb8-a0d6-470f-bc11-554a2dd5170f">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b7f6f22d-f96c-477e-ade2-8adec83e6e15">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <Preview xmlns="1d670c5a-f01d-4a6c-9693-3d34e4ccc787" xsi:nil="true"/>
-    <TaxCatchAll xmlns="e034f996-1bf1-4b04-93ae-942c37f3cb8b" xsi:nil="true"/>
+    <TaxCatchAll xmlns="9499994c-0892-4763-8f56-1f918ce3b804" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<metadata xmlns="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF" version="1.0.0">
+  <systemFields>
+    <field name="Objective-Id">
+      <value order="0">A111064374</value>
+    </field>
+    <field name="Objective-Title">
+      <value order="0">Form 23 notice of application for approval of change of cellar door operation trading name</value>
+    </field>
+    <field name="Objective-Description">
+      <value order="0">Initial upload of draft forms downloaded from Sharepoint.</value>
+    </field>
+    <field name="Objective-CreationStamp">
+      <value order="0">2026-05-27T02:05:34Z</value>
+    </field>
+    <field name="Objective-IsApproved">
+      <value order="0">false</value>
+    </field>
+    <field name="Objective-IsPublished">
+      <value order="0">true</value>
+    </field>
+    <field name="Objective-DatePublished">
+      <value order="0">2026-06-16T23:08:41Z</value>
+    </field>
+    <field name="Objective-ModificationStamp">
+      <value order="0">2026-06-16T23:08:41Z</value>
+    </field>
+    <field name="Objective-Owner">
+      <value order="0">GRIGGS, Jessica</value>
+    </field>
+    <field name="Objective-Path">
+      <value order="0">DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Local Government, Racing, Gaming and Liquor:LGRGL:Government Relations:Implementation:Cross Sector Triage Team - Projects:2026 Work Plan projects:1.02 - RGL Website, licensing Forms Review 2026:Updated Licensing Forms</value>
+    </field>
+    <field name="Objective-Parent">
+      <value order="0">Updated Licensing Forms</value>
+    </field>
+    <field name="Objective-State">
+      <value order="0">Published</value>
+    </field>
+    <field name="Objective-VersionId">
+      <value order="0">vA121159564</value>
+    </field>
+    <field name="Objective-Version">
+      <value order="0">11.0</value>
+    </field>
+    <field name="Objective-VersionNumber">
+      <value order="0">11</value>
+    </field>
+    <field name="Objective-VersionComment">
+      <value order="0">Updated from GM Licensing comments</value>
+    </field>
+    <field name="Objective-FileNumber">
+      <value order="0">DMS03230/2026</value>
+    </field>
+    <field name="Objective-Classification">
+      <value order="0">OFFICIAL</value>
+    </field>
+    <field name="Objective-Caveats">
+      <value order="0"/>
+    </field>
+  </systemFields>
+  <catalogues>
+    <catalogue name="Divisional Document Type Catalogue" type="type" ori="id:cA39">
+      <field name="Objective-Divisional Document Types">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Warning">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Author">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Date of Document">
+        <value order="0"/>
+      </field>
+      <field name="Objective-External Reference">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Internal Reference">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Archive Box">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Migrated Id">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Foreign Barcode">
+        <value order="0"/>
+      </field>
+      <field name="Objective-PCI DSS Checked">
+        <value order="0"/>
+      </field>
+      <field name="Objective-End User">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Additional File Numbers">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Record Number">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Graphic Content">
+        <value order="0"/>
+      </field>
+    </catalogue>
+  </catalogues>
+</metadata>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3619A09-65D4-4E29-86DD-5AD707DE0C38}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F70F60A5-0E2F-404F-A9BB-2544A57ED55C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF967FF9-16BB-4F27-A76E-7B0A56FD9FB6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34AEC9BD-94FC-4253-ACC6-7CF54CBA6991}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="26c2d043-4ba9-4610-9890-11bb85824366"/>
+    <ds:schemaRef ds:uri="b58a0bb8-a0d6-470f-bc11-554a2dd5170f"/>
+    <ds:schemaRef ds:uri="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+    <ds:schemaRef ds:uri="9499994c-0892-4763-8f56-1f918ce3b804"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A93D5C2-03BE-4A01-8C49-66B38EDD6A67}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6DF7F0E-549F-4C8A-B9DD-F8EBBEAB4BDA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{950BCB66-9AB6-4F9A-9C09-CEEDCE295E67}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="b58a0bb8-a0d6-470f-bc11-554a2dd5170f"/>
+    <ds:schemaRef ds:uri="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+    <ds:schemaRef ds:uri="9499994c-0892-4763-8f56-1f918ce3b804"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>DLGSC generic Word template</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1604</Characters>
+  <Pages>2</Pages>
+  <Words>218</Words>
+  <Characters>1244</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>DLGSC generic Word template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Office of Racing, Gaming and Liquor</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1805</CharactersWithSpaces>
+  <CharactersWithSpaces>1460</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...38 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>DLGSC generic Word template</dc:title>
   <dc:subject/>
-  <dc:creator>Donna Kennedy</dc:creator>
+  <dc:creator>Jonathon Miller</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100935F44C37126774194BF68DDEF217EC8</vt:lpwstr>
+    <vt:lpwstr>0x01010028880C331BD2F14AB0E535D5F2E14299</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DLGC_SecurityClassification">
+    <vt:lpwstr>94;#Unclassified|0d6df6fb-ad0d-4e97-af01-e8bd82d2da2f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DLGC_DocumentType">
+    <vt:lpwstr>327;#Templates|62f77d3c-636a-4492-b6ff-ab1349535b73</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Publication Approval Workflow">
+    <vt:lpwstr>, </vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DLGC_Category">
+    <vt:lpwstr>48;#Corporate Styles|6ca8a7b6-8147-4aea-b997-2abcc7049b27</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="dlgsc_DocumentSearchCategory">
+    <vt:lpwstr>292;#Other|2d2b80da-f0ee-486e-afd5-f2e908aaa014</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TaxCatchAll">
+    <vt:lpwstr>48;#Corporate Styles|6ca8a7b6-8147-4aea-b997-2abcc7049b27;#94;#Unclassified|0d6df6fb-ad0d-4e97-af01-e8bd82d2da2f;#327;#Templates|62f77d3c-636a-4492-b6ff-ab1349535b73;#292;#Other|2d2b80da-f0ee-486e-afd5-f2e908aaa014;#70;#DLGSC|f3fdcf4b-32be-462d-87a8-17c1ee8c10d7;#86;#Office of the Director General|6a281792-1cb0-4ff5-96bb-ab1314c10601</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DLGC_ActioningArea">
+    <vt:lpwstr>86;#Office of the Director General|6a281792-1cb0-4ff5-96bb-ab1314c10601</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="DLGsC_Department">
+    <vt:lpwstr>70;#DLGSC|f3fdcf4b-32be-462d-87a8-17c1ee8c10d7</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Id">
+    <vt:lpwstr>A111064374</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Title">
+    <vt:lpwstr>Form 23 notice of application for approval of change of cellar door operation trading name</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Description">
+    <vt:lpwstr>Initial upload of draft forms downloaded from Sharepoint.</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-CreationStamp">
+    <vt:filetime>2026-05-27T02:05:34Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-IsApproved">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-IsPublished">
+    <vt:bool>true</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-DatePublished">
+    <vt:filetime>2026-06-16T23:08:41Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-ModificationStamp">
+    <vt:filetime>2026-06-16T23:08:41Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Owner">
+    <vt:lpwstr>GRIGGS, Jessica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Path">
+    <vt:lpwstr>DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Local Government, Racing, Gaming and Liquor:LGRGL:Government Relations:Implementation:Cross Sector Triage Team - Projects:2026 Work Plan projects:1.02 - RGL Website, licensing Forms Review 2026:Updated Licensing Forms</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Parent">
+    <vt:lpwstr>Updated Licensing Forms</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-State">
+    <vt:lpwstr>Published</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-VersionId">
+    <vt:lpwstr>vA121159564</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Version">
+    <vt:lpwstr>11.0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-VersionNumber">
+    <vt:r8>11</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-VersionComment">
+    <vt:lpwstr>Updated from GM Licensing comments</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-FileNumber">
+    <vt:lpwstr>DMS03230/2026</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-Classification">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Objective-Caveats">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Objective-Divisional Document Types">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Objective-Warning">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Objective-Author">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Objective-Date of Document">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Objective-External Reference">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="Objective-Internal Reference">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="Objective-Archive Box">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="Objective-Migrated Id">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="Objective-Foreign Barcode">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="Objective-PCI DSS Checked">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="Objective-End User">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="Objective-Additional File Numbers">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="Objective-Record Number">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="Objective-Graphic Content">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="Objective-Comment">
+    <vt:lpwstr>Initial upload of draft forms downloaded from Sharepoint.</vt:lpwstr>
   </property>
 </Properties>
 </file>