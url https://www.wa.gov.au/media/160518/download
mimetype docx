--- v0 (2026-06-21)
+++ v1 (2026-07-31)
@@ -1,1547 +1,7593 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7BC6C08F" w14:textId="6FFA09E8" w:rsidR="000D7000" w:rsidRDefault="000D7000"/>
-    <w:p w14:paraId="21F77356" w14:textId="77777777" w:rsidR="0092438E" w:rsidRPr="008A2315" w:rsidRDefault="0092438E" w:rsidP="0092438E">
+    <w:p w14:paraId="21F77356" w14:textId="2FFBD37D" w:rsidR="0092438E" w:rsidRPr="006C2F89" w:rsidRDefault="00AA0D22" w:rsidP="00A86A42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="40"/>
-          <w:szCs w:val="40"/>
+          <w:color w:val="38115E"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk57015325"/>
-      <w:r w:rsidRPr="008A2315">
+      <w:bookmarkStart w:id="0" w:name="_Hlk214359656"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk57015325"/>
+      <w:r w:rsidRPr="006C2F89">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="40"/>
-          <w:szCs w:val="40"/>
+          <w:color w:val="38115E"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>ACKNOWLEDGMENT &amp; CONSENT FORM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D107C84" w14:textId="77777777" w:rsidR="0092438E" w:rsidRPr="008A2315" w:rsidRDefault="0092438E" w:rsidP="0092438E">
+    <w:p w14:paraId="6933F16B" w14:textId="2079838B" w:rsidR="00AA0D22" w:rsidRDefault="00E87B56" w:rsidP="00A86A42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:before="80"/>
+        <w:ind w:left="-142"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A2315">
+      <w:bookmarkStart w:id="2" w:name="_Hlk214359683"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ADDRESS OF PREMISES:    </w:t>
+        <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A2315">
+      <w:r w:rsidR="00F80A69">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________</w:t>
+        <w:t xml:space="preserve">n support of </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="2880" w:firstLine="720"/>
+      <w:r w:rsidR="00522718">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="008A2315">
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidR="00F80A69">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>(Premises to be liquor restricted)</w:t>
+        <w:t xml:space="preserve">application </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+      <w:r w:rsidR="00522718">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+        <w:t xml:space="preserve">for a </w:t>
+      </w:r>
+      <w:r w:rsidR="009E78E5" w:rsidRPr="00AA0D22">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="008A2315">
+        <w:t>Liquor Restricted Premises</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00F80A69">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Adults that call the property home and consent to the application </w:t>
+        <w:t xml:space="preserve"> Declaration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="497A2EC5" w14:textId="77777777" w:rsidR="0092438E" w:rsidRPr="008A2315" w:rsidRDefault="0092438E" w:rsidP="0092438E">
+    <w:p w14:paraId="0A1C280B" w14:textId="0AD1D574" w:rsidR="00A86A42" w:rsidRPr="00A86A42" w:rsidRDefault="00A86A42" w:rsidP="00A86A42">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:before="240" w:after="60"/>
+        <w:ind w:right="119"/>
+        <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+      <w:r w:rsidRPr="00BB021B">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="008A2315">
+        <w:t xml:space="preserve">Please print neatly in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB021B">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1.___________________________________________________________</w:t>
+        <w:t>BLOCK LETTERS</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+      <w:r w:rsidRPr="00BB021B">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
-[...713 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Name of other person/s that consent to this application:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="8967" w:type="dxa"/>
+        <w:tblW w:w="10795" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="606"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3338"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="1723"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0092438E" w:rsidRPr="008A2315" w14:paraId="6D2922FA" w14:textId="77777777" w:rsidTr="0092438E">
+      <w:tr w:rsidR="00AA0D22" w:rsidRPr="00571261" w14:paraId="2ABAAFA9" w14:textId="77777777" w:rsidTr="00AF318B">
         <w:trPr>
-          <w:trHeight w:val="384"/>
+          <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="606" w:type="dxa"/>
+            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13FEA2DD" w14:textId="0AD3FAFB" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SECTION 1 – </w:t>
+            </w:r>
+            <w:r w:rsidR="00522718">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>ADDRESS</w:t>
+            </w:r>
+            <w:r w:rsidR="00522718" w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TO BE </w:t>
+            </w:r>
+            <w:r w:rsidR="00522718">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DECLARED A </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>LIQUOR RESTRICTED</w:t>
+            </w:r>
+            <w:r w:rsidR="00522718">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> PREMISES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002377BE" w:rsidRPr="00571261" w14:paraId="1123B1E7" w14:textId="77777777" w:rsidTr="002377BE">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F895E8D" w14:textId="5E19A4F7" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="0008232F">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Address of Premises:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-2011280088"/>
+            <w:placeholder>
+              <w:docPart w:val="BB253C4083A8440CAA0758E44F91F625"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="8243" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="33FD2290" w14:textId="1ECA3814" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00AA0D22" w:rsidRPr="00571261" w14:paraId="1E516F7F" w14:textId="77777777" w:rsidTr="00AF318B">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63C1B749" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="0008232F">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Suburb:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="2006787777"/>
+            <w:placeholder>
+              <w:docPart w:val="AA4177F63BF64DE7B32E1C122FDF74E0"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4111" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="19A146B6" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text4"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:bookmarkStart w:id="3" w:name="Text4"/>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:bookmarkEnd w:id="3" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B2269C4" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>State:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="Select from List"/>
+            <w:tag w:val="Select from List"/>
+            <w:id w:val="808600150"/>
+            <w:placeholder>
+              <w:docPart w:val="661FC50AB5284551AE92202A553116A0"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:displayText="WA" w:value="WA"/>
+              <w:listItem w:displayText="SA" w:value="SA"/>
+              <w:listItem w:displayText="NT" w:value="NT"/>
+              <w:listItem w:displayText="ACT" w:value="ACT"/>
+              <w:listItem w:displayText="QLD" w:value="QLD"/>
+              <w:listItem w:displayText="TAS" w:value="TAS"/>
+              <w:listItem w:displayText="VIC" w:value="VIC"/>
+              <w:listItem w:displayText="NSW" w:value="NSW"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1701" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="52406024" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text5"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:bookmarkStart w:id="4" w:name="Text5"/>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:bookmarkEnd w:id="4" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB51A0D" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Postcode:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-552930166"/>
+            <w:placeholder>
+              <w:docPart w:val="F8D2F6101E674DB7A104F3F242B2F9DD"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1723" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="60B51773" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text6"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:bookmarkStart w:id="5" w:name="Text6"/>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:bookmarkEnd w:id="5" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="503EFE52" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00A86A42" w:rsidRDefault="00AA0D22" w:rsidP="009E78E5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10797" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="9096"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA0D22" w:rsidRPr="00571261" w14:paraId="2380F39F" w14:textId="77777777" w:rsidTr="00AF318B">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20F9A022" w14:textId="04242F5D" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="6" w:name="_Hlk215566987"/>
+            <w:r w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SECTION </w:t>
+            </w:r>
+            <w:r w:rsidR="002377BE" w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – P</w:t>
+            </w:r>
+            <w:r w:rsidR="00573A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>ER</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>SONS RESIDING AT THE PREMISES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA0D22" w:rsidRPr="00571261" w14:paraId="714EA126" w14:textId="77777777" w:rsidTr="00AA0D22">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="66AC0BD4" w14:textId="4BFFD2DB" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00966AAB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="34"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="10376"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The individuals listed below have been confirmed as </w:t>
+            </w:r>
+            <w:r w:rsidR="002377BE" w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">adults </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>residing at the address specified in Section 1 of this form and hereby grant their consent for the submission of this application.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002377BE" w:rsidRPr="0039551D" w14:paraId="6A7ED846" w14:textId="77777777" w:rsidTr="00A86A42">
+        <w:trPr>
+          <w:trHeight w:val="1165"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="10206" w:type="dxa"/>
+              <w:tblInd w:w="179" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5140"/>
+              <w:gridCol w:w="980"/>
+              <w:gridCol w:w="4086"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="002377BE" w:rsidRPr="00EA2D71" w14:paraId="6D8333FE" w14:textId="77777777" w:rsidTr="00AF318B">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="76C8BC59" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="74"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="0DEE99D9" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="1590C285" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="002377BE" w:rsidRPr="00EA2D71" w14:paraId="7AA2D280" w14:textId="77777777" w:rsidTr="00A86A42">
+              <w:trPr>
+                <w:trHeight w:val="70"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="5D6E82A5" w14:textId="07489B6D" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00EA2D71">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Signature </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="7396D904" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="7D106FED" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00EA2D71">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Date</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="53727EFF" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002377BE" w14:paraId="4FEC40D9" w14:textId="77777777" w:rsidTr="00AF318B">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F3BD4E4" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00966AAB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Full Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="494545584"/>
+            <w:placeholder>
+              <w:docPart w:val="AEE6B33921B0493B8C1CD094B519404C"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9096" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5562F20A" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00AA0D22" w:rsidRPr="0039551D" w14:paraId="7BFE86D1" w14:textId="77777777" w:rsidTr="00AF318B">
+        <w:trPr>
+          <w:trHeight w:val="1321"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1B4E19E2" w14:textId="77777777" w:rsidR="0092438E" w:rsidRPr="008A2315" w:rsidRDefault="0092438E" w:rsidP="00CE17C8">
+          <w:p w14:paraId="46D2596D" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="10206" w:type="dxa"/>
+              <w:tblInd w:w="179" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5140"/>
+              <w:gridCol w:w="980"/>
+              <w:gridCol w:w="4086"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w14:paraId="741B0360" w14:textId="77777777" w:rsidTr="00AF318B">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="7089268A" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="74"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="58986029" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="68ADF19D" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w14:paraId="489D7F5D" w14:textId="77777777" w:rsidTr="00AF318B">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="4B5D76EE" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00EA2D71">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Signature </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="5BA86871" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="66BBAB0A" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00EA2D71">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Date</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="5D2BFFBB" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA0D22" w:rsidRPr="0039551D" w14:paraId="5B9B647E" w14:textId="77777777" w:rsidTr="00AA0D22">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E86F09E" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00966AAB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Full Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-77440292"/>
+            <w:placeholder>
+              <w:docPart w:val="E3EC02A405E14BA18DEECE35C79D1647"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9096" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="49C9BE6E" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00AA0D22" w:rsidRPr="0039551D" w14:paraId="4EBDFC2C" w14:textId="77777777" w:rsidTr="00AA0D22">
+        <w:trPr>
+          <w:trHeight w:val="1343"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="10206" w:type="dxa"/>
+              <w:tblInd w:w="179" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5140"/>
+              <w:gridCol w:w="980"/>
+              <w:gridCol w:w="4086"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w14:paraId="0964F3E0" w14:textId="77777777" w:rsidTr="00AF318B">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="1D105B47" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="74"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="178A7AF4" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="369B930C" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w14:paraId="3BA74B1E" w14:textId="77777777" w:rsidTr="00AF318B">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="00EC9AEA" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00EA2D71">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Signature</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="0FFFC1E0" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="61BD7110" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00EA2D71">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Date</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="1BF98708" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA0D22" w14:paraId="2B2A9FB7" w14:textId="77777777" w:rsidTr="00AF318B">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="697FFBA6" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00966AAB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Full Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1455357281"/>
+            <w:placeholder>
+              <w:docPart w:val="1C5569172F2A4330A319A23F3E58FCD0"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9096" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6DE5FD12" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00AA0D22" w:rsidRPr="0039551D" w14:paraId="1CDD7C83" w14:textId="77777777" w:rsidTr="00AA0D22">
+        <w:trPr>
+          <w:trHeight w:val="1308"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="10206" w:type="dxa"/>
+              <w:tblInd w:w="179" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5140"/>
+              <w:gridCol w:w="980"/>
+              <w:gridCol w:w="4086"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w14:paraId="53501D02" w14:textId="77777777" w:rsidTr="00AF318B">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="08D37D73" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="74"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="348065E4" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="3CD1AFC0" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w14:paraId="3A9612B4" w14:textId="77777777" w:rsidTr="00AF318B">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="4375C1C6" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00EA2D71">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Signature</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="17979FED" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="2EDEF627" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00EA2D71">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Date</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="2A5869BF" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA0D22" w14:paraId="5FC7A790" w14:textId="77777777" w:rsidTr="00AF318B">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77FE62F0" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00966AAB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Full Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-941139662"/>
+            <w:placeholder>
+              <w:docPart w:val="F3E0D8E63277426E945447E492EF239E"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9096" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7526779D" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00AA0D22" w:rsidRPr="0039551D" w14:paraId="6ABF3918" w14:textId="77777777" w:rsidTr="00AA0D22">
+        <w:trPr>
+          <w:trHeight w:val="1325"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="10206" w:type="dxa"/>
+              <w:tblInd w:w="179" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5140"/>
+              <w:gridCol w:w="980"/>
+              <w:gridCol w:w="4086"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w14:paraId="570C36F0" w14:textId="77777777" w:rsidTr="00AF318B">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="1B513E57" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="74"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="16D16028" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="79629C1E" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w14:paraId="116C316E" w14:textId="77777777" w:rsidTr="00AF318B">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="0AA481C3" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00EA2D71">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Signature</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="6412D0E2" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="40E44D09" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00EA2D71">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Date</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="7EB116A8" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA0D22" w:rsidRPr="0039551D" w14:paraId="23C9DDAE" w14:textId="77777777" w:rsidTr="00AF318B">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="208761F3" w14:textId="4FB81984" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00966AAB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Full Name</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA0D22" w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-861203607"/>
+            <w:placeholder>
+              <w:docPart w:val="C71D6CC37F8C4D83869FC1271E563C26"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9096" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="04C5653F" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="00EA2D71" w:rsidRDefault="00AA0D22" w:rsidP="00AF318B">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="235956CA" w14:textId="77777777" w:rsidR="00990027" w:rsidRDefault="00990027">
+      <w:pPr>
+        <w:sectPr w:rsidR="00990027" w:rsidSect="00990027">
+          <w:headerReference w:type="even" r:id="rId11"/>
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="even" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:footerReference w:type="first" r:id="rId16"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1985" w:right="720" w:bottom="567" w:left="720" w:header="397" w:footer="340" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="270E162D" w14:textId="77777777" w:rsidR="003B5A23" w:rsidRDefault="003B5A23"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10797" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="4253"/>
+        <w:gridCol w:w="142"/>
+        <w:gridCol w:w="1157"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002377BE" w:rsidRPr="00571261" w14:paraId="10BF2A56" w14:textId="77777777" w:rsidTr="00AF318B">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkEnd w:id="6"/>
+          <w:p w14:paraId="5E80DD85" w14:textId="3F5CC294" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SECTION 3 – OTHER </w:t>
+            </w:r>
+            <w:r w:rsidR="004E77C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>OWNER(S) OR OCCUPIER(S) OF ANY PART OF THE PREMISES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002377BE" w:rsidRPr="00571261" w14:paraId="5CC6888B" w14:textId="77777777" w:rsidTr="00AF318B">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="10C7D1C1" w14:textId="7AA20C94" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00966AAB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="34"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="10376"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The individuals listed below hereby grant their consent for the submission of this application.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002377BE" w:rsidRPr="0039551D" w14:paraId="63E65738" w14:textId="77777777" w:rsidTr="00930A08">
+        <w:trPr>
+          <w:trHeight w:val="871"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="24966857" w14:textId="77777777" w:rsidR="00CF7ECC" w:rsidRDefault="00CF7ECC"/>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="10206" w:type="dxa"/>
+              <w:tblInd w:w="179" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5140"/>
+              <w:gridCol w:w="980"/>
+              <w:gridCol w:w="4086"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="002377BE" w:rsidRPr="00EA2D71" w14:paraId="6170690C" w14:textId="77777777" w:rsidTr="00930A08">
+              <w:trPr>
+                <w:trHeight w:val="80"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="47711583" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="74"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="58531456" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="0640079B" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="002377BE" w:rsidRPr="00EA2D71" w14:paraId="536F1E75" w14:textId="77777777" w:rsidTr="00AF318B">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="307AE3DA" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00EA2D71">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Signature </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="7583EAA6" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="60CDD4F1" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00EA2D71">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Date</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="68F04079" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002377BE" w14:paraId="38A270CC" w14:textId="77777777" w:rsidTr="00AF318B">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16ACE373" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00966AAB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Full Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="699589381"/>
+            <w:placeholder>
+              <w:docPart w:val="616431E223E4499C969684EACFAD5962"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9096" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="019E8008" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00011D95" w14:paraId="1A9546E5" w14:textId="77777777" w:rsidTr="00930A08">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29167AAD" w14:textId="2C5881D9" w:rsidR="00011D95" w:rsidRPr="00EA2D71" w:rsidRDefault="00011D95" w:rsidP="00966AAB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is your connection to the premises? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>if any)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5023" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:right w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E43A8FA" w14:textId="77777777" w:rsidR="0092438E" w:rsidRPr="008A2315" w:rsidRDefault="0092438E" w:rsidP="00CE17C8">
+          <w:p w14:paraId="26DEF1CC" w14:textId="77777777" w:rsidR="00011D95" w:rsidRPr="00EA2D71" w:rsidRDefault="00000000" w:rsidP="00CE2698">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-624004156"/>
+                <w:placeholder>
+                  <w:docPart w:val="6E201DAF97254CAB976E4D487BF4EF80"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00011D95" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00011D95" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00011D95" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00011D95" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00011D95" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00011D95" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00011D95" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00011D95" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00011D95" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00011D95" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00011D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3338" w:type="dxa"/>
+            <w:tcW w:w="1299" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...1 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0026D795" w14:textId="77777777" w:rsidR="0092438E" w:rsidRPr="008A2315" w:rsidRDefault="0092438E" w:rsidP="00CE17C8">
+          <w:p w14:paraId="5E6D1A42" w14:textId="719324F3" w:rsidR="00011D95" w:rsidRPr="00EA2D71" w:rsidRDefault="00011D95" w:rsidP="00CE2698">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...85 lines deleted...]
-              <w:t xml:space="preserve">Connection to the premises   OWNER </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Owner </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:id w:val="215101831"/>
+                <w:id w:val="-1424944159"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="008A2315">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="008A2315">
-[...5 lines deleted...]
-              <w:tab/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002377BE" w:rsidRPr="0039551D" w14:paraId="2CF5E15B" w14:textId="77777777" w:rsidTr="00930A08">
+        <w:trPr>
+          <w:trHeight w:val="941"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ACE1D4C" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="10206" w:type="dxa"/>
+              <w:tblInd w:w="179" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5140"/>
+              <w:gridCol w:w="980"/>
+              <w:gridCol w:w="4086"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="002377BE" w:rsidRPr="00EA2D71" w14:paraId="4FA2F8C0" w14:textId="77777777" w:rsidTr="00AF318B">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="4252B52D" w14:textId="77777777" w:rsidR="002377BE" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="74"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="6046D415" w14:textId="77777777" w:rsidR="00CF7ECC" w:rsidRPr="00EA2D71" w:rsidRDefault="00CF7ECC" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="74"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="184323EA" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="62C58C44" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="002377BE" w:rsidRPr="00EA2D71" w14:paraId="18A0E1D9" w14:textId="77777777" w:rsidTr="00AF318B">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="3A2DB4BE" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00EA2D71">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Signature </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="067BB272" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="52797596" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00EA2D71">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Date</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="6F04F9F3" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002377BE" w:rsidRPr="0039551D" w14:paraId="16678639" w14:textId="77777777" w:rsidTr="00AF318B">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FD3201F" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00B55AA6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Full Name:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2629583E" w14:textId="77777777" w:rsidR="0092438E" w:rsidRPr="008A2315" w:rsidRDefault="0092438E" w:rsidP="00CE17C8">
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1649585461"/>
+            <w:placeholder>
+              <w:docPart w:val="28E9002ABCA149E3B1696A500BF4F433"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9096" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="11842AB8" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00011D95" w:rsidRPr="0039551D" w14:paraId="74239C0B" w14:textId="77777777" w:rsidTr="00930A08">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31B5F04C" w14:textId="21530E68" w:rsidR="00011D95" w:rsidRPr="00EA2D71" w:rsidRDefault="00011D95" w:rsidP="00B55AA6">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is your connection to the premises? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(if any)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3338" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EC0FAE8" w14:textId="77777777" w:rsidR="0092438E" w:rsidRPr="008A2315" w:rsidRDefault="0092438E" w:rsidP="00CE17C8">
+          <w:p w14:paraId="23D6AE73" w14:textId="77777777" w:rsidR="00011D95" w:rsidRPr="00EA2D71" w:rsidRDefault="00000000" w:rsidP="00A86A42">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A2315">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Signature </w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-933979171"/>
+                <w:placeholder>
+                  <w:docPart w:val="8A317BC1644942768E4FC07AF7386EE5"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00011D95" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00011D95" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00011D95" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00011D95" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00011D95" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00011D95" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00011D95" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00011D95" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00011D95" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00011D95" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00011D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...46 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5023" w:type="dxa"/>
+            <w:tcW w:w="1299" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:left w:val="nil"/>
-[...1 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31FA2D23" w14:textId="77777777" w:rsidR="0092438E" w:rsidRPr="008A2315" w:rsidRDefault="0092438E" w:rsidP="00CE17C8">
+          <w:p w14:paraId="2BD060F0" w14:textId="14FF038E" w:rsidR="00011D95" w:rsidRPr="00EA2D71" w:rsidRDefault="008B38EC" w:rsidP="00A86A42">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A2315">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Connection to the premises   OWNER </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Owner </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:id w:val="1047808080"/>
+                <w:id w:val="-541366338"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="008A2315">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002377BE" w:rsidRPr="0039551D" w14:paraId="60F89134" w14:textId="77777777" w:rsidTr="00930A08">
+        <w:trPr>
+          <w:trHeight w:val="972"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3338" w:type="dxa"/>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="52968D44" w14:textId="77777777" w:rsidR="00CF7ECC" w:rsidRDefault="00CF7ECC"/>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="10206" w:type="dxa"/>
+              <w:tblInd w:w="179" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5140"/>
+              <w:gridCol w:w="980"/>
+              <w:gridCol w:w="4086"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="002377BE" w:rsidRPr="00EA2D71" w14:paraId="3C5C0950" w14:textId="77777777" w:rsidTr="00AF318B">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="1C950716" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="74"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="1C3D8A52" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="7FF02F85" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="002377BE" w:rsidRPr="00EA2D71" w14:paraId="0BD1DDDD" w14:textId="77777777" w:rsidTr="00AF318B">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="31DE0F9D" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00EA2D71">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Signature</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="2F09D3CD" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="270F2A2E" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00EA2D71">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Date</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="0D390EC7" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002377BE" w14:paraId="431101DC" w14:textId="77777777" w:rsidTr="00AF318B">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AE75879" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00B55AA6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Full Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1774392257"/>
+            <w:placeholder>
+              <w:docPart w:val="457B3E5D888F4C02BCF5834964A56B38"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9096" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5839F8F7" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="008B38EC" w14:paraId="372A59BD" w14:textId="77777777" w:rsidTr="00930A08">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63CDA5E2" w14:textId="54B2AE1F" w:rsidR="008B38EC" w:rsidRPr="00EA2D71" w:rsidRDefault="008B38EC" w:rsidP="00B55AA6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is your connection to the premises? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(if any)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53F82A25" w14:textId="77777777" w:rsidR="008B38EC" w:rsidRPr="00EA2D71" w:rsidRDefault="00000000" w:rsidP="00A86A42">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1196924789"/>
+                <w:placeholder>
+                  <w:docPart w:val="E092BC694F1E43749A8E10156A3450A9"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008B38EC" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="008B38EC" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="008B38EC" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="008B38EC" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="008B38EC" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="008B38EC" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="008B38EC" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="008B38EC" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="008B38EC" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="008B38EC" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008B38EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6361BA06" w14:textId="7F4B10D5" w:rsidR="008B38EC" w:rsidRPr="00EA2D71" w:rsidRDefault="008B38EC" w:rsidP="00A86A42">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Owner </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="898017130"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002377BE" w:rsidRPr="0039551D" w14:paraId="0C564BA7" w14:textId="77777777" w:rsidTr="00930A08">
+        <w:trPr>
+          <w:trHeight w:val="940"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="193702F9" w14:textId="77777777" w:rsidR="00CF7ECC" w:rsidRDefault="00CF7ECC"/>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="10206" w:type="dxa"/>
+              <w:tblInd w:w="179" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5140"/>
+              <w:gridCol w:w="980"/>
+              <w:gridCol w:w="4086"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="002377BE" w:rsidRPr="00EA2D71" w14:paraId="1E476148" w14:textId="77777777" w:rsidTr="00930A08">
+              <w:trPr>
+                <w:trHeight w:val="145"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="7E811E7F" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="74"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="3A7BFC93" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="419578C8" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="002377BE" w:rsidRPr="00EA2D71" w14:paraId="5C93DEFE" w14:textId="77777777" w:rsidTr="00AF318B">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="336BCBB7" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00EA2D71">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Signature</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="49730D09" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="5DC7FF24" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00EA2D71">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Date</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="2FDEAB17" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002377BE" w14:paraId="5D527E36" w14:textId="77777777" w:rsidTr="00AF318B">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75C6BAF3" w14:textId="77777777" w:rsidR="0092438E" w:rsidRPr="008A2315" w:rsidRDefault="0092438E" w:rsidP="00CE17C8">
+          <w:p w14:paraId="65A10548" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00B55AA6">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A2315">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Signature </w:t>
+            <w:r w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Full Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1620439539"/>
+            <w:placeholder>
+              <w:docPart w:val="602573174B2C4D0A89BF763DB21A78BD"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9096" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6D547D29" w14:textId="77777777" w:rsidR="002377BE" w:rsidRPr="00EA2D71" w:rsidRDefault="002377BE" w:rsidP="00AF318B">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="008B38EC" w14:paraId="4E2B7E6D" w14:textId="77777777" w:rsidTr="00930A08">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7030A0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="076D264D" w14:textId="4455FD53" w:rsidR="008B38EC" w:rsidRPr="00EA2D71" w:rsidRDefault="008B38EC" w:rsidP="00B55AA6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is your connection to the premises? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA2D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(if any)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7030A0"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58C1B505" w14:textId="77777777" w:rsidR="008B38EC" w:rsidRPr="00EA2D71" w:rsidRDefault="00000000" w:rsidP="00A86A42">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="924610891"/>
+                <w:placeholder>
+                  <w:docPart w:val="C2BFF7BFD6074B808D94FF1D827DADE2"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008B38EC" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="008B38EC" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="008B38EC" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="008B38EC" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="008B38EC" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="008B38EC" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="008B38EC" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="008B38EC" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="008B38EC" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="008B38EC" w:rsidRPr="00EA2D71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008B38EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7030A0"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0163010A" w14:textId="3DDD8E3E" w:rsidR="008B38EC" w:rsidRPr="00EA2D71" w:rsidRDefault="008B38EC" w:rsidP="00A86A42">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Owner </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1254423647"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="1"/>
+    </w:tbl>
+    <w:p w14:paraId="7DB4E1A4" w14:textId="77777777" w:rsidR="00D354F9" w:rsidRPr="00EA2D71" w:rsidRDefault="00D354F9" w:rsidP="00D354F9">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-165" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:insideH w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:insideV w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEC7F5"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10774"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EA2D71" w:rsidRPr="00571261" w14:paraId="7421D301" w14:textId="77777777" w:rsidTr="00930A08">
+        <w:trPr>
+          <w:trHeight w:val="517"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F0E6FA"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36B90C83" w14:textId="464C98BB" w:rsidR="00EA2D71" w:rsidRPr="00924958" w:rsidRDefault="00EA2D71" w:rsidP="00B5014A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="737"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IMPORTANT NOTE:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">It is an offence under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Liquor Control Act 1988</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to make a statement that is false or misleading. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="12D617AD" w14:textId="77777777" w:rsidR="00DB2A27" w:rsidRDefault="00DB2A27" w:rsidP="0092438E"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId10"/>
+    <w:p w14:paraId="73B3FEC4" w14:textId="77777777" w:rsidR="005C4083" w:rsidRDefault="005C4083" w:rsidP="00EA2D71">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="240"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20BF8304" w14:textId="77777777" w:rsidR="005C4083" w:rsidRDefault="005C4083" w:rsidP="00EA2D71">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="240"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77D9FB83" w14:textId="77777777" w:rsidR="005C4083" w:rsidRPr="00EA2D71" w:rsidRDefault="005C4083" w:rsidP="00EA2D71">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="240"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06B11C7C" w14:textId="77777777" w:rsidR="00AA0D22" w:rsidRPr="002C37CF" w:rsidRDefault="00AA0D22" w:rsidP="00D354F9">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00AA0D22" w:rsidRPr="002C37CF" w:rsidSect="00930A08">
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="720" w:bottom="1701" w:left="720" w:header="284" w:footer="170" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0701A4FC" w14:textId="77777777" w:rsidR="0092438E" w:rsidRDefault="0092438E" w:rsidP="009C2718">
+    <w:p w14:paraId="0036AA3C" w14:textId="77777777" w:rsidR="0010644C" w:rsidRDefault="0010644C" w:rsidP="009C2718">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C62173E" w14:textId="77777777" w:rsidR="0092438E" w:rsidRDefault="0092438E" w:rsidP="009C2718">
+    <w:p w14:paraId="0472EFB7" w14:textId="77777777" w:rsidR="0010644C" w:rsidRDefault="0010644C" w:rsidP="009C2718">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Nova">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Black">
+    <w:panose1 w:val="020B0A04020102020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Symbol">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="112466C6" w14:textId="77777777" w:rsidR="00930A08" w:rsidRDefault="00930A08">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53570E2D" w14:textId="058F25B2" w:rsidR="00220B42" w:rsidRPr="00930A08" w:rsidRDefault="005E67DB" w:rsidP="00220B42">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="008C1FF4">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="401CAF23" wp14:editId="0B122D0A">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>-952500</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-242570</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="8534400" cy="2089150"/>
+              <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+              <wp:wrapNone/>
+              <wp:docPr id="375341576" name="Text Box 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="8534400" cy="2089150"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="38115E"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:noFill/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3917B843" w14:textId="77777777" w:rsidR="002C37CF" w:rsidRDefault="002C37CF" w:rsidP="002C37CF"/>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="401CAF23" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-75pt;margin-top:-19.1pt;width:672pt;height:164.5pt;z-index:-251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGulI9EAIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X2yn8ZZYcaoubadJ&#10;3YfU7QdgjGM04DIgsbNf3wtO06h7m+YHxPW9HM4997C+HrUiB+G8BFPTYpZTIgyHVppdTX/+uH+3&#10;pMQHZlqmwIiaHoWn15u3b9aDrcQcelCtcARBjK8GW9M+BFtlmee90MzPwAqDyQ6cZgFDt8taxwZE&#10;1yqb5/n7bADXWgdceI9/b6ck3ST8rhM8fOs6LwJRNUVuIa0urU1cs82aVTvHbC/5iQb7BxaaSYOX&#10;nqFuWWBk7+RfUFpyBx66MOOgM+g6yUXqAbsp8lfdPPbMitQLiuPtWSb//2D518Oj/e5IGD/CiANM&#10;TXj7APyXJwa2PTM7ceMcDL1gLV5cRMmywfrqdDRK7SsfQZrhC7Q4ZLYPkIDGzumoCvZJEB0HcDyL&#10;LsZAOP5clleLRY4pjrl5vlwVZRpLxqrn49b58EmAJnFTU4dTTfDs8OBDpMOq55J4mwcl23upVArc&#10;rtkqRw4MHXC1LIryLnXwqkwZMtR0Vc7LhGwgnk/m0DKgQ5XUSDWP3+SZKMedaVNJYFJNe2SizEmf&#10;KMkkThibEQujTg20R1TKweREfDm46cH9oWRAF9bU/94zJyhRnw2qvSpQG7RtChblhzkG7jLTXGaY&#10;4QhV00DJtN2GZPWog4EbnEonk14vTE5c0V1JxtNLiPa9jFPVy3vdPAEAAP//AwBQSwMEFAAGAAgA&#10;AAAhAAJwZVLkAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwVu7m/iHNGZT&#10;iiBILZRWBb1NkjWJzc6G7DaN397pSW8z8x5vfi9bTrYToxl860hDNFcgDJWuaqnW8Pb6NEtA+IBU&#10;YefIaPgxHpb55UWGaeVOtDPjPtSCQ8inqKEJoU+l9GVjLPq56w2x9uUGi4HXoZbVgCcOt52MlbqX&#10;FlviDw325rEx5WF/tBrw82VTrpJDsV5/7zbbd0cf4zNpfX01rR5ABDOFPzOc8RkdcmYq3JEqLzoN&#10;s+hOcZnA000SgzhbosUtnwoN8UIlIPNM/m+R/wIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDGulI9EAIAAPcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQACcGVS5AAAAA0BAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" fillcolor="#38115e" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="3917B843" w14:textId="77777777" w:rsidR="002C37CF" w:rsidRDefault="002C37CF" w:rsidP="002C37CF"/>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00011D95" w:rsidRPr="00B43F0E">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EC2FC10" wp14:editId="229A2FD3">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>-85725</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-137160</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4762500" cy="647700"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="217" name="Text Box 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4762500" cy="647700"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="9525">
+                        <a:noFill/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3C17559D" w14:textId="77777777" w:rsidR="0088124D" w:rsidRPr="00930A08" w:rsidRDefault="0088124D" w:rsidP="00930A08">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:bookmarkStart w:id="7" w:name="_Hlk506462601"/>
+                          <w:r w:rsidRPr="00930A08">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>Level 2, Gordon Stephenson House, 140 William Street, Perth Western Australia, 6000 </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="663C32A9" w14:textId="77777777" w:rsidR="0088124D" w:rsidRPr="00930A08" w:rsidRDefault="0088124D" w:rsidP="00930A08">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00930A08">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>Postal Address:</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00930A08">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t> Locked Bag 14, Cloisters Square, Perth, WA, 6850 </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="2E707A4D" w14:textId="77777777" w:rsidR="0088124D" w:rsidRPr="00930A08" w:rsidRDefault="0088124D" w:rsidP="00930A08">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00930A08">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>Tel:</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00930A08">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t> (08) 655 14888</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00930A08">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t> Country Callers: </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00930A08">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>1800 634 541</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="2C10ADF2" w14:textId="77777777" w:rsidR="0088124D" w:rsidRPr="00930A08" w:rsidRDefault="0088124D" w:rsidP="00930A08">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00930A08">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>Email: </w:t>
+                          </w:r>
+                          <w:hyperlink r:id="rId1" w:tgtFrame="_blank" w:history="1">
+                            <w:r w:rsidRPr="00930A08">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>rgl@lgirs.wa.gov.au</w:t>
+                            </w:r>
+                          </w:hyperlink>
+                          <w:r w:rsidRPr="00930A08">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00930A08">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>Website:</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00930A08">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:hyperlink r:id="rId2" w:tgtFrame="_blank" w:history="1">
+                            <w:r w:rsidRPr="00930A08">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>www.lgirs.wa.gov.au</w:t>
+                            </w:r>
+                          </w:hyperlink>
+                        </w:p>
+                        <w:bookmarkEnd w:id="7"/>
+                        <w:p w14:paraId="5E05D3ED" w14:textId="09426A23" w:rsidR="002C37CF" w:rsidRPr="00930A08" w:rsidRDefault="002C37CF" w:rsidP="0088124D">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="12"/>
+                              <w:szCs w:val="12"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00930A08">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="12"/>
+                              <w:szCs w:val="12"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">  </w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="0EC2FC10" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-6.75pt;margin-top:-10.8pt;width:375pt;height:51pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAaQPog+AEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu2yAUfZ+0f0C8L3YsJ2mtOFXXrtOk&#10;rpvU7QMwxjEacBmQ2NnX74LdNNrepvkB3esLh3vOPWxvRq3IUTgvwdR0ucgpEYZDK82+pt+/Pby7&#10;osQHZlqmwIianoSnN7u3b7aDrUQBPahWOIIgxleDrWkfgq2yzPNeaOYXYIXBYgdOs4Cp22etYwOi&#10;a5UVeb7OBnCtdcCF9/j3firSXcLvOsHDl67zIhBVU+wtpNWltYlrttuyau+Y7SWf22D/0IVm0uCl&#10;Z6h7Fhg5OPkXlJbcgYcuLDjoDLpOcpE4IJtl/geb555ZkbigON6eZfL/D5Y/HZ/tV0fC+B5GHGAi&#10;4e0j8B+eGLjrmdmLW+dg6AVr8eJllCwbrK/mo1FqX/kI0gyfocUhs0OABDR2TkdVkCdBdBzA6Sy6&#10;GAPh+LPcrItVjiWOtXW52WAcr2DVy2nrfPgoQJMY1NThUBM6Oz76MG192RIvM/AglUqDVYYMNb1e&#10;Fat04KKiZUDfKalrepXHb3JCJPnBtOlwYFJNMfaizMw6Ep0oh7EZiWxnSaIIDbQnlMHBZDN8Fhj0&#10;4H5RMqDFaup/HpgTlKhPBqW8XpZl9GRKytWmwMRdVprLCjMcoWoaKJnCu5B8PFG+Rck7mdR47WRu&#10;Ga2T9JxtHr15maddr49x9xsAAP//AwBQSwMEFAAGAAgAAAAhANBpeTjfAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8tOwzAQRfdI/IM1ldi1dvoIJY1TIRDbopaHxM6Np0lEPI5itwl/z3QFu3kc&#10;3TmTb0fXigv2ofGkIZkpEEiltw1VGt7fXqZrECEasqb1hBp+MMC2uL3JTWb9QHu8HGIlOIRCZjTU&#10;MXaZlKGs0Zkw8x0S706+dyZy21fS9mbgcNfKuVKpdKYhvlCbDp9qLL8PZ6fhY3f6+lyq1+rZrbrB&#10;j0qSe5Ba303Gxw2IiGP8g+Gqz+pQsNPRn8kG0WqYJosVo1zMkxQEE/eLlCdHDWu1BFnk8v8LxS8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGkD6IPgBAADUAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0Gl5ON8AAAAKAQAADwAAAAAAAAAAAAAA&#10;AABSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="3C17559D" w14:textId="77777777" w:rsidR="0088124D" w:rsidRPr="00930A08" w:rsidRDefault="0088124D" w:rsidP="00930A08">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:bookmarkStart w:id="8" w:name="_Hlk506462601"/>
+                    <w:r w:rsidRPr="00930A08">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>Level 2, Gordon Stephenson House, 140 William Street, Perth Western Australia, 6000 </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="663C32A9" w14:textId="77777777" w:rsidR="0088124D" w:rsidRPr="00930A08" w:rsidRDefault="0088124D" w:rsidP="00930A08">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00930A08">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>Postal Address:</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00930A08">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t> Locked Bag 14, Cloisters Square, Perth, WA, 6850 </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="2E707A4D" w14:textId="77777777" w:rsidR="0088124D" w:rsidRPr="00930A08" w:rsidRDefault="0088124D" w:rsidP="00930A08">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00930A08">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>Tel:</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00930A08">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t> (08) 655 14888</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00930A08">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t> Country Callers: </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00930A08">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>1800 634 541</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="2C10ADF2" w14:textId="77777777" w:rsidR="0088124D" w:rsidRPr="00930A08" w:rsidRDefault="0088124D" w:rsidP="00930A08">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00930A08">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>Email: </w:t>
+                    </w:r>
+                    <w:hyperlink r:id="rId3" w:tgtFrame="_blank" w:history="1">
+                      <w:r w:rsidRPr="00930A08">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>rgl@lgirs.wa.gov.au</w:t>
+                      </w:r>
+                    </w:hyperlink>
+                    <w:r w:rsidRPr="00930A08">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00930A08">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>Website:</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00930A08">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:hyperlink r:id="rId4" w:tgtFrame="_blank" w:history="1">
+                      <w:r w:rsidRPr="00930A08">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>www.lgirs.wa.gov.au</w:t>
+                      </w:r>
+                    </w:hyperlink>
+                  </w:p>
+                  <w:bookmarkEnd w:id="8"/>
+                  <w:p w14:paraId="5E05D3ED" w14:textId="09426A23" w:rsidR="002C37CF" w:rsidRPr="00930A08" w:rsidRDefault="002C37CF" w:rsidP="0088124D">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="12"/>
+                        <w:szCs w:val="12"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00930A08">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="12"/>
+                        <w:szCs w:val="12"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">  </w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:id w:val="212547513"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00220B42" w:rsidRPr="00930A08">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Page | </w:t>
+        </w:r>
+        <w:r w:rsidR="00220B42" w:rsidRPr="00930A08">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00220B42" w:rsidRPr="00930A08">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00220B42" w:rsidRPr="00930A08">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00220B42" w:rsidRPr="00930A08">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+            <w:noProof/>
+            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00220B42" w:rsidRPr="00930A08">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+            <w:noProof/>
+            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+  </w:p>
+  <w:p w14:paraId="5C5E0D3C" w14:textId="6E8C5F1E" w:rsidR="00B15B70" w:rsidRDefault="00B15B70">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:id w:val="1849136697"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="1728636285"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:p w14:paraId="6252D4A8" w14:textId="66ADDD9F" w:rsidR="00930A08" w:rsidRPr="00930A08" w:rsidRDefault="00930A08">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00930A08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00930A08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00930A08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00930A08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00930A08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00930A08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00930A08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00930A08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00930A08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00930A08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00930A08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00930A08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="45E3173C" w14:textId="5401C0EB" w:rsidR="00990027" w:rsidRDefault="00990027" w:rsidP="00930A08">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="9510"/>
+        <w:tab w:val="right" w:pos="10466"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:id w:val="1689409823"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-1212113210"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:p w14:paraId="1E47F30D" w14:textId="77777777" w:rsidR="00930A08" w:rsidRDefault="00930A08">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1788ABF3" w14:textId="77777777" w:rsidR="00930A08" w:rsidRDefault="00930A08" w:rsidP="00930A08">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6A4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Level 2, Gordon Stephenson House, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71394B10" w14:textId="77777777" w:rsidR="00930A08" w:rsidRPr="0049791A" w:rsidRDefault="00930A08" w:rsidP="00930A08">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB6A4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>140 William Street, Perth Western Australia, 6000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E019116" w14:textId="77777777" w:rsidR="00930A08" w:rsidRPr="00FB6A4A" w:rsidRDefault="00930A08" w:rsidP="00930A08">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB6A4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Postal Address:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6A4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Locked Bag 14, Cloisters Square, Perth, WA, 6850</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D27BE99" w14:textId="77777777" w:rsidR="00930A08" w:rsidRPr="00FB6A4A" w:rsidRDefault="00930A08" w:rsidP="00930A08">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB6A4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tel:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A03FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>+ 61</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00091D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6A4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>8 6551</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6A4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4888</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6A4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Country Callers: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6A4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1800 634 541</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CFE5E31" w14:textId="58C7E9F8" w:rsidR="00930A08" w:rsidRDefault="00930A08" w:rsidP="00930A08">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB6A4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Email: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1" w:tgtFrame="_blank" w:tooltip="mailto:rgl@lgirs.wa.gov.au" w:history="1">
+              <w:r w:rsidRPr="00FB6A4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>rgl@lgirs.wa.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00FB6A4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6A4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Website:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6A4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId2" w:tgtFrame="_blank" w:tooltip="http://www.lgirs.wa.gov.au/" w:history="1">
+              <w:r w:rsidRPr="00FB6A4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>www.lgirs.wa.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="38287EE1" w14:textId="0A7744EA" w:rsidR="00930A08" w:rsidRPr="00930A08" w:rsidRDefault="00930A08">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00930A08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00930A08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00930A08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00930A08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00930A08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00930A08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00930A08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00930A08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00930A08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00930A08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00930A08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00930A08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="0B27F2BE" w14:textId="3F77395D" w:rsidR="00D87483" w:rsidRDefault="00D87483" w:rsidP="00930A08">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="9510"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B2EE940" w14:textId="77777777" w:rsidR="0092438E" w:rsidRDefault="0092438E" w:rsidP="009C2718">
+    <w:p w14:paraId="115AF779" w14:textId="77777777" w:rsidR="0010644C" w:rsidRDefault="0010644C" w:rsidP="009C2718">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CED6771" w14:textId="77777777" w:rsidR="0092438E" w:rsidRDefault="0092438E" w:rsidP="009C2718">
+    <w:p w14:paraId="1AF50127" w14:textId="77777777" w:rsidR="0010644C" w:rsidRDefault="0010644C" w:rsidP="009C2718">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4451840F" w14:textId="7B5A92B4" w:rsidR="00183092" w:rsidRDefault="00183092">
+  <w:p w14:paraId="3E17D541" w14:textId="77777777" w:rsidR="00930A08" w:rsidRDefault="00930A08">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41793562" w14:textId="71B4F3EC" w:rsidR="00A16AA6" w:rsidRDefault="00A16AA6" w:rsidP="00930A08">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="6495"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3661FC0E" w14:textId="3AE73333" w:rsidR="005E67DB" w:rsidRDefault="005E67DB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CBAF727" wp14:editId="24759909">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52A40896" wp14:editId="3F557CEC">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="column">
-            <wp:posOffset>-311150</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-165100</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>102870</wp:posOffset>
+            <wp:posOffset>1905</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="3133333" cy="733333"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="3409950" cy="774065"/>
+          <wp:effectExtent l="0" t="0" r="0" b="6985"/>
           <wp:wrapNone/>
-          <wp:docPr id="1878230618" name="Picture 1" descr="A close-up of a sign&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:docPr id="1908614417" name="Picture 6" descr="A black background with white text&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1878230618" name="Picture 1" descr="A close-up of a sign&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPr id="981728313" name="Picture 6" descr="A black background with white text&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="3133333" cy="733333"/>
+                    <a:ext cx="3409950" cy="774065"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
-[...1 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53B8CFD1" wp14:editId="7C2D7A64">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>-698500</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-252094</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="8039100" cy="1225550"/>
+              <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2095618002" name="Rectangle: Top Corners Rounded 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="8039100" cy="1225550"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="round2SameRect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="38115E"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:solidFill>
+                          <a:srgbClr val="38115E"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="15000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="0EFA703D" id="Rectangle: Top Corners Rounded 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-55pt;margin-top:-19.85pt;width:633pt;height:96.5pt;z-index:-251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="8039100,1225550" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBXm2TigIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X/xosqVBnSJo12FA&#10;0RZNh54VWYoNyKImKXGyXz9KfqTrih2KXWTRJD+Sn0heXB4aRfbCuhp0QbNJSonQHMpabwv64+nm&#10;05wS55kumQItCnoUjl4uP364aM1C5FCBKoUlCKLdojUFrbw3iyRxvBINcxMwQqNSgm2YR9Fuk9Ky&#10;FtEbleRp+jlpwZbGAhfO4d/rTkmXEV9Kwf29lE54ogqKufl42nhuwpksL9hia5mpat6nwd6RRcNq&#10;jUFHqGvmGdnZ+i+opuYWHEg/4dAkIGXNRawBq8nSV9WsK2ZErAXJcWakyf0/WH63X5sHizS0xi0c&#10;XkMVB2mb8MX8yCGSdRzJEgdPOP6cp2fnWYqcctRleT6bzSKdycndWOe/CWhIuBTUwk6X+Zo14hHf&#10;JdLF9rfOY3B0GoxDXAeqLm9qpaJgt5srZcme4RuezbNs9jU8G7r8Yab0+zwRJ7gmp/rjzR+VCIBK&#10;PwpJ6hIrzmPKsTXFmBDjXGifdaqKlaLLM5ulyE2fZmjm4BGTjoABWWJ9I3YPMFh2IAN2B9PbB1cR&#10;O3t0Tv+VWOc8esTIoP3o3NQa7FsACqvqI3f2A0kdNYGlDZTHB0ssdHPlDL+p8alvmfMPzOIgYXvg&#10;cvD3eEgFbUGhv1FSgf311v9gj/2NWkpaHMyCup87ZgUl6rvGzj/PptMwyVGYzr7kKNiXms1Ljd41&#10;V4B9k+EaMjxeg71Xw1VaaJ5xh6xCVFQxzTF2Qbm3g3Dlu4WBW4iL1Sqa4fQa5m/12vAAHlgNDfx0&#10;eGbW9P3ucVTuYBhitnjV7J1t8NSw2nmQdZyEE6893zj5sXH6LRVWy0s5Wp126fI3AAAA//8DAFBL&#10;AwQUAAYACAAAACEAW9nMEeAAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbExPPU/DMBDdkfgP1iGx&#10;oNYJoS0NcaoKiYUF0TIwurEbR9jnKHYT01/PdaLbu3tP76PaJGfZqIfQeRSQzzNgGhuvOmwFfO3f&#10;Zs/AQpSopPWoBfzqAJv69qaSpfITfupxF1tGJhhKKcDE2Jech8ZoJ8Pc9xqJO/rByUjn0HI1yInM&#10;neWPWbbkTnZICUb2+tXo5md3chTykVb787sbi3R++n5QZhpt2Apxf5e2L8CiTvFfDJf6VB1q6nTw&#10;J1SBWQGzPM9oTCRUrFfALpJ8saTXgdCiKIDXFb9eUf8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAwV5tk4oCAACTBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAW9nMEeAAAAANAQAADwAAAAAAAAAAAAAAAADkBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAPEFAAAAAA==&#10;" path="m204262,l7834838,v112811,,204262,91451,204262,204262l8039100,1225550r,l,1225550r,l,204262c,91451,91451,,204262,xe" fillcolor="#38115e" strokecolor="#38115e" strokeweight="1pt">
+              <v:stroke joinstyle="miter"/>
+              <v:path arrowok="t" o:connecttype="custom" o:connectlocs="204262,0;7834838,0;8039100,204262;8039100,1225550;8039100,1225550;0,1225550;0,1225550;0,204262;204262,0" o:connectangles="0,0,0,0,0,0,0,0,0"/>
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50E5FB2D" w14:textId="7A8DB2AE" w:rsidR="003B5A23" w:rsidRPr="00930A08" w:rsidRDefault="003B5A23" w:rsidP="003B5A23">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DE4223E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B7A83C6E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EDF403F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="919CB71E"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -1587,118 +7633,214 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1606116650">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="14503208">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0092438E"/>
     <w:rsid w:val="00006AEE"/>
+    <w:rsid w:val="000107C8"/>
+    <w:rsid w:val="00011D95"/>
+    <w:rsid w:val="00052706"/>
+    <w:rsid w:val="00053427"/>
+    <w:rsid w:val="000624EE"/>
+    <w:rsid w:val="0008232F"/>
+    <w:rsid w:val="000972AF"/>
+    <w:rsid w:val="000D0755"/>
     <w:rsid w:val="000D7000"/>
-    <w:rsid w:val="00183092"/>
+    <w:rsid w:val="000E14CE"/>
+    <w:rsid w:val="0010644C"/>
+    <w:rsid w:val="00140D79"/>
+    <w:rsid w:val="00156F42"/>
+    <w:rsid w:val="00163DFA"/>
+    <w:rsid w:val="00172138"/>
+    <w:rsid w:val="001D007F"/>
+    <w:rsid w:val="00201FE2"/>
+    <w:rsid w:val="00220B42"/>
+    <w:rsid w:val="002377BE"/>
+    <w:rsid w:val="00275DE9"/>
+    <w:rsid w:val="002C221F"/>
+    <w:rsid w:val="002C37CF"/>
+    <w:rsid w:val="002E256B"/>
     <w:rsid w:val="003679BA"/>
+    <w:rsid w:val="003724A4"/>
+    <w:rsid w:val="00373D3F"/>
+    <w:rsid w:val="003B5A23"/>
+    <w:rsid w:val="003C152E"/>
     <w:rsid w:val="00401E26"/>
+    <w:rsid w:val="00430916"/>
+    <w:rsid w:val="004333A8"/>
+    <w:rsid w:val="00492F02"/>
     <w:rsid w:val="00494C75"/>
+    <w:rsid w:val="004C766B"/>
+    <w:rsid w:val="004E5F36"/>
+    <w:rsid w:val="004E77C0"/>
+    <w:rsid w:val="00514F1A"/>
+    <w:rsid w:val="00522718"/>
+    <w:rsid w:val="005430CB"/>
+    <w:rsid w:val="00573A48"/>
+    <w:rsid w:val="005963CA"/>
+    <w:rsid w:val="005C4083"/>
+    <w:rsid w:val="005D2C37"/>
     <w:rsid w:val="005D579A"/>
-    <w:rsid w:val="005D6F5D"/>
+    <w:rsid w:val="005E67DB"/>
+    <w:rsid w:val="00631C40"/>
+    <w:rsid w:val="00637E4D"/>
+    <w:rsid w:val="006C2F89"/>
+    <w:rsid w:val="00725ABE"/>
+    <w:rsid w:val="00754238"/>
+    <w:rsid w:val="0088124D"/>
+    <w:rsid w:val="008925B4"/>
+    <w:rsid w:val="008B38EC"/>
+    <w:rsid w:val="008C4BCD"/>
+    <w:rsid w:val="008D5288"/>
     <w:rsid w:val="0092438E"/>
+    <w:rsid w:val="00930A08"/>
     <w:rsid w:val="00936BA2"/>
+    <w:rsid w:val="00966AAB"/>
+    <w:rsid w:val="00990027"/>
+    <w:rsid w:val="009B238B"/>
     <w:rsid w:val="009C2718"/>
+    <w:rsid w:val="009E78E5"/>
+    <w:rsid w:val="009F0AE4"/>
+    <w:rsid w:val="00A16AA6"/>
+    <w:rsid w:val="00A304BF"/>
+    <w:rsid w:val="00A86A42"/>
+    <w:rsid w:val="00A97357"/>
+    <w:rsid w:val="00AA0D22"/>
+    <w:rsid w:val="00AE3AC2"/>
+    <w:rsid w:val="00AF3799"/>
+    <w:rsid w:val="00AF437E"/>
+    <w:rsid w:val="00B15B70"/>
+    <w:rsid w:val="00B5014A"/>
+    <w:rsid w:val="00B55AA6"/>
+    <w:rsid w:val="00B57912"/>
+    <w:rsid w:val="00B87875"/>
+    <w:rsid w:val="00BA6443"/>
+    <w:rsid w:val="00BC5D28"/>
+    <w:rsid w:val="00C21E7F"/>
+    <w:rsid w:val="00C33F3F"/>
+    <w:rsid w:val="00CB7B19"/>
+    <w:rsid w:val="00CC794D"/>
+    <w:rsid w:val="00CE2698"/>
+    <w:rsid w:val="00CF7ECC"/>
     <w:rsid w:val="00D27FD4"/>
+    <w:rsid w:val="00D302BC"/>
+    <w:rsid w:val="00D3077F"/>
+    <w:rsid w:val="00D354F9"/>
+    <w:rsid w:val="00D35A34"/>
+    <w:rsid w:val="00D77A61"/>
+    <w:rsid w:val="00D87483"/>
     <w:rsid w:val="00D959A0"/>
     <w:rsid w:val="00DB2A27"/>
+    <w:rsid w:val="00DC1F39"/>
+    <w:rsid w:val="00DE45CD"/>
+    <w:rsid w:val="00E51AA3"/>
+    <w:rsid w:val="00E85AFE"/>
+    <w:rsid w:val="00E87B56"/>
+    <w:rsid w:val="00E917FB"/>
+    <w:rsid w:val="00EA2D71"/>
+    <w:rsid w:val="00EE0C49"/>
+    <w:rsid w:val="00F07622"/>
+    <w:rsid w:val="00F62D84"/>
     <w:rsid w:val="00F77BEF"/>
+    <w:rsid w:val="00F80A69"/>
+    <w:rsid w:val="00F903C6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0E07E822"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3EB7A32C-5DAF-4374-8E10-0662D4C5A00A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -1726,51 +7868,51 @@
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2667,70 +8809,2888 @@
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="0092438E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A16AA6"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00B15B70"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="14"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D354F9"/>
+    <w:rPr>
+      <w:color w:val="055780" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D354F9"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F80A69"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F80A69"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F80A69"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F80A69"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F80A69"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F80A69"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="46493812">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="820459776">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="858816100">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1154444457">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgl@lgirs.wa.gov.au" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgirs.wa.gov.au/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgl@lgirs.wa.gov.au" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgirs.wa.gov.au/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgirs.wa.gov.au" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgl@lgirs.wa.gov.au" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Jonathon.miller\Downloads\DLGSC%20generic%20Word%20template.dotm" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AA4177F63BF64DE7B32E1C122FDF74E0"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{29E05965-453C-4F4A-AE2B-8DD9AD7B3A29}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:bookmarkStart w:id="0" w:name="Text8"/>
+        <w:bookmarkStart w:id="1" w:name="Text9"/>
+        <w:bookmarkStart w:id="2" w:name="Text10"/>
+        <w:bookmarkStart w:id="3" w:name="Text11"/>
+        <w:bookmarkStart w:id="4" w:name="Text1"/>
+        <w:bookmarkStart w:id="5" w:name="Text2"/>
+        <w:bookmarkStart w:id="6" w:name="Text7"/>
+        <w:bookmarkEnd w:id="0"/>
+        <w:bookmarkEnd w:id="1"/>
+        <w:bookmarkEnd w:id="2"/>
+        <w:bookmarkEnd w:id="3"/>
+        <w:bookmarkEnd w:id="4"/>
+        <w:bookmarkEnd w:id="5"/>
+        <w:bookmarkEnd w:id="6"/>
+        <w:p w:rsidR="00286F24" w:rsidRDefault="00B26A97" w:rsidP="00B26A97">
+          <w:pPr>
+            <w:pStyle w:val="AA4177F63BF64DE7B32E1C122FDF74E0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text4"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="7" w:name="Text4"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="7"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="661FC50AB5284551AE92202A553116A0"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2192E823-38AB-451F-8DE1-61C1C3DAFC5D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00286F24" w:rsidRDefault="00B26A97" w:rsidP="00B26A97">
+          <w:pPr>
+            <w:pStyle w:val="661FC50AB5284551AE92202A553116A0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text5"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="8" w:name="Text5"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="8"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F8D2F6101E674DB7A104F3F242B2F9DD"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7A707D9F-D930-4FB1-8585-607F0528446C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00286F24" w:rsidRDefault="00B26A97" w:rsidP="00B26A97">
+          <w:pPr>
+            <w:pStyle w:val="F8D2F6101E674DB7A104F3F242B2F9DD"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text6"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="9" w:name="Text6"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="9"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E3EC02A405E14BA18DEECE35C79D1647"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A6950F91-7CAC-43EC-B44D-96A36F5FC46C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00286F24" w:rsidRDefault="00B26A97" w:rsidP="00B26A97">
+          <w:pPr>
+            <w:pStyle w:val="E3EC02A405E14BA18DEECE35C79D1647"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1C5569172F2A4330A319A23F3E58FCD0"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{474072CA-1958-49A7-B462-03EDBBD7FE16}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00286F24" w:rsidRDefault="00B26A97" w:rsidP="00B26A97">
+          <w:pPr>
+            <w:pStyle w:val="1C5569172F2A4330A319A23F3E58FCD0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F3E0D8E63277426E945447E492EF239E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{905C012A-1261-464E-B9DA-1D7B451CA7EB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00286F24" w:rsidRDefault="00B26A97" w:rsidP="00B26A97">
+          <w:pPr>
+            <w:pStyle w:val="F3E0D8E63277426E945447E492EF239E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C71D6CC37F8C4D83869FC1271E563C26"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{55B744ED-3005-4093-9448-9A4E6628B7F9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00286F24" w:rsidRDefault="00B26A97" w:rsidP="00B26A97">
+          <w:pPr>
+            <w:pStyle w:val="C71D6CC37F8C4D83869FC1271E563C26"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AEE6B33921B0493B8C1CD094B519404C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{769B307C-3824-49F9-9C0F-99F15A321704}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00286F24" w:rsidRDefault="00B26A97" w:rsidP="00B26A97">
+          <w:pPr>
+            <w:pStyle w:val="AEE6B33921B0493B8C1CD094B519404C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BB253C4083A8440CAA0758E44F91F625"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B10FA49E-0DC8-4393-BF1E-4BBB26F4BC07}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00286F24" w:rsidRDefault="00B26A97" w:rsidP="00B26A97">
+          <w:pPr>
+            <w:pStyle w:val="BB253C4083A8440CAA0758E44F91F625"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="10" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="10"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="616431E223E4499C969684EACFAD5962"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{99019E93-3107-45A6-A942-E3C7049C354D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00286F24" w:rsidRDefault="00B26A97" w:rsidP="00B26A97">
+          <w:pPr>
+            <w:pStyle w:val="616431E223E4499C969684EACFAD5962"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="28E9002ABCA149E3B1696A500BF4F433"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F177CE4C-7510-4D8A-8E98-86211C3BD3E6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00286F24" w:rsidRDefault="00B26A97" w:rsidP="00B26A97">
+          <w:pPr>
+            <w:pStyle w:val="28E9002ABCA149E3B1696A500BF4F433"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="457B3E5D888F4C02BCF5834964A56B38"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D238C97C-0B79-415A-85F3-892CF0641454}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00286F24" w:rsidRDefault="00B26A97" w:rsidP="00B26A97">
+          <w:pPr>
+            <w:pStyle w:val="457B3E5D888F4C02BCF5834964A56B38"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="602573174B2C4D0A89BF763DB21A78BD"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2F12CCB0-5273-4CD8-91FE-61317E6AFB14}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00286F24" w:rsidRDefault="00B26A97" w:rsidP="00B26A97">
+          <w:pPr>
+            <w:pStyle w:val="602573174B2C4D0A89BF763DB21A78BD"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6E201DAF97254CAB976E4D487BF4EF80"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{801000A0-AF51-4AC5-A073-7003D581A0BA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00343D80" w:rsidRDefault="00BC5117" w:rsidP="00BC5117">
+          <w:pPr>
+            <w:pStyle w:val="6E201DAF97254CAB976E4D487BF4EF80"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8A317BC1644942768E4FC07AF7386EE5"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E5B5E64C-72A5-4131-B312-9600B2A35825}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00343D80" w:rsidRDefault="00BC5117" w:rsidP="00BC5117">
+          <w:pPr>
+            <w:pStyle w:val="8A317BC1644942768E4FC07AF7386EE5"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E092BC694F1E43749A8E10156A3450A9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A377304A-649C-4F4E-A1F3-B4B89AE60E55}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00343D80" w:rsidRDefault="00BC5117" w:rsidP="00BC5117">
+          <w:pPr>
+            <w:pStyle w:val="E092BC694F1E43749A8E10156A3450A9"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C2BFF7BFD6074B808D94FF1D827DADE2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B3D1A023-09F0-4C86-95C0-874FB9C49DF2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00343D80" w:rsidRDefault="00BC5117" w:rsidP="00BC5117">
+          <w:pPr>
+            <w:pStyle w:val="C2BFF7BFD6074B808D94FF1D827DADE2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Nova">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Black">
+    <w:panose1 w:val="020B0A04020102020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00F176BE"/>
+    <w:rsid w:val="0016187E"/>
+    <w:rsid w:val="00163DFA"/>
+    <w:rsid w:val="0019044C"/>
+    <w:rsid w:val="001B2A19"/>
+    <w:rsid w:val="001D007F"/>
+    <w:rsid w:val="00207E16"/>
+    <w:rsid w:val="00286F24"/>
+    <w:rsid w:val="002E70D5"/>
+    <w:rsid w:val="002F3323"/>
+    <w:rsid w:val="00343D80"/>
+    <w:rsid w:val="003724A4"/>
+    <w:rsid w:val="004333A8"/>
+    <w:rsid w:val="00492F02"/>
+    <w:rsid w:val="004A3870"/>
+    <w:rsid w:val="004C766B"/>
+    <w:rsid w:val="0052672D"/>
+    <w:rsid w:val="005430CB"/>
+    <w:rsid w:val="005D2C37"/>
+    <w:rsid w:val="00727AED"/>
+    <w:rsid w:val="00754238"/>
+    <w:rsid w:val="007D7D50"/>
+    <w:rsid w:val="0085135D"/>
+    <w:rsid w:val="008925B4"/>
+    <w:rsid w:val="008D1B03"/>
+    <w:rsid w:val="00A97357"/>
+    <w:rsid w:val="00AF437E"/>
+    <w:rsid w:val="00B104E9"/>
+    <w:rsid w:val="00B26A97"/>
+    <w:rsid w:val="00B4083D"/>
+    <w:rsid w:val="00B56351"/>
+    <w:rsid w:val="00BC5117"/>
+    <w:rsid w:val="00C21E7F"/>
+    <w:rsid w:val="00C33F3F"/>
+    <w:rsid w:val="00CA662C"/>
+    <w:rsid w:val="00CB7B19"/>
+    <w:rsid w:val="00CD4069"/>
+    <w:rsid w:val="00D11E0C"/>
+    <w:rsid w:val="00D25B6B"/>
+    <w:rsid w:val="00DE45CD"/>
+    <w:rsid w:val="00E51AA3"/>
+    <w:rsid w:val="00EF6B09"/>
+    <w:rsid w:val="00F02273"/>
+    <w:rsid w:val="00F176BE"/>
+    <w:rsid w:val="00F3109E"/>
+    <w:rsid w:val="00FD6FFE"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-AU"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B26A97"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA4177F63BF64DE7B32E1C122FDF74E0">
+    <w:name w:val="AA4177F63BF64DE7B32E1C122FDF74E0"/>
+    <w:rsid w:val="00B26A97"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="661FC50AB5284551AE92202A553116A0">
+    <w:name w:val="661FC50AB5284551AE92202A553116A0"/>
+    <w:rsid w:val="00B26A97"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F8D2F6101E674DB7A104F3F242B2F9DD">
+    <w:name w:val="F8D2F6101E674DB7A104F3F242B2F9DD"/>
+    <w:rsid w:val="00B26A97"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E3EC02A405E14BA18DEECE35C79D1647">
+    <w:name w:val="E3EC02A405E14BA18DEECE35C79D1647"/>
+    <w:rsid w:val="00B26A97"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1C5569172F2A4330A319A23F3E58FCD0">
+    <w:name w:val="1C5569172F2A4330A319A23F3E58FCD0"/>
+    <w:rsid w:val="00B26A97"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F3E0D8E63277426E945447E492EF239E">
+    <w:name w:val="F3E0D8E63277426E945447E492EF239E"/>
+    <w:rsid w:val="00B26A97"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C71D6CC37F8C4D83869FC1271E563C26">
+    <w:name w:val="C71D6CC37F8C4D83869FC1271E563C26"/>
+    <w:rsid w:val="00B26A97"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AEE6B33921B0493B8C1CD094B519404C">
+    <w:name w:val="AEE6B33921B0493B8C1CD094B519404C"/>
+    <w:rsid w:val="00B26A97"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BB253C4083A8440CAA0758E44F91F625">
+    <w:name w:val="BB253C4083A8440CAA0758E44F91F625"/>
+    <w:rsid w:val="00B26A97"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="616431E223E4499C969684EACFAD5962">
+    <w:name w:val="616431E223E4499C969684EACFAD5962"/>
+    <w:rsid w:val="00B26A97"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="28E9002ABCA149E3B1696A500BF4F433">
+    <w:name w:val="28E9002ABCA149E3B1696A500BF4F433"/>
+    <w:rsid w:val="00B26A97"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="457B3E5D888F4C02BCF5834964A56B38">
+    <w:name w:val="457B3E5D888F4C02BCF5834964A56B38"/>
+    <w:rsid w:val="00B26A97"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="602573174B2C4D0A89BF763DB21A78BD">
+    <w:name w:val="602573174B2C4D0A89BF763DB21A78BD"/>
+    <w:rsid w:val="00B26A97"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E201DAF97254CAB976E4D487BF4EF80">
+    <w:name w:val="6E201DAF97254CAB976E4D487BF4EF80"/>
+    <w:rsid w:val="00BC5117"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8A317BC1644942768E4FC07AF7386EE5">
+    <w:name w:val="8A317BC1644942768E4FC07AF7386EE5"/>
+    <w:rsid w:val="00BC5117"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E092BC694F1E43749A8E10156A3450A9">
+    <w:name w:val="E092BC694F1E43749A8E10156A3450A9"/>
+    <w:rsid w:val="00BC5117"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C2BFF7BFD6074B808D94FF1D827DADE2">
+    <w:name w:val="C2BFF7BFD6074B808D94FF1D827DADE2"/>
+    <w:rsid w:val="00BC5117"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="DLGSC">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="055780"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="F37000"/>
       </a:accent2>
       <a:accent3>
@@ -2996,230 +11956,359 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100935F44C37126774194BF68DDEF217EC8" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="30ac595b869acbc6672570490b275012">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="1d670c5a-f01d-4a6c-9693-3d34e4ccc787" xmlns:ns3="e034f996-1bf1-4b04-93ae-942c37f3cb8b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e93c76b2119270c0797a2030608dbef3" ns1:_="" ns2:_="" ns3:_="">
+<metadata xmlns="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF" version="1.0.0">
+  <systemFields>
+    <field name="Objective-Id">
+      <value order="0">A111064337</value>
+    </field>
+    <field name="Objective-Title">
+      <value order="0">FORM - Acknowledgement &amp; Consent</value>
+    </field>
+    <field name="Objective-Description">
+      <value order="0">Initial upload of draft forms downloaded from Sharepoint.</value>
+    </field>
+    <field name="Objective-CreationStamp">
+      <value order="0">2026-05-27T02:05:30Z</value>
+    </field>
+    <field name="Objective-IsApproved">
+      <value order="0">false</value>
+    </field>
+    <field name="Objective-IsPublished">
+      <value order="0">true</value>
+    </field>
+    <field name="Objective-DatePublished">
+      <value order="0">2026-06-17T05:40:10Z</value>
+    </field>
+    <field name="Objective-ModificationStamp">
+      <value order="0">2026-06-17T05:40:10Z</value>
+    </field>
+    <field name="Objective-Owner">
+      <value order="0">GRIGGS, Jessica</value>
+    </field>
+    <field name="Objective-Path">
+      <value order="0">DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Local Government, Racing, Gaming and Liquor:LGRGL:Government Relations:Implementation:Cross Sector Triage Team - Projects:2026 Work Plan projects:1.02 - RGL Website, licensing Forms Review 2026:Updated Licensing Forms</value>
+    </field>
+    <field name="Objective-Parent">
+      <value order="0">Updated Licensing Forms</value>
+    </field>
+    <field name="Objective-State">
+      <value order="0">Published</value>
+    </field>
+    <field name="Objective-VersionId">
+      <value order="0">vA121200514</value>
+    </field>
+    <field name="Objective-Version">
+      <value order="0">14.0</value>
+    </field>
+    <field name="Objective-VersionNumber">
+      <value order="0">14</value>
+    </field>
+    <field name="Objective-VersionComment">
+      <value order="0">Editing from GM Licensing feedback</value>
+    </field>
+    <field name="Objective-FileNumber">
+      <value order="0">DMS03230/2026</value>
+    </field>
+    <field name="Objective-Classification">
+      <value order="0">OFFICIAL</value>
+    </field>
+    <field name="Objective-Caveats">
+      <value order="0"/>
+    </field>
+  </systemFields>
+  <catalogues>
+    <catalogue name="Divisional Document Type Catalogue" type="type" ori="id:cA39">
+      <field name="Objective-Divisional Document Types">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Warning">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Author">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Date of Document">
+        <value order="0"/>
+      </field>
+      <field name="Objective-External Reference">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Internal Reference">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Archive Box">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Migrated Id">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Foreign Barcode">
+        <value order="0"/>
+      </field>
+      <field name="Objective-PCI DSS Checked">
+        <value order="0"/>
+      </field>
+      <field name="Objective-End User">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Additional File Numbers">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Record Number">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Graphic Content">
+        <value order="0"/>
+      </field>
+    </catalogue>
+  </catalogues>
+</metadata>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <SharedWithUsers xmlns="b58a0bb8-a0d6-470f-bc11-554a2dd5170f">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <TaxCatchAll xmlns="9499994c-0892-4763-8f56-1f918ce3b804" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b7f6f22d-f96c-477e-ade2-8adec83e6e15">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028880C331BD2F14AB0E535D5F2E14299" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="15236985950a63a57460836658ab728a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="26c2d043-4ba9-4610-9890-11bb85824366" xmlns:ns3="b58a0bb8-a0d6-470f-bc11-554a2dd5170f" xmlns:ns4="b7f6f22d-f96c-477e-ade2-8adec83e6e15" xmlns:ns5="9499994c-0892-4763-8f56-1f918ce3b804" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="36e2a397c22fd41419abf7076fb0e036" ns1:_="" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
-    <xsd:import namespace="1d670c5a-f01d-4a6c-9693-3d34e4ccc787"/>
-    <xsd:import namespace="e034f996-1bf1-4b04-93ae-942c37f3cb8b"/>
+    <xsd:import namespace="26c2d043-4ba9-4610-9890-11bb85824366"/>
+    <xsd:import namespace="b58a0bb8-a0d6-470f-bc11-554a2dd5170f"/>
+    <xsd:import namespace="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+    <xsd:import namespace="9499994c-0892-4763-8f56-1f918ce3b804"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-[...4 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
-                <xsd:element ref="ns2:Preview" minOccurs="0"/>
-                <xsd:element ref="ns2:Dateandtime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns5:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="19" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="25" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="20" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1d670c5a-f01d-4a6c-9693-3d34e4ccc787" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="26c2d043-4ba9-4610-9890-11bb85824366" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoTags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="MediaServiceOCR" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
-[...21 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="28" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="29" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceBillingMetadata" ma:index="30" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e034f996-1bf1-4b04-93ae-942c37f3cb8b" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b58a0bb8-a0d6-470f-bc11-554a2dd5170f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{20c151e0-48c1-4874-a583-26b6accd2ade}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e034f996-1bf1-4b04-93ae-942c37f3cb8b">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b7f6f22d-f96c-477e-ade2-8adec83e6e15" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="336f0cfc-611e-4d38-a264-05700cd7d938" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9499994c-0892-4763-8f56-1f918ce3b804" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="26" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{35746f1a-cc28-4c55-9edc-0365a1d8bbbe}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="9499994c-0892-4763-8f56-1f918ce3b804">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -3286,164 +12375,263 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...29 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01F5EA2C-B762-4871-BDB4-81B9E83959E9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{950BCB66-9AB6-4F9A-9C09-CEEDCE295E67}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="b58a0bb8-a0d6-470f-bc11-554a2dd5170f"/>
+    <ds:schemaRef ds:uri="9499994c-0892-4763-8f56-1f918ce3b804"/>
+    <ds:schemaRef ds:uri="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F70F60A5-0E2F-404F-A9BB-2544A57ED55C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{950BCB66-9AB6-4F9A-9C09-CEEDCE295E67}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE588997-2E53-4435-A6E5-4A146D8BF228}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="26c2d043-4ba9-4610-9890-11bb85824366"/>
+    <ds:schemaRef ds:uri="b58a0bb8-a0d6-470f-bc11-554a2dd5170f"/>
+    <ds:schemaRef ds:uri="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+    <ds:schemaRef ds:uri="9499994c-0892-4763-8f56-1f918ce3b804"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="a1c42ac1-da72-4a5f-a45c-f217c24bbf35"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="a3ae8794-662a-43b1-9620-30c877f05e2b"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>DLGSC generic Word template</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>892</Characters>
+  <Pages>2</Pages>
+  <Words>258</Words>
+  <Characters>1475</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>DLGSC generic Word template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1046</CharactersWithSpaces>
+  <CharactersWithSpaces>1730</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>DLGSC generic Word template</dc:title>
   <dc:subject/>
   <dc:creator>Jonathon Miller</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100935F44C37126774194BF68DDEF217EC8</vt:lpwstr>
+    <vt:lpwstr>0x01010028880C331BD2F14AB0E535D5F2E14299</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DLGC_SecurityClassification">
     <vt:lpwstr>94;#Unclassified|0d6df6fb-ad0d-4e97-af01-e8bd82d2da2f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DLGC_DocumentType">
     <vt:lpwstr>327;#Templates|62f77d3c-636a-4492-b6ff-ab1349535b73</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Publication Approval Workflow">
     <vt:lpwstr>, </vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DLGC_Category">
     <vt:lpwstr>48;#Corporate Styles|6ca8a7b6-8147-4aea-b997-2abcc7049b27</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="dlgsc_DocumentSearchCategory">
     <vt:lpwstr>292;#Other|2d2b80da-f0ee-486e-afd5-f2e908aaa014</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TaxCatchAll">
     <vt:lpwstr>48;#Corporate Styles|6ca8a7b6-8147-4aea-b997-2abcc7049b27;#94;#Unclassified|0d6df6fb-ad0d-4e97-af01-e8bd82d2da2f;#327;#Templates|62f77d3c-636a-4492-b6ff-ab1349535b73;#292;#Other|2d2b80da-f0ee-486e-afd5-f2e908aaa014;#70;#DLGSC|f3fdcf4b-32be-462d-87a8-17c1ee8c10d7;#86;#Office of the Director General|6a281792-1cb0-4ff5-96bb-ab1314c10601</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DLGC_ActioningArea">
     <vt:lpwstr>86;#Office of the Director General|6a281792-1cb0-4ff5-96bb-ab1314c10601</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="DLGsC_Department">
     <vt:lpwstr>70;#DLGSC|f3fdcf4b-32be-462d-87a8-17c1ee8c10d7</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Id">
+    <vt:lpwstr>A111064337</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Title">
+    <vt:lpwstr>FORM - Acknowledgement &amp; Consent</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Description">
+    <vt:lpwstr>Initial upload of draft forms downloaded from Sharepoint.</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-CreationStamp">
+    <vt:filetime>2026-05-27T02:05:30Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-IsApproved">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-IsPublished">
+    <vt:bool>true</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-DatePublished">
+    <vt:filetime>2026-06-17T05:40:10Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-ModificationStamp">
+    <vt:filetime>2026-06-17T05:40:10Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Owner">
+    <vt:lpwstr>GRIGGS, Jessica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Path">
+    <vt:lpwstr>DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Local Government, Racing, Gaming and Liquor:LGRGL:Government Relations:Implementation:Cross Sector Triage Team - Projects:2026 Work Plan projects:1.02 - RGL Website, licensing Forms Review 2026:Updated Licensing Forms</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Parent">
+    <vt:lpwstr>Updated Licensing Forms</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-State">
+    <vt:lpwstr>Published</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-VersionId">
+    <vt:lpwstr>vA121200514</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Version">
+    <vt:lpwstr>14.0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-VersionNumber">
+    <vt:r8>14</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-VersionComment">
+    <vt:lpwstr>Editing from GM Licensing feedback</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-FileNumber">
+    <vt:lpwstr>DMS03230/2026</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-Classification">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Objective-Caveats">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Objective-Divisional Document Types">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Objective-Warning">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Objective-Author">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Objective-Date of Document">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Objective-External Reference">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="Objective-Internal Reference">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="Objective-Archive Box">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="Objective-Migrated Id">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="Objective-Foreign Barcode">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="Objective-PCI DSS Checked">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="Objective-End User">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="Objective-Additional File Numbers">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="Objective-Record Number">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="Objective-Graphic Content">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="Objective-Comment">
+    <vt:lpwstr>Initial upload of draft forms downloaded from Sharepoint.</vt:lpwstr>
+  </property>
 </Properties>
 </file>