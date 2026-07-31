--- v0 (2026-06-21)
+++ v1 (2026-07-31)
@@ -1,11605 +1,19675 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1A7795B1" w14:textId="77777777" w:rsidR="003B3584" w:rsidRPr="000003FC" w:rsidRDefault="003B3584" w:rsidP="003B3584">
+    <w:p w14:paraId="79E9CB21" w14:textId="2B6352D6" w:rsidR="006D024F" w:rsidRPr="00362B63" w:rsidRDefault="00A87874" w:rsidP="00E44E3E">
       <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk57015325"/>
+      <w:r w:rsidRPr="00EF20CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve">APPLICATION FOR </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="38115E"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>A LIQUOR RESTRICTED PREMISES DECLARATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E51708" w14:textId="2793FEB9" w:rsidR="00BB021B" w:rsidRPr="004A7EAD" w:rsidRDefault="00A87874" w:rsidP="00BB021B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:before="120" w:after="60"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Liquor Control Act 1988</w:t>
+      </w:r>
+      <w:r w:rsidR="005F3D56" w:rsidRPr="005F3D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F3D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>– Section 152</w:t>
+      </w:r>
+      <w:r w:rsidR="002765BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="614DFBE0" w14:textId="5EB29361" w:rsidR="00BB021B" w:rsidRDefault="00BB021B" w:rsidP="00047472">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:before="240" w:after="60"/>
+        <w:ind w:right="119"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000003FC">
+      <w:bookmarkStart w:id="1" w:name="_Hlk215569013"/>
+      <w:r w:rsidRPr="00BB021B">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please print neatly in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB021B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>FORM 19</w:t>
+        <w:t>BLOCK LETTERS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="1311"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10807" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1957"/>
-        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="111"/>
+        <w:gridCol w:w="597"/>
+        <w:gridCol w:w="282"/>
+        <w:gridCol w:w="711"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="1557"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="144"/>
+        <w:gridCol w:w="201"/>
+        <w:gridCol w:w="366"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="281"/>
+        <w:gridCol w:w="426"/>
+        <w:gridCol w:w="852"/>
+        <w:gridCol w:w="636"/>
+        <w:gridCol w:w="357"/>
+        <w:gridCol w:w="1155"/>
+        <w:gridCol w:w="12"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000C0C4B" w:rsidRPr="000003FC" w14:paraId="755A89D1" w14:textId="77777777" w:rsidTr="000C0C4B">
+      <w:tr w:rsidR="005A5A84" w:rsidRPr="00571261" w14:paraId="2F68F2DA" w14:textId="77777777" w:rsidTr="00E429F1">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkEnd w:id="1"/>
+          <w:p w14:paraId="61770E35" w14:textId="1EAF1059" w:rsidR="005A5A84" w:rsidRPr="00C1417E" w:rsidRDefault="005A5A84" w:rsidP="00FD3067">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1417E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SECTION 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E4004C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> –</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C1417E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0039551D" w:rsidRPr="00C1417E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DETAILS OF </w:t>
+            </w:r>
+            <w:r w:rsidR="00F77FEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>APPLICANT(S)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003129FB" w:rsidRPr="00B221AD" w14:paraId="2BF2FFE0" w14:textId="77777777" w:rsidTr="00E429F1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4225" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="10807" w:type="dxa"/>
+            <w:gridSpan w:val="20"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="541A8E"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37132AB7" w14:textId="77777777" w:rsidR="000C0C4B" w:rsidRPr="000003FC" w:rsidRDefault="000C0C4B" w:rsidP="000C0C4B">
+          <w:p w14:paraId="2D22D285" w14:textId="58FF43CC" w:rsidR="003129FB" w:rsidRPr="00B221AD" w:rsidRDefault="003129FB" w:rsidP="00042D30">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000003FC">
-[...7 lines deleted...]
-              <w:t>Office Use Only</w:t>
+            <w:r w:rsidRPr="00FC25E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC25E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC25E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="001A4DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C0C4B" w:rsidRPr="000003FC" w14:paraId="5103F8FF" w14:textId="77777777" w:rsidTr="000C0C4B">
+      <w:tr w:rsidR="00462479" w:rsidRPr="00571261" w14:paraId="63C0C8EB" w14:textId="77777777" w:rsidTr="00CA643F">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="196C1DD2" w14:textId="12894127" w:rsidR="00462479" w:rsidRPr="00866360" w:rsidRDefault="00462479" w:rsidP="00462479">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00866360">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>In relation to the premises, are you the:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00462479" w:rsidRPr="00571261" w14:paraId="5B314B15" w14:textId="77777777" w:rsidTr="00866360">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CA8FFBC" w14:textId="51F06065" w:rsidR="00462479" w:rsidRPr="00087EB0" w:rsidRDefault="00462479" w:rsidP="00800CAD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00087EB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Owner </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:id w:val="1241602408"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="708" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="381EA6C7" w14:textId="2A25BC8E" w:rsidR="00462479" w:rsidRPr="00087EB0" w:rsidRDefault="00462479" w:rsidP="00800CAD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00087EB0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE0878E" w14:textId="20D60CAC" w:rsidR="00462479" w:rsidRPr="00866360" w:rsidRDefault="00462479" w:rsidP="00A6245E">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00866360">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Occupier </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:id w:val="-546375691"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="709" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="16BD23E3" w14:textId="67050CDD" w:rsidR="00462479" w:rsidRPr="00866360" w:rsidRDefault="00462479" w:rsidP="00A6245E">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00866360">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71167203" w14:textId="3A8D962A" w:rsidR="00462479" w:rsidRPr="00866360" w:rsidRDefault="00462479" w:rsidP="00A6245E">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00866360">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Owner Occupier </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:id w:val="1664746197"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0520BFED" w14:textId="76A39AC1" w:rsidR="00462479" w:rsidRPr="00866360" w:rsidRDefault="00CF0A77" w:rsidP="00A6245E">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00866360">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="546F8AB0" w14:textId="42C65CA9" w:rsidR="00462479" w:rsidRPr="00866360" w:rsidRDefault="00462479" w:rsidP="00A6245E">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00866360">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prescribed Class of Person </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            </w:rPr>
+            <w:id w:val="-1380473859"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1155" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0AF103F3" w14:textId="3E15CDE3" w:rsidR="00462479" w:rsidRPr="00087EB0" w:rsidRDefault="00CF0A77" w:rsidP="00A6245E">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00087EB0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00CF0A77" w:rsidRPr="00571261" w14:paraId="0FEA1ADD" w14:textId="77777777" w:rsidTr="007336D1">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FCCD3E7" w14:textId="46426ED9" w:rsidR="00CF0A77" w:rsidRPr="00866360" w:rsidRDefault="00682777" w:rsidP="00A6245E">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00866360">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>A copy of the lease agreement (occupier applicant) or certificate of title (owner applicant) must be attached.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0037194A" w:rsidRPr="00571261" w14:paraId="3BF7D1AA" w14:textId="77777777" w:rsidTr="00087EB0">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57B694A9" w14:textId="4E18858E" w:rsidR="0037194A" w:rsidRPr="0039551D" w:rsidRDefault="00682777" w:rsidP="00800CAD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Surname</w:t>
+            </w:r>
+            <w:r w:rsidR="0037194A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+            </w:rPr>
+            <w:id w:val="1573079236"/>
+            <w:placeholder>
+              <w:docPart w:val="4BAC53BA5CC84600889547D3AF54E5F4"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9094" w:type="dxa"/>
+                <w:gridSpan w:val="16"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="12720A0A" w14:textId="6ADB020A" w:rsidR="0037194A" w:rsidRPr="00866360" w:rsidRDefault="0037194A" w:rsidP="00A6245E">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00866360">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00866360">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00866360">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00866360">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00866360">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00866360">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00866360">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00866360">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00866360">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00866360">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00087EB0" w:rsidRPr="00571261" w14:paraId="4CBF4004" w14:textId="1B501A80" w:rsidTr="00087EB0">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70C66E83" w14:textId="77777777" w:rsidR="00087EB0" w:rsidRPr="00682777" w:rsidRDefault="00087EB0" w:rsidP="00682777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Given Names</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0039551D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+            </w:rPr>
+            <w:id w:val="-1238707913"/>
+            <w:placeholder>
+              <w:docPart w:val="FAA2418FDC3C4185B8318522D1499424"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5387" w:type="dxa"/>
+                <w:gridSpan w:val="10"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6B156E0C" w14:textId="64BB789B" w:rsidR="00087EB0" w:rsidRPr="00866360" w:rsidRDefault="00087EB0" w:rsidP="00682777">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00866360">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text2"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:bookmarkStart w:id="2" w:name="Text2"/>
+                <w:r w:rsidRPr="00866360">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00866360">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00866360">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00866360">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00866360">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00866360">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00866360">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00866360">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00866360">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:bookmarkEnd w:id="2" w:displacedByCustomXml="next"/>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="302BC27D" w14:textId="4D6053A7" w:rsidR="00087EB0" w:rsidRPr="00866360" w:rsidRDefault="00087EB0" w:rsidP="00682777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00866360">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date of Birth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1843772466"/>
+            <w:placeholder>
+              <w:docPart w:val="3B1DAAA6A96343EFB7F115F704957E4E"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2148" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="19D10044" w14:textId="460ADC21" w:rsidR="00087EB0" w:rsidRPr="00682777" w:rsidRDefault="00087EB0" w:rsidP="00682777">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00087EB0">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text2"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00087EB0">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00087EB0">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00087EB0">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00087EB0">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00087EB0">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00087EB0">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00087EB0">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00087EB0">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:noProof/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00087EB0">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="000A11D6" w:rsidRPr="00B221AD" w14:paraId="1A048E38" w14:textId="77777777" w:rsidTr="00E429F1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1957" w:type="dxa"/>
+            <w:tcW w:w="10807" w:type="dxa"/>
+            <w:gridSpan w:val="20"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="541A8E"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D6600E0" w14:textId="77777777" w:rsidR="000C0C4B" w:rsidRPr="000003FC" w:rsidRDefault="000C0C4B" w:rsidP="000C0C4B">
+          <w:p w14:paraId="7AD35F86" w14:textId="23006267" w:rsidR="000A11D6" w:rsidRPr="00B221AD" w:rsidRDefault="000A11D6" w:rsidP="00042D30">
             <w:pPr>
-              <w:jc w:val="right"/>
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000003FC">
-[...7 lines deleted...]
-              <w:t>Paid Date</w:t>
+            <w:r w:rsidRPr="00FC25E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>1.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC25E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contact </w:t>
+            </w:r>
+            <w:r w:rsidR="00462479">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00087EB0" w:rsidRPr="0039551D" w14:paraId="7C77E27B" w14:textId="77777777" w:rsidTr="00087EB0">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21CD7BA4" w14:textId="56F25A94" w:rsidR="00087EB0" w:rsidRPr="00A5637A" w:rsidRDefault="00087EB0" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5637A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Daytime Contact Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="8101" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D3C6538" w14:textId="77777777" w:rsidR="000C0C4B" w:rsidRPr="000003FC" w:rsidRDefault="000C0C4B" w:rsidP="000C0C4B">
+          <w:p w14:paraId="454ED616" w14:textId="18D16C37" w:rsidR="00087EB0" w:rsidRPr="00A5637A" w:rsidRDefault="00087EB0" w:rsidP="00042D30">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C0C4B" w:rsidRPr="000003FC" w14:paraId="05E7AA16" w14:textId="77777777" w:rsidTr="000C0C4B">
+      <w:tr w:rsidR="00E429F1" w:rsidRPr="0039551D" w14:paraId="295BDC16" w14:textId="77777777" w:rsidTr="00087EB0">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44597AB5" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="00A5637A" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5637A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Email Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8812" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37C55BB4" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="00A5637A" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E429F1" w:rsidRPr="0039551D" w14:paraId="2FE84B4D" w14:textId="77777777" w:rsidTr="00087EB0">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44170DB6" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="00A5637A" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+            <w:pPr>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5637A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Telephone No:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+            </w:rPr>
+            <w:id w:val="1879350594"/>
+            <w:placeholder>
+              <w:docPart w:val="AE28A312FA7A476CB773D615904FF669"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3969" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4375D12A" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="00A5637A" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text9"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19E60E21" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="00A5637A" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5637A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Mobile No:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+            </w:rPr>
+            <w:id w:val="1506007276"/>
+            <w:placeholder>
+              <w:docPart w:val="C70443BABD7F4677AC8E78CF2F8AE1DF"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3426" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="29B8C19C" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="00A5637A" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text9"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00E429F1" w:rsidRPr="00571261" w14:paraId="1EC48D8E" w14:textId="77777777" w:rsidTr="00E429F1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D9D8357" w14:textId="32D18A3F" w:rsidR="00E429F1" w:rsidRPr="00A5637A" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5637A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Postal Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E429F1" w:rsidRPr="00571261" w14:paraId="79B6143D" w14:textId="77777777" w:rsidTr="00E429F1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+            </w:rPr>
+            <w:id w:val="1211075897"/>
+            <w:placeholder>
+              <w:docPart w:val="F2DBBC86F8AE4E91832242C5C381407F"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="10795" w:type="dxa"/>
+                <w:gridSpan w:val="19"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="75773841" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="00A5637A" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00E429F1" w:rsidRPr="00571261" w14:paraId="7E620A61" w14:textId="77777777" w:rsidTr="00087EB0">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59336776" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="00A5637A" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5637A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Suburb:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+            </w:rPr>
+            <w:id w:val="348460011"/>
+            <w:placeholder>
+              <w:docPart w:val="76DAAD83631A4661875E4630D8497676"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4139" w:type="dxa"/>
+                <w:gridSpan w:val="6"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="24150B16" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="00A5637A" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text4"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56571013" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="00A5637A" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5637A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>State:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+            </w:rPr>
+            <w:alias w:val="Select from List"/>
+            <w:tag w:val="Select from List"/>
+            <w:id w:val="1896624443"/>
+            <w:placeholder>
+              <w:docPart w:val="2A86EE6BED464792A1FB7915BBF50031"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:displayText="WA" w:value="WA"/>
+              <w:listItem w:displayText="SA" w:value="SA"/>
+              <w:listItem w:displayText="NT" w:value="NT"/>
+              <w:listItem w:displayText="ACT" w:value="ACT"/>
+              <w:listItem w:displayText="QLD" w:value="QLD"/>
+              <w:listItem w:displayText="TAS" w:value="TAS"/>
+              <w:listItem w:displayText="VIC" w:value="VIC"/>
+              <w:listItem w:displayText="NSW" w:value="NSW"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1498" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="651094DF" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="00A5637A" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text5"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1488" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="482C2566" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="00A5637A" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5637A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Postcode:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+            </w:rPr>
+            <w:id w:val="-113364081"/>
+            <w:placeholder>
+              <w:docPart w:val="3D6B39F8D78B4F3E9B7B3BF82D866C07"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1512" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="60A39398" w14:textId="77777777" w:rsidR="00E429F1" w:rsidRPr="00A5637A" w:rsidRDefault="00E429F1" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text6"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3054267A" w14:textId="77777777" w:rsidR="0039551D" w:rsidRPr="005A71CC" w:rsidRDefault="0039551D" w:rsidP="00C1417E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10909" w:type="dxa"/>
+        <w:tblInd w:w="-151" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1220"/>
+        <w:gridCol w:w="1156"/>
+        <w:gridCol w:w="3119"/>
+        <w:gridCol w:w="1556"/>
+        <w:gridCol w:w="854"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="771"/>
+        <w:gridCol w:w="247"/>
+        <w:gridCol w:w="1136"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001A4DD9" w:rsidRPr="00571261" w14:paraId="2B09933A" w14:textId="77777777" w:rsidTr="005F3D56">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10909" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B579AB" w14:textId="6384FC56" w:rsidR="001A4DD9" w:rsidRPr="00C1417E" w:rsidRDefault="001A4DD9" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1417E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SECTION </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2 –</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C1417E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00087EB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>DETAILS OF PROPOSED LIQUOR RESTRICTED PREMISES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00087EB0" w:rsidRPr="00571261" w14:paraId="7599ABE7" w14:textId="77777777" w:rsidTr="005F3D56">
+        <w:trPr>
+          <w:trHeight w:val="402"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10909" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="203A3F43" w14:textId="1A3C16B9" w:rsidR="00087EB0" w:rsidRPr="00087EB0" w:rsidRDefault="00087EB0" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00087EB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section 2.1 – Property Details </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E530BA" w:rsidRPr="00571261" w14:paraId="6DCF2EFC" w14:textId="77777777" w:rsidTr="005F3D56">
+        <w:trPr>
+          <w:trHeight w:val="536"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F732EA7" w14:textId="77777777" w:rsidR="00E530BA" w:rsidRPr="00A5637A" w:rsidRDefault="00E530BA" w:rsidP="004E4B0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5637A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Address of property:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8533" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35392F0F" w14:textId="1E95733B" w:rsidR="00E530BA" w:rsidRPr="00A5637A" w:rsidRDefault="00000000" w:rsidP="004E4B0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="-1518231934"/>
+                <w:placeholder>
+                  <w:docPart w:val="09B9482C8C1A43E9A634F6B4D09D829D"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E530BA" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00E530BA" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00E530BA" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00E530BA" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00E530BA" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E530BA" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E530BA" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E530BA" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E530BA" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E530BA" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E530BA" w:rsidRPr="00A5637A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF6A40" w:rsidRPr="00571261" w14:paraId="4D724082" w14:textId="77777777" w:rsidTr="005F3D56">
+        <w:trPr>
+          <w:trHeight w:val="402"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19C11AA9" w14:textId="08FF2E91" w:rsidR="0000381C" w:rsidRPr="00A5637A" w:rsidRDefault="0000381C" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5637A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Suburb:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4275" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58C1238A" w14:textId="11649C23" w:rsidR="0000381C" w:rsidRPr="00A5637A" w:rsidRDefault="00000000" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="1098757209"/>
+                <w:placeholder>
+                  <w:docPart w:val="2541C1F4167E4C74B7315544C0CD7993"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0000381C" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="0000381C" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="0000381C" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="0000381C" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="0000381C" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="0000381C" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="0000381C" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="0000381C" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="0000381C" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="0000381C" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="047D44BF" w14:textId="3DAF445B" w:rsidR="0000381C" w:rsidRPr="00A5637A" w:rsidRDefault="0000381C" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5637A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>State:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="854" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35F6D05E" w14:textId="77777777" w:rsidR="0000381C" w:rsidRPr="00A5637A" w:rsidRDefault="00000000" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="-1299995411"/>
+                <w:placeholder>
+                  <w:docPart w:val="465BEAF0A662466B856582A4D7D06326"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0000381C" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="0000381C" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="0000381C" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="0000381C" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="0000381C" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="0000381C" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="0000381C" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="0000381C" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="0000381C" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="0000381C" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1621" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20C4E8A4" w14:textId="3D1DA95B" w:rsidR="0000381C" w:rsidRPr="00A5637A" w:rsidRDefault="0000381C" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5637A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Postcode:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1383" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20288490" w14:textId="329532A6" w:rsidR="0000381C" w:rsidRPr="00A5637A" w:rsidRDefault="00000000" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="1724169903"/>
+                <w:placeholder>
+                  <w:docPart w:val="C0EAB7A66E794E3E8C81024F9B1E66A4"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0000381C" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="0000381C" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="0000381C" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="0000381C" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="0000381C" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="0000381C" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="0000381C" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="0000381C" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="0000381C" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="0000381C" w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F3A41" w:rsidRPr="0039551D" w14:paraId="10ABE0AD" w14:textId="77777777" w:rsidTr="005F3D56">
+        <w:trPr>
+          <w:trHeight w:val="1142"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8755" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B1B3218" w14:textId="77777777" w:rsidR="000F3A41" w:rsidRPr="00A5637A" w:rsidRDefault="000F3A41" w:rsidP="008A28F4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5637A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Will the restricted area include the front, side, backyard, any external buildings (E.G., garden sheds) and the inside of the house?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03D05E56" w14:textId="5A42EF60" w:rsidR="000F3A41" w:rsidRPr="00A5637A" w:rsidRDefault="000F3A41" w:rsidP="000F3A41">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5637A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>If NO, please describe the area to be declared restricted below.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1018" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62FA9CD9" w14:textId="7300D089" w:rsidR="000F3A41" w:rsidRPr="00A5637A" w:rsidRDefault="000F3A41" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5637A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="123434040"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33564BEF" w14:textId="738E6FE5" w:rsidR="000F3A41" w:rsidRPr="00A5637A" w:rsidRDefault="000F3A41" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5637A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="189350598"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00A5637A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A4DD9" w:rsidRPr="00571261" w14:paraId="4F25E278" w14:textId="77777777" w:rsidTr="005F3D56">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10909" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD6FFF3" w14:textId="0AE1C117" w:rsidR="001A4DD9" w:rsidRPr="00571261" w:rsidRDefault="00000000" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1996408536"/>
+                <w:placeholder>
+                  <w:docPart w:val="43E19AD78C5B4A35A8E6996ABA6AF6A3"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="000F3A41">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="000F3A41">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="000F3A41">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="000F3A41">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="000F3A41">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="000F3A41">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="000F3A41">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="000F3A41">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="000F3A41">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="000F3A41">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC5E77" w:rsidRPr="00571261" w14:paraId="7F953BB8" w14:textId="77777777" w:rsidTr="005F3D56">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10909" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CDC0413" w14:textId="77777777" w:rsidR="00EC5E77" w:rsidRPr="00571261" w:rsidRDefault="00EC5E77" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3B7A" w:rsidRPr="00571261" w14:paraId="7A65988F" w14:textId="77777777" w:rsidTr="005F3D56">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10909" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7700F28A" w14:textId="77777777" w:rsidR="005E3B7A" w:rsidRPr="00571261" w:rsidRDefault="005E3B7A" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E3B7A" w:rsidRPr="00571261" w14:paraId="137DEC49" w14:textId="77777777" w:rsidTr="005F3D56">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10909" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C11D750" w14:textId="77777777" w:rsidR="005E3B7A" w:rsidRPr="00571261" w:rsidRDefault="005E3B7A" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="69FDDD7A" w14:textId="77777777" w:rsidR="005F3D56" w:rsidRDefault="005F3D56" w:rsidP="00042D30">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="005F3D56" w:rsidSect="005F3D56">
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="2127" w:right="720" w:bottom="992" w:left="720" w:header="510" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10915" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6"/>
+        <w:gridCol w:w="549"/>
+        <w:gridCol w:w="558"/>
+        <w:gridCol w:w="137"/>
+        <w:gridCol w:w="276"/>
+        <w:gridCol w:w="277"/>
+        <w:gridCol w:w="466"/>
+        <w:gridCol w:w="384"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="726"/>
+        <w:gridCol w:w="2544"/>
+        <w:gridCol w:w="430"/>
+        <w:gridCol w:w="593"/>
+        <w:gridCol w:w="328"/>
+        <w:gridCol w:w="381"/>
+        <w:gridCol w:w="541"/>
+        <w:gridCol w:w="449"/>
+        <w:gridCol w:w="402"/>
+        <w:gridCol w:w="734"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001A4DD9" w:rsidRPr="00571261" w14:paraId="468C8435" w14:textId="77777777" w:rsidTr="009F4A3C">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="561"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10909" w:type="dxa"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B6E0396" w14:textId="5C025328" w:rsidR="001A4DD9" w:rsidRPr="00E13187" w:rsidRDefault="00710D6D" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E13187">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Section 2 </w:t>
+            </w:r>
+            <w:r w:rsidR="00E13187" w:rsidRPr="00E13187">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>– Property Details cont’d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C17FD4" w:rsidRPr="00571261" w14:paraId="48607657" w14:textId="77777777" w:rsidTr="009F4A3C">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10909" w:type="dxa"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A2749C" w14:textId="56C30068" w:rsidR="00C17FD4" w:rsidRPr="00240383" w:rsidRDefault="00C17FD4" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00240383">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does the restricted area include any common areas as a part of a complex (e.g. residential complex, strata title, duplex or triplex), which is shared or used by other persons not residing in the proposed restricted premises but in the rest of the complex?  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F77AFC" w:rsidRPr="00571261" w14:paraId="2CAA0CA4" w14:textId="77777777" w:rsidTr="00F77AFC">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1244" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CDBB249" w14:textId="75CAA6A6" w:rsidR="002304E0" w:rsidRPr="00240383" w:rsidRDefault="00000000" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="-1339844866"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00D14521" w:rsidRPr="00D14521">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D14521">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">    Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1019" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="535363CC" w14:textId="4AC07D94" w:rsidR="002304E0" w:rsidRPr="00240383" w:rsidRDefault="00000000" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="-1229375202"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00D14521" w:rsidRPr="00D14521">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D14521">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">    No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8646" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D7A01F5" w14:textId="5E0CB5C7" w:rsidR="002304E0" w:rsidRPr="005E3B7A" w:rsidRDefault="00240383" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00240383">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7459">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>“YES”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00240383">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> please provide detail of what included area(s) are shared and who shares those areas (attach additional pages if required</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB7459">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00240383">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00240383">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00240383">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00710D6D" w:rsidRPr="00571261" w14:paraId="6BDC6427" w14:textId="77777777" w:rsidTr="009F4A3C">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+            </w:rPr>
+            <w:id w:val="1631061821"/>
+            <w:placeholder>
+              <w:docPart w:val="B63AD075268A402495E03A7FCB92F622"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="10909" w:type="dxa"/>
+                <w:gridSpan w:val="18"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="130CC488" w14:textId="05032274" w:rsidR="00710D6D" w:rsidRPr="00571261" w:rsidRDefault="00500732" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00866360">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00866360">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00866360">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00866360">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00866360">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00866360">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00866360">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00866360">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00866360">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00866360">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00710D6D" w:rsidRPr="00571261" w14:paraId="3E5530AC" w14:textId="77777777" w:rsidTr="009F4A3C">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10909" w:type="dxa"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00FB28B4" w14:textId="77777777" w:rsidR="00710D6D" w:rsidRPr="00571261" w:rsidRDefault="00710D6D" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00710D6D" w:rsidRPr="00571261" w14:paraId="56FDD6C4" w14:textId="77777777" w:rsidTr="009F4A3C">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10909" w:type="dxa"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65390190" w14:textId="77777777" w:rsidR="00710D6D" w:rsidRPr="00571261" w:rsidRDefault="00710D6D" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00500732" w:rsidRPr="00571261" w14:paraId="14323ACB" w14:textId="77777777" w:rsidTr="005A71CC">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7481" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1676199D" w14:textId="29DCAA86" w:rsidR="00500732" w:rsidRPr="00500732" w:rsidRDefault="00500732" w:rsidP="00421ADC">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00500732">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>I have attached an illustrated plan of the area to be declared as restricted</w:t>
+            </w:r>
+            <w:r w:rsidR="00421ADC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00500732">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="921" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF45C7E" w14:textId="2A48D9DA" w:rsidR="00500732" w:rsidRPr="00500732" w:rsidRDefault="00500732" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:id w:val="146328087"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="922" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4BC15BB9" w14:textId="1486CF08" w:rsidR="00500732" w:rsidRPr="00500732" w:rsidRDefault="00500732" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00500732">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53E8B12E" w14:textId="34A2E00D" w:rsidR="00500732" w:rsidRPr="00500732" w:rsidRDefault="00500732" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00500732">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="00F77AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:id w:val="-1662850345"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="734" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1BCFF68D" w14:textId="50E340DF" w:rsidR="00500732" w:rsidRPr="00500732" w:rsidRDefault="00500732" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00500732">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00710D6D" w:rsidRPr="00571261" w14:paraId="18EE2E9C" w14:textId="77777777" w:rsidTr="005A71CC">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10909" w:type="dxa"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="660640BB" w14:textId="77777777" w:rsidR="00710D6D" w:rsidRPr="005A71CC" w:rsidRDefault="00710D6D" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C1417E" w:rsidRPr="0039551D" w14:paraId="132565E1" w14:textId="77777777" w:rsidTr="009F4A3C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="578"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4E4E79" w14:textId="16B3C1D4" w:rsidR="00C1417E" w:rsidRPr="00AC577F" w:rsidRDefault="001A4DD9" w:rsidP="00B221AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:br w:type="column"/>
+            </w:r>
+            <w:r w:rsidR="00B221AD" w:rsidRPr="00AC577F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SECTION </w:t>
+            </w:r>
+            <w:r w:rsidR="0019286B" w:rsidRPr="00AC577F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00B221AD" w:rsidRPr="00AC577F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC25E7" w:rsidRPr="00AC577F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="00B221AD" w:rsidRPr="00AC577F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE4FE5" w:rsidRPr="00AC577F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DETAILS OF RESTRICTION </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0019286B" w:rsidRPr="00FC25E7" w14:paraId="0F177773" w14:textId="77777777" w:rsidTr="009F4A3C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="487"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="541A8E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BBB64D0" w14:textId="75F05A0A" w:rsidR="0019286B" w:rsidRPr="00AC577F" w:rsidRDefault="0019286B" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC577F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section 3.1 – </w:t>
+            </w:r>
+            <w:r w:rsidR="004D5771" w:rsidRPr="00AC577F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Details of </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE4FE5" w:rsidRPr="00AC577F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restriction </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4FE5" w:rsidRPr="00571261" w14:paraId="135AEBD1" w14:textId="78FD99D2" w:rsidTr="009F4A3C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D4C4D94" w14:textId="6B9B7509" w:rsidR="00CE4FE5" w:rsidRPr="00710CED" w:rsidRDefault="00CE4FE5" w:rsidP="00C44B04">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Please provide reasons for why you are seeking an alcohol restriction on the premises (attach additional pages if required):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4FE5" w:rsidRPr="00571261" w14:paraId="17A13BEF" w14:textId="77777777" w:rsidTr="009F4A3C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F768312" w14:textId="40B05D17" w:rsidR="00CE4FE5" w:rsidRPr="00710CED" w:rsidRDefault="00000000" w:rsidP="00C44B04">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1367051571"/>
+                <w:placeholder>
+                  <w:docPart w:val="8D8BA3E2F1B148A6922A3454E38F5DC2"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00F207E8">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00F207E8">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00F207E8">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00F207E8">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00F207E8">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00F207E8">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00F207E8">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00F207E8">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00F207E8">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00F207E8">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4FE5" w:rsidRPr="00571261" w14:paraId="4A12072C" w14:textId="77777777" w:rsidTr="009F4A3C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F8C65E1" w14:textId="45AEF913" w:rsidR="00CE4FE5" w:rsidRPr="00710CED" w:rsidRDefault="00CE4FE5" w:rsidP="00C44B04">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4FE5" w:rsidRPr="00571261" w14:paraId="6335F50A" w14:textId="77777777" w:rsidTr="009F4A3C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24DA03FA" w14:textId="12A44ABB" w:rsidR="00CE4FE5" w:rsidRPr="00710CED" w:rsidRDefault="00CE4FE5" w:rsidP="00C44B04">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00785D75" w:rsidRPr="00571261" w14:paraId="0A524027" w14:textId="77777777" w:rsidTr="009F4A3C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18081D21" w14:textId="71F0A748" w:rsidR="00785D75" w:rsidRPr="00710CED" w:rsidRDefault="00785D75" w:rsidP="00C44B04">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do you have any supporting </w:t>
+            </w:r>
+            <w:r w:rsidR="00F77AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>information</w:t>
+            </w:r>
+            <w:r w:rsidR="00C85F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D54A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">to accompany </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00710CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>your application (E.G., police reports, witness statements)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF6A40" w:rsidRPr="00571261" w14:paraId="6CC4A9EE" w14:textId="77777777" w:rsidTr="00F77AFC">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1113" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DAB86CC" w14:textId="77C0126A" w:rsidR="00785D75" w:rsidRPr="00785D75" w:rsidRDefault="00785D75" w:rsidP="00785D75">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00785D75">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="1837872710"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00785D75">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1156" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="785F2004" w14:textId="71977435" w:rsidR="00785D75" w:rsidRPr="00785D75" w:rsidRDefault="00785D75" w:rsidP="00785D75">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00785D75">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="-819960617"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00785D75">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8646" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28840BC7" w14:textId="4CEEF50F" w:rsidR="00785D75" w:rsidRPr="00710CED" w:rsidRDefault="00785D75" w:rsidP="00785D75">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00710CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00710CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>, please attach copies of supporting information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD1B14" w:rsidRPr="0039551D" w14:paraId="7882C184" w14:textId="77777777" w:rsidTr="00575726">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57371DE5" w14:textId="7C69DFB3" w:rsidR="00FD1B14" w:rsidRPr="00710CED" w:rsidRDefault="002D0AAA" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Do you want a permanent restriction or a restriction for a specific period?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D0AAA" w:rsidRPr="0039551D" w14:paraId="59011EEB" w14:textId="16AE8CE1" w:rsidTr="009F4A3C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="577"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1803" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52DBE586" w14:textId="32929B2E" w:rsidR="002D0AAA" w:rsidRPr="00710CED" w:rsidRDefault="002D0AAA" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00710CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ermanent </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:id w:val="1896922695"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="850" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="415F4318" w14:textId="0EC4FDF5" w:rsidR="002D0AAA" w:rsidRPr="00710CED" w:rsidRDefault="002D0AAA" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00710CED">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E9DC1C3" w14:textId="0C0BFF44" w:rsidR="002D0AAA" w:rsidRPr="00710CED" w:rsidRDefault="002D0AAA" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specific </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:id w:val="-1860348833"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="726" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="051F5213" w14:textId="03D9DA33" w:rsidR="002D0AAA" w:rsidRPr="00710CED" w:rsidRDefault="002D0AAA" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00710CED">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6402" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D9C5CAD" w14:textId="7264EBEE" w:rsidR="002D0AAA" w:rsidRPr="00710CED" w:rsidRDefault="002D0AAA" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>If for a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00710CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> specific period, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00710CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>please provide:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C3250E" w:rsidRPr="0039551D" w14:paraId="2A101620" w14:textId="77777777" w:rsidTr="00E75DF3">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="557"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2653" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06EF9100" w14:textId="3C51857D" w:rsidR="002D0AAA" w:rsidRPr="00710CED" w:rsidRDefault="002D0AAA" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Start Date</w:t>
+            </w:r>
+            <w:r w:rsidR="000E27A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00710CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9A6E57" w14:textId="7DC94936" w:rsidR="002D0AAA" w:rsidRPr="00710CED" w:rsidRDefault="00000000" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                </w:rPr>
+                <w:id w:val="-1168093934"/>
+                <w:placeholder>
+                  <w:docPart w:val="776292E529E4413AA5E0BAD670709868"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="002D0AAA" w:rsidRPr="00710CED">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="002D0AAA" w:rsidRPr="00710CED">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="002D0AAA" w:rsidRPr="00710CED">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="002D0AAA" w:rsidRPr="00710CED">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="002D0AAA" w:rsidRPr="00710CED">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="002D0AAA" w:rsidRPr="00710CED">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="002D0AAA" w:rsidRPr="00710CED">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="002D0AAA" w:rsidRPr="00710CED">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="002D0AAA" w:rsidRPr="00710CED">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="002D0AAA" w:rsidRPr="00710CED">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3567" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5287C211" w14:textId="21A4FAD6" w:rsidR="002D0AAA" w:rsidRPr="00710CED" w:rsidRDefault="002D0AAA" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>End Date</w:t>
+            </w:r>
+            <w:r w:rsidR="00575726">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42614E92" w14:textId="2B909A0F" w:rsidR="002D0AAA" w:rsidRPr="00710CED" w:rsidRDefault="00000000" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                </w:rPr>
+                <w:id w:val="1395401721"/>
+                <w:placeholder>
+                  <w:docPart w:val="EC940844590B422ABF6FC7AC89C71823"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="002D0AAA" w:rsidRPr="00710CED">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="002D0AAA" w:rsidRPr="00710CED">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="002D0AAA" w:rsidRPr="00710CED">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="002D0AAA" w:rsidRPr="00710CED">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="002D0AAA" w:rsidRPr="00710CED">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="002D0AAA" w:rsidRPr="00710CED">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="002D0AAA" w:rsidRPr="00710CED">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="002D0AAA" w:rsidRPr="00710CED">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="002D0AAA" w:rsidRPr="00710CED">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="002D0AAA" w:rsidRPr="00710CED">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D0AAA" w:rsidRPr="0039551D" w14:paraId="5D07DEE1" w14:textId="77777777" w:rsidTr="009F4A3C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="462D905B" w14:textId="7FDE3E1D" w:rsidR="002D0AAA" w:rsidRPr="00710CED" w:rsidRDefault="002B3A28" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provide reasons for seeking alcohol restrictions for a specific period </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00105878">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(attach additional pages if required)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00710CED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B3A28" w:rsidRPr="0039551D" w14:paraId="0C3C3BD8" w14:textId="77777777" w:rsidTr="009F4A3C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C20AA8F" w14:textId="524C775E" w:rsidR="002B3A28" w:rsidRPr="00710CED" w:rsidRDefault="00000000" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-80912294"/>
+                <w:placeholder>
+                  <w:docPart w:val="E985F5805A4840BFB63955FB8C64F0CF"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00105878">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00105878">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00105878">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00105878">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00105878">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00105878">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00105878">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00105878">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00105878">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00105878">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B3A28" w:rsidRPr="0039551D" w14:paraId="0DE4EE0A" w14:textId="77777777" w:rsidTr="009F4A3C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43A78D4F" w14:textId="77777777" w:rsidR="002B3A28" w:rsidRPr="00710CED" w:rsidRDefault="002B3A28" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B3A28" w:rsidRPr="0039551D" w14:paraId="07719DAB" w14:textId="77777777" w:rsidTr="005A71CC">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="228C9D0C" w14:textId="77777777" w:rsidR="002B3A28" w:rsidRPr="002D0AAA" w:rsidRDefault="002B3A28" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B3A28" w:rsidRPr="0039551D" w14:paraId="1875731D" w14:textId="77777777" w:rsidTr="005A71CC">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7CFFFE" w14:textId="77777777" w:rsidR="002B3A28" w:rsidRPr="002D0AAA" w:rsidRDefault="002B3A28" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C46C53" w:rsidRPr="00FC25E7" w14:paraId="4D28EACA" w14:textId="77777777" w:rsidTr="005A71CC">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1957" w:type="dxa"/>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="38115E"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20743ECE" w14:textId="77777777" w:rsidR="000C0C4B" w:rsidRPr="000003FC" w:rsidRDefault="000C0C4B" w:rsidP="000C0C4B">
+          <w:p w14:paraId="6C2B1DF3" w14:textId="77777777" w:rsidR="00C46C53" w:rsidRPr="005A71CC" w:rsidRDefault="00C46C53" w:rsidP="00042D30">
             <w:pPr>
-              <w:jc w:val="right"/>
-[...3 lines deleted...]
-                <w:spacing w:val="-3"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C46C53" w:rsidRPr="00FC25E7" w14:paraId="5BDB8F77" w14:textId="77777777" w:rsidTr="005A71CC">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="583"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="396E69BF" w14:textId="50044C84" w:rsidR="00C46C53" w:rsidRPr="00FC25E7" w:rsidRDefault="00C46C53" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5856">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-                <w:spacing w:val="-3"/>
+              <w:t>Section</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA5856">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">  Receipt No.</w:t>
+              <w:t xml:space="preserve"> 4 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA5856">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>DETAILS OF PROPERTY OWNER(S) &amp; OCCUPIER(S)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F95602" w:rsidRPr="00FC25E7" w14:paraId="15628C16" w14:textId="77777777" w:rsidTr="009F4A3C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="541A8E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77410B7C" w14:textId="575B5503" w:rsidR="00F95602" w:rsidRPr="00FC25E7" w:rsidRDefault="00F95602" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC25E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r w:rsidR="00C46C53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC25E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C46C53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC25E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="00193555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Details of Restricted Premises Occupants</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00193555" w:rsidRPr="00571261" w14:paraId="385875D3" w14:textId="77777777" w:rsidTr="009F4A3C">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="530"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7051" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CD5FBAF" w14:textId="77777777" w:rsidR="00193555" w:rsidRPr="00C46C53" w:rsidRDefault="00193555" w:rsidP="00911EB6">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C46C53">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">How many people call this property home? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1653330972"/>
+            <w:placeholder>
+              <w:docPart w:val="DB25A6928B7941A795AEB3E0AF9A08A6"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3858" w:type="dxa"/>
+                <w:gridSpan w:val="8"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="19DFC36A" w14:textId="4F4037AD" w:rsidR="00193555" w:rsidRPr="00911EB6" w:rsidRDefault="00193555" w:rsidP="00911EB6">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text6"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00193555" w:rsidRPr="00FC25E7" w14:paraId="40464E7F" w14:textId="77777777" w:rsidTr="009F4A3C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="148EAB17" w14:textId="18919D25" w:rsidR="00193555" w:rsidRPr="00AA5856" w:rsidRDefault="00193555" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5856">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Please list the names and ages of each person – including children</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA5856">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00307990">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(attach additional pages if required)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA5856">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F42C27" w:rsidRPr="00FC25E7" w14:paraId="0C188F65" w14:textId="77777777" w:rsidTr="009F4A3C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="555" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F44093D" w14:textId="32F78E59" w:rsidR="006C21B2" w:rsidRPr="00AA5856" w:rsidRDefault="006C21B2" w:rsidP="00C1557F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5856">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="971" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="269A3B74" w14:textId="77777777" w:rsidR="000C0C4B" w:rsidRPr="000003FC" w:rsidRDefault="000C0C4B" w:rsidP="000C0C4B">
+          <w:p w14:paraId="30234CAB" w14:textId="3EC420E0" w:rsidR="006C21B2" w:rsidRPr="00AA5856" w:rsidRDefault="006C21B2" w:rsidP="00C1557F">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5856">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7263" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5231C253" w14:textId="77777777" w:rsidR="006C21B2" w:rsidRDefault="00000000" w:rsidP="00C1557F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-2134545631"/>
+                <w:placeholder>
+                  <w:docPart w:val="8A5891D61C5D45EDAE57EEC33EF84E8F"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006C21B2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="006C21B2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="006C21B2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="006C21B2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="006C21B2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="006C21B2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="006C21B2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="006C21B2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="006C21B2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="006C21B2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="378D40C1" w14:textId="77777777" w:rsidR="00765D73" w:rsidRPr="00765D73" w:rsidRDefault="00765D73" w:rsidP="00765D73">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28A4BC0C" w14:textId="5822A063" w:rsidR="006C21B2" w:rsidRPr="006C21B2" w:rsidRDefault="006C21B2" w:rsidP="00C1557F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C21B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Age:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="720D879D" w14:textId="06FFE858" w:rsidR="006C21B2" w:rsidRPr="00193555" w:rsidRDefault="00000000" w:rsidP="00C1557F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1058129621"/>
+                <w:placeholder>
+                  <w:docPart w:val="7D8BB7B94E2D47E5BDC0B023C58DEC02"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006C21B2" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="006C21B2" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="006C21B2" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="006C21B2" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="006C21B2" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="006C21B2" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="006C21B2" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="006C21B2" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="006C21B2" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="006C21B2" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C0C4B" w:rsidRPr="000003FC" w14:paraId="7A94E811" w14:textId="77777777" w:rsidTr="000C0C4B">
+      <w:tr w:rsidR="00F42C27" w:rsidRPr="00FC25E7" w14:paraId="6D6714FE" w14:textId="77777777" w:rsidTr="009F4A3C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="555" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="141841ED" w14:textId="56D001BD" w:rsidR="00CF6A40" w:rsidRPr="00AA5856" w:rsidRDefault="00CF6A40" w:rsidP="00CF6A40">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5856">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="971" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="01A5DB8C" w14:textId="366AA249" w:rsidR="00CF6A40" w:rsidRPr="00AA5856" w:rsidRDefault="00CF6A40" w:rsidP="00765D73">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5856">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7263" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C46E965" w14:textId="77777777" w:rsidR="00CF6A40" w:rsidRPr="00193555" w:rsidRDefault="00000000" w:rsidP="00CF6A40">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="2146309981"/>
+                <w:placeholder>
+                  <w:docPart w:val="8ADD188B47AB48FC8DCF76D69164648F"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5774A606" w14:textId="514280E9" w:rsidR="00CF6A40" w:rsidRPr="00CF6A40" w:rsidRDefault="00CF6A40" w:rsidP="00CF6A40">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6A40">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Age:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71FF6232" w14:textId="19149226" w:rsidR="00CF6A40" w:rsidRPr="00193555" w:rsidRDefault="00000000" w:rsidP="00CF6A40">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1420300072"/>
+                <w:placeholder>
+                  <w:docPart w:val="7388C503290B4CADA54AE78CDA2E935F"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="16AE6367" w14:textId="77777777" w:rsidR="00765D73" w:rsidRDefault="00765D73" w:rsidP="00CF6A40">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00765D73" w:rsidSect="00765D73">
+          <w:headerReference w:type="even" r:id="rId13"/>
+          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:footerReference w:type="first" r:id="rId16"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="284" w:right="720" w:bottom="567" w:left="720" w:header="510" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10915" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="555"/>
+        <w:gridCol w:w="438"/>
+        <w:gridCol w:w="257"/>
+        <w:gridCol w:w="26"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="1140"/>
+        <w:gridCol w:w="2791"/>
+        <w:gridCol w:w="497"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="426"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="541"/>
+        <w:gridCol w:w="167"/>
+        <w:gridCol w:w="282"/>
+        <w:gridCol w:w="1136"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00765D73" w:rsidRPr="00FC25E7" w14:paraId="7B0FA856" w14:textId="77777777" w:rsidTr="00765D73">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="541A8E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA52F2D" w14:textId="4A4542AC" w:rsidR="00765D73" w:rsidRPr="00765D73" w:rsidRDefault="00765D73" w:rsidP="00765D73">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Section 4.1 – Details of Restricted Premises Occupants Continued</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F42C27" w:rsidRPr="00FC25E7" w14:paraId="7A8B3769" w14:textId="77777777" w:rsidTr="009F4A3C">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43EDA3B6" w14:textId="04DF8276" w:rsidR="00CF6A40" w:rsidRPr="00AA5856" w:rsidRDefault="00CF6A40" w:rsidP="00CF6A40">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5856">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="971" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EAE63FF" w14:textId="33E089FC" w:rsidR="00CF6A40" w:rsidRPr="00AA5856" w:rsidRDefault="00CF6A40" w:rsidP="00CF6A40">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5856">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7263" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69F8A3D6" w14:textId="77777777" w:rsidR="00CF6A40" w:rsidRPr="00193555" w:rsidRDefault="00000000" w:rsidP="00CF6A40">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="590440988"/>
+                <w:placeholder>
+                  <w:docPart w:val="E3D4747D788949D682062F885D470F3E"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="02B22E93" w14:textId="7F58527E" w:rsidR="00CF6A40" w:rsidRPr="00CF6A40" w:rsidRDefault="00CF6A40" w:rsidP="00CF6A40">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6A40">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Age:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="269D45CB" w14:textId="0B567274" w:rsidR="00CF6A40" w:rsidRPr="00193555" w:rsidRDefault="00000000" w:rsidP="00CF6A40">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-770855589"/>
+                <w:placeholder>
+                  <w:docPart w:val="65781F44541441798794CC35102B5212"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF6A40" w:rsidRPr="00FC25E7" w14:paraId="41A63448" w14:textId="77777777" w:rsidTr="009F4A3C">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15BB4E49" w14:textId="0D9C9155" w:rsidR="00CF6A40" w:rsidRPr="00AA5856" w:rsidRDefault="00CF6A40" w:rsidP="00CF6A40">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5856">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="971" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB6F114" w14:textId="481A5C9E" w:rsidR="00CF6A40" w:rsidRPr="00AA5856" w:rsidRDefault="00CF6A40" w:rsidP="00CF6A40">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5856">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7263" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77EBFDB2" w14:textId="77777777" w:rsidR="00CF6A40" w:rsidRPr="00193555" w:rsidRDefault="00000000" w:rsidP="00CF6A40">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1652637978"/>
+                <w:placeholder>
+                  <w:docPart w:val="1C5AB7424A304872A9E123AA5C11E235"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="33707B0B" w14:textId="257AD7B2" w:rsidR="00CF6A40" w:rsidRPr="00CF6A40" w:rsidRDefault="00CF6A40" w:rsidP="00CF6A40">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6A40">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Age:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49D9BFF7" w14:textId="13B74BED" w:rsidR="00CF6A40" w:rsidRPr="00193555" w:rsidRDefault="00000000" w:rsidP="00CF6A40">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-227621980"/>
+                <w:placeholder>
+                  <w:docPart w:val="7C55752ABFD941D68D3AD0C766E2E5CA"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF6A40" w:rsidRPr="00FC25E7" w14:paraId="00DB3371" w14:textId="77777777" w:rsidTr="009F4A3C">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E87FA4" w14:textId="4A8020A7" w:rsidR="00CF6A40" w:rsidRPr="00AA5856" w:rsidRDefault="00CF6A40" w:rsidP="00CF6A40">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5856">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="971" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C757DFD" w14:textId="365FEB98" w:rsidR="00CF6A40" w:rsidRPr="00AA5856" w:rsidRDefault="00CF6A40" w:rsidP="00CF6A40">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5856">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7263" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A370A95" w14:textId="77777777" w:rsidR="00CF6A40" w:rsidRPr="00193555" w:rsidRDefault="00000000" w:rsidP="00CF6A40">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="209397617"/>
+                <w:placeholder>
+                  <w:docPart w:val="2BA0647E9824496BA0352E160912E760"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C9DC58E" w14:textId="74B195D0" w:rsidR="00CF6A40" w:rsidRPr="00CF6A40" w:rsidRDefault="00CF6A40" w:rsidP="00CF6A40">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6A40">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Age:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="203087EC" w14:textId="20C3E227" w:rsidR="00CF6A40" w:rsidRPr="00193555" w:rsidRDefault="00000000" w:rsidP="00CF6A40">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-117754973"/>
+                <w:placeholder>
+                  <w:docPart w:val="BBCEC07E5FF94BFF92465E46A300332C"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF6A40" w:rsidRPr="00FC25E7" w14:paraId="693FCB60" w14:textId="77777777" w:rsidTr="009F4A3C">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33569137" w14:textId="3071780B" w:rsidR="00CF6A40" w:rsidRPr="00AA5856" w:rsidRDefault="00CF6A40" w:rsidP="00CF6A40">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5856">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="971" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B0DB9F5" w14:textId="18DE0A07" w:rsidR="00CF6A40" w:rsidRPr="00AA5856" w:rsidRDefault="00CF6A40" w:rsidP="00CF6A40">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5856">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7263" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D040EB6" w14:textId="77777777" w:rsidR="00CF6A40" w:rsidRPr="00193555" w:rsidRDefault="00000000" w:rsidP="00CF6A40">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-635800243"/>
+                <w:placeholder>
+                  <w:docPart w:val="59F036D5C79D446D8A0821474AE9292F"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FB52E8A" w14:textId="5BCD37B5" w:rsidR="00CF6A40" w:rsidRPr="00CF6A40" w:rsidRDefault="00CF6A40" w:rsidP="00CF6A40">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6A40">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Age:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74512D32" w14:textId="53C0EB78" w:rsidR="00CF6A40" w:rsidRPr="00193555" w:rsidRDefault="00000000" w:rsidP="00CF6A40">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-363220288"/>
+                <w:placeholder>
+                  <w:docPart w:val="39711D459F34449BB1F96B02D44C540A"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF6A40" w:rsidRPr="00FC25E7" w14:paraId="35D26921" w14:textId="77777777" w:rsidTr="009F4A3C">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="299D8CBB" w14:textId="0C16FB84" w:rsidR="00CF6A40" w:rsidRPr="00AA5856" w:rsidRDefault="00CF6A40" w:rsidP="00C1557F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5856">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="971" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C2CA0BA" w14:textId="19335FEC" w:rsidR="00CF6A40" w:rsidRPr="00AA5856" w:rsidRDefault="00CF6A40" w:rsidP="00C1557F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA5856">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7263" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="525C0364" w14:textId="77777777" w:rsidR="00CF6A40" w:rsidRPr="00193555" w:rsidRDefault="00000000" w:rsidP="00C1557F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="2052259466"/>
+                <w:placeholder>
+                  <w:docPart w:val="14E4F85BB49348659FA9175B3943C222"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00FC7782">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EFAF38A" w14:textId="42F69C81" w:rsidR="00CF6A40" w:rsidRPr="00CF6A40" w:rsidRDefault="00CF6A40" w:rsidP="00C1557F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF6A40">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Age:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F6A2320" w14:textId="3A071DE6" w:rsidR="00CF6A40" w:rsidRPr="00193555" w:rsidRDefault="00000000" w:rsidP="00C1557F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1831872514"/>
+                <w:placeholder>
+                  <w:docPart w:val="F5A67CC8773A46C390DDEBC45B31D13E"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00CF6A40" w:rsidRPr="00720E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D0D2A" w:rsidRPr="00FC25E7" w14:paraId="1675D050" w14:textId="77777777" w:rsidTr="009F4A3C">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1957" w:type="dxa"/>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="541A8E"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2374B269" w14:textId="77777777" w:rsidR="000C0C4B" w:rsidRPr="000003FC" w:rsidRDefault="000C0C4B" w:rsidP="000C0C4B">
+          <w:p w14:paraId="02C33931" w14:textId="24550B4F" w:rsidR="001D0D2A" w:rsidRPr="00FC25E7" w:rsidRDefault="001D0D2A" w:rsidP="00042D30">
             <w:pPr>
-              <w:jc w:val="right"/>
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000003FC">
-[...7 lines deleted...]
-              <w:t>Amount Paid</w:t>
+            <w:r w:rsidRPr="00FC25E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA5856">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>4.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC25E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA5856">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Owners Details </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA5856" w:rsidRPr="00FC25E7" w14:paraId="3BC3B6C0" w14:textId="77777777" w:rsidTr="00C3250E">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21AB17FB" w14:textId="45828C75" w:rsidR="00AA5856" w:rsidRPr="00C46C53" w:rsidRDefault="009E461E" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C46C53">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name of Owners (if not </w:t>
+            </w:r>
+            <w:r w:rsidR="00C46C53" w:rsidRPr="00C46C53">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C46C53">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">applicant) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA5856" w:rsidRPr="00FC25E7" w14:paraId="36634648" w14:textId="77777777" w:rsidTr="00C3250E">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="253326C6" w14:textId="65B8C6E9" w:rsidR="00AA5856" w:rsidRPr="009E461E" w:rsidRDefault="00000000" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1881045672"/>
+                <w:placeholder>
+                  <w:docPart w:val="3E93A234629946EA8F42FD612F1C33E8"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C1557F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00C1557F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00C1557F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00C1557F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00C1557F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C1557F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C1557F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C1557F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C1557F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C1557F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA5856" w:rsidRPr="00FC25E7" w14:paraId="7449E569" w14:textId="77777777" w:rsidTr="00C3250E">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF9915A" w14:textId="77777777" w:rsidR="00AA5856" w:rsidRPr="009E461E" w:rsidRDefault="00AA5856" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA5856" w:rsidRPr="00FC25E7" w14:paraId="6E323064" w14:textId="77777777" w:rsidTr="00C3250E">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51F2E46E" w14:textId="77777777" w:rsidR="00AA5856" w:rsidRPr="009E461E" w:rsidRDefault="00AA5856" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C46C53" w:rsidRPr="00C46C53" w14:paraId="60088630" w14:textId="77777777" w:rsidTr="00C3250E">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="790F0D46" w14:textId="77777777" w:rsidR="00C46C53" w:rsidRPr="00C46C53" w:rsidRDefault="00C46C53" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C46C53">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Address: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="9665" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EED2442" w14:textId="77777777" w:rsidR="000C0C4B" w:rsidRPr="000003FC" w:rsidRDefault="000C0C4B" w:rsidP="000C0C4B">
+          <w:p w14:paraId="7D3B1E5B" w14:textId="7353E932" w:rsidR="00C46C53" w:rsidRPr="00C46C53" w:rsidRDefault="00000000" w:rsidP="00042D30">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="2105151460"/>
+                <w:placeholder>
+                  <w:docPart w:val="D5DDA9A2AAA6470093677A38BE34D8B2"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C1557F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00C1557F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00C1557F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00C1557F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00C1557F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C1557F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C1557F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C1557F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C1557F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C1557F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C3250E" w:rsidRPr="00C46C53" w14:paraId="7F3C75AC" w14:textId="77777777" w:rsidTr="00E75DF3">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61B1DAB5" w14:textId="77777777" w:rsidR="00C3250E" w:rsidRPr="00C46C53" w:rsidRDefault="00C3250E" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C46C53">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Suburb: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F029690" w14:textId="3FA47A2D" w:rsidR="00C3250E" w:rsidRPr="00C46C53" w:rsidRDefault="00000000" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-576514930"/>
+                <w:placeholder>
+                  <w:docPart w:val="34EED733E18A43FAB1BC782E0F20A7D9"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C3250E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00C3250E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00C3250E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00C3250E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00C3250E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C3250E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C3250E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C3250E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C3250E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C3250E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10A832B9" w14:textId="4C82407F" w:rsidR="00C3250E" w:rsidRPr="00C46C53" w:rsidRDefault="00C3250E" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>State:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FAE8AFF" w14:textId="08851634" w:rsidR="00C3250E" w:rsidRPr="00C46C53" w:rsidRDefault="00000000" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="267212091"/>
+                <w:placeholder>
+                  <w:docPart w:val="3D193208474D4D1789929E08C5CE57BA"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C3250E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00C3250E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00C3250E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00C3250E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00C3250E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C3250E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C3250E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C3250E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C3250E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C3250E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06171D6D" w14:textId="1FFAB64E" w:rsidR="00C3250E" w:rsidRPr="00C46C53" w:rsidRDefault="00C3250E" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C46C53">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Postcode:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1585" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D213D60" w14:textId="08B72D53" w:rsidR="00C3250E" w:rsidRPr="00C46C53" w:rsidRDefault="00000000" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="452758133"/>
+                <w:placeholder>
+                  <w:docPart w:val="CDEB4C8900114DBCA90ACFAEAB4F41FD"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C3250E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00C3250E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00C3250E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00C3250E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00C3250E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C3250E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C3250E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C3250E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C3250E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C3250E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E75DF3" w:rsidRPr="0039551D" w14:paraId="284341FE" w14:textId="77777777" w:rsidTr="00EE7473">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C61C95" w14:textId="21698A31" w:rsidR="00E75DF3" w:rsidRPr="0039551D" w:rsidRDefault="00E75DF3" w:rsidP="00EE7473">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C22FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Have all Owners or Occupiers of the premises been advised of the application (where the premises is part of a strata title, apartment complex, duplex, triplex or otherwise shared common areas, has the applicant advised all occupiers)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB20E3" w:rsidRPr="00571261" w14:paraId="1C032C93" w14:textId="77777777" w:rsidTr="00524DAF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="138"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B756CCF" w14:textId="20BD128A" w:rsidR="00EB20E3" w:rsidRDefault="00EB20E3" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="-1813774003"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006566C5" w:rsidRPr="006566C5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4464" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62DC3C14" w14:textId="171B6285" w:rsidR="00EB20E3" w:rsidRDefault="006566C5" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:r w:rsidR="005A616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E3B7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>lease attach acknowledgement consent form with this application</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="922" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35F9C746" w14:textId="4F87EAEF" w:rsidR="00EB20E3" w:rsidRDefault="006566C5" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="-1610345305"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="006566C5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D4CF295" w14:textId="377C65CC" w:rsidR="00EB20E3" w:rsidRDefault="006566C5" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3B7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E3B7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, all owners and occupiers will need to be advised </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E3B7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>PRIOR</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E3B7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to lodging this application.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB20E3" w:rsidRPr="00571261" w14:paraId="01233ACE" w14:textId="77777777" w:rsidTr="009F4A3C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="138"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BFD57EF" w14:textId="77777777" w:rsidR="00EB20E3" w:rsidRDefault="00EB20E3" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...199 lines deleted...]
-      <w:tr w:rsidR="003B3584" w:rsidRPr="000003FC" w14:paraId="3068346A" w14:textId="77777777" w:rsidTr="009C14EC">
+      <w:tr w:rsidR="00524DAF" w:rsidRPr="00571261" w14:paraId="4C260295" w14:textId="77777777" w:rsidTr="00F42320">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="449"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10768" w:type="dxa"/>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3956CD1A" w14:textId="77777777" w:rsidR="003B3584" w:rsidRPr="000003FC" w:rsidRDefault="003B3584" w:rsidP="003B3584">
+          <w:p w14:paraId="37477A27" w14:textId="08C5B1F7" w:rsidR="00524DAF" w:rsidRPr="006C22FB" w:rsidRDefault="00524DAF" w:rsidP="005A616A">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C22FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Do all Owners and Occupiers consent to the application?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A616A" w:rsidRPr="00571261" w14:paraId="04D1149A" w14:textId="77777777" w:rsidTr="00F42320">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="653"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54ED954B" w14:textId="05C66DE9" w:rsidR="005A616A" w:rsidRPr="006C22FB" w:rsidRDefault="005A616A" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="629295321"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="005A616A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4464" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="398535EA" w14:textId="49E6DCB1" w:rsidR="005A616A" w:rsidRPr="005A616A" w:rsidRDefault="005A616A" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidRPr="005A616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">In relation to the premises, are you the: </w:t>
+              <w:t>, please attach the acknowledgement and consent form with this application</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="732C493A" w14:textId="77777777" w:rsidR="00A23FCD" w:rsidRPr="000003FC" w:rsidRDefault="00A23FCD" w:rsidP="00A23FCD">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="922" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4672196A" w14:textId="36F8E43C" w:rsidR="005A616A" w:rsidRPr="006C22FB" w:rsidRDefault="005A616A" w:rsidP="00042D30">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-                <w:b/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="-659775996"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="005A616A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BBF4BF0" w14:textId="1033323F" w:rsidR="005A616A" w:rsidRPr="006C22FB" w:rsidRDefault="005A616A" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3B7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E3B7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:b/>
+              <w:t>NO,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E3B7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">OWNER </w:t>
+              <w:t xml:space="preserve"> please attach the reason/s why consent has not been given</w:t>
             </w:r>
-            <w:r w:rsidRPr="000003FC">
-[...15 lines deleted...]
-              </w:fldChar>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E3780" w:rsidRPr="00571261" w14:paraId="08E75086" w14:textId="77777777" w:rsidTr="00CC6467">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="573"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4702F8D4" w14:textId="7F11682E" w:rsidR="008E3780" w:rsidRPr="006C22FB" w:rsidRDefault="008E3780" w:rsidP="006C22FB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C22FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Has the WA Police been advised of the application?</w:t>
             </w:r>
-            <w:r w:rsidRPr="000003FC">
-[...5 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65E86FFD" w14:textId="2F8AA878" w:rsidR="008E3780" w:rsidRPr="006C22FB" w:rsidRDefault="008E3780" w:rsidP="006C22FB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C22FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Y</w:t>
             </w:r>
-            <w:r w:rsidRPr="000003FC">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00F42320">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>es</w:t>
             </w:r>
-            <w:r w:rsidRPr="000003FC">
-[...19 lines deleted...]
-                <w:spacing w:val="-6"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="000003FC">
-[...2 lines deleted...]
-                <w:b/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="1498304608"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="008E3780">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="693DF4DA" w14:textId="0685ED94" w:rsidR="008E3780" w:rsidRPr="006C22FB" w:rsidRDefault="008E3780" w:rsidP="006C22FB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="00F42320">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">o   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="726727147"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00F42320" w:rsidRPr="00F42320">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C1557F" w:rsidRPr="00571261" w14:paraId="094AC983" w14:textId="46B08FF6" w:rsidTr="009F4A3C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="388"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2666" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23442BA3" w14:textId="61416404" w:rsidR="00C1557F" w:rsidRPr="00C1557F" w:rsidRDefault="00C1557F" w:rsidP="00C1557F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1557F">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name of station:</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="1030678443"/>
+                <w:placeholder>
+                  <w:docPart w:val="803DCAF195C54DAF9619DAAAAF4EA280"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00C1557F">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text2"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00C1557F">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00C1557F">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00C1557F">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00C1557F">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00C1557F">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00C1557F">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00C1557F">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00C1557F">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00C1557F">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8249" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E8FA87B" w14:textId="2A90C0DB" w:rsidR="00C1557F" w:rsidRPr="00571261" w:rsidRDefault="00000000" w:rsidP="00C1557F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>OCCUPIER</w:t>
-[...234 lines deleted...]
-              </w:rPr>
             </w:pPr>
-          </w:p>
-[...1246 lines deleted...]
-              <w:r w:rsidR="000C0C4B" w:rsidRPr="00FA46A2">
+            <w:sdt>
+              <w:sdtPr>
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>https://www.lgirs.wa.gov.au/racing-gaming-and-liquor/liquor/banned-drinkers-register</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:id w:val="2091658754"/>
+                <w:placeholder>
+                  <w:docPart w:val="231B7E45C22D4462AC895C021A4FFE04"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C1557F" w:rsidRPr="006E1FA6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00C1557F" w:rsidRPr="006E1FA6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00C1557F" w:rsidRPr="006E1FA6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00C1557F" w:rsidRPr="006E1FA6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00C1557F" w:rsidRPr="006E1FA6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C1557F" w:rsidRPr="006E1FA6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C1557F" w:rsidRPr="006E1FA6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C1557F" w:rsidRPr="006E1FA6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C1557F" w:rsidRPr="006E1FA6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C1557F" w:rsidRPr="006E1FA6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C1557F" w:rsidRPr="00571261" w14:paraId="3F77147F" w14:textId="77777777" w:rsidTr="009F4A3C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2666" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="063BFEF4" w14:textId="0D1D5F79" w:rsidR="00C1557F" w:rsidRPr="00C1557F" w:rsidRDefault="00C1557F" w:rsidP="00C1557F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1557F">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name of officer:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8249" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69A37973" w14:textId="741BFE3C" w:rsidR="00C1557F" w:rsidRDefault="00000000" w:rsidP="00C1557F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-279728244"/>
+                <w:placeholder>
+                  <w:docPart w:val="A2A4DDEAA25B40A5B97747E91153ADA0"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C1557F" w:rsidRPr="006E1FA6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00C1557F" w:rsidRPr="006E1FA6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00C1557F" w:rsidRPr="006E1FA6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00C1557F" w:rsidRPr="006E1FA6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00C1557F" w:rsidRPr="006E1FA6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C1557F" w:rsidRPr="006E1FA6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C1557F" w:rsidRPr="006E1FA6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C1557F" w:rsidRPr="006E1FA6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C1557F" w:rsidRPr="006E1FA6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C1557F" w:rsidRPr="006E1FA6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C1557F" w:rsidRPr="00571261" w14:paraId="5D89414F" w14:textId="77777777" w:rsidTr="009F4A3C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2666" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B982F98" w14:textId="7692F6BC" w:rsidR="00C1557F" w:rsidRPr="00C1557F" w:rsidRDefault="00C1557F" w:rsidP="00C1557F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1557F">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Contact phone number:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53212B4D" w14:textId="77777777" w:rsidR="003E667C" w:rsidRPr="000003FC" w:rsidRDefault="003E667C" w:rsidP="001C5D1A">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8249" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="565A33FC" w14:textId="0AED1A02" w:rsidR="00C1557F" w:rsidRDefault="00000000" w:rsidP="00C1557F">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000003FC">
-[...100 lines deleted...]
-            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-354038253"/>
+                <w:placeholder>
+                  <w:docPart w:val="3072704E6366449CAB606BB43772D908"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C1557F" w:rsidRPr="006E1FA6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00C1557F" w:rsidRPr="006E1FA6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00C1557F" w:rsidRPr="006E1FA6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00C1557F" w:rsidRPr="006E1FA6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00C1557F" w:rsidRPr="006E1FA6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C1557F" w:rsidRPr="006E1FA6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C1557F" w:rsidRPr="006E1FA6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C1557F" w:rsidRPr="006E1FA6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C1557F" w:rsidRPr="006E1FA6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00C1557F" w:rsidRPr="006E1FA6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28AFA2D2" w14:textId="77777777" w:rsidR="003B3584" w:rsidRPr="000003FC" w:rsidRDefault="003B3584" w:rsidP="003B3584">
+    <w:p w14:paraId="00DE25E9" w14:textId="77777777" w:rsidR="005F3D56" w:rsidRPr="005F3D56" w:rsidRDefault="005F3D56" w:rsidP="005F3D56">
       <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="750623BC" w14:textId="77777777" w:rsidR="003B3584" w:rsidRPr="000003FC" w:rsidRDefault="002B5263" w:rsidP="003B3584">
-[...23 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10768" w:type="dxa"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10915" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10768"/>
+        <w:gridCol w:w="8080"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1418"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B5263" w:rsidRPr="000003FC" w14:paraId="1198D593" w14:textId="77777777" w:rsidTr="009C14EC">
+      <w:tr w:rsidR="00C1557F" w:rsidRPr="00571261" w14:paraId="578FD3B0" w14:textId="77777777" w:rsidTr="009F4A3C">
+        <w:trPr>
+          <w:trHeight w:val="708"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10768" w:type="dxa"/>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0795CE26" w14:textId="77777777" w:rsidR="002B5263" w:rsidRPr="000003FC" w:rsidRDefault="002B5263" w:rsidP="002B5263">
+          <w:p w14:paraId="762A807B" w14:textId="4B24D0A8" w:rsidR="00C1557F" w:rsidRDefault="001A4E67" w:rsidP="00042D30">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...88 lines deleted...]
-              </mc:AlternateContent>
+            <w:r w:rsidRPr="00C1417E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SECTION </w:t>
             </w:r>
-            <w:r w:rsidR="002B5263" w:rsidRPr="000003FC">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Address of proposed restricted premises:  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 – </w:t>
+            </w:r>
+            <w:r w:rsidR="00F327F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BANNED DRINKERS REGISTER</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B9B8946" w14:textId="77777777" w:rsidR="002B5263" w:rsidRPr="000003FC" w:rsidRDefault="002B5263" w:rsidP="002B5263">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00631735" w:rsidRPr="00FC25E7" w14:paraId="71E4CF8C" w14:textId="77777777" w:rsidTr="009F4A3C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="541A8E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C3DC3D" w14:textId="75C8CF6B" w:rsidR="00631735" w:rsidRPr="00FC25E7" w:rsidRDefault="00631735" w:rsidP="005A71CC">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">Postcode: </w:t>
+            <w:r w:rsidRPr="00FC25E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r w:rsidR="001A4E67">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>5.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC25E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="001A4E67">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Banned Drinkers Register</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75C46683" w14:textId="77777777" w:rsidR="002B5263" w:rsidRPr="000003FC" w:rsidRDefault="009C14EC" w:rsidP="002B5263">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009625C8" w:rsidRPr="0039551D" w14:paraId="245707D4" w14:textId="77777777" w:rsidTr="009625C8">
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A3A438B" w14:textId="00E996E4" w:rsidR="009625C8" w:rsidRPr="00EE059A" w:rsidRDefault="009625C8" w:rsidP="001A4E67">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:before="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000003FC">
-[...73 lines deleted...]
-              </mc:AlternateContent>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Would you also like to voluntarily be placed on the Banned Drinkers Register (BDR)</w:t>
             </w:r>
-            <w:r w:rsidRPr="000003FC">
-[...73 lines deleted...]
-              </mc:AlternateContent>
+            <w:r w:rsidRPr="00315753">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4634F0FB" w14:textId="517425E5" w:rsidR="00393DF3" w:rsidRPr="000003FC" w:rsidRDefault="009C14EC" w:rsidP="003E02A9">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05CBE807" w14:textId="7E976863" w:rsidR="009625C8" w:rsidRPr="009625C8" w:rsidRDefault="009625C8" w:rsidP="00042D30">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000003FC">
-[...73 lines deleted...]
-              </mc:AlternateContent>
+            <w:r w:rsidRPr="009625C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes   </w:t>
             </w:r>
-            <w:r w:rsidR="00393DF3" w:rsidRPr="000003FC">
-[...6 lines deleted...]
-              <w:t>Will the restricted area include the front, side and back yard, any external buildings (e.g. garden sheds) and the inside of the house</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="1613712625"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="009625C8">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D9E134C" w14:textId="788A8941" w:rsidR="009625C8" w:rsidRPr="009625C8" w:rsidRDefault="009625C8" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009625C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">No   </w:t>
             </w:r>
-            <w:r w:rsidR="00393DF3" w:rsidRPr="000003FC">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">)?                    </w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="-1001129701"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="009625C8">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB6B5B" w:rsidRPr="00571261" w14:paraId="6CC16697" w14:textId="77777777" w:rsidTr="005F3D56">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10915" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1318C396" w14:textId="5C5732C0" w:rsidR="00BB6B5B" w:rsidRPr="001A4E67" w:rsidRDefault="006C147B" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">If you </w:t>
             </w:r>
-            <w:r w:rsidR="00393DF3" w:rsidRPr="000003FC">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Yes </w:t>
+            <w:r w:rsidR="00544047">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">have </w:t>
             </w:r>
-            <w:r w:rsidR="00393DF3" w:rsidRPr="000003FC">
-[...15 lines deleted...]
-              </w:fldChar>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">answered </w:t>
             </w:r>
-            <w:r w:rsidR="00393DF3" w:rsidRPr="000003FC">
-[...5 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            <w:r w:rsidR="00544047">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>“</w:t>
             </w:r>
-            <w:r w:rsidR="00393DF3" w:rsidRPr="000003FC">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>YES</w:t>
             </w:r>
-            <w:r w:rsidR="00393DF3" w:rsidRPr="000003FC">
-[...5 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+            <w:r w:rsidR="00544047">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>”,</w:t>
             </w:r>
-            <w:r w:rsidR="00393DF3" w:rsidRPr="000003FC">
-[...28 lines deleted...]
-                <w:spacing w:val="-6"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00393DF3" w:rsidRPr="000003FC">
-[...15 lines deleted...]
-              </w:fldChar>
+            <w:r w:rsidR="00172219">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidR="00393DF3" w:rsidRPr="000003FC">
-[...5 lines deleted...]
-              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            <w:r w:rsidR="00544047">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> member</w:t>
             </w:r>
-            <w:r w:rsidR="00393DF3" w:rsidRPr="000003FC">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00353A46">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the </w:t>
             </w:r>
-            <w:r w:rsidR="00393DF3" w:rsidRPr="000003FC">
-[...5 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+            <w:r w:rsidR="00172219">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Banned Drinker Team will </w:t>
             </w:r>
-            <w:r w:rsidR="00393DF3" w:rsidRPr="000003FC">
-[...5 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r w:rsidR="00353A46">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">phone you using the contact number </w:t>
             </w:r>
-            <w:r w:rsidR="00393DF3" w:rsidRPr="000003FC">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r w:rsidR="00172219">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>you p</w:t>
             </w:r>
-            <w:r w:rsidR="00393DF3" w:rsidRPr="000003FC">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">   </w:t>
+            <w:r w:rsidR="002737C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">rovided. </w:t>
+            </w:r>
+            <w:r w:rsidR="001A4E67" w:rsidRPr="00F327F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>BDR information -</w:t>
+            </w:r>
+            <w:r w:rsidR="001A4E67" w:rsidRPr="001A4E67">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidR="001A4E67" w:rsidRPr="001A4E67">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                </w:rPr>
+                <w:t>https://www.dlgsc.wa.gov.au/racing-gaming-and-liquor/liquor/banned-drinkers-register</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="001A4E67" w:rsidRPr="001A4E67">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="364DBCCD" w14:textId="55E07496" w:rsidR="00393DF3" w:rsidRPr="000003FC" w:rsidRDefault="00393DF3" w:rsidP="00C0400C">
+          <w:p w14:paraId="0932610A" w14:textId="70D75B59" w:rsidR="001A4E67" w:rsidRPr="001A4E67" w:rsidRDefault="001A4E67" w:rsidP="00042D30">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...313 lines deleted...]
-              </mc:AlternateContent>
+            <w:r w:rsidRPr="001A4E67">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>If voluntarily placed on the register, there will be a two-business day processing time to be removed off the register.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2F462685" w14:textId="77777777" w:rsidR="002B5263" w:rsidRPr="000003FC" w:rsidRDefault="002B5263" w:rsidP="002B5263">
+    <w:p w14:paraId="6786103A" w14:textId="77777777" w:rsidR="005F3D56" w:rsidRDefault="005F3D56" w:rsidP="000F7E42">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="005F3D56" w:rsidSect="00765D73">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="284" w:right="720" w:bottom="567" w:left="720" w:header="510" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="637F1D01" w14:textId="77777777" w:rsidR="00260124" w:rsidRPr="00787671" w:rsidRDefault="00260124" w:rsidP="000F7E42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3140860C" w14:textId="77777777" w:rsidR="002B5263" w:rsidRPr="000003FC" w:rsidRDefault="002B5263" w:rsidP="002B5263">
-[...33 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10768" w:type="dxa"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10797" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10768"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="142"/>
+        <w:gridCol w:w="7678"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B5263" w:rsidRPr="000003FC" w14:paraId="17CAE298" w14:textId="77777777" w:rsidTr="009C14EC">
+      <w:tr w:rsidR="00224B44" w:rsidRPr="00C1417E" w14:paraId="02E68FD0" w14:textId="77777777" w:rsidTr="00AC577F">
+        <w:trPr>
+          <w:trHeight w:val="668"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10768" w:type="dxa"/>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1322F0E9" w14:textId="2635BBD9" w:rsidR="00D90671" w:rsidRPr="000003FC" w:rsidRDefault="00D90671" w:rsidP="00D90671">
+          <w:p w14:paraId="1BB17BC9" w14:textId="78A4CE57" w:rsidR="00224B44" w:rsidRPr="00C1417E" w:rsidRDefault="00224B44" w:rsidP="00042D30">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00C1417E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SECTION </w:t>
+            </w:r>
+            <w:r w:rsidR="00F327F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – DECLARATION</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="3EE1765A" w14:textId="410F49BF" w:rsidR="000F542F" w:rsidRPr="000003FC" w:rsidRDefault="000F542F" w:rsidP="000F542F">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00224B44" w:rsidRPr="001636F6" w14:paraId="09714829" w14:textId="77777777" w:rsidTr="00042D30">
+        <w:trPr>
+          <w:trHeight w:val="1361"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6000E2EA" w14:textId="48B07762" w:rsidR="00F327F1" w:rsidRDefault="00224B44" w:rsidP="009D2467">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="34"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="10376"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r w:rsidRPr="001636F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I hereby declare that:</w:t>
+            </w:r>
+            <w:r w:rsidR="00F327F1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29B4FDB6" w14:textId="37D91368" w:rsidR="00224B44" w:rsidRPr="00F327F1" w:rsidRDefault="009D2467" w:rsidP="009D2467">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="10"/>
               </w:numPr>
-              <w:ind w:left="426" w:hanging="426"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="34"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="10376"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000003FC">
-[...2 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <mc:AlternateContent>
-[...66 lines deleted...]
-              </mc:AlternateContent>
+              <w:t>All details are true and correct and no relevant information is omitted.</w:t>
             </w:r>
-            <w:r w:rsidRPr="000003FC">
-[...2 lines deleted...]
-                <w:noProof/>
+          </w:p>
+          <w:p w14:paraId="1F75E8D0" w14:textId="6600288B" w:rsidR="00224B44" w:rsidRPr="001636F6" w:rsidRDefault="00224B44" w:rsidP="00F327F1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="34"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="10376"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Narrow"/>
+                <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Does the restricted area as defined include any common areas as a part of a complex (e.g. residential complex, strata title, duplex or triplex), which is shared or used by other persons not residing in the proposed restricted premises but in the rest of the complex</w:t>
-[...165 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5DAB20C8" w14:textId="70829736" w:rsidR="00187076" w:rsidRPr="000003FC" w:rsidRDefault="00187076" w:rsidP="00187076">
-[...1975 lines deleted...]
-          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00224B44" w:rsidRPr="0039551D" w14:paraId="6BD07556" w14:textId="77777777" w:rsidTr="00042D30">
+        <w:trPr>
+          <w:trHeight w:val="1321"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
-              <w:tblW w:w="0" w:type="auto"/>
-              <w:jc w:val="center"/>
+              <w:tblW w:w="10206" w:type="dxa"/>
+              <w:tblInd w:w="179" w:type="dxa"/>
               <w:tblBorders>
-                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="386"/>
-[...5 lines deleted...]
-              <w:gridCol w:w="2109"/>
+              <w:gridCol w:w="5140"/>
+              <w:gridCol w:w="980"/>
+              <w:gridCol w:w="4086"/>
             </w:tblGrid>
-            <w:tr w:rsidR="005A1036" w14:paraId="35FECF24" w14:textId="77777777" w:rsidTr="005A1036">
+            <w:tr w:rsidR="00224B44" w:rsidRPr="00571261" w14:paraId="245E0CF6" w14:textId="77777777" w:rsidTr="00042D30">
               <w:trPr>
-                <w:trHeight w:val="340"/>
-                <w:jc w:val="center"/>
+                <w:trHeight w:val="397"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="386" w:type="dxa"/>
-[...48 lines deleted...]
-                  <w:tcW w:w="4624" w:type="dxa"/>
+                  <w:tcW w:w="5140" w:type="dxa"/>
                   <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:vAlign w:val="bottom"/>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7D4C0D80" w14:textId="77777777" w:rsidR="005A1036" w:rsidRDefault="005A1036" w:rsidP="005A1036">
+                <w:p w14:paraId="59EA0324" w14:textId="77777777" w:rsidR="00224B44" w:rsidRPr="00571261" w:rsidRDefault="00224B44" w:rsidP="00042D30">
                   <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="74"/>
+                    <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="594" w:type="dxa"/>
-                  <w:vAlign w:val="bottom"/>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="69AEEB39" w14:textId="77777777" w:rsidR="005A1036" w:rsidRDefault="005A1036" w:rsidP="005A1036">
+                <w:p w14:paraId="01876967" w14:textId="77777777" w:rsidR="00224B44" w:rsidRPr="00571261" w:rsidRDefault="00224B44" w:rsidP="00042D30">
                   <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...25 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="671" w:type="dxa"/>
-                  <w:vAlign w:val="bottom"/>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="13778DCF" w14:textId="77777777" w:rsidR="005A1036" w:rsidRDefault="005A1036" w:rsidP="005A1036">
+                <w:p w14:paraId="42E3486B" w14:textId="77777777" w:rsidR="00224B44" w:rsidRPr="00571261" w:rsidRDefault="00224B44" w:rsidP="00042D30">
                   <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00224B44" w:rsidRPr="00571261" w14:paraId="289F7361" w14:textId="77777777" w:rsidTr="00042D30">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="47240160" w14:textId="77777777" w:rsidR="00224B44" w:rsidRPr="008A0C8E" w:rsidRDefault="00224B44" w:rsidP="00042D30">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008A0C8E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Signature </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="4B5588B4" w14:textId="77777777" w:rsidR="00224B44" w:rsidRPr="008A0C8E" w:rsidRDefault="00224B44" w:rsidP="00042D30">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2109" w:type="dxa"/>
+                  <w:tcW w:w="4086" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
                   </w:tcBorders>
-                  <w:vAlign w:val="bottom"/>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="6C87EF93" w14:textId="77777777" w:rsidR="005A1036" w:rsidRDefault="005A1036" w:rsidP="005A1036">
+                <w:p w14:paraId="2B6A5083" w14:textId="77777777" w:rsidR="00224B44" w:rsidRPr="008A0C8E" w:rsidRDefault="00224B44" w:rsidP="00042D30">
                   <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:r w:rsidRPr="008A0C8E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Date</w:t>
+                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005A1036" w14:paraId="7EED016B" w14:textId="77777777" w:rsidTr="005A1036">
+          </w:tbl>
+          <w:p w14:paraId="081A1626" w14:textId="77777777" w:rsidR="00224B44" w:rsidRPr="0039551D" w:rsidRDefault="00224B44" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F327F1" w14:paraId="1852D4B9" w14:textId="77777777" w:rsidTr="00090342">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="782AAD9A" w14:textId="2AB68236" w:rsidR="00F327F1" w:rsidRDefault="00F327F1" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F327F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signature of applicant(s) (includes individual(s) or </w:t>
+            </w:r>
+            <w:r w:rsidR="006C0311">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F327F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>authorised person” on behalf of applicant organisation):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00224B44" w14:paraId="0E01CCBF" w14:textId="77777777" w:rsidTr="00BE0AF5">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="373253A9" w14:textId="77777777" w:rsidR="00224B44" w:rsidRDefault="00224B44" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Full Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="573398662"/>
+            <w:placeholder>
+              <w:docPart w:val="A281F4A863B042CF9A0BA8A0404DD32C"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9379" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="20C05822" w14:textId="77777777" w:rsidR="00224B44" w:rsidRDefault="00224B44" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00BE0AF5" w:rsidRPr="0039551D" w14:paraId="7AA89230" w14:textId="4D0DCF94" w:rsidTr="005F543E">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06FB884C" w14:textId="5F9AE1BD" w:rsidR="00BE0AF5" w:rsidRPr="0039551D" w:rsidRDefault="00BE0AF5" w:rsidP="00765D73">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Position/relationship with applicant organisation:</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1621416075"/>
+                <w:placeholder>
+                  <w:docPart w:val="E58D2C9903E740D0889A1D4BD3E6B6E5"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7678" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25E143BF" w14:textId="388950E1" w:rsidR="00BE0AF5" w:rsidRPr="0039551D" w:rsidRDefault="00000000" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1822959734"/>
+                <w:placeholder>
+                  <w:docPart w:val="23BCC41E9FE74D54BBF6BC91E3430BD7"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005F543E">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A41CE9" w:rsidRPr="0039551D" w14:paraId="385A1E22" w14:textId="77777777" w:rsidTr="00042D30">
+        <w:trPr>
+          <w:trHeight w:val="1461"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10797" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="316"/>
+              <w:tblOverlap w:val="never"/>
+              <w:tblW w:w="10206" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5140"/>
+              <w:gridCol w:w="980"/>
+              <w:gridCol w:w="4086"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00A41CE9" w:rsidRPr="00571261" w14:paraId="1542DAA5" w14:textId="77777777" w:rsidTr="00BE0AF5">
               <w:trPr>
-                <w:trHeight w:val="340"/>
-                <w:jc w:val="center"/>
+                <w:trHeight w:val="397"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="386" w:type="dxa"/>
-[...45 lines deleted...]
-                  <w:tcW w:w="4624" w:type="dxa"/>
+                  <w:tcW w:w="5140" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:vAlign w:val="bottom"/>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="78B10D30" w14:textId="77777777" w:rsidR="005A1036" w:rsidRDefault="005A1036" w:rsidP="005A1036">
+                <w:p w14:paraId="2FFD3FB0" w14:textId="77777777" w:rsidR="00A41CE9" w:rsidRPr="00571261" w:rsidRDefault="00A41CE9" w:rsidP="00042D30">
                   <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="74"/>
+                    <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="594" w:type="dxa"/>
-                  <w:vAlign w:val="bottom"/>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3B53DC8E" w14:textId="312B9DE2" w:rsidR="005A1036" w:rsidRDefault="005A1036" w:rsidP="005A1036">
+                <w:p w14:paraId="21810D58" w14:textId="77777777" w:rsidR="00A41CE9" w:rsidRPr="00571261" w:rsidRDefault="00A41CE9" w:rsidP="00042D30">
                   <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...26 lines deleted...]
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="671" w:type="dxa"/>
-                  <w:vAlign w:val="bottom"/>
+                  <w:tcW w:w="4086" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="279BF811" w14:textId="77777777" w:rsidR="005A1036" w:rsidRDefault="005A1036" w:rsidP="005A1036">
+                <w:p w14:paraId="6EE9AA9A" w14:textId="77777777" w:rsidR="00A41CE9" w:rsidRPr="00571261" w:rsidRDefault="00A41CE9" w:rsidP="00042D30">
                   <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00A41CE9" w:rsidRPr="00571261" w14:paraId="58CD3810" w14:textId="77777777" w:rsidTr="00BE0AF5">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5140" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="40CAB9CB" w14:textId="77777777" w:rsidR="00A41CE9" w:rsidRPr="008A0C8E" w:rsidRDefault="00A41CE9" w:rsidP="00042D30">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008A0C8E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Signature</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="980" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="3C467005" w14:textId="77777777" w:rsidR="00A41CE9" w:rsidRPr="008A0C8E" w:rsidRDefault="00A41CE9" w:rsidP="00042D30">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2109" w:type="dxa"/>
+                  <w:tcW w:w="4086" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
                   </w:tcBorders>
-                  <w:vAlign w:val="bottom"/>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="25887493" w14:textId="77777777" w:rsidR="005A1036" w:rsidRDefault="005A1036" w:rsidP="005A1036">
+                <w:p w14:paraId="75445065" w14:textId="77777777" w:rsidR="00A41CE9" w:rsidRPr="008A0C8E" w:rsidRDefault="00A41CE9" w:rsidP="00042D30">
                   <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                </w:p>
-[...13 lines deleted...]
-                  <w:pPr>
+                  <w:r w:rsidRPr="008A0C8E">
                     <w:rPr>
-                      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                  </w:pPr>
-[...6 lines deleted...]
-                    <w:t>3.</w:t>
+                    <w:t>Date</w:t>
                   </w:r>
-                </w:p>
-[...824 lines deleted...]
-                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="236C9633" w14:textId="4B5C4709" w:rsidR="004832B4" w:rsidRPr="000003FC" w:rsidRDefault="004832B4" w:rsidP="00C0400C">
+          <w:p w14:paraId="53ECA3F0" w14:textId="77777777" w:rsidR="00A41CE9" w:rsidRPr="0039551D" w:rsidRDefault="00A41CE9" w:rsidP="00042D30">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00A41CE9" w14:paraId="04EA478F" w14:textId="77777777" w:rsidTr="00BE0AF5">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7442C010" w14:textId="77777777" w:rsidR="00A41CE9" w:rsidRDefault="00A41CE9" w:rsidP="00042D30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Full Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1268080189"/>
+            <w:placeholder>
+              <w:docPart w:val="54F33004E6EE4A25B8057658C84D5F3F"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9379" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3FCF0B1E" w14:textId="77777777" w:rsidR="00A41CE9" w:rsidRDefault="00A41CE9" w:rsidP="00042D30">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00BE0AF5" w:rsidRPr="0039551D" w14:paraId="67AFEE7E" w14:textId="0F52ACC9" w:rsidTr="005F3D56">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5033A0E2" w14:textId="4A09355E" w:rsidR="00BE0AF5" w:rsidRPr="0039551D" w:rsidRDefault="00BE0AF5" w:rsidP="005F3D56">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Position /relationship with applicant organisation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0039551D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7820" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71BB443A" w14:textId="62EF81F4" w:rsidR="00BE0AF5" w:rsidRPr="0039551D" w:rsidRDefault="00000000" w:rsidP="00042D30">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="190586799"/>
+                <w:placeholder>
+                  <w:docPart w:val="02AC1C0A4CA045CCBA88D146A5E1C175"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text1"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00A44634">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="005F3D56">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36D67342" w14:textId="77777777" w:rsidR="000C0C4B" w:rsidRDefault="000C0C4B" w:rsidP="002C59D3">
+    <w:p w14:paraId="7C706DDC" w14:textId="77777777" w:rsidR="00764AE3" w:rsidRPr="00A41CE9" w:rsidRDefault="00764AE3" w:rsidP="00D625DE">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...4 lines deleted...]
-        <w:ind w:left="426" w:hanging="426"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
-        <w:sectPr w:rsidR="000C0C4B" w:rsidSect="000C0C4B">
-[...3 lines deleted...]
-          <w:pgMar w:top="567" w:right="566" w:bottom="568" w:left="709" w:header="708" w:footer="170" w:gutter="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk215571838"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10795" w:type="dxa"/>
+        <w:tblInd w:w="-165" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:insideH w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+          <w:insideV w:val="single" w:sz="18" w:space="0" w:color="38115E"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEC7F5"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10795"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001636F6" w:rsidRPr="00571261" w14:paraId="488E2BC8" w14:textId="77777777" w:rsidTr="0642D331">
+        <w:trPr>
+          <w:trHeight w:val="1134"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F0E6FA"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17523A2A" w14:textId="4EC1963E" w:rsidR="001636F6" w:rsidRPr="0046621F" w:rsidRDefault="001636F6" w:rsidP="00047472">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="737"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002436A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>IMPORTANT NOTE:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002436A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0046621F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">It is an offence under </w:t>
+            </w:r>
+            <w:r w:rsidR="002436A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0046621F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">he Liquor Control Act 1988 to make a statement that is false or misleading. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="3"/>
+    </w:tbl>
+    <w:p w14:paraId="0FF41DD3" w14:textId="77777777" w:rsidR="00A41CE9" w:rsidRPr="00071B40" w:rsidRDefault="00A41CE9" w:rsidP="00071B40">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C4E75B7" w14:textId="7413FE55" w:rsidR="00071B40" w:rsidRDefault="00071B40" w:rsidP="009D2467">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00071B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="4F57E166" wp14:editId="0C846102">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>19632930</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>92075</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6545580" cy="1764030"/>
+                <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
+                <wp:wrapNone/>
+                <wp:docPr id="192302804" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6545580" cy="1764030"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="0">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:effectLst/>
+                            </a14:hiddenEffects>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="796ED5B3" w14:textId="77777777" w:rsidR="00071B40" w:rsidRDefault="00071B40" w:rsidP="00071B40">
+                            <w:pPr>
+                              <w:pBdr>
+                                <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                              </w:pBdr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="-720"/>
+                              </w:tabs>
+                              <w:suppressAutoHyphens/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                                <w:spacing w:val="-3"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="4F57E166" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:1545.9pt;margin-top:7.25pt;width:515.4pt;height:138.9pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAM0CWi5QEAAL4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU21v0zAQ/o7Ef7D8nSYZa5miptO0aQhp&#10;sEmDH+A6dmLh+MzZbVJ+PWe36WB8Q3yxzvfy+O65x+vrabBsrzAYcA2vFiVnyklojesa/u3r/bsr&#10;zkIUrhUWnGr4QQV+vXn7Zj36Wl1AD7ZVyAjEhXr0De9j9HVRBNmrQYQFeOUoqAEHEemKXdGiGAl9&#10;sMVFWa6KEbD1CFKFQN67Y5BvMr7WSsZHrYOKzDaceov5xHxu01ls1qLuUPjeyFMb4h+6GIRx9OgZ&#10;6k5EwXZo/oIajEQIoONCwlCA1kaqPANNU5WvpnnuhVd5FiIn+DNN4f/Byi/7Z/+EqfXgH0B+D8zB&#10;bS9cp24QYeyVaOm5KhFVjD7U54J0CVTKtuNnaGm1YhchczBpHBIgTcemTPXhTLWaIpPkXC0vl8sr&#10;2oikWPVhdVm+z8soRD2Xewzxo4KBJaPhSLvM8GL/EGJqR9RzSnrNwb2xNu/Tuj8clHj0qCyIU/Xc&#10;f5JKqOO0nag2mVtoDzQWwlEsJO74SIe2MDZcWuM56wF/vvalPNoLRTgbSVANDz92AhVn9pMjCpP6&#10;ZgNnYzsbwkkqbXjk7GjexqNKdx5N1xNylYd3cEM0a5MJeOn2tBwSSeblJOikwt/vOevl221+AQAA&#10;//8DAFBLAwQUAAYACAAAACEAbX6IPOAAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+EMBSE&#10;7yb+h+aZeHML3ZUIUjZmCYnedPXirUufQKSvQLuA/956co+Tmcx8k+9X07MZJ9dZkhBvImBItdUd&#10;NRI+3qu7B2DOK9Kqt4QSftDBvri+ylWm7UJvOB99w0IJuUxJaL0fMs5d3aJRbmMHpOB92ckoH+TU&#10;cD2pJZSbnosoSrhRHYWFVg14aLH+Pp6NhHJKdOUOz2WVfi6lf3kd55GPUt7erE+PwDyu/j8Mf/gB&#10;HYrAdLJn0o71ErZRGgd2H5zdPbCQ2MVCJMBOEkQqtsCLnF+eKH4BAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEADNAlouUBAAC+AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAbX6IPOAAAAAMAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight="0">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="796ED5B3" w14:textId="77777777" w:rsidR="00071B40" w:rsidRDefault="00071B40" w:rsidP="00071B40">
+                      <w:pPr>
+                        <w:pBdr>
+                          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                          <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                        </w:pBdr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="-720"/>
+                        </w:tabs>
+                        <w:suppressAutoHyphens/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                          <w:spacing w:val="-3"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EFFB56F" w14:textId="77777777" w:rsidR="005F3D56" w:rsidRDefault="005F3D56" w:rsidP="00071B40">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7980"/>
+        </w:tabs>
+        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="005F3D56" w:rsidSect="005F3D56">
+          <w:footerReference w:type="first" r:id="rId18"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="284" w:right="720" w:bottom="992" w:left="720" w:header="510" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B34C281" w14:textId="77777777" w:rsidR="002C59D3" w:rsidRPr="000003FC" w:rsidRDefault="002C59D3" w:rsidP="002C59D3">
-[...33 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10768" w:type="dxa"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10806" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10768"/>
+        <w:gridCol w:w="7"/>
+        <w:gridCol w:w="564"/>
+        <w:gridCol w:w="564"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1450"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002C59D3" w:rsidRPr="000003FC" w14:paraId="43713EB9" w14:textId="77777777" w:rsidTr="009C14EC">
+      <w:tr w:rsidR="00BE0AF5" w:rsidRPr="00FC25E7" w14:paraId="15A4A66A" w14:textId="77777777" w:rsidTr="00BE0AF5">
+        <w:trPr>
+          <w:trHeight w:val="961"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10768" w:type="dxa"/>
+            <w:tcW w:w="10806" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="38115E"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1216B837" w14:textId="3898CB5F" w:rsidR="002C59D3" w:rsidRPr="000003FC" w:rsidRDefault="002C59D3" w:rsidP="002B5263">
+          <w:p w14:paraId="2E542F16" w14:textId="6E9F365B" w:rsidR="00BE0AF5" w:rsidRDefault="00BE0AF5" w:rsidP="00BE0AF5">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">): </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ACKNOWLEDGEMENT &amp; CONSENT FORM</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BEA2A27" w14:textId="77777777" w:rsidR="00C0400C" w:rsidRPr="000003FC" w:rsidRDefault="00C0400C" w:rsidP="00C0400C">
+          <w:p w14:paraId="2DD9BFED" w14:textId="51AE7F3D" w:rsidR="00BE0AF5" w:rsidRPr="00FC25E7" w:rsidRDefault="00BE0AF5" w:rsidP="00BE0AF5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000003FC">
-[...1954 lines deleted...]
-              </mc:AlternateContent>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>LIQUOR RESTRICTED PREMISES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...1394 lines deleted...]
-      <w:tr w:rsidR="000003FC" w:rsidRPr="008A2315" w14:paraId="3D65FC26" w14:textId="77777777" w:rsidTr="005A1036">
+      <w:tr w:rsidR="00BE0AF5" w:rsidRPr="00911EB6" w14:paraId="5A4A4E50" w14:textId="77777777" w:rsidTr="00AC577F">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:left w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:bottom w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:right w:val="single" w:sz="2" w:space="0" w:color="38115E"/>
+            <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="384"/>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="7" w:type="dxa"/>
+          <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="2545" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E910897" w14:textId="77777777" w:rsidR="000003FC" w:rsidRPr="008A2315" w:rsidRDefault="000003FC" w:rsidP="000003FC">
+          <w:p w14:paraId="2F699882" w14:textId="092E4FC6" w:rsidR="00BE0AF5" w:rsidRPr="00856CFE" w:rsidRDefault="00BE0AF5" w:rsidP="00030382">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Address of premises </w:t>
+            </w:r>
+            <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">to be liquor restricted </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+            </w:rPr>
+            <w:id w:val="-499197726"/>
+            <w:placeholder>
+              <w:docPart w:val="BAF339E079D34F858516AC63F958CE28"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="8254" w:type="dxa"/>
+                <w:gridSpan w:val="6"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="010C9204" w14:textId="77777777" w:rsidR="00BE0AF5" w:rsidRPr="00856CFE" w:rsidRDefault="00BE0AF5" w:rsidP="00B250A7">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text6"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00030382" w:rsidRPr="00AA5856" w14:paraId="1450FDC8" w14:textId="77777777" w:rsidTr="00030382">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12D88365" w14:textId="77777777" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00030382" w:rsidP="00030382">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Suburb:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69DC2C83" w14:textId="77777777" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00030382" w:rsidP="00B250A7">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...1 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D0377D3" w14:textId="77777777" w:rsidR="000003FC" w:rsidRPr="008A2315" w:rsidRDefault="000003FC" w:rsidP="001E1721">
+          <w:p w14:paraId="3EA480DF" w14:textId="5A5D70E0" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00030382" w:rsidP="00B250A7">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Postcode:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="1450" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...1 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63BBF9AB" w14:textId="77777777" w:rsidR="000003FC" w:rsidRPr="008A2315" w:rsidRDefault="000003FC" w:rsidP="001E1721">
+          <w:p w14:paraId="6FAB2901" w14:textId="5D3D46F8" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00030382" w:rsidP="00B250A7">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000003FC" w:rsidRPr="008A2315" w14:paraId="450943B9" w14:textId="77777777" w:rsidTr="005A1036">
+      <w:tr w:rsidR="00BE0AF5" w:rsidRPr="00193555" w14:paraId="1F67FC33" w14:textId="77777777" w:rsidTr="00856CFE">
         <w:trPr>
-          <w:trHeight w:val="1180"/>
+          <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C870E48" w14:textId="77777777" w:rsidR="000003FC" w:rsidRPr="008A2315" w:rsidRDefault="000003FC" w:rsidP="000003FC">
+          <w:p w14:paraId="0224A339" w14:textId="77777777" w:rsidR="00BE0AF5" w:rsidRPr="00856CFE" w:rsidRDefault="00BE0AF5" w:rsidP="00030382">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:left w:val="nil"/>
-[...1 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="343B96C8" w14:textId="77777777" w:rsidR="000003FC" w:rsidRPr="008A2315" w:rsidRDefault="000003FC" w:rsidP="001E1721">
+          <w:p w14:paraId="529672B6" w14:textId="77777777" w:rsidR="00BE0AF5" w:rsidRPr="00856CFE" w:rsidRDefault="00BE0AF5" w:rsidP="00AC577F">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A2315">
-[...5 lines deleted...]
-              <w:t>Name</w:t>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name:</w:t>
             </w:r>
-          </w:p>
-[...80 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:left w:val="nil"/>
-[...1 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4217FDF1" w14:textId="77777777" w:rsidR="000003FC" w:rsidRPr="008A2315" w:rsidRDefault="000003FC" w:rsidP="001E1721">
+          <w:p w14:paraId="70BB8203" w14:textId="77777777" w:rsidR="00BE0AF5" w:rsidRPr="00856CFE" w:rsidRDefault="00000000" w:rsidP="00030382">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A2315">
-[...110 lines deleted...]
-            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
                 </w:rPr>
-                <w:id w:val="1047808080"/>
-[...4 lines deleted...]
-                </w14:checkbox>
+                <w:id w:val="-1314557468"/>
+                <w:placeholder>
+                  <w:docPart w:val="B2D0B59C60D74CF8AD98B6EA338C66C3"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="008A2315">
-[...5 lines deleted...]
-                  <w:t>☐</w:t>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="nil"/>
-[...1 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6477B263" w14:textId="3CA4C882" w:rsidR="00BE0AF5" w:rsidRPr="00856CFE" w:rsidRDefault="00030382" w:rsidP="00030382">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Signature:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3718" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5181E0FF" w14:textId="77777777" w:rsidR="000003FC" w:rsidRPr="008A2315" w:rsidRDefault="000003FC" w:rsidP="001E1721">
+          <w:p w14:paraId="5F035F32" w14:textId="77777777" w:rsidR="00BE0AF5" w:rsidRPr="00856CFE" w:rsidRDefault="00000000" w:rsidP="00030382">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A2315">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Signature </w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                </w:rPr>
+                <w:id w:val="-1689050367"/>
+                <w:placeholder>
+                  <w:docPart w:val="523E006B05AF4A9488DE85A095D651B4"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00BE0AF5" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030382" w:rsidRPr="00193555" w14:paraId="2F55BFD8" w14:textId="77777777" w:rsidTr="00856CFE">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7342EDBE" w14:textId="77777777" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00030382" w:rsidP="00030382">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="69A77B38" w14:textId="77777777" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00030382" w:rsidP="00AC577F">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="592F1472" w14:textId="77777777" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00000000" w:rsidP="00030382">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                </w:rPr>
+                <w:id w:val="729345777"/>
+                <w:placeholder>
+                  <w:docPart w:val="F3F35AD1264E48279F70328752CCEF3B"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E3031FA" w14:textId="649F711C" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00030382" w:rsidP="00030382">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Signature:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3718" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19FA387C" w14:textId="77777777" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00000000" w:rsidP="00030382">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                </w:rPr>
+                <w:id w:val="-27804103"/>
+                <w:placeholder>
+                  <w:docPart w:val="763A26457922465A86C0F48170E6766C"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030382" w:rsidRPr="00193555" w14:paraId="031C55E6" w14:textId="77777777" w:rsidTr="00856CFE">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07AD904C" w14:textId="77777777" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00030382" w:rsidP="00030382">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="28856A62" w14:textId="77777777" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00030382" w:rsidP="00AC577F">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="214F02FA" w14:textId="77777777" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00000000" w:rsidP="00030382">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                </w:rPr>
+                <w:id w:val="140547859"/>
+                <w:placeholder>
+                  <w:docPart w:val="C1E48CF91114417185A801AC407C003A"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F31EE55" w14:textId="53C326F2" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00030382" w:rsidP="00030382">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Signature:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3718" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="699137F3" w14:textId="77777777" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00000000" w:rsidP="00030382">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                </w:rPr>
+                <w:id w:val="532005684"/>
+                <w:placeholder>
+                  <w:docPart w:val="BEECF60C7B044E539B3BBA88F7E9B5FC"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030382" w:rsidRPr="00193555" w14:paraId="3C9BEF61" w14:textId="77777777" w:rsidTr="00856CFE">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71180C41" w14:textId="77777777" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00030382" w:rsidP="00030382">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="429B0031" w14:textId="77777777" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00030382" w:rsidP="00AC577F">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F633BD4" w14:textId="77777777" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00000000" w:rsidP="00030382">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                </w:rPr>
+                <w:id w:val="-132651151"/>
+                <w:placeholder>
+                  <w:docPart w:val="C655E2D89DCD49B6AF92FB8686044ED8"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CFB20AA" w14:textId="00BA01B6" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00030382" w:rsidP="00030382">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Signature:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3718" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3920DBC5" w14:textId="77777777" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00000000" w:rsidP="00030382">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                </w:rPr>
+                <w:id w:val="894157476"/>
+                <w:placeholder>
+                  <w:docPart w:val="F20826BE16CB46658ECC5CD7B12E761F"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030382" w:rsidRPr="00193555" w14:paraId="44D7927C" w14:textId="77777777" w:rsidTr="00856CFE">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="453B3BC6" w14:textId="77777777" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00030382" w:rsidP="00030382">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C70E51D" w14:textId="77777777" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00030382" w:rsidP="00AC577F">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62123644" w14:textId="77777777" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00000000" w:rsidP="00030382">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                </w:rPr>
+                <w:id w:val="1663043544"/>
+                <w:placeholder>
+                  <w:docPart w:val="4B900AB09C434238A435E517268D4091"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FB8B966" w14:textId="7AE056E4" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00030382" w:rsidP="00030382">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Signature:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3718" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CAD7112" w14:textId="77777777" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00000000" w:rsidP="00030382">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                </w:rPr>
+                <w:id w:val="872885875"/>
+                <w:placeholder>
+                  <w:docPart w:val="986D66DE29274E4893FDCC61933EC602"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030382" w:rsidRPr="00193555" w14:paraId="516FC482" w14:textId="77777777" w:rsidTr="00856CFE">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D1B7BD0" w14:textId="77777777" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00030382" w:rsidP="00030382">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="42698918" w14:textId="77777777" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00030382" w:rsidP="00AC577F">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65BD2FD7" w14:textId="77777777" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00000000" w:rsidP="00030382">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                </w:rPr>
+                <w:id w:val="1046880001"/>
+                <w:placeholder>
+                  <w:docPart w:val="435DF7A76E3F46F7B9B2E0CB906F87DF"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="25E127F2" w14:textId="0B725661" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00030382" w:rsidP="00030382">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Signature:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3718" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49C6246A" w14:textId="77777777" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00000000" w:rsidP="00030382">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                </w:rPr>
+                <w:id w:val="-1008366749"/>
+                <w:placeholder>
+                  <w:docPart w:val="49B9FDC80364431A8AC4253CBB9DC866"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030382" w:rsidRPr="00193555" w14:paraId="0901EC51" w14:textId="77777777" w:rsidTr="00856CFE">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47D28C70" w14:textId="77777777" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00030382" w:rsidP="00030382">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="73627D06" w14:textId="77777777" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00030382" w:rsidP="00AC577F">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2463554E" w14:textId="77777777" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00000000" w:rsidP="00030382">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                </w:rPr>
+                <w:id w:val="-1115831438"/>
+                <w:placeholder>
+                  <w:docPart w:val="5478D7A5F8CA4CD4926D63E8237B2BD0"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="11CC4A36" w14:textId="3C687552" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00030382" w:rsidP="00030382">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Signature:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3718" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6547A7EC" w14:textId="77777777" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00000000" w:rsidP="00030382">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                </w:rPr>
+                <w:id w:val="1535762006"/>
+                <w:placeholder>
+                  <w:docPart w:val="530C14FF5BDF403D82EE8C1342B9616C"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00030382" w:rsidRPr="00193555" w14:paraId="70022CAE" w14:textId="77777777" w:rsidTr="00856CFE">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29D3A243" w14:textId="77777777" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00030382" w:rsidP="00030382">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3704BF14" w14:textId="77777777" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00030382" w:rsidP="00AC577F">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C233AD5" w14:textId="77777777" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00000000" w:rsidP="00030382">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                </w:rPr>
+                <w:id w:val="96994511"/>
+                <w:placeholder>
+                  <w:docPart w:val="E9B90B6DAE634EA69EAAAF4F00F871C7"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E94CBAD" w14:textId="0E699978" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00030382" w:rsidP="00030382">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Signature:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3718" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D56A4EF" w14:textId="77777777" w:rsidR="00030382" w:rsidRPr="00856CFE" w:rsidRDefault="00000000" w:rsidP="00030382">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                </w:rPr>
+                <w:id w:val="-1288196508"/>
+                <w:placeholder>
+                  <w:docPart w:val="78BDEB953A79401BAC1BB37AB362F7AB"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00030382" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC577F" w:rsidRPr="00193555" w14:paraId="0562E946" w14:textId="77777777" w:rsidTr="00AC577F">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10806" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A9FF411" w14:textId="044D47B7" w:rsidR="00AC577F" w:rsidRPr="00856CFE" w:rsidRDefault="00AC577F" w:rsidP="00030382">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC577F" w:rsidRPr="00193555" w14:paraId="664F1181" w14:textId="77777777" w:rsidTr="00AC577F">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10806" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76DDFEB0" w14:textId="77777777" w:rsidR="00AC577F" w:rsidRPr="00856CFE" w:rsidRDefault="00E57E56" w:rsidP="00AC577F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OTHER PERSON/S</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72E21511" w14:textId="544174EE" w:rsidR="00E57E56" w:rsidRPr="00856CFE" w:rsidRDefault="00E57E56" w:rsidP="00AC577F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name of other person/s that consent to this application:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="2"/>
+      <w:tr w:rsidR="00E57E56" w:rsidRPr="00193555" w14:paraId="717977A0" w14:textId="77777777" w:rsidTr="00856CFE">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73325437" w14:textId="21DA8212" w:rsidR="00E57E56" w:rsidRPr="00856CFE" w:rsidRDefault="00E57E56" w:rsidP="00B250A7">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="4" w:name="_Hlk220568056"/>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CD5AD5A" w14:textId="77777777" w:rsidR="00E57E56" w:rsidRPr="00856CFE" w:rsidRDefault="00E57E56" w:rsidP="00B250A7">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C6851B3" w14:textId="77777777" w:rsidR="00E57E56" w:rsidRPr="00856CFE" w:rsidRDefault="00000000" w:rsidP="00B250A7">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                </w:rPr>
+                <w:id w:val="-1908683609"/>
+                <w:placeholder>
+                  <w:docPart w:val="E2DF6871E42B406FA768FB112D2F5B61"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2913318C" w14:textId="77777777" w:rsidR="00E57E56" w:rsidRPr="00856CFE" w:rsidRDefault="00E57E56" w:rsidP="00B250A7">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Signature:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3718" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60608274" w14:textId="77777777" w:rsidR="00E57E56" w:rsidRPr="00856CFE" w:rsidRDefault="00000000" w:rsidP="00B250A7">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                </w:rPr>
+                <w:id w:val="-2006580183"/>
+                <w:placeholder>
+                  <w:docPart w:val="1FF859A1F7A8430283F9F4B2BF1ECD22"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="4"/>
+      <w:tr w:rsidR="00E57E56" w:rsidRPr="00193555" w14:paraId="4781C4F5" w14:textId="77777777" w:rsidTr="00E57E56">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="309C1100" w14:textId="77777777" w:rsidR="00E57E56" w:rsidRPr="00856CFE" w:rsidRDefault="00E57E56" w:rsidP="00E57E56">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Connection to premises:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7970" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="208FCB95" w14:textId="2CE21BE2" w:rsidR="00E57E56" w:rsidRPr="00856CFE" w:rsidRDefault="00000000" w:rsidP="00030382">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                </w:rPr>
+                <w:id w:val="-329755398"/>
+                <w:placeholder>
+                  <w:docPart w:val="3E4FB896ABD84997869060D9404DAC9E"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E57E56" w:rsidRPr="00193555" w14:paraId="3DB873F4" w14:textId="77777777" w:rsidTr="00856CFE">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D55D639" w14:textId="4C954FE7" w:rsidR="00E57E56" w:rsidRPr="00856CFE" w:rsidRDefault="00E57E56" w:rsidP="00B250A7">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="510802A0" w14:textId="77777777" w:rsidR="00E57E56" w:rsidRPr="00856CFE" w:rsidRDefault="00E57E56" w:rsidP="00B250A7">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B599DA0" w14:textId="77777777" w:rsidR="00E57E56" w:rsidRPr="00856CFE" w:rsidRDefault="00000000" w:rsidP="00B250A7">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                </w:rPr>
+                <w:id w:val="143093223"/>
+                <w:placeholder>
+                  <w:docPart w:val="90BDE5CFB1744C3A95DF9A4F6F6696BB"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7800D35F" w14:textId="77777777" w:rsidR="00E57E56" w:rsidRPr="00856CFE" w:rsidRDefault="00E57E56" w:rsidP="00B250A7">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Signature:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3718" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52B9D1F5" w14:textId="77777777" w:rsidR="00E57E56" w:rsidRPr="00856CFE" w:rsidRDefault="00000000" w:rsidP="00B250A7">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                </w:rPr>
+                <w:id w:val="-2013603964"/>
+                <w:placeholder>
+                  <w:docPart w:val="A714E0FFDE544EF8AAE395FC26ADA793"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E57E56" w:rsidRPr="00193555" w14:paraId="70CD2CD7" w14:textId="77777777" w:rsidTr="00E57E56">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD416AC" w14:textId="77777777" w:rsidR="00E57E56" w:rsidRPr="00856CFE" w:rsidRDefault="00E57E56" w:rsidP="00E57E56">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connection to premises: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7970" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43C17C5F" w14:textId="59BE4CB4" w:rsidR="00E57E56" w:rsidRPr="00856CFE" w:rsidRDefault="00000000" w:rsidP="00030382">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                </w:rPr>
+                <w:id w:val="651256692"/>
+                <w:placeholder>
+                  <w:docPart w:val="6045BA716B0D4C66AFAFF407846E457F"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00856CFE" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00856CFE" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00856CFE" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00856CFE" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00856CFE" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00856CFE" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00856CFE" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00856CFE" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00856CFE" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00856CFE" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E57E56" w:rsidRPr="00193555" w14:paraId="7441E47D" w14:textId="77777777" w:rsidTr="00856CFE">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14429A62" w14:textId="56C82452" w:rsidR="00E57E56" w:rsidRPr="00856CFE" w:rsidRDefault="00E57E56" w:rsidP="00B250A7">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A29651C" w14:textId="77777777" w:rsidR="00E57E56" w:rsidRPr="00856CFE" w:rsidRDefault="00E57E56" w:rsidP="00B250A7">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0118D644" w14:textId="77777777" w:rsidR="00E57E56" w:rsidRPr="00856CFE" w:rsidRDefault="00000000" w:rsidP="00B250A7">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                </w:rPr>
+                <w:id w:val="-2017144762"/>
+                <w:placeholder>
+                  <w:docPart w:val="E6FCEA5666BA4903A6136D0617E3B3C4"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E0A22E" w14:textId="77777777" w:rsidR="00E57E56" w:rsidRPr="00856CFE" w:rsidRDefault="00E57E56" w:rsidP="00B250A7">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Signature:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3718" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34BA9063" w14:textId="77777777" w:rsidR="00E57E56" w:rsidRPr="00856CFE" w:rsidRDefault="00000000" w:rsidP="00B250A7">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                </w:rPr>
+                <w:id w:val="-2011203142"/>
+                <w:placeholder>
+                  <w:docPart w:val="86699D4CF08648AD85F1459C95466D6F"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E57E56" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E57E56" w:rsidRPr="00193555" w14:paraId="54128B22" w14:textId="77777777" w:rsidTr="00E57E56">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14AEA367" w14:textId="57E2D701" w:rsidR="00E57E56" w:rsidRPr="00856CFE" w:rsidRDefault="00E57E56" w:rsidP="00E57E56">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Connection to premises:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7970" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="38115E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20255AA1" w14:textId="36C18B91" w:rsidR="00E57E56" w:rsidRPr="00856CFE" w:rsidRDefault="00000000" w:rsidP="00B250A7">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                </w:rPr>
+                <w:id w:val="-1149829981"/>
+                <w:placeholder>
+                  <w:docPart w:val="7185F6D6939846A5B94E7205C2B55D4E"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00856CFE" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin">
+                    <w:ffData>
+                      <w:name w:val="Text7"/>
+                      <w:enabled/>
+                      <w:calcOnExit w:val="0"/>
+                      <w:textInput/>
+                    </w:ffData>
+                  </w:fldChar>
+                </w:r>
+                <w:r w:rsidR="00856CFE" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00856CFE" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00856CFE" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00856CFE" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00856CFE" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00856CFE" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00856CFE" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00856CFE" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t> </w:t>
+                </w:r>
+                <w:r w:rsidR="00856CFE" w:rsidRPr="00856CFE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="13871CEF" w14:textId="77777777" w:rsidR="000003FC" w:rsidRDefault="000003FC" w:rsidP="000003FC"/>
-    <w:p w14:paraId="578511BE" w14:textId="77777777" w:rsidR="000003FC" w:rsidRPr="000003FC" w:rsidRDefault="000003FC" w:rsidP="001E75CA">
+    <w:p w14:paraId="02DFA25B" w14:textId="77777777" w:rsidR="00BE0AF5" w:rsidRPr="00071B40" w:rsidRDefault="00BE0AF5" w:rsidP="00030382">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
-        <w:jc w:val="center"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7980"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Trebuchet MS,Bold"/>
-[...3 lines deleted...]
-          <w:szCs w:val="12"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="000003FC" w:rsidRPr="000003FC" w:rsidSect="000C0C4B">
-[...3 lines deleted...]
-      <w:pgMar w:top="567" w:right="566" w:bottom="568" w:left="709" w:header="708" w:footer="170" w:gutter="0"/>
+    <w:sectPr w:rsidR="00BE0AF5" w:rsidRPr="00071B40" w:rsidSect="005F3D56">
+      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="284" w:right="720" w:bottom="992" w:left="720" w:header="510" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C37741F" w14:textId="77777777" w:rsidR="00C1503D" w:rsidRDefault="00C1503D" w:rsidP="002B5263">
+    <w:p w14:paraId="4AFC7E77" w14:textId="77777777" w:rsidR="001C4A67" w:rsidRDefault="001C4A67" w:rsidP="009C2718">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14DA390B" w14:textId="77777777" w:rsidR="00C1503D" w:rsidRDefault="00C1503D" w:rsidP="002B5263">
+    <w:p w14:paraId="50F7E83E" w14:textId="77777777" w:rsidR="001C4A67" w:rsidRDefault="001C4A67" w:rsidP="009C2718">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Narrow">
-    <w:panose1 w:val="020B0606020202030204"/>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Trebuchet MS,Bold">
-[...1 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Arial Nova">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Black">
+    <w:panose1 w:val="020B0A04020102020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Symbol">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="30A4CF37" w14:textId="77777777" w:rsidR="00E93206" w:rsidRDefault="00E93206">
-[...7 lines deleted...]
-    <w:r>
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:id w:val="466087442"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
       <w:rPr>
         <w:b/>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
+        <w:bCs/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
-[...71 lines deleted...]
-  <w:p w14:paraId="3DAE48B9" w14:textId="77777777" w:rsidR="00E93206" w:rsidRDefault="00E93206">
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="1728636285"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:p w14:paraId="258A95A2" w14:textId="1F482F01" w:rsidR="005A71CC" w:rsidRPr="005A71CC" w:rsidRDefault="005A71CC">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A71CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A71CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="005A71CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="005A71CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="005A71CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A71CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="005A71CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A71CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="5C5E0D3C" w14:textId="3A0E205E" w:rsidR="00B15B70" w:rsidRDefault="00B15B70">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2C67DCD0" w14:textId="77777777" w:rsidR="000C0C4B" w:rsidRPr="000003FC" w:rsidRDefault="000C0C4B" w:rsidP="000C0C4B">
-[...6 lines deleted...]
-      <w:jc w:val="right"/>
+  <w:sdt>
+    <w:sdtPr>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-    </w:pPr>
-[...1 lines deleted...]
-    <w:r w:rsidRPr="000003FC">
+      <w:id w:val="936868857"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...19 lines deleted...]
-        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Postal Address:</w:t>
-[...175 lines deleted...]
-  <w:p w14:paraId="2D52B8E2" w14:textId="77777777" w:rsidR="000C0C4B" w:rsidRDefault="000C0C4B">
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-1397194421"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:p w14:paraId="77A18D0C" w14:textId="5A2046D9" w:rsidR="005A71CC" w:rsidRDefault="005A71CC">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="396F62B0" w14:textId="147CA2EB" w:rsidR="005A71CC" w:rsidRPr="005A71CC" w:rsidRDefault="005A71CC">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A71CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A71CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="005A71CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="005A71CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="005A71CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A71CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="005A71CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A71CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="5E8BAFA9" w14:textId="77777777" w:rsidR="005A71CC" w:rsidRDefault="005A71CC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6837BD6C" w14:textId="77777777" w:rsidR="000C0C4B" w:rsidRDefault="000C0C4B">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:id w:val="-1102339609"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-1937904916"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:p w14:paraId="6003278C" w14:textId="77777777" w:rsidR="005A71CC" w:rsidRDefault="005A71CC">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AFE15F7" w14:textId="77777777" w:rsidR="005A71CC" w:rsidRPr="005A71CC" w:rsidRDefault="005A71CC">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A71CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A71CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="005A71CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="005A71CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="005A71CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A71CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="005A71CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A71CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="609D9499" w14:textId="77777777" w:rsidR="005A71CC" w:rsidRDefault="005A71CC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3D6AD12B" w14:textId="77777777" w:rsidR="000C0C4B" w:rsidRDefault="000C0C4B">
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:id w:val="-277331288"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-2137795025"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:p w14:paraId="15D55161" w14:textId="77777777" w:rsidR="005A71CC" w:rsidRDefault="005A71CC">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="339FA25F" w14:textId="77777777" w:rsidR="005A71CC" w:rsidRDefault="005A71CC" w:rsidP="005A71CC">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Level 2, Gordon Stephenson House, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E24EFD4" w14:textId="77777777" w:rsidR="005A71CC" w:rsidRPr="00924958" w:rsidRDefault="005A71CC" w:rsidP="005A71CC">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>140 William Street, Perth Western Australia, 6000 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A115F46" w14:textId="77777777" w:rsidR="005A71CC" w:rsidRPr="00924958" w:rsidRDefault="005A71CC" w:rsidP="005A71CC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4260"/>
+                <w:tab w:val="right" w:pos="10466"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Postal Address:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> Locked Bag 14, Cloisters Square, Perth, WA, 6850 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4780D04E" w14:textId="77777777" w:rsidR="005A71CC" w:rsidRPr="00924958" w:rsidRDefault="005A71CC" w:rsidP="005A71CC">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tel:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">+61 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>8 655 14888</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> Country Callers: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1800 634 541</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33C40BF1" w14:textId="77777777" w:rsidR="005A71CC" w:rsidRDefault="005A71CC" w:rsidP="005A71CC">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Email: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00924958">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>rgl@lgirs.wa.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Website:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId2" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00924958">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>www.lgirs.wa.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="030ADA98" w14:textId="77777777" w:rsidR="005A71CC" w:rsidRPr="005A71CC" w:rsidRDefault="005A71CC">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A71CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A71CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="005A71CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="005A71CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="005A71CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A71CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="005A71CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A71CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="5270BBFB" w14:textId="77777777" w:rsidR="005A71CC" w:rsidRDefault="005A71CC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0940CD84" w14:textId="77777777" w:rsidR="00C1503D" w:rsidRDefault="00C1503D" w:rsidP="002B5263">
+    <w:p w14:paraId="2168CD37" w14:textId="77777777" w:rsidR="001C4A67" w:rsidRDefault="001C4A67" w:rsidP="009C2718">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53DF2EBB" w14:textId="77777777" w:rsidR="00C1503D" w:rsidRDefault="00C1503D" w:rsidP="002B5263">
+    <w:p w14:paraId="1FED44F5" w14:textId="77777777" w:rsidR="001C4A67" w:rsidRDefault="001C4A67" w:rsidP="009C2718">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="71909345" w14:textId="3CDBB142" w:rsidR="000C0C4B" w:rsidRDefault="000C0C4B">
+  <w:p w14:paraId="41793562" w14:textId="1E1FD46D" w:rsidR="00A16AA6" w:rsidRDefault="00595ED2" w:rsidP="005F3D56">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="6315"/>
+      </w:tabs>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00141DB0">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="38115E"/>
+        <w:sz w:val="44"/>
+        <w:szCs w:val="44"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EAD9E2B" wp14:editId="5D3F0A1D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>4676775</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>19050</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2042556" cy="451262"/>
+              <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1764566654" name="Text Box 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2042556" cy="451262"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="9525">
+                        <a:noFill/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1753AAC3" w14:textId="5A41CE1D" w:rsidR="00595ED2" w:rsidRPr="005F543E" w:rsidRDefault="00595ED2" w:rsidP="00595ED2">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="005F543E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">FORM </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00AA5856" w:rsidRPr="005F543E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            </w:rPr>
+                            <w:t>19</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="1EAD9E2B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:368.25pt;margin-top:1.5pt;width:160.85pt;height:35.55pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDtws9d+AEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N74oTnetOKvtbreq&#10;tL1I234AxjhGBYYCiZ1+fQfszUbtW1U/IMYDZ+acOWxvJq3IUTgvwTS0WOWUCMOhk2bf0O/fHt5c&#10;UeIDMx1TYERDT8LTm93rV9vR1qKEAVQnHEEQ4+vRNnQIwdZZ5vkgNPMrsMJgsgenWcDQ7bPOsRHR&#10;tcrKPN9kI7jOOuDCe/x7PyfpLuH3veDhS997EYhqKPYW0urS2sY1221ZvXfMDpIvbbB/6EIzabDo&#10;GeqeBUYOTv4FpSV34KEPKw46g76XXCQOyKbI/2DzNDArEhcUx9uzTP7/wfLPxyf71ZEwvYMJB5hI&#10;ePsI/IcnBu4GZvbi1jkYB8E6LFxEybLR+nq5GqX2tY8g7fgJOhwyOwRIQFPvdFQFeRJExwGczqKL&#10;KRCOP8t8XVbVhhKOuXVVlJsylWD1823rfPggQJO4aajDoSZ0dnz0IXbD6ucjsZiBB6lUGqwyZGzo&#10;dVVW6cJFRsuAvlNSN/Qqj9/shEjyvenS5cCkmvdYQJmFdSQ6Uw5TO+HByL6F7oT8Hcz+wveAmwHc&#10;L0pG9FZD/c8Dc4IS9dGghtfFeh3NmIJ19bbEwF1m2ssMMxyhGhoombd3IRl45nqLWvcyyfDSydIr&#10;eiaps/g7mvIyTqdeXuHuNwAAAP//AwBQSwMEFAAGAAgAAAAhAFOwuwHeAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8tOwzAQRfdI/QdrkNhRu4+UEuJUCMQW1JZWYufG0yRqPI5itwl/z3RFl6Nz&#10;defcbDW4RlywC7UnDZOxAoFUeFtTqeF7+/G4BBGiIWsaT6jhFwOs8tFdZlLre1rjZRNLwSUUUqOh&#10;irFNpQxFhc6EsW+RmB1950zksyul7UzP5a6RU6UW0pma+ENlWnyrsDhtzk7D7vP4s5+rr/LdJW3v&#10;ByXJPUutH+6H1xcQEYf4H4arPqtDzk4HfyYbRKPhabZIOKphxpOuXCXLKYgDk/kEZJ7J2wX5HwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDtws9d+AEAAM0DAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBTsLsB3gAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AFIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="1753AAC3" w14:textId="5A41CE1D" w:rsidR="00595ED2" w:rsidRPr="005F543E" w:rsidRDefault="00595ED2" w:rsidP="00595ED2">
+                    <w:pPr>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="005F543E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">FORM </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00AA5856" w:rsidRPr="005F543E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      </w:rPr>
+                      <w:t>19</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00220B42">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="532BF95B" wp14:editId="59655AFE">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5533F24F" wp14:editId="4A2FDF07">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>31750</wp:posOffset>
+            <wp:posOffset>-90805</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>151765</wp:posOffset>
+            <wp:posOffset>-114300</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="3133090" cy="732790"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="3237230" cy="774065"/>
+          <wp:effectExtent l="0" t="0" r="1270" b="6985"/>
           <wp:wrapNone/>
-          <wp:docPr id="1605970412" name="Picture 1" descr="A close-up of a sign&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:docPr id="2096074703" name="Picture 6" descr="A black background with white text&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1605970412" name="Picture 1" descr="A close-up of a sign&#10;&#10;AI-generated content may be incorrect."/>
-[...81 lines deleted...]
-                  <pic:cNvPr id="499358076" name="Picture 1" descr="A close-up of a sign&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPr id="981728313" name="Picture 6" descr="A black background with white text&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="3133333" cy="733333"/>
+                    <a:ext cx="3237230" cy="774065"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r w:rsidR="00220B42">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68EC997B" wp14:editId="748F3F61">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-449580</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="8039100" cy="1247775"/>
+              <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+              <wp:wrapNone/>
+              <wp:docPr id="485569631" name="Rectangle: Top Corners Rounded 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="8039100" cy="1247775"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="round2SameRect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="38115E"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:solidFill>
+                          <a:srgbClr val="38115E"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="15000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="18422F54" id="Rectangle: Top Corners Rounded 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:-35.4pt;width:633pt;height:98.25pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="8039100,1247775" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdypyIhQIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTZGmDOkXQrsOA&#10;oi2aDj0rshQLkEVNUuJkXz9KdpyuLXYodpFFkXwkn0leXO4aTbbCeQWmpMVJTokwHCpl1iX9+XTz&#10;5YwSH5ipmAYjSroXnl7OP3+6aO1MjKAGXQlHEMT4WWtLWodgZ1nmeS0a5k/ACoNKCa5hAUW3zirH&#10;WkRvdDbK869ZC66yDrjwHl+vOyWdJ3wpBQ/3UnoRiC4p5hbS6dK5imc2v2CztWO2VrxPg30gi4Yp&#10;g0EHqGsWGNk49QaqUdyBBxlOODQZSKm4SDVgNUX+qpplzaxItSA53g40+f8Hy++2S/vgkIbW+pnH&#10;a6xiJ10Tv5gf2SWy9gNZYhcIx8ez/PS8yJFTjrpiNJ5Op5NIZ3Z0t86H7wIaEi8ldbAx1WjJGvGI&#10;/yXRxba3PnROB+MY14NW1Y3SOgluvbrSjmwZ/sPTs6KYfOvj/GWmzcc8Md/omh3rT7ew1yICavMo&#10;JFEVVjxKKafWFENCjHNhQtGpalaJLs9ikiM3XWWDRyInAUZkifUN2D1AbPu32B1Mbx9dRerswTn/&#10;V2Kd8+CRIoMJg3OjDLj3ADRW1Ufu7A8kddREllZQ7R8ccdDNlbf8RuGvvmU+PDCHg4Ttgcsh3OMh&#10;NbQlhf5GSQ3u93vv0R77G7WUtDiYJfW/NswJSvQPg51/XozHcZKTMJ5MRyi4l5rVS43ZNFeAfVPg&#10;GrI8XaN90IerdNA84w5ZxKioYoZj7JLy4A7CVegWBm4hLhaLZIbTa1m4NUvLI3hkNTbw0+6ZOdv3&#10;e8BRuYPDELPZq2bvbKOngcUmgFRpEo689nzj5KfG6bdUXC0v5WR13KXzPwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAAQGDiTcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFyq1qZS&#10;UwhxKqhA3JAoXLi5sbEj7HVkO234ezYnuO3ujGbfNLspeHYyKfcRJdysBDCDXdQ9Wgkf78/LW2C5&#10;KNTKRzQSfkyGXXt50ahaxzO+mdOhWEYhmGslwZUy1Jznzpmg8ioOBkn7iimoQmuyXCd1pvDg+VqI&#10;igfVI31wajB7Z7rvwxgkCP+4WSxe+u4J7eed3btXm8Qo5fXV9HAPrJip/Jlhxid0aInpGEfUmXnK&#10;IJ+E5VZQgVleVxWdjvO02QJvG/6/QfsLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXcqc&#10;iIUCAACTBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;BAYOJNwAAAAJAQAADwAAAAAAAAAAAAAAAADfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" path="m207967,l7831133,v114857,,207967,93110,207967,207967l8039100,1247775r,l,1247775r,l,207967c,93110,93110,,207967,xe" fillcolor="#38115e" strokecolor="#38115e" strokeweight="1pt">
+              <v:stroke joinstyle="miter"/>
+              <v:path arrowok="t" o:connecttype="custom" o:connectlocs="207967,0;7831133,0;8039100,207967;8039100,1247775;8039100,1247775;0,1247775;0,1247775;0,207967;207967,0" o:connectangles="0,0,0,0,0,0,0,0,0"/>
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="005F3D56">
+      <w:tab/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6905C9E9" w14:textId="77777777" w:rsidR="005F3D56" w:rsidRDefault="005F3D56">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="041F9EE0" w14:textId="2C84FE0D" w:rsidR="005F3D56" w:rsidRDefault="005F3D56" w:rsidP="005F3D56">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="6315"/>
+      </w:tabs>
+    </w:pPr>
+    <w:r w:rsidRPr="00141DB0">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="38115E"/>
+        <w:sz w:val="44"/>
+        <w:szCs w:val="44"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C1E9E7D" wp14:editId="4DB2F435">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>4676775</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>19050</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2042556" cy="451262"/>
+              <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+              <wp:wrapNone/>
+              <wp:docPr id="93916899" name="Text Box 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2042556" cy="451262"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="9525">
+                        <a:noFill/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2F150EE9" w14:textId="77777777" w:rsidR="005F3D56" w:rsidRPr="005F543E" w:rsidRDefault="005F3D56" w:rsidP="00595ED2">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="005F543E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            </w:rPr>
+                            <w:t>FORM 19</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4C1E9E7D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:368.25pt;margin-top:1.5pt;width:160.85pt;height:35.55pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxQmMx+gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N74oTnetOKvtbreq&#10;tL1I234AxjhGBYYCiZ1+fQfszUbtW1U/IIYxZ+acOWxvJq3IUTgvwTS0WOWUCMOhk2bf0O/fHt5c&#10;UeIDMx1TYERDT8LTm93rV9vR1qKEAVQnHEEQ4+vRNnQIwdZZ5vkgNPMrsMJgsgenWcDQ7bPOsRHR&#10;tcrKPN9kI7jOOuDCezy9n5N0l/D7XvDwpe+9CEQ1FHsLaXVpbeOa7bas3jtmB8mXNtg/dKGZNFj0&#10;DHXPAiMHJ/+C0pI78NCHFQedQd9LLhIHZFPkf7B5GpgViQuK4+1ZJv//YPnn45P96kiY3sGEA0wk&#10;vH0E/sMTA3cDM3tx6xyMg2AdFi6iZNlofb1cjVL72keQdvwEHQ6ZHQIkoKl3OqqCPAmi4wBOZ9HF&#10;FAjHwzJfl1W1oYRjbl0V5aZMJVj9fNs6Hz4I0CRuGupwqAmdHR99iN2w+vmXWMzAg1QqDVYZMjb0&#10;uiqrdOEio2VA3ympG3qVx292QiT53nTpcmBSzXssoMzCOhKdKYepnYjsFkmiCC10J5TBwWwzfBa4&#10;GcD9omREizXU/zwwJyhRHw1KeV2s19GTKVhXb0sM3GWmvcwwwxGqoYGSeXsXko9nyrcoeS+TGi+d&#10;LC2jdZJIi82jNy/j9NfLY9z9BgAA//8DAFBLAwQUAAYACAAAACEAU7C7Ad4AAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPy07DMBBF90j9B2uQ2FG7j5QS4lQIxBbUllZi58bTJGo8jmK3CX/PdEWX&#10;o3N159xsNbhGXLALtScNk7ECgVR4W1Op4Xv78bgEEaIhaxpPqOEXA6zy0V1mUut7WuNlE0vBJRRS&#10;o6GKsU2lDEWFzoSxb5GYHX3nTOSzK6XtTM/lrpFTpRbSmZr4Q2VafKuwOG3OTsPu8/izn6uv8t0l&#10;be8HJck9S60f7ofXFxARh/gfhqs+q0POTgd/JhtEo+Fptkg4qmHGk65cJcspiAOT+QRknsnbBfkf&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADFCYzH6AQAA1AMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFOwuwHeAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAVAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABfBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="2F150EE9" w14:textId="77777777" w:rsidR="005F3D56" w:rsidRPr="005F543E" w:rsidRDefault="005F3D56" w:rsidP="00595ED2">
+                    <w:pPr>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="005F543E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      </w:rPr>
+                      <w:t>FORM 19</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="654F6414" wp14:editId="31BF3067">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-90805</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-114300</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="3237230" cy="774065"/>
+          <wp:effectExtent l="0" t="0" r="1270" b="6985"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1242589426" name="Picture 6" descr="A black background with white text&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="981728313" name="Picture 6" descr="A black background with white text&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="3237230" cy="774065"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4A9FCAFE" w14:textId="77777777" w:rsidR="005F3D56" w:rsidRDefault="005F3D56">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10AC45CE"/>
+    <w:nsid w:val="0A5D4887"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5FBAE61C"/>
-    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+    <w:tmpl w:val="A2228C86"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E9D2F59"/>
+    <w:nsid w:val="0AE23523"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A87ADA96"/>
-[...266 lines deleted...]
-    <w:tmpl w:val="4E92ADE8"/>
+    <w:tmpl w:val="8EFE481E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
@@ -11665,51 +19735,441 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C261672"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B4CC7ABE"/>
+    <w:lvl w:ilvl="0" w:tplc="304E6770">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E535E30"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A2228C86"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32314084"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A2228C86"/>
+    <w:lvl w:ilvl="0" w:tplc="870A2DEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DE4223E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F4D2B7C6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EDF403F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="919CB71E"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -11754,154 +20214,385 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42F873AE"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56FD60D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="81E80D7E"/>
-    <w:lvl w:ilvl="0" w:tplc="7856E396">
+    <w:tmpl w:val="A052F012"/>
+    <w:lvl w:ilvl="0" w:tplc="6CBE2AE0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="786" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1506" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...9 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2946" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3666" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...9 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5106" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5826" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6546" w:hanging="180"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43794290"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="604B5ECF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F516F2FE"/>
-[...1 lines deleted...]
-      <w:start w:val="2"/>
+    <w:tmpl w:val="699018D2"/>
+    <w:lvl w:ilvl="0" w:tplc="3F58792E">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="632A1C0E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B4CC7ABE"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="736B17A3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E35269BC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11932,491 +20623,11099 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B726CD2"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F721EDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D108AC24"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090017">
+    <w:tmpl w:val="1DFEEEE0"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...178 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="128673522">
+  <w:num w:numId="1" w16cid:durableId="1606116650">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="398593981">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1976327891">
+  <w:num w:numId="3" w16cid:durableId="1576285157">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="579828105">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="786042848">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="739719147">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1929918904">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="7" w16cid:durableId="1712877181">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1745487582">
+  <w:num w:numId="8" w16cid:durableId="1945183464">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="909079068">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="9" w16cid:durableId="41173497">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1341853918">
+  <w:num w:numId="10" w16cid:durableId="14503208">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="2098016392">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1340278310">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="12" w16cid:durableId="1977567220">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003B3584"/>
-[...68 lines deleted...]
-    <w:rsid w:val="00FF0F66"/>
+    <w:rsidRoot w:val="0092438E"/>
+    <w:rsid w:val="0000381C"/>
+    <w:rsid w:val="00006AEE"/>
+    <w:rsid w:val="00007E1C"/>
+    <w:rsid w:val="00014116"/>
+    <w:rsid w:val="00024DC9"/>
+    <w:rsid w:val="00030382"/>
+    <w:rsid w:val="000449C2"/>
+    <w:rsid w:val="000453FB"/>
+    <w:rsid w:val="00047472"/>
+    <w:rsid w:val="000537A0"/>
+    <w:rsid w:val="00063F0C"/>
+    <w:rsid w:val="00071B40"/>
+    <w:rsid w:val="00087EB0"/>
+    <w:rsid w:val="000A11D6"/>
+    <w:rsid w:val="000D37E1"/>
+    <w:rsid w:val="000D7000"/>
+    <w:rsid w:val="000E25AB"/>
+    <w:rsid w:val="000E27A6"/>
+    <w:rsid w:val="000E6067"/>
+    <w:rsid w:val="000F3A41"/>
+    <w:rsid w:val="000F7E42"/>
+    <w:rsid w:val="001006FD"/>
+    <w:rsid w:val="00105878"/>
+    <w:rsid w:val="001131BC"/>
+    <w:rsid w:val="00122D69"/>
+    <w:rsid w:val="00130AFE"/>
+    <w:rsid w:val="001636F6"/>
+    <w:rsid w:val="00172219"/>
+    <w:rsid w:val="00175B91"/>
+    <w:rsid w:val="0019286B"/>
+    <w:rsid w:val="00193555"/>
+    <w:rsid w:val="001A4DD9"/>
+    <w:rsid w:val="001A4E67"/>
+    <w:rsid w:val="001A60C8"/>
+    <w:rsid w:val="001B2814"/>
+    <w:rsid w:val="001C4A67"/>
+    <w:rsid w:val="001D0D2A"/>
+    <w:rsid w:val="001D35D9"/>
+    <w:rsid w:val="00202201"/>
+    <w:rsid w:val="00220B42"/>
+    <w:rsid w:val="00224B44"/>
+    <w:rsid w:val="002304E0"/>
+    <w:rsid w:val="00237893"/>
+    <w:rsid w:val="00240383"/>
+    <w:rsid w:val="00242B9B"/>
+    <w:rsid w:val="002436A0"/>
+    <w:rsid w:val="00260124"/>
+    <w:rsid w:val="002737C4"/>
+    <w:rsid w:val="00275DE9"/>
+    <w:rsid w:val="002765BD"/>
+    <w:rsid w:val="00284773"/>
+    <w:rsid w:val="00284E97"/>
+    <w:rsid w:val="00294537"/>
+    <w:rsid w:val="002B3A28"/>
+    <w:rsid w:val="002D0AAA"/>
+    <w:rsid w:val="002D2E7C"/>
+    <w:rsid w:val="00306E6C"/>
+    <w:rsid w:val="00307990"/>
+    <w:rsid w:val="003129FB"/>
+    <w:rsid w:val="00315753"/>
+    <w:rsid w:val="00353A46"/>
+    <w:rsid w:val="00362B63"/>
+    <w:rsid w:val="00365AAA"/>
+    <w:rsid w:val="003679BA"/>
+    <w:rsid w:val="0037116F"/>
+    <w:rsid w:val="0037194A"/>
+    <w:rsid w:val="00375E87"/>
+    <w:rsid w:val="00381468"/>
+    <w:rsid w:val="00390386"/>
+    <w:rsid w:val="0039551D"/>
+    <w:rsid w:val="003A3A8E"/>
+    <w:rsid w:val="003C328A"/>
+    <w:rsid w:val="003E4ACD"/>
+    <w:rsid w:val="00400A84"/>
+    <w:rsid w:val="00401E26"/>
+    <w:rsid w:val="004065C0"/>
+    <w:rsid w:val="00413CF9"/>
+    <w:rsid w:val="00421ADC"/>
+    <w:rsid w:val="00430916"/>
+    <w:rsid w:val="004333A8"/>
+    <w:rsid w:val="00450DF1"/>
+    <w:rsid w:val="00462479"/>
+    <w:rsid w:val="0046621F"/>
+    <w:rsid w:val="0047471B"/>
+    <w:rsid w:val="00494C75"/>
+    <w:rsid w:val="00495F4D"/>
+    <w:rsid w:val="004A7EAD"/>
+    <w:rsid w:val="004C2044"/>
+    <w:rsid w:val="004C766B"/>
+    <w:rsid w:val="004D00B6"/>
+    <w:rsid w:val="004D5771"/>
+    <w:rsid w:val="004E4B0C"/>
+    <w:rsid w:val="00500732"/>
+    <w:rsid w:val="00511C2B"/>
+    <w:rsid w:val="00524DAF"/>
+    <w:rsid w:val="00544047"/>
+    <w:rsid w:val="005540C7"/>
+    <w:rsid w:val="005672A0"/>
+    <w:rsid w:val="00575726"/>
+    <w:rsid w:val="005927FB"/>
+    <w:rsid w:val="00595ED2"/>
+    <w:rsid w:val="005A5A84"/>
+    <w:rsid w:val="005A616A"/>
+    <w:rsid w:val="005A71CC"/>
+    <w:rsid w:val="005D4C86"/>
+    <w:rsid w:val="005D5216"/>
+    <w:rsid w:val="005D579A"/>
+    <w:rsid w:val="005E3B7A"/>
+    <w:rsid w:val="005E5681"/>
+    <w:rsid w:val="005E72B5"/>
+    <w:rsid w:val="005F3D56"/>
+    <w:rsid w:val="005F543E"/>
+    <w:rsid w:val="00607E9E"/>
+    <w:rsid w:val="00630838"/>
+    <w:rsid w:val="00631735"/>
+    <w:rsid w:val="00633027"/>
+    <w:rsid w:val="0065288D"/>
+    <w:rsid w:val="006566C5"/>
+    <w:rsid w:val="006720BD"/>
+    <w:rsid w:val="00682777"/>
+    <w:rsid w:val="0068609E"/>
+    <w:rsid w:val="00690239"/>
+    <w:rsid w:val="006B26BC"/>
+    <w:rsid w:val="006C0311"/>
+    <w:rsid w:val="006C147B"/>
+    <w:rsid w:val="006C154E"/>
+    <w:rsid w:val="006C21B2"/>
+    <w:rsid w:val="006C22FB"/>
+    <w:rsid w:val="006C2F89"/>
+    <w:rsid w:val="006D024F"/>
+    <w:rsid w:val="006D4642"/>
+    <w:rsid w:val="006D4DC1"/>
+    <w:rsid w:val="006D50CB"/>
+    <w:rsid w:val="006E03F0"/>
+    <w:rsid w:val="00710CED"/>
+    <w:rsid w:val="00710D6D"/>
+    <w:rsid w:val="007229DA"/>
+    <w:rsid w:val="00740912"/>
+    <w:rsid w:val="00754238"/>
+    <w:rsid w:val="007542C8"/>
+    <w:rsid w:val="00756093"/>
+    <w:rsid w:val="00757010"/>
+    <w:rsid w:val="00757BDD"/>
+    <w:rsid w:val="00764AE3"/>
+    <w:rsid w:val="00765D73"/>
+    <w:rsid w:val="00774157"/>
+    <w:rsid w:val="00783027"/>
+    <w:rsid w:val="00783234"/>
+    <w:rsid w:val="00785BC0"/>
+    <w:rsid w:val="00785D75"/>
+    <w:rsid w:val="007864D7"/>
+    <w:rsid w:val="00787671"/>
+    <w:rsid w:val="007906BB"/>
+    <w:rsid w:val="007B205A"/>
+    <w:rsid w:val="007B312C"/>
+    <w:rsid w:val="007B52B5"/>
+    <w:rsid w:val="007F1964"/>
+    <w:rsid w:val="00800CAD"/>
+    <w:rsid w:val="00831612"/>
+    <w:rsid w:val="00831A39"/>
+    <w:rsid w:val="008451BF"/>
+    <w:rsid w:val="00846D61"/>
+    <w:rsid w:val="00856CFE"/>
+    <w:rsid w:val="00866360"/>
+    <w:rsid w:val="00871ABA"/>
+    <w:rsid w:val="00886AEF"/>
+    <w:rsid w:val="008925B4"/>
+    <w:rsid w:val="008A0C8E"/>
+    <w:rsid w:val="008A28F4"/>
+    <w:rsid w:val="008A3EC9"/>
+    <w:rsid w:val="008C1FF4"/>
+    <w:rsid w:val="008E1778"/>
+    <w:rsid w:val="008E3780"/>
+    <w:rsid w:val="008F2C7D"/>
+    <w:rsid w:val="0090040C"/>
+    <w:rsid w:val="009057A6"/>
+    <w:rsid w:val="00905EC9"/>
+    <w:rsid w:val="009105C3"/>
+    <w:rsid w:val="00911EB6"/>
+    <w:rsid w:val="009136EF"/>
+    <w:rsid w:val="00914BC1"/>
+    <w:rsid w:val="0092438E"/>
+    <w:rsid w:val="009363F9"/>
+    <w:rsid w:val="00936BA2"/>
+    <w:rsid w:val="009625C8"/>
+    <w:rsid w:val="00966DD5"/>
+    <w:rsid w:val="00975CB6"/>
+    <w:rsid w:val="009949EA"/>
+    <w:rsid w:val="009C2718"/>
+    <w:rsid w:val="009D2467"/>
+    <w:rsid w:val="009E461E"/>
+    <w:rsid w:val="009E78E5"/>
+    <w:rsid w:val="009F4A3C"/>
+    <w:rsid w:val="009F7BD4"/>
+    <w:rsid w:val="00A072E8"/>
+    <w:rsid w:val="00A16559"/>
+    <w:rsid w:val="00A16AA6"/>
+    <w:rsid w:val="00A304BF"/>
+    <w:rsid w:val="00A311ED"/>
+    <w:rsid w:val="00A41CE9"/>
+    <w:rsid w:val="00A52FC5"/>
+    <w:rsid w:val="00A5637A"/>
+    <w:rsid w:val="00A7246E"/>
+    <w:rsid w:val="00A77072"/>
+    <w:rsid w:val="00A87874"/>
+    <w:rsid w:val="00A975CE"/>
+    <w:rsid w:val="00AA5856"/>
+    <w:rsid w:val="00AC577F"/>
+    <w:rsid w:val="00AD1934"/>
+    <w:rsid w:val="00AD4475"/>
+    <w:rsid w:val="00AE3AC2"/>
+    <w:rsid w:val="00AF3D88"/>
+    <w:rsid w:val="00AF437E"/>
+    <w:rsid w:val="00B05D22"/>
+    <w:rsid w:val="00B15B70"/>
+    <w:rsid w:val="00B2110B"/>
+    <w:rsid w:val="00B221AD"/>
+    <w:rsid w:val="00B43F0E"/>
+    <w:rsid w:val="00B504FF"/>
+    <w:rsid w:val="00B527AB"/>
+    <w:rsid w:val="00B57912"/>
+    <w:rsid w:val="00B66779"/>
+    <w:rsid w:val="00BB021B"/>
+    <w:rsid w:val="00BB6B5B"/>
+    <w:rsid w:val="00BC580F"/>
+    <w:rsid w:val="00BE0AF5"/>
+    <w:rsid w:val="00BE572F"/>
+    <w:rsid w:val="00C02F57"/>
+    <w:rsid w:val="00C1417E"/>
+    <w:rsid w:val="00C1557F"/>
+    <w:rsid w:val="00C15A35"/>
+    <w:rsid w:val="00C17FD4"/>
+    <w:rsid w:val="00C31457"/>
+    <w:rsid w:val="00C3250E"/>
+    <w:rsid w:val="00C423B1"/>
+    <w:rsid w:val="00C44B04"/>
+    <w:rsid w:val="00C46C53"/>
+    <w:rsid w:val="00C54C28"/>
+    <w:rsid w:val="00C61645"/>
+    <w:rsid w:val="00C666F3"/>
+    <w:rsid w:val="00C85F58"/>
+    <w:rsid w:val="00C96AF0"/>
+    <w:rsid w:val="00C971A6"/>
+    <w:rsid w:val="00CB7B19"/>
+    <w:rsid w:val="00CC6467"/>
+    <w:rsid w:val="00CC755C"/>
+    <w:rsid w:val="00CC794D"/>
+    <w:rsid w:val="00CE4088"/>
+    <w:rsid w:val="00CE4FE5"/>
+    <w:rsid w:val="00CF0A77"/>
+    <w:rsid w:val="00CF6A40"/>
+    <w:rsid w:val="00D10356"/>
+    <w:rsid w:val="00D129EE"/>
+    <w:rsid w:val="00D14521"/>
+    <w:rsid w:val="00D21A57"/>
+    <w:rsid w:val="00D23B34"/>
+    <w:rsid w:val="00D27FD4"/>
+    <w:rsid w:val="00D4066C"/>
+    <w:rsid w:val="00D54A5F"/>
+    <w:rsid w:val="00D5687A"/>
+    <w:rsid w:val="00D625DE"/>
+    <w:rsid w:val="00D62B66"/>
+    <w:rsid w:val="00D77A61"/>
+    <w:rsid w:val="00D87A06"/>
+    <w:rsid w:val="00D90F56"/>
+    <w:rsid w:val="00D91AB4"/>
+    <w:rsid w:val="00D959A0"/>
+    <w:rsid w:val="00DB2A27"/>
+    <w:rsid w:val="00DB72F7"/>
+    <w:rsid w:val="00DD279D"/>
+    <w:rsid w:val="00DE3FFA"/>
+    <w:rsid w:val="00DE45CD"/>
+    <w:rsid w:val="00E13187"/>
+    <w:rsid w:val="00E249FD"/>
+    <w:rsid w:val="00E4004C"/>
+    <w:rsid w:val="00E429F1"/>
+    <w:rsid w:val="00E44CCC"/>
+    <w:rsid w:val="00E44E3E"/>
+    <w:rsid w:val="00E46A80"/>
+    <w:rsid w:val="00E501B5"/>
+    <w:rsid w:val="00E530BA"/>
+    <w:rsid w:val="00E57E56"/>
+    <w:rsid w:val="00E57FBB"/>
+    <w:rsid w:val="00E75DF3"/>
+    <w:rsid w:val="00E83AB3"/>
+    <w:rsid w:val="00EA6951"/>
+    <w:rsid w:val="00EA6EB8"/>
+    <w:rsid w:val="00EB20E3"/>
+    <w:rsid w:val="00EC323B"/>
+    <w:rsid w:val="00EC5E77"/>
+    <w:rsid w:val="00ED4669"/>
+    <w:rsid w:val="00EE059A"/>
+    <w:rsid w:val="00EE0C49"/>
+    <w:rsid w:val="00EE5342"/>
+    <w:rsid w:val="00EE7473"/>
+    <w:rsid w:val="00EF20CB"/>
+    <w:rsid w:val="00EF2A16"/>
+    <w:rsid w:val="00F0306D"/>
+    <w:rsid w:val="00F207E8"/>
+    <w:rsid w:val="00F248B3"/>
+    <w:rsid w:val="00F26888"/>
+    <w:rsid w:val="00F327F1"/>
+    <w:rsid w:val="00F42320"/>
+    <w:rsid w:val="00F42C27"/>
+    <w:rsid w:val="00F51E3E"/>
+    <w:rsid w:val="00F62CFB"/>
+    <w:rsid w:val="00F77AFC"/>
+    <w:rsid w:val="00F77BEF"/>
+    <w:rsid w:val="00F77FEB"/>
+    <w:rsid w:val="00F853DC"/>
+    <w:rsid w:val="00F95602"/>
+    <w:rsid w:val="00FA0125"/>
+    <w:rsid w:val="00FB7459"/>
+    <w:rsid w:val="00FC25E7"/>
+    <w:rsid w:val="00FC7C91"/>
+    <w:rsid w:val="00FD1B14"/>
+    <w:rsid w:val="00FD3067"/>
+    <w:rsid w:val="0642D331"/>
+    <w:rsid w:val="39880FE8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="556253CF"/>
+  <w14:docId w14:val="0E07E822"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{4A2F85AA-05FE-4EB7-9471-83B3B07A418E}"/>
+  <w15:docId w15:val="{3EB7A32C-5DAF-4374-8E10-0662D4C5A00A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="001636F6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2A27"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D27FD4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="055780"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DB2A27"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D27FD4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="055780"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2A27"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DB2A27"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D7000"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="03405F" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009C2718"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009C2718"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009C2718"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009C2718"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0092438E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="0092438E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A16AA6"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00B15B70"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="14"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGridLight">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="003E4ACD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006720BD"/>
+    <w:rPr>
+      <w:color w:val="055780" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006720BD"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001A4E67"/>
+    <w:rPr>
+      <w:color w:val="360F3B" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00450DF1"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00450DF1"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00450DF1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00450DF1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00450DF1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="858816100">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1154444457">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dlgsc.wa.gov.au/racing-gaming-and-liquor/liquor/banned-drinkers-register" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgirs.wa.gov.au/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgl@lgirs.wa.gov.au" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\sharon.maxwell\Downloads\DLGSC%20generic%20Word%20template.dotm" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4BAC53BA5CC84600889547D3AF54E5F4"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1778D5C0-75E7-4115-9E1B-5D8C8E8C561A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:bookmarkStart w:id="0" w:name="Text2"/>
+        <w:bookmarkStart w:id="1" w:name="Text7"/>
+        <w:bookmarkStart w:id="2" w:name="Text4"/>
+        <w:bookmarkStart w:id="3" w:name="Text5"/>
+        <w:bookmarkStart w:id="4" w:name="Text6"/>
+        <w:bookmarkStart w:id="5" w:name="Text8"/>
+        <w:bookmarkStart w:id="6" w:name="Text9"/>
+        <w:bookmarkStart w:id="7" w:name="Text10"/>
+        <w:bookmarkStart w:id="8" w:name="Text11"/>
+        <w:bookmarkStart w:id="9" w:name="Text1"/>
+        <w:bookmarkEnd w:id="0"/>
+        <w:bookmarkEnd w:id="1"/>
+        <w:bookmarkEnd w:id="2"/>
+        <w:bookmarkEnd w:id="3"/>
+        <w:bookmarkEnd w:id="4"/>
+        <w:bookmarkEnd w:id="5"/>
+        <w:bookmarkEnd w:id="6"/>
+        <w:bookmarkEnd w:id="7"/>
+        <w:bookmarkEnd w:id="8"/>
+        <w:bookmarkEnd w:id="9"/>
+        <w:p w:rsidR="00F62CFB" w:rsidRDefault="0047471B" w:rsidP="0047471B">
+          <w:pPr>
+            <w:pStyle w:val="4BAC53BA5CC84600889547D3AF54E5F43"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="10" w:name="Text8"/>
+        <w:bookmarkStart w:id="11" w:name="Text9"/>
+        <w:bookmarkStart w:id="12" w:name="Text8"/>
+        <w:bookmarkStart w:id="13" w:name="Text10"/>
+        <w:bookmarkStart w:id="14" w:name="Text10"/>
+        <w:bookmarkStart w:id="15" w:name="Text10"/>
+        <w:bookmarkStart w:id="16" w:name="Text10"/>
+        <w:bookmarkStart w:id="17" w:name="Text10"/>
+        <w:bookmarkStart w:id="18" w:name="Text10"/>
+        <w:bookmarkStart w:id="19" w:name="Text10"/>
+        <w:bookmarkStart w:id="20" w:name="Text10"/>
+        <w:bookmarkStart w:id="21" w:name="Text10"/>
+        <w:bookmarkStart w:id="22" w:name="Text10"/>
+        <w:bookmarkStart w:id="23" w:name="Text1"/>
+        <w:bookmarkStart w:id="24" w:name="Text2"/>
+        <w:bookmarkStart w:id="25" w:name="Text7"/>
+        <w:bookmarkStart w:id="26" w:name="Text4"/>
+        <w:bookmarkStart w:id="27" w:name="Text5"/>
+        <w:bookmarkStart w:id="28" w:name="Text6"/>
+        <w:bookmarkStart w:id="29" w:name="Text1"/>
+        <w:bookmarkStart w:id="30" w:name="Text2"/>
+        <w:bookmarkStart w:id="31" w:name="Text7"/>
+        <w:bookmarkStart w:id="32" w:name="Text4"/>
+        <w:bookmarkStart w:id="33" w:name="Text5"/>
+        <w:bookmarkStart w:id="34" w:name="Text6"/>
+        <w:bookmarkStart w:id="35" w:name="Text2"/>
+        <w:bookmarkStart w:id="36" w:name="Text2"/>
+        <w:bookmarkStart w:id="37" w:name="Text2"/>
+        <w:bookmarkStart w:id="38" w:name="Text10"/>
+        <w:bookmarkStart w:id="39" w:name="Text9"/>
+        <w:bookmarkStart w:id="40" w:name="Text9"/>
+        <w:bookmarkStart w:id="41" w:name="Text9"/>
+        <w:bookmarkStart w:id="42" w:name="Text10"/>
+        <w:bookmarkStart w:id="43" w:name="Text10"/>
+        <w:bookmarkStart w:id="44" w:name="Text2"/>
+        <w:bookmarkStart w:id="45" w:name="Text10"/>
+        <w:bookmarkStart w:id="46" w:name="Text9"/>
+        <w:bookmarkStart w:id="47" w:name="Text10"/>
+        <w:bookmarkStart w:id="48" w:name="Text10"/>
+        <w:bookmarkStart w:id="49" w:name="Text10"/>
+        <w:bookmarkStart w:id="50" w:name="Text10"/>
+        <w:bookmarkStart w:id="51" w:name="Text10"/>
+        <w:bookmarkStart w:id="52" w:name="Text10"/>
+        <w:bookmarkStart w:id="53" w:name="Text10"/>
+        <w:bookmarkStart w:id="54" w:name="Text10"/>
+        <w:bookmarkStart w:id="55" w:name="Text10"/>
+        <w:bookmarkStart w:id="56" w:name="Text10"/>
+        <w:bookmarkStart w:id="57" w:name="Text10"/>
+        <w:bookmarkStart w:id="58" w:name="Text10"/>
+        <w:bookmarkStart w:id="59" w:name="Text8"/>
+        <w:bookmarkStart w:id="60" w:name="Text10"/>
+        <w:bookmarkStart w:id="61" w:name="Text7"/>
+        <w:bookmarkStart w:id="62" w:name="Text4"/>
+        <w:bookmarkStart w:id="63" w:name="Text5"/>
+        <w:bookmarkStart w:id="64" w:name="Text6"/>
+        <w:bookmarkStart w:id="65" w:name="Text10"/>
+        <w:bookmarkStart w:id="66" w:name="Text10"/>
+        <w:bookmarkStart w:id="67" w:name="Text10"/>
+        <w:bookmarkStart w:id="68" w:name="Text2"/>
+        <w:bookmarkStart w:id="69" w:name="Text10"/>
+        <w:bookmarkStart w:id="70" w:name="Text9"/>
+        <w:bookmarkStart w:id="71" w:name="Text4"/>
+        <w:bookmarkStart w:id="72" w:name="Text5"/>
+        <w:bookmarkStart w:id="73" w:name="Text6"/>
+        <w:bookmarkStart w:id="74" w:name="Text10"/>
+        <w:bookmarkStart w:id="75" w:name="Text10"/>
+        <w:bookmarkStart w:id="76" w:name="Text2"/>
+        <w:bookmarkStart w:id="77" w:name="Text9"/>
+        <w:bookmarkStart w:id="78" w:name="Text8"/>
+        <w:bookmarkStart w:id="79" w:name="Text8"/>
+        <w:bookmarkStart w:id="80" w:name="Text9"/>
+        <w:bookmarkStart w:id="81" w:name="Text7"/>
+        <w:bookmarkStart w:id="82" w:name="Text4"/>
+        <w:bookmarkStart w:id="83" w:name="Text5"/>
+        <w:bookmarkStart w:id="84" w:name="Text10"/>
+        <w:bookmarkStart w:id="85" w:name="Text10"/>
+        <w:bookmarkStart w:id="86" w:name="Text2"/>
+        <w:bookmarkStart w:id="87" w:name="Text9"/>
+        <w:bookmarkStart w:id="88" w:name="Text8"/>
+        <w:bookmarkEnd w:id="10"/>
+        <w:bookmarkEnd w:id="11"/>
+        <w:bookmarkEnd w:id="12"/>
+        <w:bookmarkEnd w:id="13"/>
+        <w:bookmarkEnd w:id="14"/>
+        <w:bookmarkEnd w:id="15"/>
+        <w:bookmarkEnd w:id="16"/>
+        <w:bookmarkEnd w:id="17"/>
+        <w:bookmarkEnd w:id="18"/>
+        <w:bookmarkEnd w:id="19"/>
+        <w:bookmarkEnd w:id="20"/>
+        <w:bookmarkEnd w:id="21"/>
+        <w:bookmarkEnd w:id="22"/>
+        <w:bookmarkEnd w:id="23"/>
+        <w:bookmarkEnd w:id="24"/>
+        <w:bookmarkEnd w:id="25"/>
+        <w:bookmarkEnd w:id="26"/>
+        <w:bookmarkEnd w:id="27"/>
+        <w:bookmarkEnd w:id="28"/>
+        <w:bookmarkEnd w:id="29"/>
+        <w:bookmarkEnd w:id="30"/>
+        <w:bookmarkEnd w:id="31"/>
+        <w:bookmarkEnd w:id="32"/>
+        <w:bookmarkEnd w:id="33"/>
+        <w:bookmarkEnd w:id="34"/>
+        <w:bookmarkEnd w:id="35"/>
+        <w:bookmarkEnd w:id="36"/>
+        <w:bookmarkEnd w:id="37"/>
+        <w:bookmarkEnd w:id="38"/>
+        <w:bookmarkEnd w:id="39"/>
+        <w:bookmarkEnd w:id="40"/>
+        <w:bookmarkEnd w:id="41"/>
+        <w:bookmarkEnd w:id="42"/>
+        <w:bookmarkEnd w:id="43"/>
+        <w:bookmarkEnd w:id="44"/>
+        <w:bookmarkEnd w:id="45"/>
+        <w:bookmarkEnd w:id="46"/>
+        <w:bookmarkEnd w:id="47"/>
+        <w:bookmarkEnd w:id="48"/>
+        <w:bookmarkEnd w:id="49"/>
+        <w:bookmarkEnd w:id="50"/>
+        <w:bookmarkEnd w:id="51"/>
+        <w:bookmarkEnd w:id="52"/>
+        <w:bookmarkEnd w:id="53"/>
+        <w:bookmarkEnd w:id="54"/>
+        <w:bookmarkEnd w:id="55"/>
+        <w:bookmarkEnd w:id="56"/>
+        <w:bookmarkEnd w:id="57"/>
+        <w:bookmarkEnd w:id="58"/>
+        <w:bookmarkEnd w:id="59"/>
+        <w:bookmarkEnd w:id="60"/>
+        <w:bookmarkEnd w:id="61"/>
+        <w:bookmarkEnd w:id="62"/>
+        <w:bookmarkEnd w:id="63"/>
+        <w:bookmarkEnd w:id="64"/>
+        <w:bookmarkEnd w:id="65"/>
+        <w:bookmarkEnd w:id="66"/>
+        <w:bookmarkEnd w:id="67"/>
+        <w:bookmarkEnd w:id="68"/>
+        <w:bookmarkEnd w:id="69"/>
+        <w:bookmarkEnd w:id="70"/>
+        <w:bookmarkEnd w:id="71"/>
+        <w:bookmarkEnd w:id="72"/>
+        <w:bookmarkEnd w:id="73"/>
+        <w:bookmarkEnd w:id="74"/>
+        <w:bookmarkEnd w:id="75"/>
+        <w:bookmarkEnd w:id="76"/>
+        <w:bookmarkEnd w:id="77"/>
+        <w:bookmarkEnd w:id="78"/>
+        <w:bookmarkEnd w:id="79"/>
+        <w:bookmarkEnd w:id="80"/>
+        <w:bookmarkEnd w:id="81"/>
+        <w:bookmarkEnd w:id="82"/>
+        <w:bookmarkEnd w:id="83"/>
+        <w:bookmarkEnd w:id="84"/>
+        <w:bookmarkEnd w:id="85"/>
+        <w:bookmarkEnd w:id="86"/>
+        <w:bookmarkEnd w:id="87"/>
+        <w:bookmarkEnd w:id="88"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AE28A312FA7A476CB773D615904FF669"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5FFEEE7E-DDCF-4CC0-98A6-D2BAE5EDB8CF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00327B0B" w:rsidRDefault="00757BDD" w:rsidP="00757BDD">
+          <w:pPr>
+            <w:pStyle w:val="AE28A312FA7A476CB773D615904FF669"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text9"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="89" w:name="Text8"/>
+        <w:bookmarkEnd w:id="89"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C70443BABD7F4677AC8E78CF2F8AE1DF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E593DA21-3CDE-4253-8DDC-EB01104D3C3E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00327B0B" w:rsidRDefault="00757BDD" w:rsidP="00757BDD">
+          <w:pPr>
+            <w:pStyle w:val="C70443BABD7F4677AC8E78CF2F8AE1DF"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text9"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="90" w:name="Text9"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="90"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F2DBBC86F8AE4E91832242C5C381407F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FF8F42CD-3221-45B8-96E8-61B1CF10503D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00327B0B" w:rsidRDefault="00757BDD" w:rsidP="00757BDD">
+          <w:pPr>
+            <w:pStyle w:val="F2DBBC86F8AE4E91832242C5C381407F"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="91" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="91"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="76DAAD83631A4661875E4630D8497676"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5ACF41F4-D3B2-4EDF-9466-0DAB68E3097A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00327B0B" w:rsidRDefault="00757BDD" w:rsidP="00757BDD">
+          <w:pPr>
+            <w:pStyle w:val="76DAAD83631A4661875E4630D8497676"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text4"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="92" w:name="Text4"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="92"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2A86EE6BED464792A1FB7915BBF50031"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CD746A37-6212-4F63-B10B-E75B6CC0F6F6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00327B0B" w:rsidRDefault="00757BDD" w:rsidP="00757BDD">
+          <w:pPr>
+            <w:pStyle w:val="2A86EE6BED464792A1FB7915BBF50031"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text5"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="93" w:name="Text5"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="93"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3D6B39F8D78B4F3E9B7B3BF82D866C07"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9F9C38A4-2474-4F61-B492-D475FDD4D178}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00327B0B" w:rsidRDefault="00757BDD" w:rsidP="00757BDD">
+          <w:pPr>
+            <w:pStyle w:val="3D6B39F8D78B4F3E9B7B3BF82D866C07"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text6"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="94" w:name="Text6"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="94"/>
+        </w:p>
+        <w:bookmarkStart w:id="95" w:name="Text1"/>
+        <w:bookmarkStart w:id="96" w:name="Text2"/>
+        <w:bookmarkStart w:id="97" w:name="Text7"/>
+        <w:bookmarkStart w:id="98" w:name="Text4"/>
+        <w:bookmarkStart w:id="99" w:name="Text5"/>
+        <w:bookmarkStart w:id="100" w:name="Text6"/>
+        <w:bookmarkStart w:id="101" w:name="Text7"/>
+        <w:bookmarkStart w:id="102" w:name="Text7"/>
+        <w:bookmarkStart w:id="103" w:name="Text7"/>
+        <w:bookmarkStart w:id="104" w:name="Text7"/>
+        <w:bookmarkStart w:id="105" w:name="Text1"/>
+        <w:bookmarkStart w:id="106" w:name="Text2"/>
+        <w:bookmarkStart w:id="107" w:name="Text7"/>
+        <w:bookmarkStart w:id="108" w:name="Text4"/>
+        <w:bookmarkStart w:id="109" w:name="Text5"/>
+        <w:bookmarkStart w:id="110" w:name="Text6"/>
+        <w:bookmarkStart w:id="111" w:name="Text7"/>
+        <w:bookmarkStart w:id="112" w:name="Text4"/>
+        <w:bookmarkStart w:id="113" w:name="Text5"/>
+        <w:bookmarkStart w:id="114" w:name="Text6"/>
+        <w:bookmarkEnd w:id="95"/>
+        <w:bookmarkEnd w:id="96"/>
+        <w:bookmarkEnd w:id="97"/>
+        <w:bookmarkEnd w:id="98"/>
+        <w:bookmarkEnd w:id="99"/>
+        <w:bookmarkEnd w:id="100"/>
+        <w:bookmarkEnd w:id="101"/>
+        <w:bookmarkEnd w:id="102"/>
+        <w:bookmarkEnd w:id="103"/>
+        <w:bookmarkEnd w:id="104"/>
+        <w:bookmarkEnd w:id="105"/>
+        <w:bookmarkEnd w:id="106"/>
+        <w:bookmarkEnd w:id="107"/>
+        <w:bookmarkEnd w:id="108"/>
+        <w:bookmarkEnd w:id="109"/>
+        <w:bookmarkEnd w:id="110"/>
+        <w:bookmarkEnd w:id="111"/>
+        <w:bookmarkEnd w:id="112"/>
+        <w:bookmarkEnd w:id="113"/>
+        <w:bookmarkEnd w:id="114"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A281F4A863B042CF9A0BA8A0404DD32C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{08EC8229-A9A6-4149-995D-080A2D1C00C1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00327B0B" w:rsidRDefault="00757BDD" w:rsidP="00757BDD">
+          <w:pPr>
+            <w:pStyle w:val="A281F4A863B042CF9A0BA8A0404DD32C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="54F33004E6EE4A25B8057658C84D5F3F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{499E4A5B-5A23-430F-9C56-247CBC5D7334}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00327B0B" w:rsidRDefault="00757BDD" w:rsidP="00757BDD">
+          <w:pPr>
+            <w:pStyle w:val="54F33004E6EE4A25B8057658C84D5F3F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="115" w:name="Text4"/>
+        <w:bookmarkStart w:id="116" w:name="Text5"/>
+        <w:bookmarkStart w:id="117" w:name="Text6"/>
+        <w:bookmarkStart w:id="118" w:name="Text8"/>
+        <w:bookmarkStart w:id="119" w:name="Text9"/>
+        <w:bookmarkStart w:id="120" w:name="Text10"/>
+        <w:bookmarkStart w:id="121" w:name="Text11"/>
+        <w:bookmarkStart w:id="122" w:name="Text1"/>
+        <w:bookmarkStart w:id="123" w:name="Text2"/>
+        <w:bookmarkStart w:id="124" w:name="Text2"/>
+        <w:bookmarkStart w:id="125" w:name="Text2"/>
+        <w:bookmarkEnd w:id="115"/>
+        <w:bookmarkEnd w:id="116"/>
+        <w:bookmarkEnd w:id="117"/>
+        <w:bookmarkEnd w:id="118"/>
+        <w:bookmarkEnd w:id="119"/>
+        <w:bookmarkEnd w:id="120"/>
+        <w:bookmarkEnd w:id="121"/>
+        <w:bookmarkEnd w:id="122"/>
+        <w:bookmarkEnd w:id="123"/>
+        <w:bookmarkEnd w:id="124"/>
+        <w:bookmarkEnd w:id="125"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FAA2418FDC3C4185B8318522D1499424"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{53A4AC23-149A-4EF5-87CB-05F168D9BBD0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="FAA2418FDC3C4185B8318522D1499424"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text2"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="126" w:name="Text2"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="126"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3B1DAAA6A96343EFB7F115F704957E4E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{ACC98F16-17CC-4114-A174-F14391C7DB18}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="3B1DAAA6A96343EFB7F115F704957E4E"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text2"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="127" w:name="Text2"/>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="127"/>
+        </w:p>
+        <w:bookmarkStart w:id="128" w:name="Text10"/>
+        <w:bookmarkStart w:id="129" w:name="Text2"/>
+        <w:bookmarkStart w:id="130" w:name="Text9"/>
+        <w:bookmarkStart w:id="131" w:name="Text8"/>
+        <w:bookmarkStart w:id="132" w:name="Text7"/>
+        <w:bookmarkStart w:id="133" w:name="Text4"/>
+        <w:bookmarkStart w:id="134" w:name="Text5"/>
+        <w:bookmarkStart w:id="135" w:name="Text10"/>
+        <w:bookmarkStart w:id="136" w:name="Text2"/>
+        <w:bookmarkStart w:id="137" w:name="Text9"/>
+        <w:bookmarkStart w:id="138" w:name="Text8"/>
+        <w:bookmarkStart w:id="139" w:name="Text7"/>
+        <w:bookmarkStart w:id="140" w:name="Text7"/>
+        <w:bookmarkStart w:id="141" w:name="Text7"/>
+        <w:bookmarkStart w:id="142" w:name="Text1"/>
+        <w:bookmarkStart w:id="143" w:name="Text2"/>
+        <w:bookmarkStart w:id="144" w:name="Text7"/>
+        <w:bookmarkStart w:id="145" w:name="Text4"/>
+        <w:bookmarkStart w:id="146" w:name="Text5"/>
+        <w:bookmarkStart w:id="147" w:name="Text6"/>
+        <w:bookmarkStart w:id="148" w:name="Text7"/>
+        <w:bookmarkStart w:id="149" w:name="Text7"/>
+        <w:bookmarkStart w:id="150" w:name="Text7"/>
+        <w:bookmarkStart w:id="151" w:name="Text7"/>
+        <w:bookmarkStart w:id="152" w:name="Text7"/>
+        <w:bookmarkEnd w:id="128"/>
+        <w:bookmarkEnd w:id="129"/>
+        <w:bookmarkEnd w:id="130"/>
+        <w:bookmarkEnd w:id="131"/>
+        <w:bookmarkEnd w:id="132"/>
+        <w:bookmarkEnd w:id="133"/>
+        <w:bookmarkEnd w:id="134"/>
+        <w:bookmarkEnd w:id="135"/>
+        <w:bookmarkEnd w:id="136"/>
+        <w:bookmarkEnd w:id="137"/>
+        <w:bookmarkEnd w:id="138"/>
+        <w:bookmarkEnd w:id="139"/>
+        <w:bookmarkEnd w:id="140"/>
+        <w:bookmarkEnd w:id="141"/>
+        <w:bookmarkEnd w:id="142"/>
+        <w:bookmarkEnd w:id="143"/>
+        <w:bookmarkEnd w:id="144"/>
+        <w:bookmarkEnd w:id="145"/>
+        <w:bookmarkEnd w:id="146"/>
+        <w:bookmarkEnd w:id="147"/>
+        <w:bookmarkEnd w:id="148"/>
+        <w:bookmarkEnd w:id="149"/>
+        <w:bookmarkEnd w:id="150"/>
+        <w:bookmarkEnd w:id="151"/>
+        <w:bookmarkEnd w:id="152"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="776292E529E4413AA5E0BAD670709868"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4E4CD41C-E341-4165-9E5D-46A78388FF88}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="776292E529E4413AA5E0BAD670709868"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="153" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="153"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EC940844590B422ABF6FC7AC89C71823"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1DC5E64F-FB1D-4BE0-9EDA-9712A473BDFD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="EC940844590B422ABF6FC7AC89C71823"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="154" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="154"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DB25A6928B7941A795AEB3E0AF9A08A6"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5C4BF056-50D5-4472-80FF-5824B778A714}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="DB25A6928B7941A795AEB3E0AF9A08A6"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text6"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="155" w:name="Text6"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="155"/>
+        </w:p>
+        <w:bookmarkStart w:id="156" w:name="Text1"/>
+        <w:bookmarkStart w:id="157" w:name="Text2"/>
+        <w:bookmarkStart w:id="158" w:name="Text7"/>
+        <w:bookmarkStart w:id="159" w:name="Text4"/>
+        <w:bookmarkStart w:id="160" w:name="Text5"/>
+        <w:bookmarkStart w:id="161" w:name="Text6"/>
+        <w:bookmarkStart w:id="162" w:name="Text1"/>
+        <w:bookmarkStart w:id="163" w:name="Text2"/>
+        <w:bookmarkStart w:id="164" w:name="Text7"/>
+        <w:bookmarkStart w:id="165" w:name="Text4"/>
+        <w:bookmarkStart w:id="166" w:name="Text5"/>
+        <w:bookmarkStart w:id="167" w:name="Text6"/>
+        <w:bookmarkStart w:id="168" w:name="Text1"/>
+        <w:bookmarkStart w:id="169" w:name="Text2"/>
+        <w:bookmarkStart w:id="170" w:name="Text7"/>
+        <w:bookmarkStart w:id="171" w:name="Text4"/>
+        <w:bookmarkStart w:id="172" w:name="Text5"/>
+        <w:bookmarkStart w:id="173" w:name="Text6"/>
+        <w:bookmarkStart w:id="174" w:name="Text1"/>
+        <w:bookmarkStart w:id="175" w:name="Text2"/>
+        <w:bookmarkStart w:id="176" w:name="Text7"/>
+        <w:bookmarkStart w:id="177" w:name="Text4"/>
+        <w:bookmarkStart w:id="178" w:name="Text5"/>
+        <w:bookmarkStart w:id="179" w:name="Text6"/>
+        <w:bookmarkStart w:id="180" w:name="Text7"/>
+        <w:bookmarkStart w:id="181" w:name="Text7"/>
+        <w:bookmarkStart w:id="182" w:name="Text7"/>
+        <w:bookmarkStart w:id="183" w:name="Text7"/>
+        <w:bookmarkStart w:id="184" w:name="Text7"/>
+        <w:bookmarkStart w:id="185" w:name="Text7"/>
+        <w:bookmarkStart w:id="186" w:name="Text7"/>
+        <w:bookmarkStart w:id="187" w:name="Text7"/>
+        <w:bookmarkStart w:id="188" w:name="Text7"/>
+        <w:bookmarkStart w:id="189" w:name="Text7"/>
+        <w:bookmarkStart w:id="190" w:name="Text7"/>
+        <w:bookmarkStart w:id="191" w:name="Text7"/>
+        <w:bookmarkStart w:id="192" w:name="Text7"/>
+        <w:bookmarkStart w:id="193" w:name="Text7"/>
+        <w:bookmarkStart w:id="194" w:name="Text7"/>
+        <w:bookmarkStart w:id="195" w:name="Text7"/>
+        <w:bookmarkStart w:id="196" w:name="Text7"/>
+        <w:bookmarkStart w:id="197" w:name="Text7"/>
+        <w:bookmarkStart w:id="198" w:name="Text7"/>
+        <w:bookmarkStart w:id="199" w:name="Text7"/>
+        <w:bookmarkStart w:id="200" w:name="Text7"/>
+        <w:bookmarkStart w:id="201" w:name="Text7"/>
+        <w:bookmarkStart w:id="202" w:name="Text7"/>
+        <w:bookmarkStart w:id="203" w:name="Text7"/>
+        <w:bookmarkEnd w:id="156"/>
+        <w:bookmarkEnd w:id="157"/>
+        <w:bookmarkEnd w:id="158"/>
+        <w:bookmarkEnd w:id="159"/>
+        <w:bookmarkEnd w:id="160"/>
+        <w:bookmarkEnd w:id="161"/>
+        <w:bookmarkEnd w:id="162"/>
+        <w:bookmarkEnd w:id="163"/>
+        <w:bookmarkEnd w:id="164"/>
+        <w:bookmarkEnd w:id="165"/>
+        <w:bookmarkEnd w:id="166"/>
+        <w:bookmarkEnd w:id="167"/>
+        <w:bookmarkEnd w:id="168"/>
+        <w:bookmarkEnd w:id="169"/>
+        <w:bookmarkEnd w:id="170"/>
+        <w:bookmarkEnd w:id="171"/>
+        <w:bookmarkEnd w:id="172"/>
+        <w:bookmarkEnd w:id="173"/>
+        <w:bookmarkEnd w:id="174"/>
+        <w:bookmarkEnd w:id="175"/>
+        <w:bookmarkEnd w:id="176"/>
+        <w:bookmarkEnd w:id="177"/>
+        <w:bookmarkEnd w:id="178"/>
+        <w:bookmarkEnd w:id="179"/>
+        <w:bookmarkEnd w:id="180"/>
+        <w:bookmarkEnd w:id="181"/>
+        <w:bookmarkEnd w:id="182"/>
+        <w:bookmarkEnd w:id="183"/>
+        <w:bookmarkEnd w:id="184"/>
+        <w:bookmarkEnd w:id="185"/>
+        <w:bookmarkEnd w:id="186"/>
+        <w:bookmarkEnd w:id="187"/>
+        <w:bookmarkEnd w:id="188"/>
+        <w:bookmarkEnd w:id="189"/>
+        <w:bookmarkEnd w:id="190"/>
+        <w:bookmarkEnd w:id="191"/>
+        <w:bookmarkEnd w:id="192"/>
+        <w:bookmarkEnd w:id="193"/>
+        <w:bookmarkEnd w:id="194"/>
+        <w:bookmarkEnd w:id="195"/>
+        <w:bookmarkEnd w:id="196"/>
+        <w:bookmarkEnd w:id="197"/>
+        <w:bookmarkEnd w:id="198"/>
+        <w:bookmarkEnd w:id="199"/>
+        <w:bookmarkEnd w:id="200"/>
+        <w:bookmarkEnd w:id="201"/>
+        <w:bookmarkEnd w:id="202"/>
+        <w:bookmarkEnd w:id="203"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3E93A234629946EA8F42FD612F1C33E8"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CC37FA75-D12C-4AD2-8D03-ED0C3BA87C8D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="3E93A234629946EA8F42FD612F1C33E8"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="204" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="204"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D5DDA9A2AAA6470093677A38BE34D8B2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{79A45C67-12C7-4AA1-BBA7-EBB7FFBC87F5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="D5DDA9A2AAA6470093677A38BE34D8B2"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="205" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="205"/>
+        </w:p>
+        <w:bookmarkStart w:id="206" w:name="Text7"/>
+        <w:bookmarkStart w:id="207" w:name="Text7"/>
+        <w:bookmarkStart w:id="208" w:name="Text7"/>
+        <w:bookmarkStart w:id="209" w:name="Text1"/>
+        <w:bookmarkStart w:id="210" w:name="Text2"/>
+        <w:bookmarkStart w:id="211" w:name="Text7"/>
+        <w:bookmarkStart w:id="212" w:name="Text4"/>
+        <w:bookmarkStart w:id="213" w:name="Text5"/>
+        <w:bookmarkStart w:id="214" w:name="Text6"/>
+        <w:bookmarkEnd w:id="206"/>
+        <w:bookmarkEnd w:id="207"/>
+        <w:bookmarkEnd w:id="208"/>
+        <w:bookmarkEnd w:id="209"/>
+        <w:bookmarkEnd w:id="210"/>
+        <w:bookmarkEnd w:id="211"/>
+        <w:bookmarkEnd w:id="212"/>
+        <w:bookmarkEnd w:id="213"/>
+        <w:bookmarkEnd w:id="214"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="803DCAF195C54DAF9619DAAAAF4EA280"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1E762673-7FDD-4A4A-A072-E1A15C563FF6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="803DCAF195C54DAF9619DAAAAF4EA280"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text2"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="231B7E45C22D4462AC895C021A4FFE04"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D9C2683B-D7A4-4705-A1CE-C010D675871E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="231B7E45C22D4462AC895C021A4FFE04"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="215" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="215"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A2A4DDEAA25B40A5B97747E91153ADA0"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{75778A37-724C-4067-BD6C-845F195F4A0A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="A2A4DDEAA25B40A5B97747E91153ADA0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="216" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="216"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3072704E6366449CAB606BB43772D908"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7F55992F-9F8B-4AB3-BD92-DCE0F7D1D32A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="3072704E6366449CAB606BB43772D908"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="217" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="217"/>
+        </w:p>
+        <w:bookmarkStart w:id="218" w:name="Text7"/>
+        <w:bookmarkStart w:id="219" w:name="Text7"/>
+        <w:bookmarkStart w:id="220" w:name="Text7"/>
+        <w:bookmarkStart w:id="221" w:name="Text7"/>
+        <w:bookmarkEnd w:id="218"/>
+        <w:bookmarkEnd w:id="219"/>
+        <w:bookmarkEnd w:id="220"/>
+        <w:bookmarkEnd w:id="221"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E58D2C9903E740D0889A1D4BD3E6B6E5"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BEB2D3C7-4F9E-49D6-8296-FDADDCED3F39}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="E58D2C9903E740D0889A1D4BD3E6B6E5"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="23BCC41E9FE74D54BBF6BC91E3430BD7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4B6AEC0E-095C-4700-8CBF-20ED4669EDE7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="23BCC41E9FE74D54BBF6BC91E3430BD7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="02AC1C0A4CA045CCBA88D146A5E1C175"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B999FD07-30D6-4571-8AC5-C27CA6E58146}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="02AC1C0A4CA045CCBA88D146A5E1C175"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A44634">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BAF339E079D34F858516AC63F958CE28"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4C8D5A98-3E89-42AF-AF51-6A196AB54DC8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="BAF339E079D34F858516AC63F958CE28"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text6"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="222" w:name="Text6"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="222"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B2D0B59C60D74CF8AD98B6EA338C66C3"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{04A4BE5D-5678-4ABC-BA1A-91D557533983}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="B2D0B59C60D74CF8AD98B6EA338C66C3"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="223" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="223"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="523E006B05AF4A9488DE85A095D651B4"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{23C6EC3E-911B-4496-9D00-F9FF49CB45A9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="523E006B05AF4A9488DE85A095D651B4"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="224" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="224"/>
+        </w:p>
+        <w:bookmarkStart w:id="225" w:name="Text7"/>
+        <w:bookmarkStart w:id="226" w:name="Text7"/>
+        <w:bookmarkStart w:id="227" w:name="Text7"/>
+        <w:bookmarkStart w:id="228" w:name="Text7"/>
+        <w:bookmarkStart w:id="229" w:name="Text7"/>
+        <w:bookmarkStart w:id="230" w:name="Text7"/>
+        <w:bookmarkStart w:id="231" w:name="Text7"/>
+        <w:bookmarkStart w:id="232" w:name="Text7"/>
+        <w:bookmarkStart w:id="233" w:name="Text7"/>
+        <w:bookmarkStart w:id="234" w:name="Text7"/>
+        <w:bookmarkStart w:id="235" w:name="Text7"/>
+        <w:bookmarkStart w:id="236" w:name="Text7"/>
+        <w:bookmarkStart w:id="237" w:name="Text7"/>
+        <w:bookmarkStart w:id="238" w:name="Text7"/>
+        <w:bookmarkStart w:id="239" w:name="Text7"/>
+        <w:bookmarkStart w:id="240" w:name="Text7"/>
+        <w:bookmarkStart w:id="241" w:name="Text7"/>
+        <w:bookmarkStart w:id="242" w:name="Text7"/>
+        <w:bookmarkEnd w:id="225"/>
+        <w:bookmarkEnd w:id="226"/>
+        <w:bookmarkEnd w:id="227"/>
+        <w:bookmarkEnd w:id="228"/>
+        <w:bookmarkEnd w:id="229"/>
+        <w:bookmarkEnd w:id="230"/>
+        <w:bookmarkEnd w:id="231"/>
+        <w:bookmarkEnd w:id="232"/>
+        <w:bookmarkEnd w:id="233"/>
+        <w:bookmarkEnd w:id="234"/>
+        <w:bookmarkEnd w:id="235"/>
+        <w:bookmarkEnd w:id="236"/>
+        <w:bookmarkEnd w:id="237"/>
+        <w:bookmarkEnd w:id="238"/>
+        <w:bookmarkEnd w:id="239"/>
+        <w:bookmarkEnd w:id="240"/>
+        <w:bookmarkEnd w:id="241"/>
+        <w:bookmarkEnd w:id="242"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F3F35AD1264E48279F70328752CCEF3B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{524D014C-D8A1-4460-9BFB-81E370FEE84A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="F3F35AD1264E48279F70328752CCEF3B"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="243" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="243"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="763A26457922465A86C0F48170E6766C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B68C17CB-06FC-41F2-97F0-1B6ACBF2FDD7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="763A26457922465A86C0F48170E6766C"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="244" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="244"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C1E48CF91114417185A801AC407C003A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B0FAE1F6-205E-41BB-9353-B0874A57902A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="C1E48CF91114417185A801AC407C003A"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="245" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="245"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BEECF60C7B044E539B3BBA88F7E9B5FC"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{266711A1-AF73-41AE-AE33-ADC7D609D49F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="BEECF60C7B044E539B3BBA88F7E9B5FC"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="246" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="246"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C655E2D89DCD49B6AF92FB8686044ED8"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5ED58107-598C-4B8B-BA6E-A0D03D1E570E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="C655E2D89DCD49B6AF92FB8686044ED8"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="247" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="247"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F20826BE16CB46658ECC5CD7B12E761F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D308F417-FCD5-4257-8A96-06524E005CBB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="F20826BE16CB46658ECC5CD7B12E761F"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="248" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="248"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4B900AB09C434238A435E517268D4091"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{20DE3837-9DAA-458B-B1DA-D74B4E2A6425}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="4B900AB09C434238A435E517268D4091"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="249" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="249"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="986D66DE29274E4893FDCC61933EC602"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{89D3280B-085F-4CF2-ACF1-50B311EEE0A9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="986D66DE29274E4893FDCC61933EC602"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="250" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="250"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="435DF7A76E3F46F7B9B2E0CB906F87DF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4FE14CAB-6D59-4BC6-96A5-FA5A0B330857}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="435DF7A76E3F46F7B9B2E0CB906F87DF"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="251" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="251"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="49B9FDC80364431A8AC4253CBB9DC866"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A2C34AB1-40A7-4041-AA39-8265B00D6146}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="49B9FDC80364431A8AC4253CBB9DC866"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="252" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="252"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5478D7A5F8CA4CD4926D63E8237B2BD0"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A028AE69-F92E-4796-8D6D-BF07F904F64C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="5478D7A5F8CA4CD4926D63E8237B2BD0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="253" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="253"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="530C14FF5BDF403D82EE8C1342B9616C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DC32A7E4-0E53-44CC-82AE-B083ADD822B7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="530C14FF5BDF403D82EE8C1342B9616C"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="254" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="254"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E9B90B6DAE634EA69EAAAF4F00F871C7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D7F8B22B-5E4B-41C6-BD03-53E5006D0842}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="E9B90B6DAE634EA69EAAAF4F00F871C7"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="255" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="255"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="78BDEB953A79401BAC1BB37AB362F7AB"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{25C8FE8D-7773-46B0-B6A8-506DA31699B5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="78BDEB953A79401BAC1BB37AB362F7AB"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="256" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="256"/>
+        </w:p>
+        <w:bookmarkStart w:id="257" w:name="Text7"/>
+        <w:bookmarkStart w:id="258" w:name="Text7"/>
+        <w:bookmarkStart w:id="259" w:name="Text7"/>
+        <w:bookmarkStart w:id="260" w:name="Text7"/>
+        <w:bookmarkEnd w:id="257"/>
+        <w:bookmarkEnd w:id="258"/>
+        <w:bookmarkEnd w:id="259"/>
+        <w:bookmarkEnd w:id="260"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E2DF6871E42B406FA768FB112D2F5B61"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9ECA0C6B-FA74-49D2-AE60-35FDA6352711}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="E2DF6871E42B406FA768FB112D2F5B61"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="261" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="261"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1FF859A1F7A8430283F9F4B2BF1ECD22"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{51017966-EE75-4DF2-B1CC-B8EFABC31CAD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="1FF859A1F7A8430283F9F4B2BF1ECD22"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="262" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="262"/>
+        </w:p>
+        <w:bookmarkStart w:id="263" w:name="Text7"/>
+        <w:bookmarkStart w:id="264" w:name="Text7"/>
+        <w:bookmarkEnd w:id="263"/>
+        <w:bookmarkEnd w:id="264"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3E4FB896ABD84997869060D9404DAC9E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{19C294C3-5FB7-40C9-838E-49A87C7BD294}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="3E4FB896ABD84997869060D9404DAC9E"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="265" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="265"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="90BDE5CFB1744C3A95DF9A4F6F6696BB"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FC4D34E7-602B-41F5-AE35-2769F6D55B7F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="90BDE5CFB1744C3A95DF9A4F6F6696BB"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="266" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="266"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A714E0FFDE544EF8AAE395FC26ADA793"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EC3E4268-EEC8-4662-8F86-592478D9BB95}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="A714E0FFDE544EF8AAE395FC26ADA793"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="267" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="267"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E6FCEA5666BA4903A6136D0617E3B3C4"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5228F1D7-4C9C-4926-8A1B-BDDD72F7063F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="E6FCEA5666BA4903A6136D0617E3B3C4"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="268" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="268"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="86699D4CF08648AD85F1459C95466D6F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8418B508-40AA-49C8-9304-8F711A43CCD1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="86699D4CF08648AD85F1459C95466D6F"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="269" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="269"/>
+        </w:p>
+        <w:bookmarkStart w:id="270" w:name="Text7"/>
+        <w:bookmarkStart w:id="271" w:name="Text7"/>
+        <w:bookmarkStart w:id="272" w:name="Text7"/>
+        <w:bookmarkEnd w:id="270"/>
+        <w:bookmarkEnd w:id="271"/>
+        <w:bookmarkEnd w:id="272"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2541C1F4167E4C74B7315544C0CD7993"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{86633B65-562A-4755-B2C2-B07C884FFB54}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="2541C1F4167E4C74B7315544C0CD7993"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="273" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="273"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="465BEAF0A662466B856582A4D7D06326"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{921B0B4F-1E65-4422-AA71-403FE748A239}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="465BEAF0A662466B856582A4D7D06326"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="274" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="274"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C0EAB7A66E794E3E8C81024F9B1E66A4"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{97CDF1F9-7145-40A9-8CF5-152C171BC7E5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00452D0A" w:rsidRDefault="00452D0A" w:rsidP="00452D0A">
+          <w:pPr>
+            <w:pStyle w:val="C0EAB7A66E794E3E8C81024F9B1E66A4"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="275" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="275"/>
+        </w:p>
+        <w:bookmarkStart w:id="276" w:name="Text10"/>
+        <w:bookmarkStart w:id="277" w:name="Text2"/>
+        <w:bookmarkStart w:id="278" w:name="Text9"/>
+        <w:bookmarkStart w:id="279" w:name="Text8"/>
+        <w:bookmarkStart w:id="280" w:name="Text7"/>
+        <w:bookmarkStart w:id="281" w:name="Text4"/>
+        <w:bookmarkStart w:id="282" w:name="Text5"/>
+        <w:bookmarkEnd w:id="276"/>
+        <w:bookmarkEnd w:id="277"/>
+        <w:bookmarkEnd w:id="278"/>
+        <w:bookmarkEnd w:id="279"/>
+        <w:bookmarkEnd w:id="280"/>
+        <w:bookmarkEnd w:id="281"/>
+        <w:bookmarkEnd w:id="282"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="09B9482C8C1A43E9A634F6B4D09D829D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F540A48D-5F78-4BC1-85D8-2AC570B9DE95}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006D1FB3" w:rsidRDefault="006D1FB3" w:rsidP="006D1FB3">
+          <w:pPr>
+            <w:pStyle w:val="09B9482C8C1A43E9A634F6B4D09D829D"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="43E19AD78C5B4A35A8E6996ABA6AF6A3"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{71067CF4-2314-41F4-ADE3-D9654784D72E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006D1FB3" w:rsidRDefault="006D1FB3" w:rsidP="006D1FB3">
+          <w:pPr>
+            <w:pStyle w:val="43E19AD78C5B4A35A8E6996ABA6AF6A3"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="283" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="283"/>
+        </w:p>
+        <w:bookmarkStart w:id="284" w:name="Text2"/>
+        <w:bookmarkStart w:id="285" w:name="Text7"/>
+        <w:bookmarkStart w:id="286" w:name="Text4"/>
+        <w:bookmarkStart w:id="287" w:name="Text5"/>
+        <w:bookmarkStart w:id="288" w:name="Text6"/>
+        <w:bookmarkStart w:id="289" w:name="Text8"/>
+        <w:bookmarkStart w:id="290" w:name="Text9"/>
+        <w:bookmarkStart w:id="291" w:name="Text10"/>
+        <w:bookmarkStart w:id="292" w:name="Text11"/>
+        <w:bookmarkStart w:id="293" w:name="Text1"/>
+        <w:bookmarkEnd w:id="284"/>
+        <w:bookmarkEnd w:id="285"/>
+        <w:bookmarkEnd w:id="286"/>
+        <w:bookmarkEnd w:id="287"/>
+        <w:bookmarkEnd w:id="288"/>
+        <w:bookmarkEnd w:id="289"/>
+        <w:bookmarkEnd w:id="290"/>
+        <w:bookmarkEnd w:id="291"/>
+        <w:bookmarkEnd w:id="292"/>
+        <w:bookmarkEnd w:id="293"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B63AD075268A402495E03A7FCB92F622"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B766591E-EE07-4A0F-B0F2-C3FE662BC3FD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006D1FB3" w:rsidRDefault="006D1FB3" w:rsidP="006D1FB3">
+          <w:pPr>
+            <w:pStyle w:val="B63AD075268A402495E03A7FCB92F622"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text1"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8D8BA3E2F1B148A6922A3454E38F5DC2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4B061498-F027-4AA7-AFE3-FF366BD1ABF2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006D1FB3" w:rsidRDefault="006D1FB3" w:rsidP="006D1FB3">
+          <w:pPr>
+            <w:pStyle w:val="8D8BA3E2F1B148A6922A3454E38F5DC2"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="294" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="294"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E985F5805A4840BFB63955FB8C64F0CF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B803F94B-CA0B-400B-A1C8-2EC6EC3481BF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006D1FB3" w:rsidRDefault="006D1FB3" w:rsidP="006D1FB3">
+          <w:pPr>
+            <w:pStyle w:val="E985F5805A4840BFB63955FB8C64F0CF"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="295" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="295"/>
+        </w:p>
+        <w:bookmarkStart w:id="296" w:name="Text1"/>
+        <w:bookmarkStart w:id="297" w:name="Text2"/>
+        <w:bookmarkStart w:id="298" w:name="Text7"/>
+        <w:bookmarkStart w:id="299" w:name="Text4"/>
+        <w:bookmarkStart w:id="300" w:name="Text5"/>
+        <w:bookmarkStart w:id="301" w:name="Text6"/>
+        <w:bookmarkStart w:id="302" w:name="Text7"/>
+        <w:bookmarkStart w:id="303" w:name="Text1"/>
+        <w:bookmarkStart w:id="304" w:name="Text2"/>
+        <w:bookmarkStart w:id="305" w:name="Text7"/>
+        <w:bookmarkStart w:id="306" w:name="Text4"/>
+        <w:bookmarkStart w:id="307" w:name="Text5"/>
+        <w:bookmarkStart w:id="308" w:name="Text6"/>
+        <w:bookmarkStart w:id="309" w:name="Text7"/>
+        <w:bookmarkStart w:id="310" w:name="Text1"/>
+        <w:bookmarkStart w:id="311" w:name="Text2"/>
+        <w:bookmarkStart w:id="312" w:name="Text7"/>
+        <w:bookmarkStart w:id="313" w:name="Text4"/>
+        <w:bookmarkStart w:id="314" w:name="Text5"/>
+        <w:bookmarkStart w:id="315" w:name="Text6"/>
+        <w:bookmarkStart w:id="316" w:name="Text7"/>
+        <w:bookmarkStart w:id="317" w:name="Text1"/>
+        <w:bookmarkStart w:id="318" w:name="Text2"/>
+        <w:bookmarkStart w:id="319" w:name="Text7"/>
+        <w:bookmarkStart w:id="320" w:name="Text4"/>
+        <w:bookmarkStart w:id="321" w:name="Text5"/>
+        <w:bookmarkStart w:id="322" w:name="Text6"/>
+        <w:bookmarkEnd w:id="296"/>
+        <w:bookmarkEnd w:id="297"/>
+        <w:bookmarkEnd w:id="298"/>
+        <w:bookmarkEnd w:id="299"/>
+        <w:bookmarkEnd w:id="300"/>
+        <w:bookmarkEnd w:id="301"/>
+        <w:bookmarkEnd w:id="302"/>
+        <w:bookmarkEnd w:id="303"/>
+        <w:bookmarkEnd w:id="304"/>
+        <w:bookmarkEnd w:id="305"/>
+        <w:bookmarkEnd w:id="306"/>
+        <w:bookmarkEnd w:id="307"/>
+        <w:bookmarkEnd w:id="308"/>
+        <w:bookmarkEnd w:id="309"/>
+        <w:bookmarkEnd w:id="310"/>
+        <w:bookmarkEnd w:id="311"/>
+        <w:bookmarkEnd w:id="312"/>
+        <w:bookmarkEnd w:id="313"/>
+        <w:bookmarkEnd w:id="314"/>
+        <w:bookmarkEnd w:id="315"/>
+        <w:bookmarkEnd w:id="316"/>
+        <w:bookmarkEnd w:id="317"/>
+        <w:bookmarkEnd w:id="318"/>
+        <w:bookmarkEnd w:id="319"/>
+        <w:bookmarkEnd w:id="320"/>
+        <w:bookmarkEnd w:id="321"/>
+        <w:bookmarkEnd w:id="322"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8A5891D61C5D45EDAE57EEC33EF84E8F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{65209CC7-CABC-4D78-8BDA-D7BE37019509}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006D1FB3" w:rsidRDefault="006D1FB3" w:rsidP="006D1FB3">
+          <w:pPr>
+            <w:pStyle w:val="8A5891D61C5D45EDAE57EEC33EF84E8F"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:bookmarkStart w:id="323" w:name="Text7"/>
+        <w:bookmarkEnd w:id="323"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7D8BB7B94E2D47E5BDC0B023C58DEC02"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{252D6354-3FBB-4D27-9F68-BAEB1D23B66D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006D1FB3" w:rsidRDefault="006D1FB3" w:rsidP="006D1FB3">
+          <w:pPr>
+            <w:pStyle w:val="7D8BB7B94E2D47E5BDC0B023C58DEC02"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="324" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="324"/>
+        </w:p>
+        <w:bookmarkStart w:id="325" w:name="Text7"/>
+        <w:bookmarkStart w:id="326" w:name="Text7"/>
+        <w:bookmarkStart w:id="327" w:name="Text7"/>
+        <w:bookmarkStart w:id="328" w:name="Text7"/>
+        <w:bookmarkStart w:id="329" w:name="Text7"/>
+        <w:bookmarkStart w:id="330" w:name="Text7"/>
+        <w:bookmarkStart w:id="331" w:name="Text7"/>
+        <w:bookmarkStart w:id="332" w:name="Text7"/>
+        <w:bookmarkStart w:id="333" w:name="Text7"/>
+        <w:bookmarkStart w:id="334" w:name="Text7"/>
+        <w:bookmarkStart w:id="335" w:name="Text7"/>
+        <w:bookmarkStart w:id="336" w:name="Text7"/>
+        <w:bookmarkStart w:id="337" w:name="Text7"/>
+        <w:bookmarkStart w:id="338" w:name="Text7"/>
+        <w:bookmarkStart w:id="339" w:name="Text7"/>
+        <w:bookmarkStart w:id="340" w:name="Text7"/>
+        <w:bookmarkStart w:id="341" w:name="Text7"/>
+        <w:bookmarkStart w:id="342" w:name="Text7"/>
+        <w:bookmarkStart w:id="343" w:name="Text7"/>
+        <w:bookmarkStart w:id="344" w:name="Text7"/>
+        <w:bookmarkStart w:id="345" w:name="Text7"/>
+        <w:bookmarkStart w:id="346" w:name="Text7"/>
+        <w:bookmarkStart w:id="347" w:name="Text7"/>
+        <w:bookmarkStart w:id="348" w:name="Text7"/>
+        <w:bookmarkStart w:id="349" w:name="Text7"/>
+        <w:bookmarkStart w:id="350" w:name="Text7"/>
+        <w:bookmarkStart w:id="351" w:name="Text7"/>
+        <w:bookmarkStart w:id="352" w:name="Text7"/>
+        <w:bookmarkEnd w:id="325"/>
+        <w:bookmarkEnd w:id="326"/>
+        <w:bookmarkEnd w:id="327"/>
+        <w:bookmarkEnd w:id="328"/>
+        <w:bookmarkEnd w:id="329"/>
+        <w:bookmarkEnd w:id="330"/>
+        <w:bookmarkEnd w:id="331"/>
+        <w:bookmarkEnd w:id="332"/>
+        <w:bookmarkEnd w:id="333"/>
+        <w:bookmarkEnd w:id="334"/>
+        <w:bookmarkEnd w:id="335"/>
+        <w:bookmarkEnd w:id="336"/>
+        <w:bookmarkEnd w:id="337"/>
+        <w:bookmarkEnd w:id="338"/>
+        <w:bookmarkEnd w:id="339"/>
+        <w:bookmarkEnd w:id="340"/>
+        <w:bookmarkEnd w:id="341"/>
+        <w:bookmarkEnd w:id="342"/>
+        <w:bookmarkEnd w:id="343"/>
+        <w:bookmarkEnd w:id="344"/>
+        <w:bookmarkEnd w:id="345"/>
+        <w:bookmarkEnd w:id="346"/>
+        <w:bookmarkEnd w:id="347"/>
+        <w:bookmarkEnd w:id="348"/>
+        <w:bookmarkEnd w:id="349"/>
+        <w:bookmarkEnd w:id="350"/>
+        <w:bookmarkEnd w:id="351"/>
+        <w:bookmarkEnd w:id="352"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="14E4F85BB49348659FA9175B3943C222"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A07A61D7-5C1E-4F60-8C98-95003600CEDE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006D1FB3" w:rsidRDefault="006D1FB3" w:rsidP="006D1FB3">
+          <w:pPr>
+            <w:pStyle w:val="14E4F85BB49348659FA9175B3943C222"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="353" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="353"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F5A67CC8773A46C390DDEBC45B31D13E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{95E151F4-319A-4CFB-8C96-DC820CE8A5CC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006D1FB3" w:rsidRDefault="006D1FB3" w:rsidP="006D1FB3">
+          <w:pPr>
+            <w:pStyle w:val="F5A67CC8773A46C390DDEBC45B31D13E"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="354" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="354"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8ADD188B47AB48FC8DCF76D69164648F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B1DB44D3-303E-4AD3-974E-CC039CA93A56}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006D1FB3" w:rsidRDefault="006D1FB3" w:rsidP="006D1FB3">
+          <w:pPr>
+            <w:pStyle w:val="8ADD188B47AB48FC8DCF76D69164648F"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="355" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="355"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7388C503290B4CADA54AE78CDA2E935F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FEF991B6-D75C-42FC-9A39-05C34816250E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006D1FB3" w:rsidRDefault="006D1FB3" w:rsidP="006D1FB3">
+          <w:pPr>
+            <w:pStyle w:val="7388C503290B4CADA54AE78CDA2E935F"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="356" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="356"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E3D4747D788949D682062F885D470F3E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{48918E22-2532-4D4E-B729-896C33F01284}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006D1FB3" w:rsidRDefault="006D1FB3" w:rsidP="006D1FB3">
+          <w:pPr>
+            <w:pStyle w:val="E3D4747D788949D682062F885D470F3E"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="357" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="357"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="65781F44541441798794CC35102B5212"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8749DF88-A569-4B3F-B353-0BD5AEBEEAA9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006D1FB3" w:rsidRDefault="006D1FB3" w:rsidP="006D1FB3">
+          <w:pPr>
+            <w:pStyle w:val="65781F44541441798794CC35102B5212"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="358" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="358"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1C5AB7424A304872A9E123AA5C11E235"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8DA38FF9-F901-4F4E-8C75-AF7A08A5D1E0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006D1FB3" w:rsidRDefault="006D1FB3" w:rsidP="006D1FB3">
+          <w:pPr>
+            <w:pStyle w:val="1C5AB7424A304872A9E123AA5C11E235"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="359" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="359"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7C55752ABFD941D68D3AD0C766E2E5CA"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4A5C00F9-3678-48E3-B3C7-39CAB992CC5F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006D1FB3" w:rsidRDefault="006D1FB3" w:rsidP="006D1FB3">
+          <w:pPr>
+            <w:pStyle w:val="7C55752ABFD941D68D3AD0C766E2E5CA"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="360" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="360"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2BA0647E9824496BA0352E160912E760"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5277ECC1-B8A5-415D-AC39-8485D5FFB070}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006D1FB3" w:rsidRDefault="006D1FB3" w:rsidP="006D1FB3">
+          <w:pPr>
+            <w:pStyle w:val="2BA0647E9824496BA0352E160912E760"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="361" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="361"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BBCEC07E5FF94BFF92465E46A300332C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{408B3F10-E472-48F7-BB8F-355663D188C3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006D1FB3" w:rsidRDefault="006D1FB3" w:rsidP="006D1FB3">
+          <w:pPr>
+            <w:pStyle w:val="BBCEC07E5FF94BFF92465E46A300332C"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="362" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="362"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="59F036D5C79D446D8A0821474AE9292F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DD03946A-8C10-4B9F-B49F-7979975EA1AE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006D1FB3" w:rsidRDefault="006D1FB3" w:rsidP="006D1FB3">
+          <w:pPr>
+            <w:pStyle w:val="59F036D5C79D446D8A0821474AE9292F"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="363" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="363"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="39711D459F34449BB1F96B02D44C540A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FC3E9207-5219-4F6F-8AF6-2E08B22A6E0C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006D1FB3" w:rsidRDefault="006D1FB3" w:rsidP="006D1FB3">
+          <w:pPr>
+            <w:pStyle w:val="39711D459F34449BB1F96B02D44C540A"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="364" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="364"/>
+        </w:p>
+        <w:bookmarkStart w:id="365" w:name="Text7"/>
+        <w:bookmarkStart w:id="366" w:name="Text7"/>
+        <w:bookmarkStart w:id="367" w:name="Text7"/>
+        <w:bookmarkStart w:id="368" w:name="Text7"/>
+        <w:bookmarkStart w:id="369" w:name="Text7"/>
+        <w:bookmarkStart w:id="370" w:name="Text7"/>
+        <w:bookmarkEnd w:id="365"/>
+        <w:bookmarkEnd w:id="366"/>
+        <w:bookmarkEnd w:id="367"/>
+        <w:bookmarkEnd w:id="368"/>
+        <w:bookmarkEnd w:id="369"/>
+        <w:bookmarkEnd w:id="370"/>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="34EED733E18A43FAB1BC782E0F20A7D9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2313E3CF-FBFC-4C3F-8CC6-B5019531A642}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006D1FB3" w:rsidRDefault="006D1FB3" w:rsidP="006D1FB3">
+          <w:pPr>
+            <w:pStyle w:val="34EED733E18A43FAB1BC782E0F20A7D9"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="371" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="371"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3D193208474D4D1789929E08C5CE57BA"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B7E0ADF4-CAEE-4A09-B6FF-B53669F3EDA0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006D1FB3" w:rsidRDefault="006D1FB3" w:rsidP="006D1FB3">
+          <w:pPr>
+            <w:pStyle w:val="3D193208474D4D1789929E08C5CE57BA"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="372" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="372"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CDEB4C8900114DBCA90ACFAEAB4F41FD"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A18C1A56-4499-454C-A06E-4021DE0240E8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006D1FB3" w:rsidRDefault="006D1FB3" w:rsidP="006D1FB3">
+          <w:pPr>
+            <w:pStyle w:val="CDEB4C8900114DBCA90ACFAEAB4F41FD"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="373" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="373"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7185F6D6939846A5B94E7205C2B55D4E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D61CAD3D-FCF0-4E9F-A83F-45E557AACD45}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006D1FB3" w:rsidRDefault="006D1FB3" w:rsidP="006D1FB3">
+          <w:pPr>
+            <w:pStyle w:val="7185F6D6939846A5B94E7205C2B55D4E"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="374" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="374"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6045BA716B0D4C66AFAFF407846E457F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3EAFB8F2-A5B7-4A68-B4A3-7AD5BF5212C6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006D1FB3" w:rsidRDefault="006D1FB3" w:rsidP="006D1FB3">
+          <w:pPr>
+            <w:pStyle w:val="6045BA716B0D4C66AFAFF407846E457F"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="Text7"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:textInput/>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:bookmarkStart w:id="375" w:name="Text7"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="375"/>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Nova">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Black">
+    <w:panose1 w:val="020B0A04020102020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00F176BE"/>
+    <w:rsid w:val="0004771E"/>
+    <w:rsid w:val="000633AE"/>
+    <w:rsid w:val="00075966"/>
+    <w:rsid w:val="000B6EEB"/>
+    <w:rsid w:val="000D37E1"/>
+    <w:rsid w:val="00100CD5"/>
+    <w:rsid w:val="001013DE"/>
+    <w:rsid w:val="00122D69"/>
+    <w:rsid w:val="00160F9D"/>
+    <w:rsid w:val="00275509"/>
+    <w:rsid w:val="002F3323"/>
+    <w:rsid w:val="00327B0B"/>
+    <w:rsid w:val="00365AAA"/>
+    <w:rsid w:val="00381468"/>
+    <w:rsid w:val="00413CF9"/>
+    <w:rsid w:val="004333A8"/>
+    <w:rsid w:val="00452D0A"/>
+    <w:rsid w:val="00473879"/>
+    <w:rsid w:val="0047471B"/>
+    <w:rsid w:val="004A32F8"/>
+    <w:rsid w:val="004A3AEA"/>
+    <w:rsid w:val="004B2EC3"/>
+    <w:rsid w:val="004C766B"/>
+    <w:rsid w:val="004D00B6"/>
+    <w:rsid w:val="005041B1"/>
+    <w:rsid w:val="005350F3"/>
+    <w:rsid w:val="005A4420"/>
+    <w:rsid w:val="005B298B"/>
+    <w:rsid w:val="006133F3"/>
+    <w:rsid w:val="00640EED"/>
+    <w:rsid w:val="0065288D"/>
+    <w:rsid w:val="006D1FB3"/>
+    <w:rsid w:val="006D50CB"/>
+    <w:rsid w:val="00711397"/>
+    <w:rsid w:val="00727AED"/>
+    <w:rsid w:val="007377BB"/>
+    <w:rsid w:val="00754238"/>
+    <w:rsid w:val="00756093"/>
+    <w:rsid w:val="00757BDD"/>
+    <w:rsid w:val="00783234"/>
+    <w:rsid w:val="007C384E"/>
+    <w:rsid w:val="008451BF"/>
+    <w:rsid w:val="008562FE"/>
+    <w:rsid w:val="008925B4"/>
+    <w:rsid w:val="008A3EC9"/>
+    <w:rsid w:val="009057A6"/>
+    <w:rsid w:val="00905EC9"/>
+    <w:rsid w:val="009F315B"/>
+    <w:rsid w:val="00A44E6A"/>
+    <w:rsid w:val="00A91117"/>
+    <w:rsid w:val="00AF3D88"/>
+    <w:rsid w:val="00AF437E"/>
+    <w:rsid w:val="00B104E9"/>
+    <w:rsid w:val="00B2110B"/>
+    <w:rsid w:val="00B821F4"/>
+    <w:rsid w:val="00BD3812"/>
+    <w:rsid w:val="00C22004"/>
+    <w:rsid w:val="00C37EEA"/>
+    <w:rsid w:val="00C666F3"/>
+    <w:rsid w:val="00C96AF0"/>
+    <w:rsid w:val="00CB7B19"/>
+    <w:rsid w:val="00CE3DAD"/>
+    <w:rsid w:val="00DE45CD"/>
+    <w:rsid w:val="00EA4C59"/>
+    <w:rsid w:val="00F02273"/>
+    <w:rsid w:val="00F176BE"/>
+    <w:rsid w:val="00F248B3"/>
+    <w:rsid w:val="00F62CFB"/>
+    <w:rsid w:val="00F705D6"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12755,341 +32054,678 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003B3584"/>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...29 lines deleted...]
-    <w:link w:val="HeaderChar"/>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-[...12 lines deleted...]
-    <w:rsid w:val="002B5263"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00452D0A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-      <w:lang w:eastAsia="en-AU"/>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...17 lines deleted...]
-    <w:rsid w:val="002B5263"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4BAC53BA5CC84600889547D3AF54E5F43">
+    <w:name w:val="4BAC53BA5CC84600889547D3AF54E5F43"/>
+    <w:rsid w:val="0047471B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...57 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AE28A312FA7A476CB773D615904FF669">
+    <w:name w:val="AE28A312FA7A476CB773D615904FF669"/>
+    <w:rsid w:val="00757BDD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C70443BABD7F4677AC8E78CF2F8AE1DF">
+    <w:name w:val="C70443BABD7F4677AC8E78CF2F8AE1DF"/>
+    <w:rsid w:val="00757BDD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F2DBBC86F8AE4E91832242C5C381407F">
+    <w:name w:val="F2DBBC86F8AE4E91832242C5C381407F"/>
+    <w:rsid w:val="00757BDD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="76DAAD83631A4661875E4630D8497676">
+    <w:name w:val="76DAAD83631A4661875E4630D8497676"/>
+    <w:rsid w:val="00757BDD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A86EE6BED464792A1FB7915BBF50031">
+    <w:name w:val="2A86EE6BED464792A1FB7915BBF50031"/>
+    <w:rsid w:val="00757BDD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3D6B39F8D78B4F3E9B7B3BF82D866C07">
+    <w:name w:val="3D6B39F8D78B4F3E9B7B3BF82D866C07"/>
+    <w:rsid w:val="00757BDD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A281F4A863B042CF9A0BA8A0404DD32C">
+    <w:name w:val="A281F4A863B042CF9A0BA8A0404DD32C"/>
+    <w:rsid w:val="00757BDD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="54F33004E6EE4A25B8057658C84D5F3F">
+    <w:name w:val="54F33004E6EE4A25B8057658C84D5F3F"/>
+    <w:rsid w:val="00757BDD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FAA2418FDC3C4185B8318522D1499424">
+    <w:name w:val="FAA2418FDC3C4185B8318522D1499424"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3B1DAAA6A96343EFB7F115F704957E4E">
+    <w:name w:val="3B1DAAA6A96343EFB7F115F704957E4E"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="42CE6DE4C6F9437B986B61C9820CC278">
+    <w:name w:val="42CE6DE4C6F9437B986B61C9820CC278"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="776292E529E4413AA5E0BAD670709868">
+    <w:name w:val="776292E529E4413AA5E0BAD670709868"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EC940844590B422ABF6FC7AC89C71823">
+    <w:name w:val="EC940844590B422ABF6FC7AC89C71823"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DB25A6928B7941A795AEB3E0AF9A08A6">
+    <w:name w:val="DB25A6928B7941A795AEB3E0AF9A08A6"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3793043475D04D9780610B2DEA49F3A6">
+    <w:name w:val="3793043475D04D9780610B2DEA49F3A6"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C6F0E1D409784B6984FFC909E183DBD5">
+    <w:name w:val="C6F0E1D409784B6984FFC909E183DBD5"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DF829411A42245B39CFC532FB52F3F54">
+    <w:name w:val="DF829411A42245B39CFC532FB52F3F54"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="403D8BFBD84F4927B62642AB81B3D6B7">
+    <w:name w:val="403D8BFBD84F4927B62642AB81B3D6B7"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5805245820474E1483F1A006487C9C5F">
+    <w:name w:val="5805245820474E1483F1A006487C9C5F"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14FA3720B3F040D5873814F35E627F39">
+    <w:name w:val="14FA3720B3F040D5873814F35E627F39"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E5C8DC8179A1495E9503E69B4CDF311E">
+    <w:name w:val="E5C8DC8179A1495E9503E69B4CDF311E"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="02DEA23AAEB0407E8C3302DE26A6CF17">
+    <w:name w:val="02DEA23AAEB0407E8C3302DE26A6CF17"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA39E95616414B16A999597699DD7958">
+    <w:name w:val="AA39E95616414B16A999597699DD7958"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A8FEF0D3271E4EDF99DCE58698686A52">
+    <w:name w:val="A8FEF0D3271E4EDF99DCE58698686A52"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0EF2CA6E1D6F430C8F065BB8ABAAB535">
+    <w:name w:val="0EF2CA6E1D6F430C8F065BB8ABAAB535"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A2C61D4DEAAB4422AD1B4A970524EBED">
+    <w:name w:val="A2C61D4DEAAB4422AD1B4A970524EBED"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2086E805A48A44C68DC409AFDD3CBB72">
+    <w:name w:val="2086E805A48A44C68DC409AFDD3CBB72"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="49DF4A2B81F04973ADAC12D9AC769228">
+    <w:name w:val="49DF4A2B81F04973ADAC12D9AC769228"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E93A234629946EA8F42FD612F1C33E8">
+    <w:name w:val="3E93A234629946EA8F42FD612F1C33E8"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D5DDA9A2AAA6470093677A38BE34D8B2">
+    <w:name w:val="D5DDA9A2AAA6470093677A38BE34D8B2"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F5C6EC733AF241E68D0FEEAFED9D1D29">
+    <w:name w:val="F5C6EC733AF241E68D0FEEAFED9D1D29"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BF2CD83852D54D269113F1C62226573F">
+    <w:name w:val="BF2CD83852D54D269113F1C62226573F"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="956404CF03B2464B9AEEE1D7D9B66EE9">
+    <w:name w:val="956404CF03B2464B9AEEE1D7D9B66EE9"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="803DCAF195C54DAF9619DAAAAF4EA280">
+    <w:name w:val="803DCAF195C54DAF9619DAAAAF4EA280"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="231B7E45C22D4462AC895C021A4FFE04">
+    <w:name w:val="231B7E45C22D4462AC895C021A4FFE04"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A2A4DDEAA25B40A5B97747E91153ADA0">
+    <w:name w:val="A2A4DDEAA25B40A5B97747E91153ADA0"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3072704E6366449CAB606BB43772D908">
+    <w:name w:val="3072704E6366449CAB606BB43772D908"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E58D2C9903E740D0889A1D4BD3E6B6E5">
+    <w:name w:val="E58D2C9903E740D0889A1D4BD3E6B6E5"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="23BCC41E9FE74D54BBF6BC91E3430BD7">
+    <w:name w:val="23BCC41E9FE74D54BBF6BC91E3430BD7"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="02AC1C0A4CA045CCBA88D146A5E1C175">
+    <w:name w:val="02AC1C0A4CA045CCBA88D146A5E1C175"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BAF339E079D34F858516AC63F958CE28">
+    <w:name w:val="BAF339E079D34F858516AC63F958CE28"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B2D0B59C60D74CF8AD98B6EA338C66C3">
+    <w:name w:val="B2D0B59C60D74CF8AD98B6EA338C66C3"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="523E006B05AF4A9488DE85A095D651B4">
+    <w:name w:val="523E006B05AF4A9488DE85A095D651B4"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F3F35AD1264E48279F70328752CCEF3B">
+    <w:name w:val="F3F35AD1264E48279F70328752CCEF3B"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="763A26457922465A86C0F48170E6766C">
+    <w:name w:val="763A26457922465A86C0F48170E6766C"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C1E48CF91114417185A801AC407C003A">
+    <w:name w:val="C1E48CF91114417185A801AC407C003A"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BEECF60C7B044E539B3BBA88F7E9B5FC">
+    <w:name w:val="BEECF60C7B044E539B3BBA88F7E9B5FC"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C655E2D89DCD49B6AF92FB8686044ED8">
+    <w:name w:val="C655E2D89DCD49B6AF92FB8686044ED8"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F20826BE16CB46658ECC5CD7B12E761F">
+    <w:name w:val="F20826BE16CB46658ECC5CD7B12E761F"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4B900AB09C434238A435E517268D4091">
+    <w:name w:val="4B900AB09C434238A435E517268D4091"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="986D66DE29274E4893FDCC61933EC602">
+    <w:name w:val="986D66DE29274E4893FDCC61933EC602"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="435DF7A76E3F46F7B9B2E0CB906F87DF">
+    <w:name w:val="435DF7A76E3F46F7B9B2E0CB906F87DF"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="49B9FDC80364431A8AC4253CBB9DC866">
+    <w:name w:val="49B9FDC80364431A8AC4253CBB9DC866"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5478D7A5F8CA4CD4926D63E8237B2BD0">
+    <w:name w:val="5478D7A5F8CA4CD4926D63E8237B2BD0"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="530C14FF5BDF403D82EE8C1342B9616C">
+    <w:name w:val="530C14FF5BDF403D82EE8C1342B9616C"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E9B90B6DAE634EA69EAAAF4F00F871C7">
+    <w:name w:val="E9B90B6DAE634EA69EAAAF4F00F871C7"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="78BDEB953A79401BAC1BB37AB362F7AB">
+    <w:name w:val="78BDEB953A79401BAC1BB37AB362F7AB"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2DF6871E42B406FA768FB112D2F5B61">
+    <w:name w:val="E2DF6871E42B406FA768FB112D2F5B61"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1FF859A1F7A8430283F9F4B2BF1ECD22">
+    <w:name w:val="1FF859A1F7A8430283F9F4B2BF1ECD22"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E4FB896ABD84997869060D9404DAC9E">
+    <w:name w:val="3E4FB896ABD84997869060D9404DAC9E"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90BDE5CFB1744C3A95DF9A4F6F6696BB">
+    <w:name w:val="90BDE5CFB1744C3A95DF9A4F6F6696BB"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A714E0FFDE544EF8AAE395FC26ADA793">
+    <w:name w:val="A714E0FFDE544EF8AAE395FC26ADA793"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E6FCEA5666BA4903A6136D0617E3B3C4">
+    <w:name w:val="E6FCEA5666BA4903A6136D0617E3B3C4"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="86699D4CF08648AD85F1459C95466D6F">
+    <w:name w:val="86699D4CF08648AD85F1459C95466D6F"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2541C1F4167E4C74B7315544C0CD7993">
+    <w:name w:val="2541C1F4167E4C74B7315544C0CD7993"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="465BEAF0A662466B856582A4D7D06326">
+    <w:name w:val="465BEAF0A662466B856582A4D7D06326"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C0EAB7A66E794E3E8C81024F9B1E66A4">
+    <w:name w:val="C0EAB7A66E794E3E8C81024F9B1E66A4"/>
+    <w:rsid w:val="00452D0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="09B9482C8C1A43E9A634F6B4D09D829D">
+    <w:name w:val="09B9482C8C1A43E9A634F6B4D09D829D"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="43E19AD78C5B4A35A8E6996ABA6AF6A3">
+    <w:name w:val="43E19AD78C5B4A35A8E6996ABA6AF6A3"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B63AD075268A402495E03A7FCB92F622">
+    <w:name w:val="B63AD075268A402495E03A7FCB92F622"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8D8BA3E2F1B148A6922A3454E38F5DC2">
+    <w:name w:val="8D8BA3E2F1B148A6922A3454E38F5DC2"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E985F5805A4840BFB63955FB8C64F0CF">
+    <w:name w:val="E985F5805A4840BFB63955FB8C64F0CF"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C00DA194446442698A85F13080C2D3E2">
+    <w:name w:val="C00DA194446442698A85F13080C2D3E2"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E1733FAD02D04E9FA8500467C1E827DE">
+    <w:name w:val="E1733FAD02D04E9FA8500467C1E827DE"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5BDA54CFEA754B2D90B97EBFB4544571">
+    <w:name w:val="5BDA54CFEA754B2D90B97EBFB4544571"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8B424C1DB22D44F896FA0D764A586723">
+    <w:name w:val="8B424C1DB22D44F896FA0D764A586723"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5B47E7E7FFA946719BFCED9E30F36CBF">
+    <w:name w:val="5B47E7E7FFA946719BFCED9E30F36CBF"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4DF282368354EB89E21B7226B76D17C">
+    <w:name w:val="B4DF282368354EB89E21B7226B76D17C"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8A5891D61C5D45EDAE57EEC33EF84E8F">
+    <w:name w:val="8A5891D61C5D45EDAE57EEC33EF84E8F"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7CB6D1E826184509A0282A9FF58320F5">
+    <w:name w:val="7CB6D1E826184509A0282A9FF58320F5"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7D8BB7B94E2D47E5BDC0B023C58DEC02">
+    <w:name w:val="7D8BB7B94E2D47E5BDC0B023C58DEC02"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A4DC0B5277247618E3CCB9DD94B8AF8">
+    <w:name w:val="3A4DC0B5277247618E3CCB9DD94B8AF8"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="399F4C3401B94F59AFDF9F95292B7922">
+    <w:name w:val="399F4C3401B94F59AFDF9F95292B7922"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ABBF9E9B4317474CBF54E896326A67F8">
+    <w:name w:val="ABBF9E9B4317474CBF54E896326A67F8"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D000B52133D3406892054EE89DB9D11A">
+    <w:name w:val="D000B52133D3406892054EE89DB9D11A"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38C3C25F8D7C40B0BD425595F1F31015">
+    <w:name w:val="38C3C25F8D7C40B0BD425595F1F31015"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E1165FF57CBF4F5DB6895FA0DB798A9F">
+    <w:name w:val="E1165FF57CBF4F5DB6895FA0DB798A9F"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="75B5046E728048D09FA65BA8B90E78CD">
+    <w:name w:val="75B5046E728048D09FA65BA8B90E78CD"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="37EF6CDCC4FB4E21A270CB04EA57049A">
+    <w:name w:val="37EF6CDCC4FB4E21A270CB04EA57049A"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E1E15C1D45704E9980F653F3E1C45020">
+    <w:name w:val="E1E15C1D45704E9980F653F3E1C45020"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="017ED899FE694286B76F301F04F89B0E">
+    <w:name w:val="017ED899FE694286B76F301F04F89B0E"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4DF6F2C58EE846FC8727AEC0E625AEE0">
+    <w:name w:val="4DF6F2C58EE846FC8727AEC0E625AEE0"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="887221CA1A69412385525F58CE83BE83">
+    <w:name w:val="887221CA1A69412385525F58CE83BE83"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="946C95544B9A4EA0A4098ED84C9397BA">
+    <w:name w:val="946C95544B9A4EA0A4098ED84C9397BA"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="29E8256839EC4DB39828DC14A8664E3A">
+    <w:name w:val="29E8256839EC4DB39828DC14A8664E3A"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="601002DB4FEA4C26B3FDFAB35C4514BB">
+    <w:name w:val="601002DB4FEA4C26B3FDFAB35C4514BB"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4CDA48D7FAD547D69AD3DCF7AEC723F7">
+    <w:name w:val="4CDA48D7FAD547D69AD3DCF7AEC723F7"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BC31AE06734E41309FEC7A1DF41683F0">
+    <w:name w:val="BC31AE06734E41309FEC7A1DF41683F0"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B276B07830A04EE989AAE018E06F32D4">
+    <w:name w:val="B276B07830A04EE989AAE018E06F32D4"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="822545BFE292456DAB8A00A47DB88AD8">
+    <w:name w:val="822545BFE292456DAB8A00A47DB88AD8"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3267C98676934928835D0307751D92C3">
+    <w:name w:val="3267C98676934928835D0307751D92C3"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F72B8ACC6CBB430584E24FDEE07737BD">
+    <w:name w:val="F72B8ACC6CBB430584E24FDEE07737BD"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="06B6011019BB42BFA6E988988D5FA558">
+    <w:name w:val="06B6011019BB42BFA6E988988D5FA558"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA08118E2FC1443A94E26543B5862176">
+    <w:name w:val="AA08118E2FC1443A94E26543B5862176"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E04E93ADF52641EE9D928E00CF10C2C0">
+    <w:name w:val="E04E93ADF52641EE9D928E00CF10C2C0"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2F2FD3A386FC4BA7B2FE4B0015300AF7">
+    <w:name w:val="2F2FD3A386FC4BA7B2FE4B0015300AF7"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2D368EFEDF1D4C9BB4E437FE45267192">
+    <w:name w:val="2D368EFEDF1D4C9BB4E437FE45267192"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ED192B0F43984A168EBB818AEFACDC1C">
+    <w:name w:val="ED192B0F43984A168EBB818AEFACDC1C"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="97A0C72A06C6411ABCC463D46A59BFB9">
+    <w:name w:val="97A0C72A06C6411ABCC463D46A59BFB9"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14E4F85BB49348659FA9175B3943C222">
+    <w:name w:val="14E4F85BB49348659FA9175B3943C222"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F5A67CC8773A46C390DDEBC45B31D13E">
+    <w:name w:val="F5A67CC8773A46C390DDEBC45B31D13E"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8ADD188B47AB48FC8DCF76D69164648F">
+    <w:name w:val="8ADD188B47AB48FC8DCF76D69164648F"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7388C503290B4CADA54AE78CDA2E935F">
+    <w:name w:val="7388C503290B4CADA54AE78CDA2E935F"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E3D4747D788949D682062F885D470F3E">
+    <w:name w:val="E3D4747D788949D682062F885D470F3E"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="65781F44541441798794CC35102B5212">
+    <w:name w:val="65781F44541441798794CC35102B5212"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1C5AB7424A304872A9E123AA5C11E235">
+    <w:name w:val="1C5AB7424A304872A9E123AA5C11E235"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7C55752ABFD941D68D3AD0C766E2E5CA">
+    <w:name w:val="7C55752ABFD941D68D3AD0C766E2E5CA"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2BA0647E9824496BA0352E160912E760">
+    <w:name w:val="2BA0647E9824496BA0352E160912E760"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BBCEC07E5FF94BFF92465E46A300332C">
+    <w:name w:val="BBCEC07E5FF94BFF92465E46A300332C"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="59F036D5C79D446D8A0821474AE9292F">
+    <w:name w:val="59F036D5C79D446D8A0821474AE9292F"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="39711D459F34449BB1F96B02D44C540A">
+    <w:name w:val="39711D459F34449BB1F96B02D44C540A"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44F67AB584A84E9E89CD2A06555F0385">
+    <w:name w:val="44F67AB584A84E9E89CD2A06555F0385"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3186B95BC15048DFACE4AA5EA0BB6B6B">
+    <w:name w:val="3186B95BC15048DFACE4AA5EA0BB6B6B"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FEDED4419EF24BC787ED77FAF1721308">
+    <w:name w:val="FEDED4419EF24BC787ED77FAF1721308"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="514CADE9BEAD468CBD5952E2FFC451B9">
+    <w:name w:val="514CADE9BEAD468CBD5952E2FFC451B9"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DEB3D5CFFD7E42A98719E9DF175168C0">
+    <w:name w:val="DEB3D5CFFD7E42A98719E9DF175168C0"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A9EAA6C17EA94619A65C6043E48DF416">
+    <w:name w:val="A9EAA6C17EA94619A65C6043E48DF416"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="34EED733E18A43FAB1BC782E0F20A7D9">
+    <w:name w:val="34EED733E18A43FAB1BC782E0F20A7D9"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3D193208474D4D1789929E08C5CE57BA">
+    <w:name w:val="3D193208474D4D1789929E08C5CE57BA"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDEB4C8900114DBCA90ACFAEAB4F41FD">
+    <w:name w:val="CDEB4C8900114DBCA90ACFAEAB4F41FD"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7185F6D6939846A5B94E7205C2B55D4E">
+    <w:name w:val="7185F6D6939846A5B94E7205C2B55D4E"/>
+    <w:rsid w:val="006D1FB3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6045BA716B0D4C66AFAFF407846E457F">
+    <w:name w:val="6045BA716B0D4C66AFAFF407846E457F"/>
+    <w:rsid w:val="006D1FB3"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...39 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
-</file>
-[...14 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="DLGSC">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="055780"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="F37000"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="457D36"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0C91D6"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="941FA8"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="B0D41C"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="055780"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="360F3B"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -13097,51 +32733,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -13291,256 +32927,377 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<metadata xmlns="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF" version="1.0.0">
+  <systemFields>
+    <field name="Objective-Id">
+      <value order="0">A111064365</value>
+    </field>
+    <field name="Objective-Title">
+      <value order="0">FORM 19 - Application for a Liquor Restricted Premises Declaration</value>
+    </field>
+    <field name="Objective-Description">
+      <value order="0">Initial upload of draft forms downloaded from Sharepoint.</value>
+    </field>
+    <field name="Objective-CreationStamp">
+      <value order="0">2026-05-27T02:05:33Z</value>
+    </field>
+    <field name="Objective-IsApproved">
+      <value order="0">false</value>
+    </field>
+    <field name="Objective-IsPublished">
+      <value order="0">true</value>
+    </field>
+    <field name="Objective-DatePublished">
+      <value order="0">2026-06-10T08:27:12Z</value>
+    </field>
+    <field name="Objective-ModificationStamp">
+      <value order="0">2026-06-10T08:27:12Z</value>
+    </field>
+    <field name="Objective-Owner">
+      <value order="0">GRIGGS, Jessica</value>
+    </field>
+    <field name="Objective-Path">
+      <value order="0">DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Local Government, Racing, Gaming and Liquor:LGRGL:Government Relations:Implementation:Cross Sector Triage Team - Projects:2026 Work Plan projects:1.02 - RGL Website, licensing Forms Review 2026:Updated Licensing Forms</value>
+    </field>
+    <field name="Objective-Parent">
+      <value order="0">Updated Licensing Forms</value>
+    </field>
+    <field name="Objective-State">
+      <value order="0">Published</value>
+    </field>
+    <field name="Objective-VersionId">
+      <value order="0">vA120811353</value>
+    </field>
+    <field name="Objective-Version">
+      <value order="0">7.0</value>
+    </field>
+    <field name="Objective-VersionNumber">
+      <value order="0">7</value>
+    </field>
+    <field name="Objective-VersionComment">
+      <value order="0">Updating from licensing feedback</value>
+    </field>
+    <field name="Objective-FileNumber">
+      <value order="0">DMS03230/2026</value>
+    </field>
+    <field name="Objective-Classification">
+      <value order="0">OFFICIAL</value>
+    </field>
+    <field name="Objective-Caveats">
+      <value order="0"/>
+    </field>
+  </systemFields>
+  <catalogues>
+    <catalogue name="Divisional Document Type Catalogue" type="type" ori="id:cA39">
+      <field name="Objective-Divisional Document Types">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Warning">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Author">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Date of Document">
+        <value order="0"/>
+      </field>
+      <field name="Objective-External Reference">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Internal Reference">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Archive Box">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Migrated Id">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Foreign Barcode">
+        <value order="0"/>
+      </field>
+      <field name="Objective-PCI DSS Checked">
+        <value order="0"/>
+      </field>
+      <field name="Objective-End User">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Additional File Numbers">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Record Number">
+        <value order="0"/>
+      </field>
+      <field name="Objective-Graphic Content">
+        <value order="0"/>
+      </field>
+    </catalogue>
+  </catalogues>
+</metadata>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100935F44C37126774194BF68DDEF217EC8" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="30ac595b869acbc6672570490b275012">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="1d670c5a-f01d-4a6c-9693-3d34e4ccc787" xmlns:ns3="e034f996-1bf1-4b04-93ae-942c37f3cb8b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e93c76b2119270c0797a2030608dbef3" ns1:_="" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <SharedWithUsers xmlns="b58a0bb8-a0d6-470f-bc11-554a2dd5170f">
+      <UserInfo>
+        <DisplayName>Luke Stevens</DisplayName>
+        <AccountId>507</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b7f6f22d-f96c-477e-ade2-8adec83e6e15">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="9499994c-0892-4763-8f56-1f918ce3b804" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028880C331BD2F14AB0E535D5F2E14299" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="15236985950a63a57460836658ab728a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="26c2d043-4ba9-4610-9890-11bb85824366" xmlns:ns3="b58a0bb8-a0d6-470f-bc11-554a2dd5170f" xmlns:ns4="b7f6f22d-f96c-477e-ade2-8adec83e6e15" xmlns:ns5="9499994c-0892-4763-8f56-1f918ce3b804" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="36e2a397c22fd41419abf7076fb0e036" ns1:_="" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
-    <xsd:import namespace="1d670c5a-f01d-4a6c-9693-3d34e4ccc787"/>
-    <xsd:import namespace="e034f996-1bf1-4b04-93ae-942c37f3cb8b"/>
+    <xsd:import namespace="26c2d043-4ba9-4610-9890-11bb85824366"/>
+    <xsd:import namespace="b58a0bb8-a0d6-470f-bc11-554a2dd5170f"/>
+    <xsd:import namespace="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+    <xsd:import namespace="9499994c-0892-4763-8f56-1f918ce3b804"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-[...4 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
-                <xsd:element ref="ns2:Preview" minOccurs="0"/>
-                <xsd:element ref="ns2:Dateandtime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns5:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="19" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="25" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="20" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1d670c5a-f01d-4a6c-9693-3d34e4ccc787" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="26c2d043-4ba9-4610-9890-11bb85824366" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoTags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="MediaServiceOCR" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
-[...21 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="28" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="29" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceBillingMetadata" ma:index="30" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e034f996-1bf1-4b04-93ae-942c37f3cb8b" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b58a0bb8-a0d6-470f-bc11-554a2dd5170f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{20c151e0-48c1-4874-a583-26b6accd2ade}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e034f996-1bf1-4b04-93ae-942c37f3cb8b">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b7f6f22d-f96c-477e-ade2-8adec83e6e15" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="336f0cfc-611e-4d38-a264-05700cd7d938" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9499994c-0892-4763-8f56-1f918ce3b804" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="26" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{35746f1a-cc28-4c55-9edc-0365a1d8bbbe}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="9499994c-0892-4763-8f56-1f918ce3b804">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -13607,166 +33364,260 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C87C446C-6A85-494C-9937-5B5F3647AC47}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34D11388-AC63-4FDD-9E1E-6503AF60F2EF}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{950BCB66-9AB6-4F9A-9C09-CEEDCE295E67}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="b58a0bb8-a0d6-470f-bc11-554a2dd5170f"/>
+    <ds:schemaRef ds:uri="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+    <ds:schemaRef ds:uri="9499994c-0892-4763-8f56-1f918ce3b804"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEF6CEB3-A0CF-47B4-9E06-FF3BF1163C24}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F70F60A5-0E2F-404F-A9BB-2544A57ED55C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B38AB4F-7222-4785-865E-4FCAA3ED94CE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B19E54EE-B4E2-4D8D-B223-C86278E7D5F3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="26c2d043-4ba9-4610-9890-11bb85824366"/>
+    <ds:schemaRef ds:uri="b58a0bb8-a0d6-470f-bc11-554a2dd5170f"/>
+    <ds:schemaRef ds:uri="b7f6f22d-f96c-477e-ade2-8adec83e6e15"/>
+    <ds:schemaRef ds:uri="9499994c-0892-4763-8f56-1f918ce3b804"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>DLGSC generic Word template</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>5706</Characters>
+  <Pages>5</Pages>
+  <Words>1017</Words>
+  <Characters>5801</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
+  <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>DLGSC generic Word template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Department of Racing, Gaming and Liquor</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6693</CharactersWithSpaces>
+  <CharactersWithSpaces>6805</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...38 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>DLGSC generic Word template</dc:title>
   <dc:subject/>
-  <dc:creator>tanyap</dc:creator>
+  <dc:creator>Jonathon Miller</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100935F44C37126774194BF68DDEF217EC8</vt:lpwstr>
+    <vt:lpwstr>0x01010028880C331BD2F14AB0E535D5F2E14299</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DLGC_SecurityClassification">
+    <vt:lpwstr>94;#Unclassified|0d6df6fb-ad0d-4e97-af01-e8bd82d2da2f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DLGC_DocumentType">
+    <vt:lpwstr>327;#Templates|62f77d3c-636a-4492-b6ff-ab1349535b73</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Publication Approval Workflow">
+    <vt:lpwstr>, </vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DLGC_Category">
+    <vt:lpwstr>48;#Corporate Styles|6ca8a7b6-8147-4aea-b997-2abcc7049b27</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="dlgsc_DocumentSearchCategory">
+    <vt:lpwstr>292;#Other|2d2b80da-f0ee-486e-afd5-f2e908aaa014</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TaxCatchAll">
+    <vt:lpwstr>48;#Corporate Styles|6ca8a7b6-8147-4aea-b997-2abcc7049b27;#94;#Unclassified|0d6df6fb-ad0d-4e97-af01-e8bd82d2da2f;#327;#Templates|62f77d3c-636a-4492-b6ff-ab1349535b73;#292;#Other|2d2b80da-f0ee-486e-afd5-f2e908aaa014;#70;#DLGSC|f3fdcf4b-32be-462d-87a8-17c1ee8c10d7;#86;#Office of the Director General|6a281792-1cb0-4ff5-96bb-ab1314c10601</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DLGC_ActioningArea">
+    <vt:lpwstr>86;#Office of the Director General|6a281792-1cb0-4ff5-96bb-ab1314c10601</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="DLGsC_Department">
+    <vt:lpwstr>70;#DLGSC|f3fdcf4b-32be-462d-87a8-17c1ee8c10d7</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Id">
+    <vt:lpwstr>A111064365</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Title">
+    <vt:lpwstr>FORM 19 - Application for a Liquor Restricted Premises Declaration</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Description">
+    <vt:lpwstr>Initial upload of draft forms downloaded from Sharepoint.</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-CreationStamp">
+    <vt:filetime>2026-05-27T02:05:33Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-IsApproved">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-IsPublished">
+    <vt:bool>true</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-DatePublished">
+    <vt:filetime>2026-06-10T08:27:12Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-ModificationStamp">
+    <vt:filetime>2026-06-10T08:27:12Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Owner">
+    <vt:lpwstr>GRIGGS, Jessica</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Path">
+    <vt:lpwstr>DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Local Government, Racing, Gaming and Liquor:LGRGL:Government Relations:Implementation:Cross Sector Triage Team - Projects:2026 Work Plan projects:1.02 - RGL Website, licensing Forms Review 2026:Updated Licensing Forms</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Parent">
+    <vt:lpwstr>Updated Licensing Forms</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-State">
+    <vt:lpwstr>Published</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-VersionId">
+    <vt:lpwstr>vA120811353</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Version">
+    <vt:lpwstr>7.0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-VersionNumber">
+    <vt:r8>7</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-VersionComment">
+    <vt:lpwstr>Updating from licensing feedback</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-FileNumber">
+    <vt:lpwstr>DMS03230/2026</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-Classification">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Objective-Caveats">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Objective-Divisional Document Types">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Objective-Warning">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Objective-Author">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Objective-Date of Document">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Objective-External Reference">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="Objective-Internal Reference">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="Objective-Archive Box">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="Objective-Migrated Id">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="Objective-Foreign Barcode">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="Objective-PCI DSS Checked">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="Objective-End User">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="Objective-Additional File Numbers">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="Objective-Record Number">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="Objective-Graphic Content">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>